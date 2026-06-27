--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="657">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-12 04:21:53pm</t>
+    <t>2026-06-26 11:35:57pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49696</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49696"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1933,50 +1933,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
@@ -3089,77 +3092,77 @@
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50781</v>
       </c>
       <c r="B2">
         <v>49846</v>
       </c>
       <c r="C2" t="s">
         <v>100</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
         <v>101</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="J2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50782</v>
       </c>
       <c r="B3">
         <v>49846</v>
       </c>
       <c r="C3" t="s">
         <v>100</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>102</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="J3" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3200,60 +3203,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>61</v>
       </c>
       <c r="M1" t="s">
         <v>53</v>
       </c>
       <c r="N1" t="s">
         <v>54</v>
       </c>
       <c r="O1" t="s">
         <v>623</v>
       </c>
       <c r="P1" t="s">
         <v>628</v>
       </c>
       <c r="Q1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="R1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="S1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="T1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>103</v>
       </c>
       <c r="C2" t="s">
         <v>105</v>
       </c>
       <c r="D2" t="s">
         <v>115</v>
       </c>
       <c r="E2" t="s">
         <v>276</v>
       </c>
       <c r="F2" t="s">
         <v>281</v>
       </c>
       <c r="G2" t="s">
         <v>291</v>
       </c>
       <c r="H2" t="s">
         <v>300</v>
       </c>
       <c r="I2" t="s">
@@ -3262,423 +3265,426 @@
       <c r="J2" t="s">
         <v>365</v>
       </c>
       <c r="K2" t="s">
         <v>427</v>
       </c>
       <c r="L2" t="s">
         <v>606</v>
       </c>
       <c r="M2" t="s">
         <v>608</v>
       </c>
       <c r="N2" t="s">
         <v>614</v>
       </c>
       <c r="O2" t="s">
         <v>624</v>
       </c>
       <c r="P2" t="s">
         <v>629</v>
       </c>
       <c r="Q2" t="s">
         <v>87</v>
       </c>
       <c r="R2" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="S2" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="T2" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>106</v>
       </c>
       <c r="D3" t="s">
         <v>116</v>
       </c>
       <c r="E3" t="s">
         <v>277</v>
       </c>
       <c r="F3" t="s">
         <v>282</v>
       </c>
       <c r="G3" t="s">
         <v>292</v>
       </c>
       <c r="H3" t="s">
         <v>301</v>
       </c>
       <c r="I3" t="s">
         <v>328</v>
       </c>
       <c r="J3" t="s">
         <v>366</v>
       </c>
       <c r="K3" t="s">
         <v>428</v>
       </c>
       <c r="L3" t="s">
         <v>607</v>
       </c>
       <c r="M3" t="s">
         <v>609</v>
       </c>
       <c r="N3" t="s">
         <v>615</v>
       </c>
       <c r="O3" t="s">
         <v>625</v>
       </c>
       <c r="P3" t="s">
         <v>630</v>
       </c>
       <c r="Q3" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="R3" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="S3" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="T3" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>104</v>
       </c>
       <c r="C4" t="s">
         <v>107</v>
       </c>
       <c r="D4" t="s">
         <v>117</v>
       </c>
       <c r="E4" t="s">
         <v>278</v>
       </c>
       <c r="F4" t="s">
         <v>283</v>
       </c>
       <c r="G4" t="s">
         <v>293</v>
       </c>
       <c r="H4" t="s">
         <v>302</v>
       </c>
       <c r="I4" t="s">
         <v>329</v>
       </c>
       <c r="J4" t="s">
         <v>367</v>
       </c>
       <c r="K4" t="s">
         <v>429</v>
       </c>
       <c r="M4" t="s">
         <v>610</v>
       </c>
       <c r="N4" t="s">
         <v>616</v>
       </c>
       <c r="O4" t="s">
         <v>626</v>
       </c>
       <c r="P4" t="s">
         <v>631</v>
       </c>
       <c r="Q4" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="R4" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>108</v>
       </c>
       <c r="D5" t="s">
         <v>118</v>
       </c>
       <c r="E5" t="s">
         <v>41</v>
       </c>
       <c r="F5" t="s">
         <v>42</v>
       </c>
       <c r="G5" t="s">
         <v>294</v>
       </c>
       <c r="H5" t="s">
         <v>303</v>
       </c>
       <c r="I5" t="s">
         <v>330</v>
       </c>
       <c r="J5" t="s">
         <v>368</v>
       </c>
       <c r="K5" t="s">
         <v>430</v>
       </c>
       <c r="M5" t="s">
         <v>611</v>
       </c>
       <c r="N5" t="s">
         <v>617</v>
       </c>
       <c r="O5" t="s">
         <v>627</v>
       </c>
       <c r="P5" t="s">
         <v>626</v>
       </c>
       <c r="Q5" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="R5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>109</v>
       </c>
       <c r="D6" t="s">
         <v>119</v>
       </c>
       <c r="E6" t="s">
         <v>279</v>
       </c>
       <c r="F6" t="s">
         <v>284</v>
       </c>
       <c r="G6" t="s">
         <v>295</v>
       </c>
       <c r="H6" t="s">
         <v>304</v>
       </c>
       <c r="I6" t="s">
         <v>331</v>
       </c>
       <c r="J6" t="s">
         <v>369</v>
       </c>
       <c r="K6" t="s">
         <v>431</v>
       </c>
       <c r="M6" t="s">
         <v>612</v>
       </c>
       <c r="N6" t="s">
         <v>618</v>
       </c>
       <c r="P6" t="s">
         <v>632</v>
       </c>
       <c r="Q6" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="R6" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>110</v>
       </c>
       <c r="D7" t="s">
         <v>120</v>
       </c>
       <c r="E7" t="s">
         <v>280</v>
       </c>
       <c r="F7" t="s">
         <v>285</v>
       </c>
       <c r="G7" t="s">
         <v>296</v>
       </c>
       <c r="H7" t="s">
         <v>305</v>
       </c>
       <c r="I7" t="s">
         <v>332</v>
       </c>
       <c r="J7" t="s">
         <v>370</v>
       </c>
       <c r="K7" t="s">
         <v>327</v>
       </c>
       <c r="M7" t="s">
         <v>613</v>
       </c>
       <c r="N7" t="s">
         <v>619</v>
       </c>
       <c r="P7" t="s">
         <v>633</v>
       </c>
       <c r="R7" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>111</v>
       </c>
       <c r="D8" t="s">
         <v>121</v>
       </c>
       <c r="F8" t="s">
         <v>286</v>
       </c>
       <c r="G8" t="s">
         <v>297</v>
       </c>
       <c r="H8" t="s">
         <v>306</v>
       </c>
       <c r="I8" t="s">
         <v>333</v>
       </c>
       <c r="J8" t="s">
         <v>371</v>
       </c>
       <c r="K8" t="s">
         <v>328</v>
       </c>
       <c r="N8" t="s">
         <v>620</v>
       </c>
       <c r="P8" t="s">
         <v>634</v>
       </c>
       <c r="R8" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>112</v>
       </c>
       <c r="D9" t="s">
         <v>122</v>
       </c>
       <c r="F9" t="s">
         <v>287</v>
       </c>
       <c r="G9" t="s">
         <v>298</v>
       </c>
       <c r="H9" t="s">
         <v>307</v>
       </c>
       <c r="I9" t="s">
         <v>334</v>
       </c>
       <c r="J9" t="s">
         <v>372</v>
       </c>
       <c r="K9" t="s">
         <v>432</v>
       </c>
       <c r="N9" t="s">
         <v>621</v>
       </c>
+      <c r="P9" t="s">
+        <v>635</v>
+      </c>
       <c r="R9" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>113</v>
       </c>
       <c r="D10" t="s">
         <v>123</v>
       </c>
       <c r="F10" t="s">
         <v>288</v>
       </c>
       <c r="G10" t="s">
         <v>299</v>
       </c>
       <c r="H10" t="s">
         <v>308</v>
       </c>
       <c r="I10" t="s">
         <v>335</v>
       </c>
       <c r="J10" t="s">
         <v>373</v>
       </c>
       <c r="K10" t="s">
         <v>433</v>
       </c>
       <c r="N10" t="s">
         <v>622</v>
       </c>
       <c r="R10" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>114</v>
       </c>
       <c r="D11" t="s">
         <v>124</v>
       </c>
       <c r="F11" t="s">
         <v>289</v>
       </c>
       <c r="H11" t="s">
         <v>309</v>
       </c>
       <c r="I11" t="s">
         <v>336</v>
       </c>
       <c r="J11" t="s">
         <v>374</v>
       </c>
       <c r="K11" t="s">
         <v>434</v>
       </c>
       <c r="R11" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>125</v>
       </c>
       <c r="F12" t="s">
         <v>290</v>
       </c>
       <c r="H12" t="s">
         <v>310</v>
       </c>
       <c r="I12" t="s">
         <v>292</v>
       </c>
       <c r="J12" t="s">
         <v>375</v>
       </c>
       <c r="K12" t="s">
         <v>435</v>
       </c>
       <c r="R12" t="s">
         <v>100</v>
       </c>
     </row>