--- v1 (2026-06-27)
+++ v2 (2026-06-27)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-26 11:35:57pm</t>
+    <t>2026-06-27 01:01:54am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49696</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49696"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>