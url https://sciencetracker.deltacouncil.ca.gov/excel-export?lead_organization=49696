--- v2 (2026-06-27)
+++ v3 (2026-08-22)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-27 01:01:54am</t>
+    <t>2026-08-22 06:44:15am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49696</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49696"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3092,77 +3092,77 @@
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50781</v>
       </c>
       <c r="B2">
         <v>49846</v>
       </c>
       <c r="C2" t="s">
         <v>100</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
         <v>101</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="J2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50782</v>
       </c>
       <c r="B3">
         <v>49846</v>
       </c>
       <c r="C3" t="s">
         <v>100</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>102</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="J3" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>