--- v0 (2026-06-14)
+++ v1 (2026-08-02)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="793">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="794">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-14 04:14:26pm</t>
+    <t>2026-08-02 12:04:43am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49666</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49666"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2416,50 +2416,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
@@ -4233,51 +4236,51 @@
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51333</v>
       </c>
       <c r="B2">
         <v>49954</v>
       </c>
       <c r="C2" t="s">
         <v>203</v>
       </c>
       <c r="D2" t="s">
         <v>204</v>
       </c>
       <c r="E2" t="s">
         <v>205</v>
       </c>
       <c r="F2" t="s">
         <v>206</v>
       </c>
       <c r="G2" t="s">
         <v>207</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="J2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51233</v>
       </c>
       <c r="B3">
         <v>49954</v>
       </c>
       <c r="C3" t="s">
         <v>208</v>
       </c>
       <c r="D3" t="s">
         <v>209</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>210</v>
       </c>
       <c r="G3" t="s">
         <v>211</v>
       </c>
@@ -4850,60 +4853,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
         <v>767</v>
       </c>
       <c r="P1" t="s">
         <v>772</v>
       </c>
       <c r="Q1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="R1" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="S1" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="T1" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>265</v>
       </c>
       <c r="C2" t="s">
         <v>266</v>
       </c>
       <c r="D2" t="s">
         <v>274</v>
       </c>
       <c r="E2" t="s">
         <v>56</v>
       </c>
       <c r="F2" t="s">
         <v>438</v>
       </c>
       <c r="G2" t="s">
         <v>446</v>
       </c>
       <c r="H2" t="s">
         <v>453</v>
       </c>
       <c r="I2" t="s">
@@ -4912,54 +4915,54 @@
       <c r="J2" t="s">
         <v>46</v>
       </c>
       <c r="K2" t="s">
         <v>572</v>
       </c>
       <c r="L2" t="s">
         <v>752</v>
       </c>
       <c r="M2" t="s">
         <v>754</v>
       </c>
       <c r="N2" t="s">
         <v>759</v>
       </c>
       <c r="O2" t="s">
         <v>768</v>
       </c>
       <c r="P2" t="s">
         <v>773</v>
       </c>
       <c r="Q2" t="s">
         <v>170</v>
       </c>
       <c r="R2" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="S2" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="T2" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>84</v>
       </c>
       <c r="C3" t="s">
         <v>267</v>
       </c>
       <c r="D3" t="s">
         <v>275</v>
       </c>
       <c r="E3" t="s">
         <v>435</v>
       </c>
       <c r="F3" t="s">
         <v>439</v>
       </c>
       <c r="G3" t="s">
         <v>447</v>
       </c>
       <c r="H3" t="s">
@@ -4974,303 +4977,306 @@
       <c r="K3" t="s">
         <v>573</v>
       </c>
       <c r="L3" t="s">
         <v>753</v>
       </c>
       <c r="M3" t="s">
         <v>755</v>
       </c>
       <c r="N3" t="s">
         <v>760</v>
       </c>
       <c r="O3" t="s">
         <v>769</v>
       </c>
       <c r="P3" t="s">
         <v>774</v>
       </c>
       <c r="Q3" t="s">
         <v>173</v>
       </c>
       <c r="R3" t="s">
         <v>208</v>
       </c>
       <c r="S3" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="T3" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>276</v>
       </c>
       <c r="E4" t="s">
         <v>89</v>
       </c>
       <c r="F4" t="s">
         <v>440</v>
       </c>
       <c r="G4" t="s">
         <v>448</v>
       </c>
       <c r="H4" t="s">
         <v>455</v>
       </c>
       <c r="I4" t="s">
         <v>479</v>
       </c>
       <c r="J4" t="s">
         <v>514</v>
       </c>
       <c r="K4" t="s">
         <v>574</v>
       </c>
       <c r="M4" t="s">
         <v>756</v>
       </c>
       <c r="N4" t="s">
         <v>761</v>
       </c>
       <c r="O4" t="s">
         <v>770</v>
       </c>
       <c r="P4" t="s">
         <v>775</v>
       </c>
       <c r="Q4" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="R4" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>268</v>
       </c>
       <c r="D5" t="s">
         <v>277</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>441</v>
       </c>
       <c r="G5" t="s">
         <v>449</v>
       </c>
       <c r="H5" t="s">
         <v>456</v>
       </c>
       <c r="I5" t="s">
         <v>480</v>
       </c>
       <c r="J5" t="s">
         <v>515</v>
       </c>
       <c r="K5" t="s">
         <v>575</v>
       </c>
       <c r="M5" t="s">
         <v>114</v>
       </c>
       <c r="N5" t="s">
         <v>762</v>
       </c>
       <c r="O5" t="s">
         <v>771</v>
       </c>
       <c r="P5" t="s">
         <v>770</v>
       </c>
       <c r="Q5" t="s">
         <v>175</v>
       </c>
       <c r="R5" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>269</v>
       </c>
       <c r="D6" t="s">
         <v>278</v>
       </c>
       <c r="E6" t="s">
         <v>436</v>
       </c>
       <c r="F6" t="s">
         <v>442</v>
       </c>
       <c r="G6" t="s">
         <v>91</v>
       </c>
       <c r="H6" t="s">
         <v>457</v>
       </c>
       <c r="I6" t="s">
         <v>481</v>
       </c>
       <c r="J6" t="s">
         <v>94</v>
       </c>
       <c r="K6" t="s">
         <v>576</v>
       </c>
       <c r="M6" t="s">
         <v>757</v>
       </c>
       <c r="N6" t="s">
         <v>763</v>
       </c>
       <c r="P6" t="s">
         <v>776</v>
       </c>
       <c r="Q6" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="R6" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>54</v>
       </c>
       <c r="D7" t="s">
         <v>279</v>
       </c>
       <c r="E7" t="s">
         <v>437</v>
       </c>
       <c r="F7" t="s">
         <v>443</v>
       </c>
       <c r="G7" t="s">
         <v>450</v>
       </c>
       <c r="H7" t="s">
         <v>458</v>
       </c>
       <c r="I7" t="s">
         <v>482</v>
       </c>
       <c r="J7" t="s">
         <v>516</v>
       </c>
       <c r="K7" t="s">
         <v>478</v>
       </c>
       <c r="M7" t="s">
         <v>758</v>
       </c>
       <c r="N7" t="s">
         <v>764</v>
       </c>
       <c r="P7" t="s">
         <v>777</v>
       </c>
       <c r="R7" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>270</v>
       </c>
       <c r="D8" t="s">
         <v>280</v>
       </c>
       <c r="F8" t="s">
         <v>90</v>
       </c>
       <c r="G8" t="s">
         <v>44</v>
       </c>
       <c r="H8" t="s">
         <v>459</v>
       </c>
       <c r="I8" t="s">
         <v>483</v>
       </c>
       <c r="J8" t="s">
         <v>517</v>
       </c>
       <c r="K8" t="s">
         <v>79</v>
       </c>
       <c r="N8" t="s">
         <v>765</v>
       </c>
       <c r="P8" t="s">
         <v>778</v>
       </c>
       <c r="R8" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>271</v>
       </c>
       <c r="D9" t="s">
         <v>281</v>
       </c>
       <c r="F9" t="s">
         <v>444</v>
       </c>
       <c r="G9" t="s">
         <v>451</v>
       </c>
       <c r="H9" t="s">
         <v>460</v>
       </c>
       <c r="I9" t="s">
         <v>484</v>
       </c>
       <c r="J9" t="s">
         <v>518</v>
       </c>
       <c r="K9" t="s">
         <v>577</v>
       </c>
       <c r="N9" t="s">
         <v>117</v>
       </c>
+      <c r="P9" t="s">
+        <v>779</v>
+      </c>
       <c r="R9" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>272</v>
       </c>
       <c r="D10" t="s">
         <v>282</v>
       </c>
       <c r="F10" t="s">
         <v>68</v>
       </c>
       <c r="G10" t="s">
         <v>452</v>
       </c>
       <c r="H10" t="s">
         <v>78</v>
       </c>
       <c r="I10" t="s">
         <v>485</v>
       </c>
       <c r="J10" t="s">
         <v>519</v>
       </c>
       <c r="K10" t="s">
@@ -5284,51 +5290,51 @@
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>273</v>
       </c>
       <c r="D11" t="s">
         <v>283</v>
       </c>
       <c r="F11" t="s">
         <v>445</v>
       </c>
       <c r="H11" t="s">
         <v>92</v>
       </c>
       <c r="I11" t="s">
         <v>486</v>
       </c>
       <c r="J11" t="s">
         <v>520</v>
       </c>
       <c r="K11" t="s">
         <v>579</v>
       </c>
       <c r="R11" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>284</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="H12" t="s">
         <v>461</v>
       </c>
       <c r="I12" t="s">
         <v>447</v>
       </c>
       <c r="J12" t="s">
         <v>521</v>
       </c>
       <c r="K12" t="s">
         <v>580</v>
       </c>
       <c r="R12" t="s">
         <v>212</v>
       </c>
     </row>