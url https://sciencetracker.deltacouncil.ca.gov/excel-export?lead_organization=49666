--- v1 (2026-08-02)
+++ v2 (2026-09-19)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="794">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-02 12:04:43am</t>
+    <t>2026-09-19 03:24:32am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49666</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49666"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4460,51 +4460,51 @@
         <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>51229</v>
       </c>
       <c r="B10">
         <v>50138</v>
       </c>
       <c r="C10" t="s">
         <v>217</v>
       </c>
       <c r="D10" t="s">
         <v>232</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>233</v>
       </c>
       <c r="G10" t="s">
         <v>234</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J10" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54751</v>
       </c>
       <c r="B11">
         <v>54739</v>
       </c>
       <c r="C11" t="s">
         <v>235</v>
       </c>
       <c r="D11" t="s">
         <v>236</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>237</v>
       </c>
       <c r="G11" t="s">
         <v>238</v>
       </c>
@@ -4544,107 +4544,107 @@
         <v>116</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50927</v>
       </c>
       <c r="B13">
         <v>50138</v>
       </c>
       <c r="C13" t="s">
         <v>217</v>
       </c>
       <c r="D13" t="s">
         <v>242</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>243</v>
       </c>
       <c r="G13" t="s">
         <v>244</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J13" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54656</v>
       </c>
       <c r="B14">
         <v>50138</v>
       </c>
       <c r="C14" t="s">
         <v>217</v>
       </c>
       <c r="D14" t="s">
         <v>245</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>246</v>
       </c>
       <c r="G14" t="s">
         <v>220</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50926</v>
       </c>
       <c r="B15">
         <v>50138</v>
       </c>
       <c r="C15" t="s">
         <v>208</v>
       </c>
       <c r="D15" t="s">
         <v>247</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>248</v>
       </c>
       <c r="G15" t="s">
         <v>249</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J15" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>54611</v>
       </c>
       <c r="B16">
         <v>50138</v>
       </c>
       <c r="C16" t="s">
         <v>203</v>
       </c>
       <c r="D16" t="s">
         <v>251</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>252</v>
       </c>
       <c r="G16" t="s">
         <v>207</v>
       </c>