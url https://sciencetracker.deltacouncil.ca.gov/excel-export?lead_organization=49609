--- v0 (2026-06-27)
+++ v1 (2026-08-11)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1328">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-26 06:01:56pm</t>
+    <t>2026-08-11 07:51:29am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49609</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49609"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1037,75 +1037,82 @@
   </si>
   <si>
     <t>DWR monitoring real-time, daily, and monthly precipitation throughout California.</t>
   </si>
   <si>
     <t>Water operations; Water storage; Water demand; Water conveyance / infrastructure; Habitat protection / enhancement / restoration</t>
   </si>
   <si>
     <t>Water operations and exports; Water storage; Water conveyance and infrastructure; Precipitation; Riparian wildlife; Non forested vegetation; Delta islands; Pacific flyway; Water use and demand</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50205</t>
   </si>
   <si>
     <t>Analysis of Delta Salinity during Extended Drought – Pilot Project</t>
   </si>
   <si>
     <t>Resource Management Associates [RMA]</t>
   </si>
   <si>
     <t xml:space="preserve">Managing California water operations for multiple priorities under long term drought conditions is becoming an increasing challenge which is compounded by potential sea level rise.  This project is a pilot exercise to demonstrate the utility of hydrodynamic and salinity transport models in to understand options for salinity management under extended drought combined with climate change and sea level rise.  The project will also consider how to make model outputs available and relevant to other modeling and environmental management decision making efforts.
 The full range of potential sea level rise, restoration and operational actions is extensive, involving many potential combinations of individual actions. Therefore, it is difficult to fully explore potential actions with high resolution multi-dimensional models.  The proposed approach is to use high resolution multi-dimensional flow and transport models to evaluate changes in transport in the Delta under sea level rise, restoration, and operational scenarios.  The predicted changes to salinity for a given scenario will inform operations modeling in CALSIM through re-calibration of an ANN to approximately account for the changed salinity response of the estuary.  Operations modeling incorporating the revised ANN will then estimate Delta inflows and overall water cost to meet Delta standards for the scenario.  “Round-trip” modeling will be performed using the detailed Delta models to verify that the predicted hydrologic inputs allow appropriate compliance with water quality standards and will provide other metrics related to Delta transport.
 </t>
   </si>
   <si>
+    <t>2023;2024;2025</t>
+  </si>
+  <si>
     <t>Data application - Modeling</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Conductivity; Drought; Landscape change; Restoration planning; Sea level rise; Water operations and exports</t>
   </si>
   <si>
+    <t>July 29, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53501</t>
   </si>
   <si>
-    <t xml:space="preserve">San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration </t>
+    <t>Elevate Bay-Delta</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]; California Department of Water Resource [DWR]; Delta Stewardship Council</t>
   </si>
   <si>
     <t>San Francisco Bay Wetlands Regional Monitoring Program (WRMP)</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
+    <t xml:space="preserve">&lt;h4 lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration&amp;nbsp;&lt;/h4&gt;
+&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{153}" paraid="1513974754" xml:lang="EN-US"&gt;Availability details and links will be shared here as soon as the data are released.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{160}" paraid="388478093" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;collection collaboration&amp;nbsp;would not&amp;nbsp;be possible without funding support from&amp;nbsp;the&amp;nbsp;&lt;a href="https://www.wrmp.org/" rel="noreferrer noopener" target="_blank"&gt;Wetlands Regional Monitoring Program&lt;/a&gt;&amp;nbsp;(through funding awarded by the San Francisco Bay Restoration Authority), Delta Stewardship Council, California Department of Water Resources, South Bay Salt Pond Restoration Project, and Valley Water (Santa Clara County).&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Project Details:&lt;/p&gt;
 &lt;table align="left" class="MsoTable15List2Accent1" style="border-collapse:collapse; margin-left:9px; margin-right:9px"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Area&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;~1.25 million acres (the size of Delaware)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Timing&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Coordinated with low tides&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:21px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Aircraft&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
@@ -1135,56 +1142,87 @@
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Q1 (last LiDAR collection in 2017 was at Q2)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 	&lt;/tbody&gt;
 &lt;/table&gt;
 </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
     <t>Data application - Modeling; Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance; Research</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
-    <t>April 16, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54541</t>
   </si>
   <si>
+    <t>White Sturgeon Science Program</t>
+  </si>
+  <si>
+    <t>Awarded / Initiating</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Aptos&amp;quot;,sans-serif"&gt;Under the direction outlined in the White Sturgeon Science Plan, the White Sturgeon Science Program seeks to fill critical knowledge gaps in the ecology of California’s White Sturgeon and improve our knowledge of stressors, including the impacts from the operation of the State Water Project. A mathematical life cycle model will be the keystone element of the Science Program, which will shape and inform the efforts to tackle the other priority science areas: reducing uncertainty pertaining to spawning, rearing and development, new and/or improved monitoring, establishment of an entrainment and residency program at Clifton Court Forebay, development of a salvage prediction model, and improving our understanding of the impacts of harmful algal blooms.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Core monitoring; Status and trend monitoring; Synthesis; Targeted foundational research; Targeted immediate research</t>
+  </si>
+  <si>
+    <t>Data application - Modeling; Monitoring - Implementation; Planning and guidance; Research</t>
+  </si>
+  <si>
+    <t>Fish; Habitat changes; modeling</t>
+  </si>
+  <si>
+    <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
+  </si>
+  <si>
+    <t>Endangered species; Habitat; Sturgeon</t>
+  </si>
+  <si>
+    <t>July 31, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54808</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -1231,233 +1269,245 @@
   <si>
     <t>2019-01-01</t>
   </si>
   <si>
     <t>2020-01-01</t>
   </si>
   <si>
     <t>August 12, 2024</t>
   </si>
   <si>
     <t>PEN#281</t>
   </si>
   <si>
     <t>PEN#335</t>
   </si>
   <si>
     <t>2021-01-01</t>
   </si>
   <si>
     <t>DSC22064</t>
   </si>
   <si>
     <t>Delta Stewardship Council</t>
   </si>
   <si>
+    <t>Delta Stewardship Council - General Fund</t>
+  </si>
+  <si>
     <t>2023-03-15</t>
   </si>
   <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>DSC24966</t>
+  </si>
+  <si>
+    <t>NV5 Geospatial</t>
+  </si>
+  <si>
+    <t>2025-07-11</t>
+  </si>
+  <si>
+    <t>Contracted competitive or direct award</t>
+  </si>
+  <si>
+    <t>February 10, 2026</t>
+  </si>
+  <si>
+    <t>DSC22065</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>ExpenditureID</t>
+  </si>
+  <si>
+    <t>Funding Year</t>
+  </si>
+  <si>
+    <t>Expenditures</t>
+  </si>
+  <si>
+    <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
+  </si>
+  <si>
+    <t>Person ID</t>
+  </si>
+  <si>
+    <t>Full name</t>
+  </si>
+  <si>
+    <t>First name</t>
+  </si>
+  <si>
+    <t>Last name</t>
+  </si>
+  <si>
+    <t>Organization</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Past organization</t>
+  </si>
+  <si>
+    <t>Biography or Notes</t>
+  </si>
+  <si>
+    <t>Alex Braud</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Braud</t>
+  </si>
+  <si>
+    <t>San Francisco Estuary Institute [SFEI]</t>
+  </si>
+  <si>
+    <t>Environmental Scientist</t>
+  </si>
+  <si>
+    <t>alexb@sfei.org</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54543</t>
+  </si>
+  <si>
+    <t>Anke Mueller-Solger</t>
+  </si>
+  <si>
+    <t>Anke</t>
+  </si>
+  <si>
+    <t>Mueller-Solger</t>
+  </si>
+  <si>
+    <t>California Water Science Center</t>
+  </si>
+  <si>
+    <t>amueller-solger@usgs.gov</t>
+  </si>
+  <si>
+    <t>916-278-3198</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50250</t>
+  </si>
+  <si>
+    <t>Ben Nelson</t>
+  </si>
+  <si>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>Nelson</t>
+  </si>
+  <si>
+    <t>bcnelson@usbr.gov</t>
+  </si>
+  <si>
+    <t>(916) 414-2424</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50245</t>
+  </si>
+  <si>
+    <t>Brian Schreier</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Schreier</t>
+  </si>
+  <si>
+    <t>brian.schreier@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50365</t>
+  </si>
+  <si>
+    <t>Brittany Davis</t>
+  </si>
+  <si>
+    <t>Brittany</t>
+  </si>
+  <si>
+    <t>Davis</t>
+  </si>
+  <si>
+    <t>brittany.e.davis@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50306</t>
+  </si>
+  <si>
+    <t>Dean Messer</t>
+  </si>
+  <si>
+    <t>Dean</t>
+  </si>
+  <si>
+    <t>Messer</t>
+  </si>
+  <si>
+    <t>dean.messer@water.ca.gov</t>
+  </si>
+  <si>
+    <t>(916) 376-9700</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50261</t>
+  </si>
+  <si>
+    <t>Eli Ateljevich</t>
+  </si>
+  <si>
+    <t>Eli</t>
+  </si>
+  <si>
+    <t>Ateljevich</t>
+  </si>
+  <si>
+    <t>Eli.Ateljevich@water.ca.gov</t>
+  </si>
+  <si>
     <t>January 29, 2024</t>
   </si>
   <si>
-    <t>DSC24966</t>
-[...175 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53511</t>
   </si>
   <si>
     <t>John DeGeorge</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>DeGeorge</t>
   </si>
   <si>
     <t>Principal</t>
   </si>
   <si>
     <t>jfdegeorge@rmanet.com</t>
   </si>
   <si>
     <t>November 28, 2022</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52441</t>
   </si>
   <si>
     <t>Josh Martinez</t>
@@ -1583,100 +1633,100 @@
     <t>Primary contact</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>June 26, 2024</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
-  </si>
-[...36 lines deleted...]
-    <t>http://sciencetracker.deltacouncil.ca.gov/node/49592</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
+  </si>
+  <si>
+    <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
+  </si>
+  <si>
+    <t>The Council was created to advance the state’s coequal goals for the Delta - a more reliable statewide water supply and a healthy and protected ecosystem, both achieved in a manner that protects and enhances the unique characteristics of the Delta as an evolving place. To do this, the Act required that the Council develop an enforceable long-term sustainable management plan for the Delta to ensure coordinated action at the federal, state, and local levels. The Delta Plan, adopted in 2013, includes both regulatory policies and non-binding recommendations.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49646</t>
+  </si>
+  <si>
+    <t>SFEI is the science lead for the San Francisco Bay Nutrient Science and Management Strategy, which is developing the science needed for informed decisions about managing nutrient loads and maintaining beneficial uses within the Bay. SFEI also includes the SFEI-RMP (Regional Monitoring Program for Water Quality). The Regional Monitoring Program for Water Quality in San Francisco Bay (RMP) is SFEI's largest program. It provides the information that regulators and decision-makers need to manage the Bay effectively.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49707</t>
+  </si>
+  <si>
+    <t>The United States Bureau of Reclamation (USBR), and formerly the United States Reclamation Service, is a federal agency under the U.S. Department of the Interior, which oversees water resource management, specifically as it applies to the oversight and operation of the diversion, delivery, and storage projects that it ...</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49731</t>
+  </si>
+  <si>
+    <t>Anchor QEA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Anchor QEA is an environmental science and engineering consulting firm working to improve the environment and our communities. Our vision is to be a growing company that is our clients' first choice for solving their most challenging problems and our employees' first choice as a company where they want to work.&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.anchorqea.com/"&gt;https://www.anchorqea.com/&lt;/a&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>February 26, 2025</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49592</t>
   </si>
   <si>
     <t>California Department of Forestry and Fire Protection [CALFIRE]</t>
   </si>
   <si>
     <t>The California Department of Forestry and Fire Protection (CAL FIRE) is an emergency response and resource protection department. CAL FIRE protects lives, property and natural resources from fire; responds to emergencies of all types, and protects and preserves timberlands, wildlands, and urban forests.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49604</t>
   </si>
   <si>
     <t>California State Water Resources Control Board [SWRCB]</t>
   </si>
   <si>
     <t>The State Water Board oversees the allocation of the state's water resources to various entities and for diverse uses, from agricultural irrigation to hydro electrical power generation to municipal water supplies, and for safeguarding the cleanliness and purity of Californians' water for everything from bubble baths to ...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49625</t>
   </si>
   <si>
     <t>Central Valley Flood Protection Board [CVFPB]</t>
   </si>
   <si>
     <t>The Central Valley Flood Protection Board (CVFPB) is the State regulatory agency responsible for ensuring that appropriate standards are met for the construction, maintenance, and protection of the flood control system that protects life, property, and wildlife habitat in California's vast and diverse Central Valley ...</t>
   </si>
@@ -2698,53 +2748,50 @@
     <t>Well Completion Reports Repository</t>
   </si>
   <si>
     <t>Data repository (California Open Data Portal) in which Well Completion Reports are uploaded for public access.
 This Well Completion Report dataset represents an index of records from the California Department of Water Resources' (DWR) Online System for Well Completion Reports (OSWCR). This dataset is for informational purposes only. All attribute values should be verified by reviewing the original Well Completion Report. Known issues include: - Missing and duplicate records - Missing values (either missing on original Well Completion Report, or not key entered into database) - Incorrect values (e.g. incorrect Latitude, Longitude, Record Type, Planned Use, Total Completed Depth) - Limited spatial resolution: The majority of well completion reports have been spatially registered to the center of the 1x1 mile Public Land Survey System section that the well is located in.</t>
   </si>
   <si>
     <t>https://portal.edirepository.org/nis/mapbrowse?packageid=edi.233.1</t>
   </si>
   <si>
     <t>Yolo Bypass Fish Monitoring Program Data Package 2018</t>
   </si>
   <si>
     <t>Overview of the Yolo Bypass Fish Monitoring Program, with full metadata and additional resources</t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/bdo/yolo-bypass.html</t>
   </si>
   <si>
     <t xml:space="preserve">USBR project webpage </t>
   </si>
   <si>
     <t>https://www.usbr.gov/mp/mpr-news/docs/factsheets/yolo-bypass.pdf</t>
   </si>
   <si>
-    <t>Awarded / Initiating</t>
-[...1 lines deleted...]
-  <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
   </si>
   <si>
     <t>BACON ISLAND</t>
   </si>
   <si>
     <t>BETHEL ISLAND</t>
   </si>
   <si>
     <t>BIG BREAK</t>
@@ -4183,75 +4230,69 @@
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
-    <t>UC-CSU-UEI-GOV</t>
-[...1 lines deleted...]
-  <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>expenditure_type</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4684,51 +4725,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X36"/>
+  <dimension ref="A1:X37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -6792,639 +6833,703 @@
       <c r="S34" t="s">
         <v>157</v>
       </c>
       <c r="T34" t="s">
         <v>66</v>
       </c>
       <c r="U34" t="s">
         <v>308</v>
       </c>
       <c r="V34"/>
       <c r="W34" t="s">
         <v>92</v>
       </c>
       <c r="X34" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>53501</v>
       </c>
       <c r="B35" t="s">
         <v>310</v>
       </c>
       <c r="C35" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="D35" t="s">
         <v>37</v>
       </c>
       <c r="E35" t="s">
         <v>311</v>
       </c>
       <c r="F35" t="s">
         <v>312</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>86</v>
       </c>
       <c r="K35"/>
       <c r="L35">
         <v>2023</v>
       </c>
-      <c r="M35"/>
-      <c r="N35"/>
+      <c r="M35" t="s">
+        <v>313</v>
+      </c>
+      <c r="N35">
+        <v>2025</v>
+      </c>
       <c r="O35" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="P35" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="Q35" t="s">
         <v>90</v>
       </c>
       <c r="R35" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="S35" t="s">
         <v>90</v>
       </c>
       <c r="T35" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="U35" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="V35"/>
       <c r="W35" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="X35" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>54541</v>
       </c>
       <c r="B36" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E36" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="F36" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="J36" t="s">
         <v>86</v>
       </c>
       <c r="K36"/>
       <c r="L36">
         <v>2025</v>
       </c>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36" t="s">
         <v>88</v>
       </c>
       <c r="P36" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="Q36" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="R36" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="S36" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="T36" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="X36" t="s">
-        <v>328</v>
+        <v>329</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24">
+      <c r="A37">
+        <v>54808</v>
+      </c>
+      <c r="B37" t="s">
+        <v>330</v>
+      </c>
+      <c r="C37" t="s">
+        <v>331</v>
+      </c>
+      <c r="D37" t="s">
+        <v>332</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37" t="s">
+        <v>333</v>
+      </c>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37" t="s">
+        <v>140</v>
+      </c>
+      <c r="J37" t="s">
+        <v>86</v>
+      </c>
+      <c r="K37"/>
+      <c r="L37">
+        <v>2026</v>
+      </c>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37" t="s">
+        <v>334</v>
+      </c>
+      <c r="P37" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>125</v>
+      </c>
+      <c r="R37" t="s">
+        <v>126</v>
+      </c>
+      <c r="S37" t="s">
+        <v>336</v>
+      </c>
+      <c r="T37" t="s">
+        <v>337</v>
+      </c>
+      <c r="U37" t="s">
+        <v>338</v>
+      </c>
+      <c r="V37"/>
+      <c r="W37" t="s">
+        <v>339</v>
+      </c>
+      <c r="X37" t="s">
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="D1" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="E1" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="F1" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="G1" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
       <c r="H1" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="I1" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
       <c r="J1" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
       <c r="K1" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="L1" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="M1" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="N1" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51548</v>
       </c>
       <c r="B2">
         <v>49842</v>
       </c>
       <c r="C2">
         <v>1047</v>
       </c>
       <c r="D2" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="H2" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>150000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="P2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51535</v>
       </c>
       <c r="B3">
         <v>49890</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>159158.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51551</v>
       </c>
       <c r="B4">
         <v>49845</v>
       </c>
       <c r="C4">
         <v>1054</v>
       </c>
       <c r="D4" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="H4" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>219822.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="P4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51537</v>
       </c>
       <c r="B5">
         <v>49892</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>500000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51599</v>
       </c>
       <c r="B6">
         <v>49783</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51659</v>
       </c>
       <c r="B7">
         <v>49898</v>
       </c>
       <c r="C7" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51595</v>
       </c>
       <c r="B8">
         <v>49780</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>37</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51597</v>
       </c>
       <c r="B9">
         <v>49782</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51639</v>
       </c>
       <c r="B10">
         <v>49902</v>
       </c>
       <c r="C10" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51657</v>
       </c>
       <c r="B11">
         <v>49897</v>
       </c>
       <c r="C11" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51658</v>
       </c>
       <c r="B12">
         <v>49897</v>
       </c>
       <c r="C12" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51598</v>
       </c>
       <c r="B13">
         <v>49782</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51527</v>
       </c>
       <c r="B14">
         <v>49801</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>71</v>
       </c>
@@ -7433,160 +7538,204 @@
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>53531</v>
       </c>
       <c r="B15">
         <v>53501</v>
       </c>
       <c r="C15" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="D15" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="E15" t="s">
         <v>311</v>
       </c>
       <c r="F15"/>
-      <c r="G15"/>
+      <c r="G15" t="s">
+        <v>371</v>
+      </c>
       <c r="H15" t="s">
-        <v>359</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>372</v>
+      </c>
+      <c r="I15" t="s">
+        <v>373</v>
+      </c>
       <c r="J15">
         <v>324856.42</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>360</v>
+        <v>318</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>54548</v>
       </c>
       <c r="B16">
         <v>54541</v>
       </c>
       <c r="C16" t="s">
-        <v>361</v>
+        <v>374</v>
       </c>
       <c r="D16" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="E16" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="H16" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="I16" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="J16">
         <v>225000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="O16"/>
       <c r="P16" t="s">
-        <v>367</v>
+        <v>378</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17">
+        <v>54803</v>
+      </c>
+      <c r="B17">
+        <v>53501</v>
+      </c>
+      <c r="C17" t="s">
+        <v>379</v>
+      </c>
+      <c r="D17" t="s">
+        <v>370</v>
+      </c>
+      <c r="E17" t="s">
+        <v>37</v>
+      </c>
+      <c r="F17"/>
+      <c r="G17" t="s">
+        <v>371</v>
+      </c>
+      <c r="H17" t="s">
+        <v>372</v>
+      </c>
+      <c r="I17" t="s">
+        <v>373</v>
+      </c>
+      <c r="J17">
+        <v>324880.0</v>
+      </c>
+      <c r="K17"/>
+      <c r="L17" t="s">
+        <v>380</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17" t="s">
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G9"/>
+  <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="B1" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="C1" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="D1" t="s">
-        <v>370</v>
+        <v>383</v>
       </c>
       <c r="E1" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51716</v>
       </c>
       <c r="B2">
         <v>51659</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>160000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>92</v>
@@ -7701,4789 +7850,4835 @@
         <v>750000.0</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>51696</v>
       </c>
       <c r="B9">
         <v>51639</v>
       </c>
       <c r="C9">
         <v>2021</v>
       </c>
       <c r="D9">
         <v>750000.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>92</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10">
+        <v>54787</v>
+      </c>
+      <c r="B10">
+        <v>53531</v>
+      </c>
+      <c r="C10">
+        <v>2024</v>
+      </c>
+      <c r="D10">
+        <v>151417.0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>385</v>
+      </c>
+      <c r="F10" t="s">
+        <v>386</v>
+      </c>
+      <c r="G10" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11">
+        <v>54804</v>
+      </c>
+      <c r="B11">
+        <v>54803</v>
+      </c>
+      <c r="C11">
+        <v>2024</v>
+      </c>
+      <c r="D11">
+        <v>84917.35</v>
+      </c>
+      <c r="E11" t="s">
+        <v>385</v>
+      </c>
+      <c r="F11" t="s">
+        <v>386</v>
+      </c>
+      <c r="G11" t="s">
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>372</v>
+        <v>387</v>
       </c>
       <c r="B1" t="s">
-        <v>373</v>
+        <v>388</v>
       </c>
       <c r="C1" t="s">
-        <v>374</v>
+        <v>389</v>
       </c>
       <c r="D1" t="s">
-        <v>375</v>
+        <v>390</v>
       </c>
       <c r="E1" t="s">
-        <v>376</v>
+        <v>391</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>377</v>
+        <v>392</v>
       </c>
       <c r="H1" t="s">
-        <v>378</v>
+        <v>393</v>
       </c>
       <c r="I1" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54543</v>
       </c>
       <c r="B2" t="s">
-        <v>380</v>
+        <v>395</v>
       </c>
       <c r="C2" t="s">
-        <v>381</v>
+        <v>396</v>
       </c>
       <c r="D2" t="s">
-        <v>382</v>
+        <v>397</v>
       </c>
       <c r="E2" t="s">
-        <v>383</v>
+        <v>398</v>
       </c>
       <c r="F2" t="s">
-        <v>384</v>
+        <v>399</v>
       </c>
       <c r="G2" t="s">
-        <v>385</v>
+        <v>400</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
       <c r="K2" t="s">
-        <v>386</v>
+        <v>401</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>50250</v>
       </c>
       <c r="B3" t="s">
-        <v>387</v>
+        <v>402</v>
       </c>
       <c r="C3" t="s">
-        <v>388</v>
+        <v>403</v>
       </c>
       <c r="D3" t="s">
-        <v>389</v>
+        <v>404</v>
       </c>
       <c r="E3" t="s">
-        <v>390</v>
+        <v>405</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>391</v>
+        <v>406</v>
       </c>
       <c r="H3"/>
       <c r="I3" t="s">
-        <v>392</v>
+        <v>407</v>
       </c>
       <c r="J3" t="s">
         <v>92</v>
       </c>
       <c r="K3" t="s">
-        <v>393</v>
+        <v>408</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50245</v>
       </c>
       <c r="B4" t="s">
-        <v>394</v>
+        <v>409</v>
       </c>
       <c r="C4" t="s">
-        <v>395</v>
+        <v>410</v>
       </c>
       <c r="D4" t="s">
-        <v>396</v>
+        <v>411</v>
       </c>
       <c r="E4" t="s">
         <v>71</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>398</v>
+        <v>413</v>
       </c>
       <c r="J4" t="s">
         <v>92</v>
       </c>
       <c r="K4" t="s">
-        <v>399</v>
+        <v>414</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50365</v>
       </c>
       <c r="B5" t="s">
-        <v>400</v>
+        <v>415</v>
       </c>
       <c r="C5" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="D5" t="s">
-        <v>402</v>
+        <v>417</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>403</v>
+        <v>418</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>92</v>
       </c>
       <c r="K5" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50306</v>
       </c>
       <c r="B6" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="C6" t="s">
-        <v>406</v>
+        <v>421</v>
       </c>
       <c r="D6" t="s">
-        <v>407</v>
+        <v>422</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>408</v>
+        <v>423</v>
       </c>
       <c r="H6" t="s">
         <v>277</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>92</v>
       </c>
       <c r="K6" t="s">
-        <v>409</v>
+        <v>424</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50261</v>
       </c>
       <c r="B7" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
       <c r="C7" t="s">
-        <v>411</v>
+        <v>426</v>
       </c>
       <c r="D7" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>413</v>
+        <v>428</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>414</v>
+        <v>429</v>
       </c>
       <c r="J7" t="s">
         <v>92</v>
       </c>
       <c r="K7" t="s">
-        <v>415</v>
+        <v>430</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>53511</v>
       </c>
       <c r="B8" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="C8" t="s">
-        <v>417</v>
+        <v>432</v>
       </c>
       <c r="D8" t="s">
-        <v>418</v>
+        <v>433</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>419</v>
+        <v>434</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>360</v>
+        <v>435</v>
       </c>
       <c r="K8" t="s">
-        <v>420</v>
+        <v>436</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>52441</v>
       </c>
       <c r="B9" t="s">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="C9" t="s">
-        <v>422</v>
+        <v>438</v>
       </c>
       <c r="D9" t="s">
-        <v>423</v>
+        <v>439</v>
       </c>
       <c r="E9" t="s">
         <v>311</v>
       </c>
       <c r="F9" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="G9" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="K9" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50305</v>
       </c>
       <c r="B10" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
       <c r="C10" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="D10" t="s">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>92</v>
       </c>
       <c r="K10" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>50304</v>
       </c>
       <c r="B11" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="C11" t="s">
-        <v>434</v>
+        <v>450</v>
       </c>
       <c r="D11" t="s">
-        <v>435</v>
+        <v>451</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>436</v>
+        <v>452</v>
       </c>
       <c r="H11" t="s">
-        <v>437</v>
+        <v>453</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>92</v>
       </c>
       <c r="K11" t="s">
-        <v>438</v>
+        <v>454</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>54545</v>
       </c>
       <c r="B12" t="s">
-        <v>439</v>
+        <v>455</v>
       </c>
       <c r="C12" t="s">
-        <v>440</v>
+        <v>456</v>
       </c>
       <c r="D12" t="s">
-        <v>441</v>
+        <v>457</v>
       </c>
       <c r="E12" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>442</v>
+        <v>458</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
       <c r="K12" t="s">
-        <v>443</v>
+        <v>459</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50251</v>
       </c>
       <c r="B13" t="s">
-        <v>444</v>
+        <v>460</v>
       </c>
       <c r="C13" t="s">
-        <v>445</v>
+        <v>461</v>
       </c>
       <c r="D13" t="s">
-        <v>446</v>
+        <v>462</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>447</v>
+        <v>463</v>
       </c>
       <c r="G13" t="s">
-        <v>448</v>
+        <v>464</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
       <c r="J13" t="s">
         <v>92</v>
       </c>
       <c r="K13" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50309</v>
       </c>
       <c r="B14" t="s">
-        <v>451</v>
+        <v>467</v>
       </c>
       <c r="C14" t="s">
-        <v>452</v>
+        <v>468</v>
       </c>
       <c r="D14" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="H14" t="s">
         <v>216</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>92</v>
       </c>
       <c r="K14" t="s">
-        <v>455</v>
+        <v>471</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50364</v>
       </c>
       <c r="B15" t="s">
-        <v>456</v>
+        <v>472</v>
       </c>
       <c r="C15" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="D15" t="s">
-        <v>458</v>
+        <v>474</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>459</v>
+        <v>475</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>92</v>
       </c>
       <c r="K15" t="s">
-        <v>460</v>
+        <v>476</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>50307</v>
       </c>
       <c r="B16" t="s">
-        <v>461</v>
+        <v>477</v>
       </c>
       <c r="C16" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="D16" t="s">
-        <v>462</v>
+        <v>478</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>463</v>
+        <v>479</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>92</v>
       </c>
       <c r="K16" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>465</v>
+        <v>481</v>
       </c>
       <c r="B1" t="s">
-        <v>372</v>
+        <v>387</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="E1" t="s">
-        <v>467</v>
+        <v>483</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50505</v>
       </c>
       <c r="B2">
         <v>50245</v>
       </c>
       <c r="C2">
         <v>49801</v>
       </c>
       <c r="D2" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50512</v>
       </c>
       <c r="B3">
         <v>50250</v>
       </c>
       <c r="C3">
         <v>49890</v>
       </c>
       <c r="D3" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50514</v>
       </c>
       <c r="B4">
         <v>50251</v>
       </c>
       <c r="C4">
         <v>49842</v>
       </c>
       <c r="D4" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50513</v>
       </c>
       <c r="B5">
         <v>50251</v>
       </c>
       <c r="C5">
         <v>49892</v>
       </c>
       <c r="D5" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50528</v>
       </c>
       <c r="B6">
         <v>50261</v>
       </c>
       <c r="C6">
         <v>49845</v>
       </c>
       <c r="D6" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50590</v>
       </c>
       <c r="B7">
         <v>50304</v>
       </c>
       <c r="C7">
         <v>49780</v>
       </c>
       <c r="D7" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50591</v>
       </c>
       <c r="B8">
         <v>50305</v>
       </c>
       <c r="C8">
         <v>49780</v>
       </c>
       <c r="D8" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50592</v>
       </c>
       <c r="B9">
         <v>50306</v>
       </c>
       <c r="C9">
         <v>49780</v>
       </c>
       <c r="D9" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50594</v>
       </c>
       <c r="B10">
         <v>50306</v>
       </c>
       <c r="C10">
         <v>49898</v>
       </c>
       <c r="D10" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50593</v>
       </c>
       <c r="B11">
         <v>50306</v>
       </c>
       <c r="C11">
         <v>49902</v>
       </c>
       <c r="D11" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50595</v>
       </c>
       <c r="B12">
         <v>50307</v>
       </c>
       <c r="C12">
         <v>49780</v>
       </c>
       <c r="D12" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50597</v>
       </c>
       <c r="B13">
         <v>50307</v>
       </c>
       <c r="C13">
         <v>49897</v>
       </c>
       <c r="D13" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50602</v>
       </c>
       <c r="B14">
         <v>50309</v>
       </c>
       <c r="C14">
         <v>49782</v>
       </c>
       <c r="D14" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50596</v>
       </c>
       <c r="B15">
         <v>50307</v>
       </c>
       <c r="C15">
         <v>49783</v>
       </c>
       <c r="D15" t="s">
-        <v>470</v>
+        <v>486</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50668</v>
       </c>
       <c r="B16">
         <v>50365</v>
       </c>
       <c r="C16">
         <v>50164</v>
       </c>
       <c r="D16" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>471</v>
+        <v>487</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>53506</v>
       </c>
       <c r="B17">
         <v>52441</v>
       </c>
       <c r="C17">
         <v>53501</v>
       </c>
       <c r="D17" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E17" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>360</v>
+        <v>435</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>53516</v>
       </c>
       <c r="B18">
         <v>53511</v>
       </c>
       <c r="C18">
         <v>53501</v>
       </c>
       <c r="D18" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E18" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>360</v>
+        <v>435</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53841</v>
       </c>
       <c r="B19">
         <v>50364</v>
       </c>
       <c r="C19">
         <v>49915</v>
       </c>
       <c r="D19" t="s">
-        <v>473</v>
+        <v>489</v>
       </c>
       <c r="E19" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53846</v>
       </c>
       <c r="B20">
         <v>50364</v>
       </c>
       <c r="C20">
         <v>50146</v>
       </c>
       <c r="D20" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="E20" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54544</v>
       </c>
       <c r="B21">
         <v>54543</v>
       </c>
       <c r="C21">
         <v>54541</v>
       </c>
       <c r="D21" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
       <c r="E21" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>54546</v>
       </c>
       <c r="B22">
         <v>54545</v>
       </c>
       <c r="C22">
         <v>54541</v>
       </c>
       <c r="D22" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
       <c r="E22" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>474</v>
+        <v>490</v>
       </c>
       <c r="B1" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="C1" t="s">
-        <v>476</v>
+        <v>492</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>49609</v>
+        <v>49602</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>216</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="E2" t="s">
-        <v>92</v>
+        <v>494</v>
       </c>
       <c r="F2" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>49646</v>
+        <v>49609</v>
       </c>
       <c r="B3" t="s">
-        <v>358</v>
+        <v>37</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>479</v>
+        <v>496</v>
       </c>
       <c r="E3" t="s">
         <v>92</v>
       </c>
       <c r="F3" t="s">
-        <v>480</v>
+        <v>497</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>49707</v>
+        <v>49646</v>
       </c>
       <c r="B4" t="s">
-        <v>383</v>
+        <v>370</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="E4" t="s">
         <v>92</v>
       </c>
       <c r="F4" t="s">
-        <v>482</v>
+        <v>499</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>49731</v>
+        <v>49707</v>
       </c>
       <c r="B5" t="s">
-        <v>71</v>
+        <v>398</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="E5" t="s">
         <v>92</v>
       </c>
       <c r="F5" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>49592</v>
+        <v>49731</v>
       </c>
       <c r="B6" t="s">
-        <v>485</v>
+        <v>71</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>486</v>
+        <v>502</v>
       </c>
       <c r="E6" t="s">
-        <v>487</v>
+        <v>92</v>
       </c>
       <c r="F6" t="s">
-        <v>488</v>
+        <v>503</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>49602</v>
+        <v>49592</v>
       </c>
       <c r="B7" t="s">
-        <v>216</v>
+        <v>504</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>489</v>
+        <v>505</v>
       </c>
       <c r="E7" t="s">
-        <v>490</v>
+        <v>506</v>
       </c>
       <c r="F7" t="s">
-        <v>491</v>
+        <v>507</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49604</v>
       </c>
       <c r="B8" t="s">
-        <v>492</v>
+        <v>508</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>493</v>
+        <v>509</v>
       </c>
       <c r="E8" t="s">
         <v>92</v>
       </c>
       <c r="F8" t="s">
-        <v>494</v>
+        <v>510</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49625</v>
       </c>
       <c r="B9" t="s">
-        <v>495</v>
+        <v>511</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>496</v>
+        <v>512</v>
       </c>
       <c r="E9" t="s">
         <v>92</v>
       </c>
       <c r="F9" t="s">
-        <v>497</v>
+        <v>513</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49630</v>
       </c>
       <c r="B10" t="s">
-        <v>498</v>
+        <v>514</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>499</v>
+        <v>515</v>
       </c>
       <c r="E10" t="s">
         <v>92</v>
       </c>
       <c r="F10" t="s">
-        <v>500</v>
+        <v>516</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49655</v>
       </c>
       <c r="B11" t="s">
-        <v>501</v>
+        <v>517</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>502</v>
+        <v>518</v>
       </c>
       <c r="E11" t="s">
         <v>92</v>
       </c>
       <c r="F11" t="s">
-        <v>503</v>
+        <v>519</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49662</v>
       </c>
       <c r="B12" t="s">
-        <v>504</v>
+        <v>520</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>505</v>
+        <v>521</v>
       </c>
       <c r="E12" t="s">
         <v>92</v>
       </c>
       <c r="F12" t="s">
-        <v>506</v>
+        <v>522</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49663</v>
       </c>
       <c r="B13" t="s">
-        <v>507</v>
+        <v>523</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>507</v>
+        <v>523</v>
       </c>
       <c r="E13" t="s">
         <v>92</v>
       </c>
       <c r="F13" t="s">
-        <v>508</v>
+        <v>524</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49681</v>
       </c>
       <c r="B14" t="s">
-        <v>509</v>
+        <v>525</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>510</v>
+        <v>526</v>
       </c>
       <c r="E14" t="s">
         <v>92</v>
       </c>
       <c r="F14" t="s">
-        <v>511</v>
+        <v>527</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49682</v>
       </c>
       <c r="B15" t="s">
-        <v>512</v>
+        <v>528</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>513</v>
+        <v>529</v>
       </c>
       <c r="E15" t="s">
         <v>92</v>
       </c>
       <c r="F15" t="s">
-        <v>514</v>
+        <v>530</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49697</v>
       </c>
       <c r="B16" t="s">
         <v>311</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>515</v>
+        <v>531</v>
       </c>
       <c r="E16" t="s">
         <v>92</v>
       </c>
       <c r="F16" t="s">
-        <v>516</v>
+        <v>532</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>54540</v>
       </c>
       <c r="B17" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>517</v>
+        <v>533</v>
       </c>
       <c r="E17" t="s">
-        <v>518</v>
+        <v>534</v>
       </c>
       <c r="F17" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49708</v>
       </c>
       <c r="B18" t="s">
-        <v>520</v>
+        <v>536</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
       <c r="E18" t="s">
         <v>92</v>
       </c>
       <c r="F18" t="s">
-        <v>522</v>
+        <v>538</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49711</v>
       </c>
       <c r="B19" t="s">
         <v>172</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>523</v>
+        <v>539</v>
       </c>
       <c r="E19" t="s">
         <v>92</v>
       </c>
       <c r="F19" t="s">
-        <v>524</v>
+        <v>540</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49728</v>
       </c>
       <c r="B20" t="s">
-        <v>525</v>
+        <v>541</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
       <c r="E20" t="s">
         <v>92</v>
       </c>
       <c r="F20" t="s">
-        <v>527</v>
+        <v>543</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49741</v>
       </c>
       <c r="B21" t="s">
-        <v>528</v>
+        <v>544</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="E21" t="s">
         <v>92</v>
       </c>
       <c r="F21" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49743</v>
       </c>
       <c r="B22" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>532</v>
+        <v>548</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="F22" t="s">
-        <v>533</v>
+        <v>549</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49749</v>
       </c>
       <c r="B23" t="s">
-        <v>534</v>
+        <v>550</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>535</v>
+        <v>551</v>
       </c>
       <c r="E23" t="s">
         <v>92</v>
       </c>
       <c r="F23" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49750</v>
       </c>
       <c r="B24" t="s">
         <v>277</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>537</v>
+        <v>553</v>
       </c>
       <c r="E24" t="s">
         <v>92</v>
       </c>
       <c r="F24" t="s">
-        <v>538</v>
+        <v>554</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49769</v>
       </c>
       <c r="B25" t="s">
-        <v>539</v>
+        <v>555</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>540</v>
+        <v>556</v>
       </c>
       <c r="E25" t="s">
         <v>92</v>
       </c>
       <c r="F25" t="s">
-        <v>541</v>
+        <v>557</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J117"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>543</v>
+        <v>559</v>
       </c>
       <c r="D1" t="s">
-        <v>544</v>
+        <v>560</v>
       </c>
       <c r="E1" t="s">
-        <v>545</v>
+        <v>561</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>546</v>
+        <v>562</v>
       </c>
       <c r="H1" t="s">
-        <v>547</v>
+        <v>563</v>
       </c>
       <c r="I1" t="s">
-        <v>548</v>
+        <v>564</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51379</v>
       </c>
       <c r="B2">
         <v>50095</v>
       </c>
       <c r="C2" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D2" t="s">
-        <v>550</v>
+        <v>566</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>551</v>
+        <v>567</v>
       </c>
       <c r="G2" t="s">
-        <v>552</v>
+        <v>568</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51380</v>
       </c>
       <c r="B3">
         <v>50096</v>
       </c>
       <c r="C3" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D3" t="s">
-        <v>550</v>
+        <v>566</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>551</v>
+        <v>567</v>
       </c>
       <c r="G3" t="s">
-        <v>552</v>
+        <v>568</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50833</v>
       </c>
       <c r="B4">
         <v>49780</v>
       </c>
       <c r="C4" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
       <c r="D4" t="s">
-        <v>554</v>
+        <v>570</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>555</v>
+        <v>571</v>
       </c>
       <c r="G4" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J4" t="s">
-        <v>556</v>
+        <v>572</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54691</v>
       </c>
       <c r="B5">
         <v>54541</v>
       </c>
       <c r="C5" t="s">
-        <v>557</v>
+        <v>573</v>
       </c>
       <c r="D5" t="s">
-        <v>558</v>
+        <v>574</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="G5" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="J5" t="s">
-        <v>561</v>
+        <v>577</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51410</v>
       </c>
       <c r="B6">
         <v>50146</v>
       </c>
       <c r="C6" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>563</v>
+        <v>579</v>
       </c>
       <c r="G6" t="s">
-        <v>564</v>
+        <v>580</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50939</v>
       </c>
       <c r="B7">
         <v>50150</v>
       </c>
       <c r="C7" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>565</v>
+        <v>581</v>
       </c>
       <c r="G7" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50778</v>
       </c>
       <c r="B8">
         <v>49845</v>
       </c>
       <c r="C8" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="F8" t="s">
         <v>94</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>1482</v>
+        <v>1490</v>
       </c>
       <c r="J8" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50779</v>
       </c>
       <c r="B9">
         <v>49845</v>
       </c>
       <c r="C9" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>569</v>
+        <v>585</v>
       </c>
       <c r="F9" t="s">
         <v>94</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>1479</v>
+        <v>1487</v>
       </c>
       <c r="J9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50780</v>
       </c>
       <c r="B10">
         <v>49845</v>
       </c>
       <c r="C10" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>570</v>
+        <v>586</v>
       </c>
       <c r="F10" t="s">
         <v>94</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>1385</v>
+        <v>1393</v>
       </c>
       <c r="J10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50724</v>
       </c>
       <c r="B11">
         <v>49892</v>
       </c>
       <c r="C11" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>571</v>
+        <v>587</v>
       </c>
       <c r="F11" t="s">
         <v>110</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
         <v>1550</v>
       </c>
       <c r="J11" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50725</v>
       </c>
       <c r="B12">
         <v>49892</v>
       </c>
       <c r="C12" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>572</v>
+        <v>588</v>
       </c>
       <c r="F12" t="s">
         <v>110</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
         <v>1512</v>
       </c>
       <c r="J12" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50726</v>
       </c>
       <c r="B13">
         <v>49892</v>
       </c>
       <c r="C13" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>573</v>
+        <v>589</v>
       </c>
       <c r="F13" t="s">
         <v>110</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
         <v>1507</v>
       </c>
       <c r="J13" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50931</v>
       </c>
       <c r="B14">
         <v>50169</v>
       </c>
       <c r="C14" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D14" t="s">
-        <v>574</v>
+        <v>590</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>575</v>
+        <v>591</v>
       </c>
       <c r="G14" t="s">
-        <v>576</v>
+        <v>592</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>5</v>
       </c>
       <c r="J14" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50957</v>
       </c>
       <c r="B15">
         <v>50166</v>
       </c>
       <c r="C15" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D15" t="s">
-        <v>577</v>
+        <v>593</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>578</v>
+        <v>594</v>
       </c>
       <c r="G15" t="s">
-        <v>579</v>
+        <v>595</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50956</v>
       </c>
       <c r="B16">
         <v>50166</v>
       </c>
       <c r="C16" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D16" t="s">
-        <v>580</v>
+        <v>596</v>
       </c>
       <c r="E16" t="s">
-        <v>581</v>
+        <v>597</v>
       </c>
       <c r="F16" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="G16" t="s">
-        <v>583</v>
+        <v>599</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>1256</v>
       </c>
       <c r="J16" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>51056</v>
       </c>
       <c r="B17">
         <v>50204</v>
       </c>
       <c r="C17" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D17" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="G17" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>2</v>
       </c>
       <c r="J17" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51105</v>
       </c>
       <c r="B18">
         <v>49949</v>
       </c>
       <c r="C18" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D18" t="s">
-        <v>588</v>
+        <v>604</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>589</v>
+        <v>605</v>
       </c>
       <c r="G18" t="s">
-        <v>590</v>
+        <v>606</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50994</v>
       </c>
       <c r="B19">
         <v>50172</v>
       </c>
       <c r="C19" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D19" t="s">
-        <v>591</v>
+        <v>607</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>592</v>
+        <v>608</v>
       </c>
       <c r="G19" t="s">
-        <v>593</v>
+        <v>609</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>13</v>
       </c>
       <c r="J19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50989</v>
       </c>
       <c r="B20">
         <v>50172</v>
       </c>
       <c r="C20" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D20" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>595</v>
+        <v>611</v>
       </c>
       <c r="G20" t="s">
-        <v>596</v>
+        <v>612</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J20" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51250</v>
       </c>
       <c r="B21">
         <v>50204</v>
       </c>
       <c r="C21" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D21" t="s">
-        <v>597</v>
+        <v>613</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>598</v>
+        <v>614</v>
       </c>
       <c r="G21" t="s">
-        <v>599</v>
+        <v>615</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51211</v>
       </c>
       <c r="B22">
         <v>50204</v>
       </c>
       <c r="C22" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D22" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>601</v>
+        <v>617</v>
       </c>
       <c r="G22" t="s">
-        <v>602</v>
+        <v>618</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50870</v>
       </c>
       <c r="B23">
         <v>50204</v>
       </c>
       <c r="C23" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D23" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
       <c r="G23" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50871</v>
       </c>
       <c r="B24">
         <v>50205</v>
       </c>
       <c r="C24" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D24" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
       <c r="G24" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>2</v>
       </c>
       <c r="J24" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50873</v>
       </c>
       <c r="B25">
         <v>49949</v>
       </c>
       <c r="C25" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D25" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
       <c r="G25" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50874</v>
       </c>
       <c r="B26">
         <v>50167</v>
       </c>
       <c r="C26" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D26" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
       <c r="G26" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>8</v>
       </c>
       <c r="J26" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50875</v>
       </c>
       <c r="B27">
         <v>50071</v>
       </c>
       <c r="C27" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D27" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
       <c r="G27" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>5</v>
       </c>
       <c r="J27" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50877</v>
       </c>
       <c r="B28">
         <v>50095</v>
       </c>
       <c r="C28" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D28" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
       <c r="G28" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>8</v>
       </c>
       <c r="J28" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50878</v>
       </c>
       <c r="B29">
         <v>50096</v>
       </c>
       <c r="C29" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D29" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
       <c r="G29" t="s">
-        <v>605</v>
+        <v>621</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51251</v>
       </c>
       <c r="B30">
         <v>50205</v>
       </c>
       <c r="C30" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D30" t="s">
-        <v>606</v>
+        <v>622</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>607</v>
+        <v>623</v>
       </c>
       <c r="G30" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>2</v>
       </c>
       <c r="J30" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51012</v>
       </c>
       <c r="B31">
         <v>50185</v>
       </c>
       <c r="C31" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D31" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>610</v>
+        <v>626</v>
       </c>
       <c r="G31" t="s">
-        <v>611</v>
+        <v>627</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51232</v>
       </c>
       <c r="B32">
         <v>50185</v>
       </c>
       <c r="C32" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D32" t="s">
-        <v>612</v>
+        <v>628</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>613</v>
+        <v>629</v>
       </c>
       <c r="G32" t="s">
-        <v>614</v>
+        <v>630</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50955</v>
       </c>
       <c r="B33">
         <v>50166</v>
       </c>
       <c r="C33" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D33" t="s">
-        <v>615</v>
+        <v>631</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>616</v>
+        <v>632</v>
       </c>
       <c r="G33" t="s">
-        <v>617</v>
+        <v>633</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>51098</v>
       </c>
       <c r="B34">
         <v>50166</v>
       </c>
       <c r="C34" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D34" t="s">
-        <v>618</v>
+        <v>634</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="G34" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51099</v>
       </c>
       <c r="B35">
         <v>50166</v>
       </c>
       <c r="C35" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D35" t="s">
-        <v>621</v>
+        <v>637</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>622</v>
+        <v>638</v>
       </c>
       <c r="G35" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>54542</v>
       </c>
       <c r="B36">
         <v>54541</v>
       </c>
       <c r="C36" t="s">
-        <v>624</v>
+        <v>640</v>
       </c>
       <c r="D36" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>626</v>
+        <v>642</v>
       </c>
       <c r="G36" t="s">
-        <v>627</v>
+        <v>643</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="J36" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50993</v>
       </c>
       <c r="B37">
         <v>50172</v>
       </c>
       <c r="C37" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D37" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
       <c r="G37" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J37" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50974</v>
       </c>
       <c r="B38">
         <v>50167</v>
       </c>
       <c r="C38" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D38" t="s">
-        <v>630</v>
+        <v>646</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="G38" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>4</v>
       </c>
       <c r="J38" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50950</v>
       </c>
       <c r="B39">
         <v>50164</v>
       </c>
       <c r="C39" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D39" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>634</v>
+        <v>650</v>
       </c>
       <c r="G39" t="s">
-        <v>635</v>
+        <v>651</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>9</v>
       </c>
       <c r="J39" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50896</v>
       </c>
       <c r="B40">
         <v>50160</v>
       </c>
       <c r="C40" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D40" t="s">
-        <v>636</v>
+        <v>652</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>637</v>
+        <v>653</v>
       </c>
       <c r="G40" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>1</v>
       </c>
       <c r="J40" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>51053</v>
       </c>
       <c r="B41">
         <v>50204</v>
       </c>
       <c r="C41" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D41" t="s">
-        <v>597</v>
+        <v>613</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="G41" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50933</v>
       </c>
       <c r="B42">
         <v>50169</v>
       </c>
       <c r="C42" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D42" t="s">
-        <v>641</v>
+        <v>657</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>642</v>
+        <v>658</v>
       </c>
       <c r="G42" t="s">
-        <v>643</v>
+        <v>659</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50961</v>
       </c>
       <c r="B43">
         <v>50167</v>
       </c>
       <c r="C43" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D43" t="s">
-        <v>644</v>
+        <v>660</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>645</v>
+        <v>661</v>
       </c>
       <c r="G43" t="s">
-        <v>646</v>
+        <v>662</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>19</v>
       </c>
       <c r="J43" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50962</v>
       </c>
       <c r="B44">
         <v>50169</v>
       </c>
       <c r="C44" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D44" t="s">
-        <v>644</v>
+        <v>660</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>645</v>
+        <v>661</v>
       </c>
       <c r="G44" t="s">
-        <v>646</v>
+        <v>662</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>3</v>
       </c>
       <c r="J44" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>54642</v>
       </c>
       <c r="B45">
         <v>54541</v>
       </c>
       <c r="C45" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D45" t="s">
-        <v>647</v>
+        <v>663</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>648</v>
+        <v>664</v>
       </c>
       <c r="G45" t="s">
-        <v>649</v>
+        <v>665</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J45" t="s">
-        <v>650</v>
+        <v>666</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>51131</v>
       </c>
       <c r="B46">
         <v>49949</v>
       </c>
       <c r="C46" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D46" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>652</v>
+        <v>668</v>
       </c>
       <c r="G46" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>50942</v>
       </c>
       <c r="B47">
         <v>50158</v>
       </c>
       <c r="C47" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D47" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>655</v>
+        <v>671</v>
       </c>
       <c r="G47" t="s">
-        <v>656</v>
+        <v>672</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J47" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>50911</v>
       </c>
       <c r="B48">
         <v>50146</v>
       </c>
       <c r="C48" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D48" t="s">
-        <v>574</v>
+        <v>590</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>657</v>
+        <v>673</v>
       </c>
       <c r="G48" t="s">
-        <v>658</v>
+        <v>674</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50907</v>
       </c>
       <c r="B49">
         <v>50146</v>
       </c>
       <c r="C49" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D49" t="s">
-        <v>659</v>
+        <v>675</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>660</v>
+        <v>676</v>
       </c>
       <c r="G49" t="s">
-        <v>661</v>
+        <v>677</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>4</v>
       </c>
       <c r="J49" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>50910</v>
       </c>
       <c r="B50">
         <v>50146</v>
       </c>
       <c r="C50" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D50" t="s">
-        <v>662</v>
+        <v>678</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>663</v>
+        <v>679</v>
       </c>
       <c r="G50" t="s">
-        <v>664</v>
+        <v>680</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>50908</v>
       </c>
       <c r="B51">
         <v>50146</v>
       </c>
       <c r="C51" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D51" t="s">
-        <v>665</v>
+        <v>681</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>666</v>
+        <v>682</v>
       </c>
       <c r="G51" t="s">
-        <v>667</v>
+        <v>683</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>6</v>
       </c>
       <c r="J51" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50909</v>
       </c>
       <c r="B52">
         <v>50146</v>
       </c>
       <c r="C52" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D52" t="s">
-        <v>668</v>
+        <v>684</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>669</v>
+        <v>685</v>
       </c>
       <c r="G52" t="s">
-        <v>670</v>
+        <v>686</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>5</v>
       </c>
       <c r="J52" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>51143</v>
       </c>
       <c r="B53">
         <v>49952</v>
       </c>
       <c r="C53" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D53" t="s">
-        <v>671</v>
+        <v>687</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>672</v>
+        <v>688</v>
       </c>
       <c r="G53" t="s">
-        <v>673</v>
+        <v>689</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>5</v>
       </c>
       <c r="J53" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>51144</v>
       </c>
       <c r="B54">
         <v>49952</v>
       </c>
       <c r="C54" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D54" t="s">
-        <v>674</v>
+        <v>690</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>675</v>
+        <v>691</v>
       </c>
       <c r="G54" t="s">
-        <v>676</v>
+        <v>692</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>2</v>
       </c>
       <c r="J54" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>51376</v>
       </c>
       <c r="B55">
         <v>50095</v>
       </c>
       <c r="C55" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D55" t="s">
-        <v>677</v>
+        <v>693</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>678</v>
+        <v>694</v>
       </c>
       <c r="G55" t="s">
-        <v>679</v>
+        <v>695</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>51377</v>
       </c>
       <c r="B56">
         <v>50096</v>
       </c>
       <c r="C56" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D56" t="s">
-        <v>677</v>
+        <v>693</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>678</v>
+        <v>694</v>
       </c>
       <c r="G56" t="s">
-        <v>679</v>
+        <v>695</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>51408</v>
       </c>
       <c r="B57">
         <v>50146</v>
       </c>
       <c r="C57" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>680</v>
+        <v>696</v>
       </c>
       <c r="G57" t="s">
-        <v>681</v>
+        <v>697</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>50947</v>
       </c>
       <c r="B58">
         <v>50160</v>
       </c>
       <c r="C58" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D58" t="s">
-        <v>682</v>
+        <v>698</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>683</v>
+        <v>699</v>
       </c>
       <c r="G58" t="s">
-        <v>684</v>
+        <v>700</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>2</v>
       </c>
       <c r="J58" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>50949</v>
       </c>
       <c r="B59">
         <v>50160</v>
       </c>
       <c r="C59" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D59" t="s">
-        <v>685</v>
+        <v>701</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>686</v>
+        <v>702</v>
       </c>
       <c r="G59" t="s">
-        <v>687</v>
+        <v>703</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>4</v>
       </c>
       <c r="J59" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>51271</v>
       </c>
       <c r="B60">
         <v>50141</v>
       </c>
       <c r="C60" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D60" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>689</v>
+        <v>705</v>
       </c>
       <c r="G60" t="s">
-        <v>690</v>
+        <v>706</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>1</v>
       </c>
       <c r="J60" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>51388</v>
       </c>
       <c r="B61">
         <v>50096</v>
       </c>
       <c r="C61" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D61" t="s">
-        <v>691</v>
+        <v>707</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>692</v>
+        <v>708</v>
       </c>
       <c r="G61" t="s">
-        <v>693</v>
+        <v>709</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>1</v>
       </c>
       <c r="J61" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>51389</v>
       </c>
       <c r="B62">
         <v>50095</v>
       </c>
       <c r="C62" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D62" t="s">
-        <v>691</v>
+        <v>707</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>692</v>
+        <v>708</v>
       </c>
       <c r="G62" t="s">
-        <v>693</v>
+        <v>709</v>
       </c>
       <c r="H62"/>
       <c r="I62">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50898</v>
       </c>
       <c r="B63">
         <v>50141</v>
       </c>
       <c r="C63" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D63" t="s">
-        <v>694</v>
+        <v>710</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>695</v>
+        <v>711</v>
       </c>
       <c r="G63" t="s">
-        <v>696</v>
+        <v>712</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>51213</v>
       </c>
       <c r="B64">
         <v>50178</v>
       </c>
       <c r="C64" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D64" t="s">
-        <v>697</v>
+        <v>713</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>698</v>
+        <v>714</v>
       </c>
       <c r="G64" t="s">
-        <v>699</v>
+        <v>715</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>51214</v>
       </c>
       <c r="B65">
         <v>50167</v>
       </c>
       <c r="C65" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D65" t="s">
-        <v>697</v>
+        <v>713</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>698</v>
+        <v>714</v>
       </c>
       <c r="G65" t="s">
-        <v>699</v>
+        <v>715</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>1</v>
       </c>
       <c r="J65" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>51223</v>
       </c>
       <c r="B66">
         <v>50169</v>
       </c>
       <c r="C66" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D66" t="s">
-        <v>700</v>
+        <v>716</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>701</v>
+        <v>717</v>
       </c>
       <c r="G66" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>7</v>
       </c>
       <c r="J66" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>51224</v>
       </c>
       <c r="B67">
         <v>50071</v>
       </c>
       <c r="C67" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D67" t="s">
-        <v>700</v>
+        <v>716</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>701</v>
+        <v>717</v>
       </c>
       <c r="G67" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>51225</v>
       </c>
       <c r="B68">
         <v>50178</v>
       </c>
       <c r="C68" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D68" t="s">
-        <v>700</v>
+        <v>716</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>701</v>
+        <v>717</v>
       </c>
       <c r="G68" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>1</v>
       </c>
       <c r="J68" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>51226</v>
       </c>
       <c r="B69">
         <v>50167</v>
       </c>
       <c r="C69" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D69" t="s">
-        <v>700</v>
+        <v>716</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>701</v>
+        <v>717</v>
       </c>
       <c r="G69" t="s">
-        <v>702</v>
+        <v>718</v>
       </c>
       <c r="H69"/>
       <c r="I69">
         <v>2</v>
       </c>
       <c r="J69" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>50938</v>
       </c>
       <c r="B70">
         <v>50150</v>
       </c>
       <c r="C70" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>703</v>
+        <v>719</v>
       </c>
       <c r="G70" t="s">
-        <v>704</v>
+        <v>720</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>51324</v>
       </c>
       <c r="B71">
         <v>50150</v>
       </c>
       <c r="C71" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D71" t="s">
-        <v>705</v>
+        <v>721</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>706</v>
+        <v>722</v>
       </c>
       <c r="G71" t="s">
-        <v>707</v>
+        <v>723</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>51327</v>
       </c>
       <c r="B72">
         <v>50164</v>
       </c>
       <c r="C72" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D72" t="s">
-        <v>705</v>
+        <v>721</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>706</v>
+        <v>722</v>
       </c>
       <c r="G72" t="s">
-        <v>707</v>
+        <v>723</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>3</v>
       </c>
       <c r="J72" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>51331</v>
       </c>
       <c r="B73">
         <v>49952</v>
       </c>
       <c r="C73" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D73" t="s">
-        <v>705</v>
+        <v>721</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>706</v>
+        <v>722</v>
       </c>
       <c r="G73" t="s">
-        <v>707</v>
+        <v>723</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>2</v>
       </c>
       <c r="J73" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>51332</v>
       </c>
       <c r="B74">
         <v>50072</v>
       </c>
       <c r="C74" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D74" t="s">
-        <v>705</v>
+        <v>721</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>706</v>
+        <v>722</v>
       </c>
       <c r="G74" t="s">
-        <v>707</v>
+        <v>723</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>51335</v>
       </c>
       <c r="B75">
         <v>50146</v>
       </c>
       <c r="C75" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D75" t="s">
-        <v>705</v>
+        <v>721</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>706</v>
+        <v>722</v>
       </c>
       <c r="G75" t="s">
-        <v>707</v>
+        <v>723</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>2</v>
       </c>
       <c r="J75" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>50915</v>
       </c>
       <c r="B76">
         <v>50146</v>
       </c>
       <c r="C76" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>708</v>
+        <v>724</v>
       </c>
       <c r="G76" t="s">
-        <v>709</v>
+        <v>725</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>0</v>
       </c>
       <c r="J76" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>51383</v>
       </c>
       <c r="B77">
         <v>50095</v>
       </c>
       <c r="C77" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D77" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="G77" t="s">
-        <v>712</v>
+        <v>728</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>4</v>
       </c>
       <c r="J77" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>51386</v>
       </c>
       <c r="B78">
         <v>50096</v>
       </c>
       <c r="C78" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D78" t="s">
-        <v>713</v>
+        <v>729</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>714</v>
+        <v>730</v>
       </c>
       <c r="G78" t="s">
-        <v>715</v>
+        <v>731</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>1</v>
       </c>
       <c r="J78" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>51382</v>
       </c>
       <c r="B79">
         <v>50095</v>
       </c>
       <c r="C79" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D79" t="s">
-        <v>716</v>
+        <v>732</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>717</v>
+        <v>733</v>
       </c>
       <c r="G79" t="s">
-        <v>718</v>
+        <v>734</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>1</v>
       </c>
       <c r="J79" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>51375</v>
       </c>
       <c r="B80">
         <v>50095</v>
       </c>
       <c r="C80" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D80" t="s">
-        <v>719</v>
+        <v>735</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>720</v>
+        <v>736</v>
       </c>
       <c r="G80" t="s">
-        <v>721</v>
+        <v>737</v>
       </c>
       <c r="H80"/>
       <c r="I80">
         <v>3</v>
       </c>
       <c r="J80" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
         <v>50963</v>
       </c>
       <c r="B81">
         <v>50167</v>
       </c>
       <c r="C81" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D81" t="s">
-        <v>722</v>
+        <v>738</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>723</v>
+        <v>739</v>
       </c>
       <c r="G81" t="s">
-        <v>724</v>
+        <v>740</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J81" t="s">
-        <v>725</v>
+        <v>741</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
         <v>51294</v>
       </c>
       <c r="B82">
         <v>50185</v>
       </c>
       <c r="C82" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D82" t="s">
-        <v>726</v>
+        <v>742</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>727</v>
+        <v>743</v>
       </c>
       <c r="G82" t="s">
-        <v>728</v>
+        <v>744</v>
       </c>
       <c r="H82"/>
       <c r="I82">
         <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
         <v>50718</v>
       </c>
       <c r="B83">
         <v>49890</v>
       </c>
       <c r="C83" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D83"/>
       <c r="E83" t="s">
-        <v>729</v>
+        <v>745</v>
       </c>
       <c r="F83" t="s">
         <v>101</v>
       </c>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83">
         <v>1445</v>
       </c>
       <c r="J83" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
         <v>50719</v>
       </c>
       <c r="B84">
         <v>49890</v>
       </c>
       <c r="C84" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D84"/>
       <c r="E84" t="s">
-        <v>730</v>
+        <v>746</v>
       </c>
       <c r="F84" t="s">
         <v>101</v>
       </c>
       <c r="G84"/>
       <c r="H84"/>
       <c r="I84">
         <v>1422</v>
       </c>
       <c r="J84" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
         <v>50720</v>
       </c>
       <c r="B85">
         <v>49890</v>
       </c>
       <c r="C85" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D85"/>
       <c r="E85" t="s">
-        <v>731</v>
+        <v>747</v>
       </c>
       <c r="F85" t="s">
         <v>101</v>
       </c>
       <c r="G85"/>
       <c r="H85"/>
       <c r="I85">
         <v>1472</v>
       </c>
       <c r="J85" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
         <v>51161</v>
       </c>
       <c r="B86">
         <v>50072</v>
       </c>
       <c r="C86" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D86" t="s">
-        <v>732</v>
+        <v>748</v>
       </c>
       <c r="E86" t="s">
-        <v>733</v>
+        <v>749</v>
       </c>
       <c r="F86" t="s">
-        <v>734</v>
+        <v>750</v>
       </c>
       <c r="G86" t="s">
-        <v>735</v>
+        <v>751</v>
       </c>
       <c r="H86"/>
       <c r="I86">
         <v>1443</v>
       </c>
       <c r="J86" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
         <v>51162</v>
       </c>
       <c r="B87">
         <v>50072</v>
       </c>
       <c r="C87" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D87" t="s">
-        <v>736</v>
+        <v>752</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>737</v>
+        <v>753</v>
       </c>
       <c r="G87" t="s">
-        <v>738</v>
+        <v>754</v>
       </c>
       <c r="H87"/>
       <c r="I87">
         <v>3</v>
       </c>
       <c r="J87" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
         <v>51173</v>
       </c>
       <c r="B88">
         <v>50072</v>
       </c>
       <c r="C88" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D88" t="s">
-        <v>739</v>
+        <v>755</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>740</v>
+        <v>756</v>
       </c>
       <c r="G88" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="H88"/>
       <c r="I88">
         <v>3</v>
       </c>
       <c r="J88" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
         <v>51440</v>
       </c>
       <c r="B89">
         <v>50071</v>
       </c>
       <c r="C89" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D89" t="s">
-        <v>742</v>
+        <v>758</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>743</v>
+        <v>759</v>
       </c>
       <c r="G89" t="s">
-        <v>744</v>
+        <v>760</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>1</v>
       </c>
       <c r="J89" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
         <v>51441</v>
       </c>
       <c r="B90">
         <v>50178</v>
       </c>
       <c r="C90" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D90" t="s">
-        <v>742</v>
+        <v>758</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>743</v>
+        <v>759</v>
       </c>
       <c r="G90" t="s">
-        <v>744</v>
+        <v>760</v>
       </c>
       <c r="H90"/>
       <c r="I90">
         <v>0</v>
       </c>
       <c r="J90" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
         <v>51442</v>
       </c>
       <c r="B91">
         <v>50167</v>
       </c>
       <c r="C91" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D91" t="s">
-        <v>742</v>
+        <v>758</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>743</v>
+        <v>759</v>
       </c>
       <c r="G91" t="s">
-        <v>744</v>
+        <v>760</v>
       </c>
       <c r="H91"/>
       <c r="I91">
         <v>7</v>
       </c>
       <c r="J91" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
         <v>50976</v>
       </c>
       <c r="B92">
         <v>50169</v>
       </c>
       <c r="C92" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D92" t="s">
-        <v>742</v>
+        <v>758</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>745</v>
+        <v>761</v>
       </c>
       <c r="G92" t="s">
-        <v>746</v>
+        <v>762</v>
       </c>
       <c r="H92"/>
       <c r="I92">
         <v>17</v>
       </c>
       <c r="J92" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
         <v>50958</v>
       </c>
       <c r="B93">
         <v>50167</v>
       </c>
       <c r="C93" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D93" t="s">
-        <v>747</v>
+        <v>763</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>748</v>
+        <v>764</v>
       </c>
       <c r="G93" t="s">
-        <v>749</v>
+        <v>765</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>14</v>
       </c>
       <c r="J93" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
         <v>50943</v>
       </c>
       <c r="B94">
         <v>50158</v>
       </c>
       <c r="C94" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D94" t="s">
-        <v>750</v>
+        <v>766</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>751</v>
+        <v>767</v>
       </c>
       <c r="G94" t="s">
-        <v>752</v>
+        <v>768</v>
       </c>
       <c r="H94"/>
       <c r="I94">
         <v>12</v>
       </c>
       <c r="J94" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
         <v>51055</v>
       </c>
       <c r="B95">
         <v>50204</v>
       </c>
       <c r="C95" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D95" t="s">
-        <v>597</v>
+        <v>613</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>753</v>
+        <v>769</v>
       </c>
       <c r="G95" t="s">
-        <v>754</v>
+        <v>770</v>
       </c>
       <c r="H95"/>
       <c r="I95">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
         <v>50836</v>
       </c>
       <c r="B96">
         <v>49783</v>
       </c>
       <c r="C96" t="s">
-        <v>755</v>
+        <v>771</v>
       </c>
       <c r="D96" t="s">
-        <v>756</v>
+        <v>772</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>757</v>
+        <v>773</v>
       </c>
       <c r="G96" t="s">
-        <v>758</v>
+        <v>774</v>
       </c>
       <c r="H96" t="s">
-        <v>759</v>
+        <v>775</v>
       </c>
       <c r="I96">
         <v>36</v>
       </c>
       <c r="J96" t="s">
-        <v>556</v>
+        <v>572</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
         <v>51208</v>
       </c>
       <c r="B97">
         <v>50080</v>
       </c>
       <c r="C97" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D97" t="s">
-        <v>760</v>
+        <v>776</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>761</v>
+        <v>777</v>
       </c>
       <c r="G97" t="s">
-        <v>762</v>
+        <v>778</v>
       </c>
       <c r="H97"/>
       <c r="I97">
         <v>0</v>
       </c>
       <c r="J97" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
         <v>51300</v>
       </c>
       <c r="B98">
         <v>50080</v>
       </c>
       <c r="C98" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D98" t="s">
-        <v>763</v>
+        <v>779</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>764</v>
+        <v>780</v>
       </c>
       <c r="G98" t="s">
-        <v>765</v>
+        <v>781</v>
       </c>
       <c r="H98"/>
       <c r="I98">
         <v>2</v>
       </c>
       <c r="J98" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
         <v>51057</v>
       </c>
       <c r="B99">
         <v>50205</v>
       </c>
       <c r="C99" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D99" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>767</v>
+        <v>783</v>
       </c>
       <c r="G99" t="s">
-        <v>768</v>
+        <v>784</v>
       </c>
       <c r="H99"/>
       <c r="I99">
         <v>1</v>
       </c>
       <c r="J99" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
         <v>50919</v>
       </c>
       <c r="B100">
         <v>50150</v>
       </c>
       <c r="C100" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D100" t="s">
-        <v>769</v>
+        <v>785</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
       <c r="G100" t="s">
-        <v>771</v>
+        <v>787</v>
       </c>
       <c r="H100"/>
       <c r="I100">
         <v>5</v>
       </c>
       <c r="J100" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
         <v>51002</v>
       </c>
       <c r="B101">
         <v>50178</v>
       </c>
       <c r="C101" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D101" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
       <c r="G101" t="s">
-        <v>774</v>
+        <v>790</v>
       </c>
       <c r="H101"/>
       <c r="I101">
         <v>4</v>
       </c>
       <c r="J101" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
         <v>51119</v>
       </c>
       <c r="B102">
         <v>50178</v>
       </c>
       <c r="C102" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D102" t="s">
-        <v>775</v>
+        <v>791</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>776</v>
+        <v>792</v>
       </c>
       <c r="G102" t="s">
-        <v>777</v>
+        <v>793</v>
       </c>
       <c r="H102"/>
       <c r="I102">
         <v>3</v>
       </c>
       <c r="J102" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
         <v>51034</v>
       </c>
       <c r="B103">
         <v>50178</v>
       </c>
       <c r="C103" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D103" t="s">
-        <v>778</v>
+        <v>794</v>
       </c>
       <c r="E103" t="s">
-        <v>779</v>
+        <v>795</v>
       </c>
       <c r="F103" t="s">
-        <v>780</v>
+        <v>796</v>
       </c>
       <c r="G103" t="s">
-        <v>781</v>
+        <v>797</v>
       </c>
       <c r="H103"/>
       <c r="I103">
         <v>158</v>
       </c>
       <c r="J103" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
         <v>51120</v>
       </c>
       <c r="B104">
         <v>50178</v>
       </c>
       <c r="C104" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D104" t="s">
-        <v>782</v>
+        <v>798</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>783</v>
+        <v>799</v>
       </c>
       <c r="G104" t="s">
-        <v>784</v>
+        <v>800</v>
       </c>
       <c r="H104"/>
       <c r="I104">
         <v>5</v>
       </c>
       <c r="J104" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
         <v>51167</v>
       </c>
       <c r="B105">
         <v>50071</v>
       </c>
       <c r="C105" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D105" t="s">
-        <v>785</v>
+        <v>801</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>786</v>
+        <v>802</v>
       </c>
       <c r="G105" t="s">
-        <v>787</v>
+        <v>803</v>
       </c>
       <c r="H105"/>
       <c r="I105">
         <v>7</v>
       </c>
       <c r="J105" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>51168</v>
       </c>
       <c r="B106">
         <v>50167</v>
       </c>
       <c r="C106" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D106" t="s">
-        <v>785</v>
+        <v>801</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>786</v>
+        <v>802</v>
       </c>
       <c r="G106" t="s">
-        <v>787</v>
+        <v>803</v>
       </c>
       <c r="H106"/>
       <c r="I106">
         <v>8</v>
       </c>
       <c r="J106" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
         <v>50954</v>
       </c>
       <c r="B107">
         <v>50166</v>
       </c>
       <c r="C107" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D107" t="s">
-        <v>788</v>
+        <v>804</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
-        <v>789</v>
+        <v>805</v>
       </c>
       <c r="G107" t="s">
-        <v>790</v>
+        <v>806</v>
       </c>
       <c r="H107"/>
       <c r="I107">
         <v>0</v>
       </c>
       <c r="J107" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
         <v>50767</v>
       </c>
       <c r="B108">
         <v>49842</v>
       </c>
       <c r="C108" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D108"/>
       <c r="E108" t="s">
-        <v>791</v>
+        <v>807</v>
       </c>
       <c r="F108" t="s">
         <v>84</v>
       </c>
       <c r="G108"/>
       <c r="H108"/>
       <c r="I108">
-        <v>1405</v>
+        <v>1413</v>
       </c>
       <c r="J108" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
         <v>50768</v>
       </c>
       <c r="B109">
         <v>49842</v>
       </c>
       <c r="C109" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D109"/>
       <c r="E109" t="s">
-        <v>792</v>
+        <v>808</v>
       </c>
       <c r="F109" t="s">
         <v>84</v>
       </c>
       <c r="G109"/>
       <c r="H109"/>
       <c r="I109">
-        <v>1440</v>
+        <v>1448</v>
       </c>
       <c r="J109" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
         <v>50769</v>
       </c>
       <c r="B110">
         <v>49842</v>
       </c>
       <c r="C110" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D110"/>
       <c r="E110" t="s">
-        <v>793</v>
+        <v>809</v>
       </c>
       <c r="F110" t="s">
         <v>84</v>
       </c>
       <c r="G110"/>
       <c r="H110"/>
       <c r="I110">
-        <v>1449</v>
+        <v>1457</v>
       </c>
       <c r="J110" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
         <v>51384</v>
       </c>
       <c r="B111">
         <v>50095</v>
       </c>
       <c r="C111" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D111" t="s">
-        <v>550</v>
+        <v>566</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>794</v>
+        <v>810</v>
       </c>
       <c r="G111" t="s">
-        <v>795</v>
+        <v>811</v>
       </c>
       <c r="H111"/>
       <c r="I111">
         <v>1</v>
       </c>
       <c r="J111" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
         <v>51385</v>
       </c>
       <c r="B112">
         <v>50096</v>
       </c>
       <c r="C112" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D112" t="s">
-        <v>550</v>
+        <v>566</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>794</v>
+        <v>810</v>
       </c>
       <c r="G112" t="s">
-        <v>795</v>
+        <v>811</v>
       </c>
       <c r="H112"/>
       <c r="I112">
         <v>0</v>
       </c>
       <c r="J112" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
         <v>50975</v>
       </c>
       <c r="B113">
         <v>50169</v>
       </c>
       <c r="C113" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="D113" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G113" t="s">
-        <v>798</v>
+        <v>814</v>
       </c>
       <c r="H113"/>
       <c r="I113">
         <v>28</v>
       </c>
       <c r="J113" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
         <v>51295</v>
       </c>
       <c r="B114">
         <v>50185</v>
       </c>
       <c r="C114" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="D114" t="s">
-        <v>799</v>
+        <v>815</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>800</v>
+        <v>816</v>
       </c>
       <c r="G114" t="s">
-        <v>801</v>
+        <v>817</v>
       </c>
       <c r="H114"/>
       <c r="I114">
         <v>0</v>
       </c>
       <c r="J114" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
         <v>50953</v>
       </c>
       <c r="B115">
         <v>50164</v>
       </c>
       <c r="C115" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D115" t="s">
-        <v>802</v>
+        <v>818</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>803</v>
+        <v>819</v>
       </c>
       <c r="G115" t="s">
-        <v>804</v>
+        <v>820</v>
       </c>
       <c r="H115"/>
       <c r="I115">
         <v>6</v>
       </c>
       <c r="J115" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
         <v>52076</v>
       </c>
       <c r="B116">
         <v>49801</v>
       </c>
       <c r="C116" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="D116" t="s">
-        <v>805</v>
+        <v>821</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
         <v>69</v>
       </c>
       <c r="G116" t="s">
-        <v>806</v>
+        <v>822</v>
       </c>
       <c r="H116"/>
       <c r="I116">
         <v>15</v>
       </c>
       <c r="J116" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
         <v>52081</v>
       </c>
       <c r="B117">
         <v>49801</v>
       </c>
       <c r="C117" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
       <c r="D117" t="s">
-        <v>807</v>
+        <v>823</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
         <v>69</v>
       </c>
       <c r="G117" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
       <c r="H117"/>
       <c r="I117">
         <v>12</v>
       </c>
       <c r="J117" t="s">
         <v>270</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -12513,2172 +12708,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="M1" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="N1" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
       <c r="O1" t="s">
-        <v>1291</v>
+        <v>1306</v>
       </c>
       <c r="P1" t="s">
-        <v>1296</v>
+        <v>1311</v>
       </c>
       <c r="Q1" t="s">
-        <v>1304</v>
+        <v>1318</v>
       </c>
       <c r="R1" t="s">
-        <v>1306</v>
+        <v>1320</v>
       </c>
       <c r="S1" t="s">
-        <v>1310</v>
+        <v>1324</v>
       </c>
       <c r="T1" t="s">
-        <v>1313</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>808</v>
+        <v>331</v>
       </c>
       <c r="C2" t="s">
-        <v>809</v>
+        <v>824</v>
       </c>
       <c r="D2" t="s">
-        <v>814</v>
+        <v>829</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
-        <v>977</v>
+        <v>992</v>
       </c>
       <c r="G2" t="s">
-        <v>983</v>
+        <v>998</v>
       </c>
       <c r="H2" t="s">
-        <v>987</v>
+        <v>1002</v>
       </c>
       <c r="I2" t="s">
-        <v>1009</v>
+        <v>1024</v>
       </c>
       <c r="J2" t="s">
         <v>226</v>
       </c>
       <c r="K2" t="s">
-        <v>1101</v>
+        <v>1116</v>
       </c>
       <c r="L2" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="M2" t="s">
-        <v>1280</v>
+        <v>1295</v>
       </c>
       <c r="N2" t="s">
-        <v>1285</v>
+        <v>1300</v>
       </c>
       <c r="O2" t="s">
-        <v>1292</v>
+        <v>1307</v>
       </c>
       <c r="P2" t="s">
-        <v>1297</v>
+        <v>1312</v>
       </c>
       <c r="Q2" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="R2" t="s">
-        <v>624</v>
+        <v>640</v>
       </c>
       <c r="S2" t="s">
-        <v>1311</v>
+        <v>385</v>
       </c>
       <c r="T2" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>810</v>
+        <v>825</v>
       </c>
       <c r="D3" t="s">
-        <v>815</v>
+        <v>830</v>
       </c>
       <c r="E3" t="s">
         <v>112</v>
       </c>
       <c r="F3" t="s">
-        <v>978</v>
+        <v>993</v>
       </c>
       <c r="G3" t="s">
         <v>118</v>
       </c>
       <c r="H3" t="s">
-        <v>988</v>
+        <v>1003</v>
       </c>
       <c r="I3" t="s">
-        <v>1010</v>
+        <v>1025</v>
       </c>
       <c r="J3" t="s">
-        <v>1042</v>
+        <v>1057</v>
       </c>
       <c r="K3" t="s">
-        <v>1102</v>
+        <v>1117</v>
       </c>
       <c r="L3" t="s">
-        <v>1279</v>
+        <v>1294</v>
       </c>
       <c r="M3" t="s">
-        <v>1281</v>
+        <v>1296</v>
       </c>
       <c r="N3" t="s">
-        <v>1286</v>
+        <v>1301</v>
       </c>
       <c r="O3" t="s">
-        <v>1293</v>
+        <v>1308</v>
       </c>
       <c r="P3" t="s">
-        <v>1298</v>
+        <v>1313</v>
       </c>
       <c r="Q3" t="s">
-        <v>473</v>
+        <v>489</v>
       </c>
       <c r="R3" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="S3" t="s">
-        <v>1312</v>
+        <v>1325</v>
       </c>
       <c r="T3" t="s">
-        <v>1314</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>70</v>
       </c>
       <c r="C4" t="s">
         <v>86</v>
       </c>
       <c r="D4" t="s">
-        <v>816</v>
+        <v>831</v>
       </c>
       <c r="E4" t="s">
-        <v>975</v>
+        <v>990</v>
       </c>
       <c r="F4" t="s">
-        <v>979</v>
+        <v>994</v>
       </c>
       <c r="G4" t="s">
         <v>239</v>
       </c>
       <c r="H4" t="s">
-        <v>989</v>
+        <v>1004</v>
       </c>
       <c r="I4" t="s">
-        <v>1011</v>
+        <v>1026</v>
       </c>
       <c r="J4" t="s">
-        <v>1043</v>
+        <v>1058</v>
       </c>
       <c r="K4" t="s">
-        <v>1103</v>
+        <v>1118</v>
       </c>
       <c r="M4" t="s">
-        <v>1282</v>
+        <v>1297</v>
       </c>
       <c r="N4" t="s">
-        <v>1287</v>
+        <v>1302</v>
       </c>
       <c r="O4" t="s">
-        <v>1294</v>
+        <v>1309</v>
       </c>
       <c r="P4" t="s">
-        <v>1299</v>
+        <v>1314</v>
       </c>
       <c r="Q4" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
       <c r="R4" t="s">
-        <v>755</v>
+        <v>771</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>817</v>
+        <v>832</v>
       </c>
       <c r="E5" t="s">
         <v>88</v>
       </c>
       <c r="F5" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G5" t="s">
-        <v>984</v>
+        <v>999</v>
       </c>
       <c r="H5" t="s">
         <v>46</v>
       </c>
       <c r="I5" t="s">
-        <v>1012</v>
+        <v>1027</v>
       </c>
       <c r="J5" t="s">
-        <v>1044</v>
+        <v>1059</v>
       </c>
       <c r="K5" t="s">
-        <v>1104</v>
+        <v>1119</v>
       </c>
       <c r="M5" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="N5" t="s">
-        <v>1288</v>
+        <v>1303</v>
       </c>
       <c r="O5" t="s">
-        <v>1295</v>
+        <v>1310</v>
       </c>
       <c r="P5" t="s">
-        <v>1294</v>
+        <v>1309</v>
       </c>
       <c r="Q5" t="s">
-        <v>470</v>
+        <v>486</v>
       </c>
       <c r="R5" t="s">
-        <v>557</v>
+        <v>573</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>811</v>
+        <v>826</v>
       </c>
       <c r="D6" t="s">
-        <v>818</v>
+        <v>833</v>
       </c>
       <c r="E6" t="s">
         <v>57</v>
       </c>
       <c r="F6" t="s">
-        <v>980</v>
+        <v>995</v>
       </c>
       <c r="G6" t="s">
-        <v>985</v>
+        <v>1000</v>
       </c>
       <c r="H6" t="s">
-        <v>990</v>
+        <v>1005</v>
       </c>
       <c r="I6" t="s">
-        <v>1013</v>
+        <v>1028</v>
       </c>
       <c r="J6" t="s">
-        <v>1045</v>
+        <v>1060</v>
       </c>
       <c r="K6" t="s">
-        <v>1105</v>
+        <v>1120</v>
       </c>
       <c r="M6" t="s">
-        <v>1283</v>
+        <v>1298</v>
       </c>
       <c r="N6" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="P6" t="s">
-        <v>1300</v>
+        <v>1315</v>
       </c>
       <c r="Q6" t="s">
-        <v>1305</v>
+        <v>1319</v>
       </c>
       <c r="R6" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>117</v>
       </c>
       <c r="D7" t="s">
-        <v>819</v>
+        <v>834</v>
       </c>
       <c r="E7" t="s">
-        <v>976</v>
+        <v>991</v>
       </c>
       <c r="F7" t="s">
-        <v>981</v>
+        <v>996</v>
       </c>
       <c r="G7" t="s">
-        <v>986</v>
+        <v>1001</v>
       </c>
       <c r="H7" t="s">
-        <v>991</v>
+        <v>1006</v>
       </c>
       <c r="I7" t="s">
-        <v>1014</v>
+        <v>1029</v>
       </c>
       <c r="J7" t="s">
-        <v>1046</v>
+        <v>1061</v>
       </c>
       <c r="K7" t="s">
-        <v>1009</v>
+        <v>1024</v>
       </c>
       <c r="M7" t="s">
-        <v>1284</v>
+        <v>1299</v>
       </c>
       <c r="N7" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="P7" t="s">
-        <v>1301</v>
+        <v>1316</v>
       </c>
       <c r="R7" t="s">
-        <v>1307</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>812</v>
+        <v>827</v>
       </c>
       <c r="D8" t="s">
-        <v>820</v>
+        <v>835</v>
       </c>
       <c r="F8" t="s">
         <v>77</v>
       </c>
       <c r="G8" t="s">
         <v>125</v>
       </c>
       <c r="H8" t="s">
-        <v>992</v>
+        <v>1007</v>
       </c>
       <c r="I8" t="s">
-        <v>1015</v>
+        <v>1030</v>
       </c>
       <c r="J8" t="s">
-        <v>1047</v>
+        <v>1062</v>
       </c>
       <c r="K8" t="s">
-        <v>1010</v>
+        <v>1025</v>
       </c>
       <c r="N8" t="s">
-        <v>1289</v>
+        <v>1304</v>
       </c>
       <c r="P8" t="s">
-        <v>1302</v>
+        <v>1317</v>
       </c>
       <c r="R8" t="s">
-        <v>1308</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>104</v>
       </c>
       <c r="D9" t="s">
-        <v>821</v>
+        <v>836</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>90</v>
       </c>
       <c r="H9" t="s">
         <v>133</v>
       </c>
       <c r="I9" t="s">
-        <v>1016</v>
+        <v>1031</v>
       </c>
       <c r="J9" t="s">
-        <v>1048</v>
+        <v>1063</v>
       </c>
       <c r="K9" t="s">
-        <v>1106</v>
+        <v>1121</v>
       </c>
       <c r="N9" t="s">
         <v>71</v>
       </c>
       <c r="P9" t="s">
-        <v>1303</v>
+        <v>380</v>
       </c>
       <c r="R9" t="s">
-        <v>1309</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>132</v>
       </c>
       <c r="D10" t="s">
-        <v>822</v>
+        <v>837</v>
       </c>
       <c r="F10" t="s">
         <v>144</v>
       </c>
       <c r="G10" t="s">
         <v>155</v>
       </c>
       <c r="H10" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="I10" t="s">
-        <v>1017</v>
+        <v>1032</v>
       </c>
       <c r="J10" t="s">
-        <v>1049</v>
+        <v>1064</v>
       </c>
       <c r="K10" t="s">
-        <v>1107</v>
+        <v>1122</v>
       </c>
       <c r="N10" t="s">
-        <v>1290</v>
+        <v>1305</v>
       </c>
       <c r="R10" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>813</v>
+        <v>828</v>
       </c>
       <c r="D11" t="s">
-        <v>823</v>
+        <v>838</v>
       </c>
       <c r="F11" t="s">
-        <v>982</v>
+        <v>997</v>
       </c>
       <c r="H11" t="s">
-        <v>993</v>
+        <v>1008</v>
       </c>
       <c r="I11" t="s">
-        <v>1018</v>
+        <v>1033</v>
       </c>
       <c r="J11" t="s">
-        <v>1050</v>
+        <v>1065</v>
       </c>
       <c r="K11" t="s">
-        <v>1108</v>
+        <v>1123</v>
       </c>
       <c r="R11" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>824</v>
+        <v>839</v>
       </c>
       <c r="F12" t="s">
         <v>113</v>
       </c>
       <c r="H12" t="s">
-        <v>994</v>
+        <v>1009</v>
       </c>
       <c r="I12" t="s">
         <v>118</v>
       </c>
       <c r="J12" t="s">
-        <v>1051</v>
+        <v>1066</v>
       </c>
       <c r="K12" t="s">
-        <v>1109</v>
+        <v>1124</v>
       </c>
       <c r="R12" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>825</v>
+        <v>840</v>
       </c>
       <c r="H13" t="s">
-        <v>995</v>
+        <v>1010</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>1052</v>
+        <v>1067</v>
       </c>
       <c r="K13" t="s">
-        <v>1110</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>826</v>
+        <v>841</v>
       </c>
       <c r="H14" t="s">
-        <v>996</v>
+        <v>1011</v>
       </c>
       <c r="I14" t="s">
-        <v>1019</v>
+        <v>1034</v>
       </c>
       <c r="J14" t="s">
-        <v>1053</v>
+        <v>1068</v>
       </c>
       <c r="K14" t="s">
-        <v>1111</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>827</v>
+        <v>842</v>
       </c>
       <c r="H15" t="s">
-        <v>997</v>
+        <v>1012</v>
       </c>
       <c r="I15" t="s">
-        <v>1020</v>
+        <v>1035</v>
       </c>
       <c r="J15" t="s">
-        <v>1054</v>
+        <v>1069</v>
       </c>
       <c r="K15" t="s">
-        <v>1112</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>828</v>
+        <v>843</v>
       </c>
       <c r="H16" t="s">
-        <v>998</v>
+        <v>1013</v>
       </c>
       <c r="I16" t="s">
-        <v>1021</v>
+        <v>1036</v>
       </c>
       <c r="J16" t="s">
-        <v>1055</v>
+        <v>1070</v>
       </c>
       <c r="K16" t="s">
-        <v>1113</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>829</v>
+        <v>844</v>
       </c>
       <c r="H17" t="s">
         <v>126</v>
       </c>
       <c r="I17" t="s">
-        <v>1022</v>
+        <v>1037</v>
       </c>
       <c r="J17" t="s">
-        <v>1056</v>
+        <v>1071</v>
       </c>
       <c r="K17" t="s">
-        <v>1012</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>830</v>
+        <v>845</v>
       </c>
       <c r="H18" t="s">
-        <v>999</v>
+        <v>1014</v>
       </c>
       <c r="I18" t="s">
         <v>98</v>
       </c>
       <c r="J18" t="s">
         <v>61</v>
       </c>
       <c r="K18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>831</v>
+        <v>846</v>
       </c>
       <c r="H19" t="s">
         <v>59</v>
       </c>
       <c r="I19" t="s">
-        <v>1023</v>
+        <v>1038</v>
       </c>
       <c r="J19" t="s">
-        <v>1057</v>
+        <v>1072</v>
       </c>
       <c r="K19" t="s">
-        <v>1114</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>832</v>
+        <v>847</v>
       </c>
       <c r="H20" t="s">
-        <v>1000</v>
+        <v>1015</v>
       </c>
       <c r="I20" t="s">
-        <v>1024</v>
+        <v>1039</v>
       </c>
       <c r="J20" t="s">
-        <v>1058</v>
+        <v>1073</v>
       </c>
       <c r="K20" t="s">
-        <v>1115</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>833</v>
+        <v>848</v>
       </c>
       <c r="H21" t="s">
-        <v>1001</v>
+        <v>1016</v>
       </c>
       <c r="I21" t="s">
-        <v>1025</v>
+        <v>1040</v>
       </c>
       <c r="J21" t="s">
-        <v>1059</v>
+        <v>1074</v>
       </c>
       <c r="K21" t="s">
-        <v>1116</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>834</v>
+        <v>849</v>
       </c>
       <c r="H22" t="s">
-        <v>1002</v>
+        <v>1017</v>
       </c>
       <c r="I22" t="s">
-        <v>1026</v>
+        <v>1041</v>
       </c>
       <c r="J22" t="s">
-        <v>1060</v>
+        <v>1075</v>
       </c>
       <c r="K22" t="s">
-        <v>1117</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>835</v>
+        <v>850</v>
       </c>
       <c r="H23" t="s">
-        <v>1003</v>
+        <v>1018</v>
       </c>
       <c r="I23" t="s">
-        <v>1027</v>
+        <v>1042</v>
       </c>
       <c r="J23" t="s">
-        <v>1061</v>
+        <v>1076</v>
       </c>
       <c r="K23" t="s">
-        <v>1118</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>836</v>
+        <v>851</v>
       </c>
       <c r="H24" t="s">
-        <v>1004</v>
+        <v>1019</v>
       </c>
       <c r="I24" t="s">
-        <v>1028</v>
+        <v>1043</v>
       </c>
       <c r="J24" t="s">
-        <v>1062</v>
+        <v>1077</v>
       </c>
       <c r="K24" t="s">
-        <v>1119</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>837</v>
+        <v>852</v>
       </c>
       <c r="H25" t="s">
-        <v>1005</v>
+        <v>1020</v>
       </c>
       <c r="I25" t="s">
-        <v>1029</v>
+        <v>1044</v>
       </c>
       <c r="J25" t="s">
-        <v>1063</v>
+        <v>1078</v>
       </c>
       <c r="K25" t="s">
-        <v>1120</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>838</v>
+        <v>853</v>
       </c>
       <c r="H26" t="s">
-        <v>1006</v>
+        <v>1021</v>
       </c>
       <c r="I26" t="s">
-        <v>1030</v>
+        <v>1045</v>
       </c>
       <c r="J26" t="s">
-        <v>1064</v>
+        <v>1079</v>
       </c>
       <c r="K26" t="s">
-        <v>1121</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>839</v>
+        <v>854</v>
       </c>
       <c r="H27" t="s">
-        <v>1007</v>
+        <v>1022</v>
       </c>
       <c r="I27" t="s">
-        <v>1031</v>
+        <v>1046</v>
       </c>
       <c r="J27" t="s">
-        <v>1065</v>
+        <v>1080</v>
       </c>
       <c r="K27" t="s">
-        <v>1122</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>840</v>
+        <v>855</v>
       </c>
       <c r="H28" t="s">
-        <v>1008</v>
+        <v>1023</v>
       </c>
       <c r="I28" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="J28" t="s">
-        <v>1066</v>
+        <v>1081</v>
       </c>
       <c r="K28" t="s">
-        <v>1123</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>841</v>
+        <v>856</v>
       </c>
       <c r="I29" t="s">
-        <v>1032</v>
+        <v>1047</v>
       </c>
       <c r="J29" t="s">
-        <v>1067</v>
+        <v>1082</v>
       </c>
       <c r="K29" t="s">
-        <v>1124</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>842</v>
+        <v>857</v>
       </c>
       <c r="I30" t="s">
         <v>120</v>
       </c>
       <c r="J30" t="s">
-        <v>1068</v>
+        <v>1083</v>
       </c>
       <c r="K30" t="s">
-        <v>1125</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>843</v>
+        <v>858</v>
       </c>
       <c r="I31" t="s">
-        <v>1033</v>
+        <v>1048</v>
       </c>
       <c r="J31" t="s">
-        <v>1069</v>
+        <v>1084</v>
       </c>
       <c r="K31" t="s">
-        <v>1126</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>844</v>
+        <v>859</v>
       </c>
       <c r="I32" t="s">
-        <v>1034</v>
+        <v>1049</v>
       </c>
       <c r="J32" t="s">
-        <v>1070</v>
+        <v>1085</v>
       </c>
       <c r="K32" t="s">
-        <v>1127</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>845</v>
+        <v>860</v>
       </c>
       <c r="I33" t="s">
-        <v>1035</v>
+        <v>1050</v>
       </c>
       <c r="J33" t="s">
-        <v>1071</v>
+        <v>1086</v>
       </c>
       <c r="K33" t="s">
-        <v>1128</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>846</v>
+        <v>861</v>
       </c>
       <c r="I34" t="s">
         <v>245</v>
       </c>
       <c r="J34" t="s">
-        <v>1072</v>
+        <v>1087</v>
       </c>
       <c r="K34" t="s">
-        <v>1129</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>847</v>
+        <v>862</v>
       </c>
       <c r="I35" t="s">
-        <v>1036</v>
+        <v>1051</v>
       </c>
       <c r="J35" t="s">
-        <v>1073</v>
+        <v>1088</v>
       </c>
       <c r="K35" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>848</v>
+        <v>863</v>
       </c>
       <c r="I36" t="s">
-        <v>1037</v>
+        <v>1052</v>
       </c>
       <c r="J36" t="s">
-        <v>1074</v>
+        <v>1089</v>
       </c>
       <c r="K36" t="s">
-        <v>1130</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>849</v>
+        <v>864</v>
       </c>
       <c r="I37" t="s">
-        <v>1038</v>
+        <v>1053</v>
       </c>
       <c r="J37" t="s">
-        <v>1075</v>
+        <v>1090</v>
       </c>
       <c r="K37" t="s">
-        <v>1131</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>850</v>
+        <v>865</v>
       </c>
       <c r="I38" t="s">
-        <v>1039</v>
+        <v>1054</v>
       </c>
       <c r="J38" t="s">
-        <v>1076</v>
+        <v>1091</v>
       </c>
       <c r="K38" t="s">
-        <v>1132</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>851</v>
+        <v>866</v>
       </c>
       <c r="I39" t="s">
-        <v>1040</v>
+        <v>1055</v>
       </c>
       <c r="J39" t="s">
-        <v>1077</v>
+        <v>1092</v>
       </c>
       <c r="K39" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>852</v>
+        <v>867</v>
       </c>
       <c r="I40" t="s">
         <v>90</v>
       </c>
       <c r="J40" t="s">
-        <v>1078</v>
+        <v>1093</v>
       </c>
       <c r="K40" t="s">
-        <v>1134</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>853</v>
+        <v>868</v>
       </c>
       <c r="I41" t="s">
-        <v>1041</v>
+        <v>1056</v>
       </c>
       <c r="J41" t="s">
-        <v>1079</v>
+        <v>1094</v>
       </c>
       <c r="K41" t="s">
-        <v>1135</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>854</v>
+        <v>869</v>
       </c>
       <c r="J42" t="s">
-        <v>1080</v>
+        <v>1095</v>
       </c>
       <c r="K42" t="s">
-        <v>1136</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>855</v>
+        <v>870</v>
       </c>
       <c r="J43" t="s">
-        <v>1081</v>
+        <v>1096</v>
       </c>
       <c r="K43" t="s">
-        <v>1137</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>856</v>
+        <v>871</v>
       </c>
       <c r="J44" t="s">
-        <v>1082</v>
+        <v>1097</v>
       </c>
       <c r="K44" t="s">
-        <v>1138</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>857</v>
+        <v>872</v>
       </c>
       <c r="J45" t="s">
-        <v>1083</v>
+        <v>1098</v>
       </c>
       <c r="K45" t="s">
-        <v>1139</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>858</v>
+        <v>873</v>
       </c>
       <c r="J46" t="s">
-        <v>1084</v>
+        <v>1099</v>
       </c>
       <c r="K46" t="s">
-        <v>1140</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>859</v>
+        <v>874</v>
       </c>
       <c r="J47" t="s">
-        <v>1085</v>
+        <v>1100</v>
       </c>
       <c r="K47" t="s">
-        <v>1141</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>860</v>
+        <v>875</v>
       </c>
       <c r="J48" t="s">
-        <v>1086</v>
+        <v>1101</v>
       </c>
       <c r="K48" t="s">
-        <v>1142</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>861</v>
+        <v>876</v>
       </c>
       <c r="J49" t="s">
-        <v>1087</v>
+        <v>1102</v>
       </c>
       <c r="K49" t="s">
-        <v>1143</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>862</v>
+        <v>877</v>
       </c>
       <c r="J50" t="s">
-        <v>1088</v>
+        <v>1103</v>
       </c>
       <c r="K50" t="s">
-        <v>1144</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>863</v>
+        <v>878</v>
       </c>
       <c r="J51" t="s">
         <v>48</v>
       </c>
       <c r="K51" t="s">
-        <v>1145</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>864</v>
+        <v>879</v>
       </c>
       <c r="J52" t="s">
-        <v>1089</v>
+        <v>1104</v>
       </c>
       <c r="K52" t="s">
-        <v>1146</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>865</v>
+        <v>880</v>
       </c>
       <c r="J53" t="s">
-        <v>1090</v>
+        <v>1105</v>
       </c>
       <c r="K53" t="s">
-        <v>1147</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>866</v>
+        <v>881</v>
       </c>
       <c r="J54" t="s">
-        <v>1091</v>
+        <v>1106</v>
       </c>
       <c r="K54" t="s">
-        <v>1148</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>867</v>
+        <v>882</v>
       </c>
       <c r="J55" t="s">
-        <v>1092</v>
+        <v>1107</v>
       </c>
       <c r="K55" t="s">
-        <v>1149</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>868</v>
+        <v>883</v>
       </c>
       <c r="J56" t="s">
-        <v>1093</v>
+        <v>1108</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>869</v>
+        <v>884</v>
       </c>
       <c r="J57" t="s">
-        <v>1094</v>
+        <v>1109</v>
       </c>
       <c r="K57" t="s">
-        <v>1150</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>870</v>
+        <v>885</v>
       </c>
       <c r="J58" t="s">
-        <v>1095</v>
+        <v>1110</v>
       </c>
       <c r="K58" t="s">
-        <v>1151</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>871</v>
+        <v>886</v>
       </c>
       <c r="J59" t="s">
-        <v>1096</v>
+        <v>1111</v>
       </c>
       <c r="K59" t="s">
-        <v>1152</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>872</v>
+        <v>887</v>
       </c>
       <c r="J60" t="s">
-        <v>1097</v>
+        <v>1112</v>
       </c>
       <c r="K60" t="s">
-        <v>1153</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>873</v>
+        <v>888</v>
       </c>
       <c r="J61" t="s">
-        <v>1098</v>
+        <v>1113</v>
       </c>
       <c r="K61" t="s">
-        <v>1154</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>874</v>
+        <v>889</v>
       </c>
       <c r="J62" t="s">
-        <v>1099</v>
+        <v>1114</v>
       </c>
       <c r="K62" t="s">
-        <v>1155</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>875</v>
+        <v>890</v>
       </c>
       <c r="J63" t="s">
-        <v>1100</v>
+        <v>1115</v>
       </c>
       <c r="K63" t="s">
-        <v>1020</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>876</v>
+        <v>891</v>
       </c>
       <c r="J64" t="s">
         <v>66</v>
       </c>
       <c r="K64" t="s">
-        <v>1156</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>877</v>
+        <v>892</v>
       </c>
       <c r="K65" t="s">
-        <v>1157</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>878</v>
+        <v>893</v>
       </c>
       <c r="K66" t="s">
-        <v>1158</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>879</v>
+        <v>894</v>
       </c>
       <c r="K67" t="s">
-        <v>1159</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>880</v>
+        <v>895</v>
       </c>
       <c r="K68" t="s">
-        <v>1160</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>881</v>
+        <v>896</v>
       </c>
       <c r="K69" t="s">
-        <v>1161</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>882</v>
+        <v>897</v>
       </c>
       <c r="K70" t="s">
-        <v>1162</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>883</v>
+        <v>898</v>
       </c>
       <c r="K71" t="s">
-        <v>1163</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>884</v>
+        <v>899</v>
       </c>
       <c r="K72" t="s">
-        <v>1164</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>885</v>
+        <v>900</v>
       </c>
       <c r="K73" t="s">
-        <v>1165</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>886</v>
+        <v>901</v>
       </c>
       <c r="K74" t="s">
-        <v>1166</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>887</v>
+        <v>902</v>
       </c>
       <c r="K75" t="s">
-        <v>1167</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>888</v>
+        <v>903</v>
       </c>
       <c r="K76" t="s">
-        <v>1168</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>889</v>
+        <v>904</v>
       </c>
       <c r="K77" t="s">
-        <v>1169</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>890</v>
+        <v>905</v>
       </c>
       <c r="K78" t="s">
-        <v>1170</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>891</v>
+        <v>906</v>
       </c>
       <c r="K79" t="s">
-        <v>1171</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>892</v>
+        <v>907</v>
       </c>
       <c r="K80" t="s">
-        <v>1172</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>893</v>
+        <v>908</v>
       </c>
       <c r="K81" t="s">
-        <v>1173</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>894</v>
+        <v>909</v>
       </c>
       <c r="K82" t="s">
-        <v>1174</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>895</v>
+        <v>910</v>
       </c>
       <c r="K83" t="s">
-        <v>1175</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>896</v>
+        <v>911</v>
       </c>
       <c r="K84" t="s">
-        <v>1176</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>897</v>
+        <v>912</v>
       </c>
       <c r="K85" t="s">
-        <v>1026</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>898</v>
+        <v>913</v>
       </c>
       <c r="K86" t="s">
-        <v>1177</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>899</v>
+        <v>914</v>
       </c>
       <c r="K87" t="s">
-        <v>1178</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>900</v>
+        <v>915</v>
       </c>
       <c r="K88" t="s">
-        <v>1179</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>901</v>
+        <v>916</v>
       </c>
       <c r="K89" t="s">
-        <v>1180</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>902</v>
+        <v>917</v>
       </c>
       <c r="K90" t="s">
-        <v>1181</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>903</v>
+        <v>918</v>
       </c>
       <c r="K91" t="s">
-        <v>1182</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>904</v>
+        <v>919</v>
       </c>
       <c r="K92" t="s">
-        <v>1183</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>905</v>
+        <v>920</v>
       </c>
       <c r="K93" t="s">
-        <v>1184</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>906</v>
+        <v>921</v>
       </c>
       <c r="K94" t="s">
-        <v>1185</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>907</v>
+        <v>922</v>
       </c>
       <c r="K95" t="s">
-        <v>1029</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>908</v>
+        <v>923</v>
       </c>
       <c r="K96" t="s">
-        <v>1186</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>909</v>
+        <v>924</v>
       </c>
       <c r="K97" t="s">
-        <v>1187</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>910</v>
+        <v>925</v>
       </c>
       <c r="K98" t="s">
-        <v>1188</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>911</v>
+        <v>926</v>
       </c>
       <c r="K99" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>912</v>
+        <v>927</v>
       </c>
       <c r="K100" t="s">
-        <v>1190</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>913</v>
+        <v>928</v>
       </c>
       <c r="K101" t="s">
-        <v>1191</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>914</v>
+        <v>929</v>
       </c>
       <c r="K102" t="s">
-        <v>1192</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>915</v>
+        <v>930</v>
       </c>
       <c r="K103" t="s">
-        <v>1193</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>916</v>
+        <v>931</v>
       </c>
       <c r="K104" t="s">
-        <v>1194</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>917</v>
+        <v>932</v>
       </c>
       <c r="K105" t="s">
-        <v>1195</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>918</v>
+        <v>933</v>
       </c>
       <c r="K106" t="s">
-        <v>1196</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>919</v>
+        <v>934</v>
       </c>
       <c r="K107" t="s">
-        <v>1197</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>920</v>
+        <v>935</v>
       </c>
       <c r="K108" t="s">
-        <v>1198</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>921</v>
+        <v>936</v>
       </c>
       <c r="K109" t="s">
-        <v>1199</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>922</v>
+        <v>937</v>
       </c>
       <c r="K110" t="s">
-        <v>1200</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>923</v>
+        <v>938</v>
       </c>
       <c r="K111" t="s">
-        <v>1201</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>924</v>
+        <v>939</v>
       </c>
       <c r="K112" t="s">
-        <v>1202</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>925</v>
+        <v>940</v>
       </c>
       <c r="K113" t="s">
-        <v>1203</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>926</v>
+        <v>941</v>
       </c>
       <c r="K114" t="s">
-        <v>1204</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>927</v>
+        <v>942</v>
       </c>
       <c r="K115" t="s">
-        <v>1205</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>928</v>
+        <v>943</v>
       </c>
       <c r="K116" t="s">
-        <v>1206</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>929</v>
+        <v>944</v>
       </c>
       <c r="K117" t="s">
-        <v>1207</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>930</v>
+        <v>945</v>
       </c>
       <c r="K118" t="s">
-        <v>1208</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>931</v>
+        <v>946</v>
       </c>
       <c r="K119" t="s">
-        <v>1209</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>932</v>
+        <v>947</v>
       </c>
       <c r="K120" t="s">
-        <v>1210</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>933</v>
+        <v>948</v>
       </c>
       <c r="K121" t="s">
-        <v>1211</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>934</v>
+        <v>949</v>
       </c>
       <c r="K122" t="s">
-        <v>1212</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>935</v>
+        <v>950</v>
       </c>
       <c r="K123" t="s">
-        <v>1213</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>936</v>
+        <v>951</v>
       </c>
       <c r="K124" t="s">
-        <v>1214</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>937</v>
+        <v>952</v>
       </c>
       <c r="K125" t="s">
-        <v>999</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>938</v>
+        <v>953</v>
       </c>
       <c r="K126" t="s">
-        <v>1215</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>939</v>
+        <v>954</v>
       </c>
       <c r="K127" t="s">
-        <v>1216</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>940</v>
+        <v>955</v>
       </c>
       <c r="K128" t="s">
-        <v>1217</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>941</v>
+        <v>956</v>
       </c>
       <c r="K129" t="s">
-        <v>1218</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>942</v>
+        <v>957</v>
       </c>
       <c r="K130" t="s">
-        <v>1219</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>943</v>
+        <v>958</v>
       </c>
       <c r="K131" t="s">
-        <v>1220</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>944</v>
+        <v>959</v>
       </c>
       <c r="K132" t="s">
-        <v>1221</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>945</v>
+        <v>960</v>
       </c>
       <c r="K133" t="s">
-        <v>1222</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>946</v>
+        <v>961</v>
       </c>
       <c r="K134" t="s">
-        <v>1223</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="K135" t="s">
-        <v>1224</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>948</v>
+        <v>963</v>
       </c>
       <c r="K136" t="s">
-        <v>1225</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>949</v>
+        <v>964</v>
       </c>
       <c r="K137" t="s">
-        <v>1226</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>950</v>
+        <v>965</v>
       </c>
       <c r="K138" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>951</v>
+        <v>966</v>
       </c>
       <c r="K139" t="s">
-        <v>1227</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>952</v>
+        <v>967</v>
       </c>
       <c r="K140" t="s">
-        <v>1228</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>953</v>
+        <v>968</v>
       </c>
       <c r="K141" t="s">
-        <v>1229</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>954</v>
+        <v>969</v>
       </c>
       <c r="K142" t="s">
-        <v>1230</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>955</v>
+        <v>970</v>
       </c>
       <c r="K143" t="s">
-        <v>1231</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>956</v>
+        <v>971</v>
       </c>
       <c r="K144" t="s">
-        <v>1232</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="K145" t="s">
-        <v>1233</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>958</v>
+        <v>973</v>
       </c>
       <c r="K146" t="s">
-        <v>1234</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>959</v>
+        <v>974</v>
       </c>
       <c r="K147" t="s">
-        <v>1235</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>960</v>
+        <v>975</v>
       </c>
       <c r="K148" t="s">
-        <v>1236</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>961</v>
+        <v>976</v>
       </c>
       <c r="K149" t="s">
-        <v>1237</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>962</v>
+        <v>977</v>
       </c>
       <c r="K150" t="s">
-        <v>1238</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>963</v>
+        <v>978</v>
       </c>
       <c r="K151" t="s">
-        <v>1239</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>964</v>
+        <v>979</v>
       </c>
       <c r="K152" t="s">
-        <v>1240</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>965</v>
+        <v>980</v>
       </c>
       <c r="K153" t="s">
-        <v>1241</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>966</v>
+        <v>981</v>
       </c>
       <c r="K154" t="s">
-        <v>1242</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>967</v>
+        <v>982</v>
       </c>
       <c r="K155" t="s">
-        <v>1243</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>968</v>
+        <v>983</v>
       </c>
       <c r="K156" t="s">
-        <v>1244</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>969</v>
+        <v>984</v>
       </c>
       <c r="K157" t="s">
-        <v>1245</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>970</v>
+        <v>985</v>
       </c>
       <c r="K158" t="s">
-        <v>1246</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>971</v>
+        <v>986</v>
       </c>
       <c r="K159" t="s">
-        <v>1247</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>972</v>
+        <v>987</v>
       </c>
       <c r="K160" t="s">
-        <v>1248</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>973</v>
+        <v>988</v>
       </c>
       <c r="K161" t="s">
-        <v>1249</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>974</v>
+        <v>989</v>
       </c>
       <c r="K162" t="s">
-        <v>1250</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1251</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1252</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1253</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1254</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>1037</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1255</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1256</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1257</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1258</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1259</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1260</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1261</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1262</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1263</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1264</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1265</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1266</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1267</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1006</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1268</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1269</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1270</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1271</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1272</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>1008</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1273</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1274</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1275</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1276</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1277</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1278</v>
+        <v>1293</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">