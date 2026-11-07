--- v1 (2026-08-11)
+++ v2 (2026-11-07)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1384">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-11 07:51:29am</t>
+    <t>2026-11-06 09:41:25pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49609</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49609"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -515,51 +515,51 @@
   <si>
     <t>East Delta; North Delta; South Delta; Suisun Marsh; Twitchell and Sherman Complex; West Delta</t>
   </si>
   <si>
     <t>1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Pollution control; Salinity gate management; Water operations</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Nutrients, energy and food web; Water quality; Weather and climate</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Air temperature; Algae; Chemistry; Chlorophyll A B; Conductivity; Cyanobacteria; Dissolved oxygen; Drought; Environmental drivers; Estuaries; Harmful algal blooms HAB; Nitrogen; Nutrients; pH; Phytoplankton; Primary production; Salinity; Surface water flow; Temperature; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water temperature</t>
   </si>
   <si>
-    <t>May 21, 2024</t>
+    <t>September 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49915</t>
   </si>
   <si>
     <t>State Water Project - Reservoir Monitoring</t>
   </si>
   <si>
     <t>The State Water Project (DWR) is responsible for maintaining and monitoring water levels in several key reservoirs in California. The reservoirs of focus (largest capacity) within the CVP are Oroville, San Luis, Pyramid, Perris, and Castaic. San Luis is jointly monitored by USBR and DWR. Reservoir storage, elevation, inflow, and outflow are monitored daily, with some parameters at certain reservoirs being monitored hourly or monthly, and reported to the California Data Exchange Center (CDEC) for public access.</t>
   </si>
   <si>
     <t>San Joaquin River; Legal Delta and Suisun Marsh</t>
   </si>
   <si>
     <t>1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Water supply management</t>
   </si>
   <si>
     <t>Water operations; Water storage; Water conveyance / infrastructure</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes; Land use and human activities</t>
   </si>
@@ -573,53 +573,50 @@
     <t>Discrete dissolved oxygen monitoring in the Stockton Deep Water Ship Channel</t>
   </si>
   <si>
     <t>California State Water Resources Control Board [SWRCB]; U.S. Bureau of Reclamation [USBR]</t>
   </si>
   <si>
     <t>Dissolved oxygen levels in the Stockton Deep Water Ship Chanel (SDWSC) have been monitored since 1968 by the Interagency Ecological Program's (IEP) Environmental Monitoring Program (EMP). The SDWSC is located on the San Joaquin River near Stockton, California. Beginning in 1997, 14 stations were routinely monitored typically in summer and fall. Dissolved oxygen impairment can occur in the SDWSC;therefore, two water quality objectives were established.</t>
   </si>
   <si>
     <t>Cache Slough Complex; South Delta; North Delta; East Delta; West Delta; Suisun Marsh; Twitchell and Sherman Complex; Yolo Bypass; Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Habitat management; Water quality</t>
   </si>
   <si>
     <t>Natural environmental flows; Pollution control</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat changes</t>
   </si>
   <si>
     <t>Chlorophyll A B; Water temperature; Dissolved oxygen; pH; Turbidity; Main channels; Conductivity</t>
-  </si>
-[...1 lines deleted...]
-    <t>May 20, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49952</t>
   </si>
   <si>
     <t>Surface Water Monitoring</t>
   </si>
   <si>
     <t>San Joaquin Valley Drainage Authority</t>
   </si>
   <si>
     <t>DWR continuously monitors surface water quality and hydrology at 49 sites within the Delta.
 The extensive DWR Central District Surface Water Monitoring network provides continuous data of flow magnitude and direction and general chemical water quality characteristics. Electrical conductivity (EC) is measured continuously at 24 of these stations. Measurements are recorded at 15-minute intervals and then reduced to a report format. At each EC site, equations are available to convert EC to chlorides and total dissolved solids. Several of the EC stations in the Delta also continuously monitor temperature and provide 15-minute temperature data.</t>
   </si>
   <si>
     <t>San Francisco Bay; North Coast; Central Coast; South Coast; Colorado River; Sacramento River; San Joaquin River; Tulare Lake; North Lahontan; South Lahontan</t>
   </si>
   <si>
     <t>2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Wastewater management; Pollution control</t>
   </si>
   <si>
     <t>Surface water flow; Stage; Precipitation; Water temperature; Turbidity; Conductivity</t>
@@ -755,53 +752,50 @@
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Joaquin River</t>
   </si>
   <si>
     <t>1975;1976;1977;1978;1979;1980;1981;1982;1983;1984;1985;1986;1987;1988;1989;1990;1991;1992;1993;1994;1995;1996;1997;1998;1999;2000;2001;2002;2003;2004;2005;2006;2007;2008;2009;2010;2011;2012;2013;2014;2015;2016;2017;2018;2019</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Invasive / non-native species management; Native species management; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Pathways of introduction of invasives; Population enhancement of listed species; Salinity gate management; Water conveyance / infrastructure; Water operations; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Invasive / non-native species; Invertebrates; Nutrients, energy and food web; Sediment; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>Algae; Ammonia; Benthic; Benthos; Bivalve; Carbon; Chemistry; Chlorophyll A B; Climate change; Conductivity; Corbicula and Potamocorbula; Crustaceans; Cyanobacteria; Delta islands; Detritus; Dissolved oxygen; Docks and ports; Drought; Environmental drivers; Estuaries; Food webs; Harmful algal blooms HAB; Invasive and non native species; Invertebrates; Jellyfish; Main channels; Mollusks; Nitrogen; Nitrogen and ammonia; Nutrients; Open water; Other species; Other zooplankton; pH; Phosphorous; Phytoplankton; Primary production; Salinity; Sediments; Sloughs; Surface water flow; Suspended sediment; Temperature; Tidal wetlands; Tides; Turbidity; Water; Water conveyance and infrastructure; Water management; Water operations and exports; Water temperature; Zooplankton</t>
-  </si>
-[...1 lines deleted...]
-    <t>October 16, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50146</t>
   </si>
   <si>
     <t>Sturgeon Study</t>
   </si>
   <si>
     <t>Staff of the Sturgeon Study make estimates of sturgeon abundance, relative abundance, harvest rate, and survival rate by using data from Commercial Passenger Fishing Vessels (Party Boats;CPFV), various creel surveys, and a mark-recapture program. We monitor the relative abundance of sturgeon by calculating catch per unit effort (CPUE) from data submitted by Commercial Passenger Fishing Vessels. The Department's Marine Region compiles the data, we request the data at intervals, and we calculate CPUE. By applying tags to sturgeon and monitoring the subsequent ratio of tagged fish to untagged fish, we calculate sturgeon abundance, relative abundance, harvest rate, and survival rate. During August-October we use nets in San Pablo Bay and/or Suisun Bay to collect sturgeon, then we tag and release them on-site. Each tag includes our mailing address and a unique code, and some tags include a reward value. By posting "Tagged-fish Wanted" posters around the Estuary and making presentations, we encourage anglers to return tags to us. We also recover tags by talking with anglers during various creel surveys.</t>
   </si>
   <si>
     <t>Main channels; Green sturgeon; White Sturgeon; Habitat</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50150</t>
   </si>
   <si>
     <t>Multibeam Delta Bathymetry Surveys</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; U.S. Army Corps of Engineers [USACE]; National Oceanic and Atmospheric Administration [NOAA]; FloodSAFE Environmental Stewardship and Statewide Resources Office [FESSRO]</t>
   </si>
   <si>
     <t>The California Department of Water Resources (CA-DWR), North Central Region Office (NCRO), Bathymetry and Technical Support Section has conducted bathymetry surveys in the Delta since 2011 (according to the Bathymetry Catalog). Data have been used to support planning for the installation of behavioural fish barriers, to assess the riverâ€™s channel capacity and ability to convey flows, to assess water quality dynamics, to better understand the areaâ€™s risk of flooding and to improve the quality of flood hazard data and maps available to local communities (under the DWRâ€™s FloodSAFE California Initiative),  to improve knowledge of sediment presence and movement, to provide high-resolution bathymetry data for hydraulic models, to assess the placement of a drought barrier, to determine how the channel bottom is evolving due to the installation of an emergency drought barrier, and to determine the effects of fish passage projects.</t>
   </si>
@@ -1179,50 +1173,89 @@
     <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Aptos&amp;quot;,sans-serif"&gt;Under the direction outlined in the White Sturgeon Science Plan, the White Sturgeon Science Program seeks to fill critical knowledge gaps in the ecology of California’s White Sturgeon and improve our knowledge of stressors, including the impacts from the operation of the State Water Project. A mathematical life cycle model will be the keystone element of the Science Program, which will shape and inform the efforts to tackle the other priority science areas: reducing uncertainty pertaining to spawning, rearing and development, new and/or improved monitoring, establishment of an entrainment and residency program at Clifton Court Forebay, development of a salvage prediction model, and improving our understanding of the impacts of harmful algal blooms.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring; Synthesis; Targeted foundational research; Targeted immediate research</t>
   </si>
   <si>
     <t>Data application - Modeling; Monitoring - Implementation; Planning and guidance; Research</t>
   </si>
   <si>
     <t>Fish; Habitat changes; modeling</t>
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...; 5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
   </si>
   <si>
     <t>Endangered species; Habitat; Sturgeon</t>
   </si>
   <si>
     <t>July 31, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54808</t>
   </si>
   <si>
+    <t>Central Valley Salmonid and Sturgeon Genetics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The purpose of this activity is to support the&amp;nbsp;California Department of Water Resources&amp;nbsp;in the timely and accurate analysis of genetic samples to inform operations and management of the State Water Project (SWP) to meet regulatory requirements, including California Department Fish and Wildlife Incidental Take Permit (ITP) for the Long-Term Operation of the SWP. These same data are used by the Federal Government to meet regulatory requirements, including the National Marine Fisheries Service (NMFS) Biological Opinion (BiOp) on the Coordinated Long-term Operation of the CVP and SWP. The services provided include i. genetic identification of natural-origin Chinook salmon and ii. Population analysis to enhance evaluation of action benefits.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:10.5pt"&gt;&lt;span style="line-height:130%"&gt;&lt;span style="font-family:Aptos,sans-serif"&gt;The occurrence of certain species at pumping facilities can trigger costly reductions in water exports to comply with “take” criteria and permitted limits under the Federal (BiOp) and State (ITP) Endangered Species Acts. However, the default “length-at-date” criteria used for stock determination of Chinook salmon observed within programmatic monitoring (e.g., salvage facilities, juvenile trawls) are known to produce inaccurate results. This activity helps resolve such ambiguity in population assignment and characterizing adult return timing using specialized and accurate genetic methods. Characterizing parent-based (genetic) tags also pertains to this activity, associated with both water operations compliance and population monitoring.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Fish Salvage and Genetic Analysis</t>
+  </si>
+  <si>
+    <t>Status and trend monitoring; Targeted immediate research</t>
+  </si>
+  <si>
+    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
+  </si>
+  <si>
+    <t>August 26, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54828</t>
+  </si>
+  <si>
+    <t>Delta-wide bathymetry monitoring program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Mapping the bathymetry of the entire Delta and keeping it up to date.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+  </si>
+  <si>
+    <t>September 28, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54838</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -1341,140 +1374,191 @@
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
   <si>
+    <t>Addison Gleekel</t>
+  </si>
+  <si>
+    <t>Addison</t>
+  </si>
+  <si>
+    <t>Gleekel</t>
+  </si>
+  <si>
+    <t>Addison.Gleekel@deltacouncil.ca.gov</t>
+  </si>
+  <si>
+    <t>October 22, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54854</t>
+  </si>
+  <si>
     <t>Alex Braud</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>Braud</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]</t>
   </si>
   <si>
     <t>Environmental Scientist</t>
   </si>
   <si>
     <t>alexb@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54543</t>
   </si>
   <si>
     <t>Anke Mueller-Solger</t>
   </si>
   <si>
     <t>Anke</t>
   </si>
   <si>
     <t>Mueller-Solger</t>
   </si>
   <si>
     <t>California Water Science Center</t>
   </si>
   <si>
     <t>amueller-solger@usgs.gov</t>
   </si>
   <si>
     <t>916-278-3198</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50250</t>
   </si>
   <si>
+    <t>Arina Ushakova</t>
+  </si>
+  <si>
+    <t>Arina</t>
+  </si>
+  <si>
+    <t>Ushakova</t>
+  </si>
+  <si>
+    <t>Arina.Ushakova@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54857</t>
+  </si>
+  <si>
     <t>Ben Nelson</t>
   </si>
   <si>
     <t>Ben</t>
   </si>
   <si>
     <t>Nelson</t>
   </si>
   <si>
     <t>bcnelson@usbr.gov</t>
   </si>
   <si>
     <t>(916) 414-2424</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50245</t>
   </si>
   <si>
     <t>Brian Schreier</t>
   </si>
   <si>
     <t>Brian</t>
   </si>
   <si>
     <t>Schreier</t>
   </si>
   <si>
     <t>brian.schreier@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50365</t>
   </si>
   <si>
     <t>Brittany Davis</t>
   </si>
   <si>
     <t>Brittany</t>
   </si>
   <si>
     <t>Davis</t>
   </si>
   <si>
     <t>brittany.e.davis@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50306</t>
   </si>
   <si>
+    <t>David Bridgman</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Bridgman</t>
+  </si>
+  <si>
+    <t>david.bridgman@water.ca.gov</t>
+  </si>
+  <si>
+    <t>September 29, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54844</t>
+  </si>
+  <si>
     <t>Dean Messer</t>
   </si>
   <si>
     <t>Dean</t>
   </si>
   <si>
     <t>Messer</t>
   </si>
   <si>
     <t>dean.messer@water.ca.gov</t>
   </si>
   <si>
     <t>(916) 376-9700</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50261</t>
   </si>
   <si>
     <t>Eli Ateljevich</t>
   </si>
   <si>
     <t>Eli</t>
   </si>
   <si>
     <t>Ateljevich</t>
@@ -1536,86 +1620,125 @@
   <si>
     <t>laura.twardochleb@water.ca.gov</t>
   </si>
   <si>
     <t>Michigan State University</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50304</t>
   </si>
   <si>
     <t>Megan Nguyen</t>
   </si>
   <si>
     <t>Megan</t>
   </si>
   <si>
     <t>Nguyen</t>
   </si>
   <si>
     <t>megan.nguyen@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54545</t>
   </si>
   <si>
+    <t>Michelle Stern</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>Stern</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council - Delta Science Program</t>
+  </si>
+  <si>
+    <t>Senior Environmental Scientist</t>
+  </si>
+  <si>
+    <t>michelle.stern@deltacouncil.ca.gov</t>
+  </si>
+  <si>
+    <t>U.S. Geological Survey [USGS]</t>
+  </si>
+  <si>
+    <t>September 4, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54231</t>
+  </si>
+  <si>
     <t>Peggy Lehman</t>
   </si>
   <si>
     <t>Peggy</t>
   </si>
   <si>
     <t>Lehman</t>
   </si>
   <si>
-    <t>Senior Environmental Scientist</t>
-[...1 lines deleted...]
-  <si>
     <t>peggy.lehman@water.ca.gov</t>
   </si>
   <si>
     <t>https://www.linkedin.com/in/peggy-lehman-b187a045/</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50251</t>
   </si>
   <si>
     <t>Rosemary Hartman</t>
   </si>
   <si>
     <t>Rosemary</t>
   </si>
   <si>
     <t>Hartman</t>
   </si>
   <si>
     <t>rosemary.hartman@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50309</t>
   </si>
   <si>
+    <t>Shawn Mayr</t>
+  </si>
+  <si>
+    <t>Shawn</t>
+  </si>
+  <si>
+    <t>Mayr</t>
+  </si>
+  <si>
+    <t>shawn.mayr@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54839</t>
+  </si>
+  <si>
     <t>Ted Flynn</t>
   </si>
   <si>
     <t>Ted</t>
   </si>
   <si>
     <t>Flynn</t>
   </si>
   <si>
     <t>theodore.flynn@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50364</t>
   </si>
   <si>
     <t>Ted Sommer</t>
   </si>
   <si>
     <t>Sommer</t>
   </si>
   <si>
     <t>ted.sommer@water.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50307</t>
@@ -1624,50 +1747,53 @@
     <t>Person Link ID</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>June 26, 2024</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Co-investigator</t>
+  </si>
+  <si>
+    <t>Inactive</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>April 8, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
@@ -1804,53 +1930,50 @@
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49708</t>
   </si>
   <si>
     <t>Formed to administer the Irrigated Lands Regulatory Program, the Westside Coalition was organized under the San Joaquin Valley Drainage Authority, a California joint powers authority. Governance, budgeting and administration are implemented through an activity agreement between the Authority and public agency participants within the boundaries of the Drainage Authority, all under the general supervision of the Board of Directors.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49711</t>
   </si>
   <si>
     <t>U.S. Army Corps of Engineers [USACE]</t>
   </si>
   <si>
     <t>The corps's mission is to "deliver vital public and military engineering services; partnering in peace and war to strengthen our nation's security, energize the economy and reduce risks from disasters." Its most visible civil works missions include: Planning, designing, building, and operating locks and dams.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49728</t>
   </si>
   <si>
     <t>U.S. Fish and Wildlife Service [USFWS]</t>
   </si>
   <si>
     <t>The U.S. Fish and Wildlife Service is the premier government agency dedicated to the conservation, protection, and enhancement of fish, wildlife and plants, and their habitats.Feb. 12, 2021</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49741</t>
-  </si>
-[...1 lines deleted...]
-    <t>U.S. Geological Survey [USGS]</t>
   </si>
   <si>
     <t>The USGS provides science about the natural hazards that threaten lives and livelihoods; the water, energy, minerals, and other natural resources we rely on; the health of our ecosystems and environment; and the impacts of climate and land-use change.
 The USGS Coastal Storm Modeling System (CoSMoS) provides detailed predictions of coastal flooding due to future sea-level rise, storms, and river flooding driven by climate change.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49743</t>
   </si>
   <si>
     <t>University of California - Berkeley [UC Berkeley]</t>
   </si>
   <si>
     <t>Berkeley is ranked among the world's top universities by major educational publications. A founding member of the Association of American Universities, Berkeley hosts many leading research institutes, including the Mathematical Sciences Research Institute and the Space Sciences Laboratory.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49749</t>
   </si>
   <si>
     <t>Founded as a primarily agricultural campus, the university has expanded over the past century to include graduate and professional programs in medicine (which includes the UC Davis Medical Center), law, veterinary medicine, education, nursing, and business management, in addition to 90 research programs offered by UC.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49750</t>
   </si>
   <si>
     <t>Yuba River Management Team</t>
@@ -2239,58 +2362,71 @@
   <si>
     <t>DWR Water Data Library</t>
   </si>
   <si>
     <t>California DWR's WDL houses all of DWR's data, allows for searches of specific stations, is ultimately where Bryte Lab-QA/QC-checked data (from the FLIMS system) is submitted. Publicly available data is accessible through this online tool.</t>
   </si>
   <si>
     <t>https://water.ca.gov/Programs/Environmental-Services/Water-Quality-Monitoring-And-Assessment</t>
   </si>
   <si>
     <t>DWR's Water Quality Monitoring &amp; Assessment</t>
   </si>
   <si>
     <t>DWR engages in Water Quality Monitoring and Assessment through the following programs/initiatives:
 Environmental Monitoring Program (EMP)
 Municipal Water Quality Program (MWQP)
 Bryte Chemical Laboratory (Bryte Lab)
 Quality Assurance/Quality Control (QA/QC) Program
 Routine water quality monitoring efforts are conducted by EMP and MWQP, primarily in the Sacramento â€“ San Joaquin River Delta (Delta). Bryte Lab analyzes water quality samples for routine monitoring, research, and special studies. The QA/QC Program works to ensure that all environmental data generated and utilized by the department are of known and verifiable quality, technically valid, and appropriate for their intended purpose.
 With the exception of MWQP, these programs are funded by the State Water Project. MWQP is funded through a special funding agreement between the State Water Project Contractorâ€™s Authority, participating state water contractors, and us. Discrete and continuous water quality data is available on the Water Data Library and California Data Exchange Center (CDEC), respectively.</t>
   </si>
   <si>
     <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation/SacDelta_Lidar_201712/ImageServer</t>
   </si>
   <si>
-    <t>DWR's public-facing service 2017 lidar data</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">&lt;p&gt;DWR's public-facing service 2017 lidar data&lt;/p&gt;
+    <t>DWR: 2017 lidar dataset</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR: 2017 lidar dataset&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>March 24, 2026</t>
+    <t>August 31, 2026</t>
+  </si>
+  <si>
+    <t>https://gis.water.ca.gov/arcgisimg/rest/services/elevation</t>
+  </si>
+  <si>
+    <t>DWR: 2025 Lidar ArcGIS REST server</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;DWR ArcGIS REST links to the 2025 Lidar and other elevation datasets.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>September 1, 2026</t>
   </si>
   <si>
     <t>https://water.ca.gov/Programs/Environmental-Services/Compliance-Monitoring-And-Assessment/Dayflow-Data</t>
   </si>
   <si>
     <t>Dayflow</t>
   </si>
   <si>
     <t>This monitoring activity is used in CDWR's calculation of Dayflow,
 Dayflow is the estimate of daily average outflow from the Delta. It is computed once per year following the start of the new water year (October 1). At that time official QA/QCâ€™d data is requested from several (Table 1) sources. Once all input data is received, Dayflow estimate of Delta outflow is computed.
 The Dayflow estimate of Delta outflow is referred to as the â€œnet Delta outflow indexâ€ (NDOI) because it does not an account for tidal flows, the fortnight lunar fill-drain cycle of the estuary, or barometric pressure changes. It is a quantity that never actually occurs in real time. Rather, it is an estimate of the net difference between ebbing and flooding tidal flows at Chipps Island (~ + / - 150,000 cfs), aliased to a daily average. Depending on conditions, the actual net Delta outflow for a given day can be much higher or lower than the Dayflow estimate. Dayflow Net Delta Outflow vs Net Delta Outflow Index provides an example comparison of Dayflow output with measured daily average outflow.</t>
   </si>
   <si>
     <t>https://gis.water.ca.gov/app/bathymetry/</t>
   </si>
   <si>
     <t>Delta Bathymetry Catalog</t>
   </si>
   <si>
     <t>This app allows users to access all of DWR's multibeam bathymetric data, download it as text files, measure distances, identify raster elevations, draw profile graphs, and animate selected rasters. It also allows for features to be filtered according to the date (2010-present)</t>
   </si>
   <si>
     <t>Discrete Water Quality Bryte Chemical  Laboratory Quality Assurance Manual</t>
   </si>
   <si>
@@ -2478,50 +2614,80 @@
   </si>
   <si>
     <t>In 2008, DWR developed a web application to facilitate reporting of Local Maintaining Agencies  (LMAs) on their levee maintenance activities as per California Water Code 9140-9141. Now, in  2019, the LMA reporting system has been completely revised and is available online through a  web browser. This user guide will act as a reference for LMAs on the new reporting system.</t>
   </si>
   <si>
     <t>http://cdec.water.ca.gov/reportapp/javareports?name=Local_Agency_Factsheet_2019.pdf</t>
   </si>
   <si>
     <t>Local Maintaining Agency Reporting Program Fact Sheet</t>
   </si>
   <si>
     <t>Overview of the Local Maintaining Agency Reporting Program</t>
   </si>
   <si>
     <t>https://water.ca.gov/LegacyFiles/waterquality/docs/MWQP_Jan-Dec2017_Workplan_Final_05172017.pdf</t>
   </si>
   <si>
     <t>Municipal Water Quality Investigations Program Work Plan: Jan Dec 2017</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Document outlines the mission and history of the MWQI program, funding needs, water quality assessment methods, explains the Real Time Data and Forecasting Comprehensive Program (RTDF-CP), outlines program mangement, and additional information.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>June 19, 2025</t>
+  </si>
+  <si>
+    <t>https://noaa-nos-coastal-lidar-pds.s3.amazonaws.com/entwine/geoid18/14673/ept.json</t>
+  </si>
+  <si>
+    <t>NOAA Lidar point cloud viewer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Potree is a viewer for large point cloud / Lidar data sets, developed at the Vienna University of Technology.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14673</t>
+  </si>
+  <si>
+    <t>NOAA direct link for 2025 Lidar point cloud data: San Francisco Bay - Delta Estuary, CA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;72.4 billion points&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://coast.noaa.gov/dataviewer/#/lidar/search/where/id/14675</t>
+  </si>
+  <si>
+    <t>NOAA direct link to download 2025 Lidar data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h3&gt;2025 Lidar DEM (Hydro-Flattened): San Francisco Bay - Delta Estuary, CA&lt;/h3&gt;
+</t>
   </si>
   <si>
     <t>https://civicnet.resources.ca.gov/DWR_WELLS/</t>
   </si>
   <si>
     <t>Online System for Well Completion Reports (OSWCR)</t>
   </si>
   <si>
     <t>Web portal for the submission of well completion reports to DWR. Contractors are required to submit well completion reports within 60 days of any construction, alteration, or destruction to wells, in keeping with California Water Code Section 13751.</t>
   </si>
   <si>
     <t>SCI-06-C13-332_ES_Solger_2.pdf</t>
   </si>
   <si>
     <t>SCI-06-C13-332_Final_report_w-attachment-figures_2.pdf</t>
   </si>
   <si>
     <t>SCI-06-C13-332_SOW_2.pdf</t>
   </si>
   <si>
     <t>https://water.ca.gov/-/media/DWR-Website/Web-Pages/Programs/Environmental-Services/Interagency-Ecological-Program/Files/DMP-2019-Website/DMP_2019-072-phytoplankton-flat.pdf</t>
   </si>
   <si>
     <t>DMP_2019-072-phytoplankton-flat_2.pdf</t>
   </si>
@@ -2711,50 +2877,73 @@
   </si>
   <si>
     <t>Sustainable Groundwater Management Act (SGMA)</t>
   </si>
   <si>
     <t>Online access to the Sustainable Groundwater Management Act (SGMA)</t>
   </si>
   <si>
     <t>ES_Lehman_SCI-07-C146-56_2.pdf</t>
   </si>
   <si>
     <t>SCI-07-C156-56_FR_Lehman_2.pdf</t>
   </si>
   <si>
     <t>SOW_2_2.pdf</t>
   </si>
   <si>
     <t>Utility Crossing Inventory Surveys</t>
   </si>
   <si>
     <t>Utility Crossing Inventory Program (UCIP) has developed an inventory of utility crossings penetrating State-Federal Project levees. The inventory included detailed desk studies to identify the location and characteristics of documented pipes crossing Project levees and field surveys to document the external condition of the crossing structures and levee embankment.
 UCIP field survey and desk study data has been integrated with the Local Maintaining Agency Annual Reporting web application, making the information available to LMAs for use in their annual reports.
 See page 46-47 of the linked 2018 LMA Annual Report.</t>
   </si>
   <si>
+    <t>Photo or videos</t>
+  </si>
+  <si>
+    <t>https://www.wrmp.org/lidar-webinar/</t>
+  </si>
+  <si>
+    <t>WRMP Lidar webinar link</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;San Francisco Bay-Delta Estuary 2025 Lidar Collaboration Webinar, August 17, 2026.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://data.wrmp.org/catalog/San_Francisco_Bay-Delta_Estuary_2025_Digital_Elevation_Model_%28Hydro-flattened%29</t>
+  </si>
+  <si>
+    <t>WRMP description and link to the 2025 Digital Elevation Model data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;The San Francisco Bay-Delta Estuary Lidar project called for the planning acquisition processing and derivative products of lidar data to be collected at a nominal pulse spacing (NPS) of 0.29 meters. Project specifications are based on the U.S. Geological Survey National Geospatial Program Base LiDAR Specification 2024 Rev. A. LiDAR data were delivered as processed Classified LAS 1.4 files formatted to individual 600 m x 600 m tiles as tiled intensity imagery and as tiled hydro-flattened DEMs; all tiled to the same 600 m x 600 m schema. Continuous breaklines were produced in Esri file geodatabase format.&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>https://water.ca.gov/-/media/DWR-Website/Web-Pages/Programs/Environmental-Services/Water-Quality-Monitoring-And-Assesment/Files/WREM060.pdf?la=en&amp;hash=8D6C0536047CBC2CF7B8BB3C6513E799F6330426</t>
   </si>
   <si>
     <t>Water Resource Engineering Memorandum No. 60 (WREM60)</t>
   </si>
   <si>
     <t>DWR memo from 1992, which describes the department policies in place to assure QA in DWR's chemical and physical measurements, data collection, and data measurement and management activities.</t>
   </si>
   <si>
     <t>https://data.ca.gov/dataset/well-completion-reports</t>
   </si>
   <si>
     <t>Well Completion Reports Repository</t>
   </si>
   <si>
     <t>Data repository (California Open Data Portal) in which Well Completion Reports are uploaded for public access.
 This Well Completion Report dataset represents an index of records from the California Department of Water Resources' (DWR) Online System for Well Completion Reports (OSWCR). This dataset is for informational purposes only. All attribute values should be verified by reviewing the original Well Completion Report. Known issues include: - Missing and duplicate records - Missing values (either missing on original Well Completion Report, or not key entered into database) - Incorrect values (e.g. incorrect Latitude, Longitude, Record Type, Planned Use, Total Completed Depth) - Limited spatial resolution: The majority of well completion reports have been spatially registered to the center of the 1x1 mile Public Land Survey System section that the well is located in.</t>
   </si>
   <si>
     <t>https://portal.edirepository.org/nis/mapbrowse?packageid=edi.233.1</t>
   </si>
   <si>
     <t>Yolo Bypass Fish Monitoring Program Data Package 2018</t>
   </si>
   <si>
@@ -3459,53 +3648,50 @@
   <si>
     <t>Traditional knowledge</t>
   </si>
   <si>
     <t>Transportation and service corridors</t>
   </si>
   <si>
     <t>vulnerability assessment</t>
   </si>
   <si>
     <t>Weather and climate</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions</t>
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...</t>
   </si>
   <si>
     <t>1B. Evaluate the individual and institutional factors that enable or present barriers to coordination, learning, trusting, and using scientific information...</t>
   </si>
   <si>
     <t>1C. Identify and implement large-scale experiments that can address uncertainties in the outcomes of management actions...</t>
   </si>
   <si>
-    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
-[...1 lines deleted...]
-  <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...</t>
   </si>
   <si>
     <t>2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...</t>
   </si>
   <si>
     <t>2C. Enhance flood risk models through a co-production process with Delta communities to quantify and consider tradeoffs...</t>
   </si>
   <si>
     <t>2D. Iteratively develop, update, and make widely available forecasts of climatological, hydrological, social-ecological, and water quality...</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system</t>
   </si>
   <si>
     <t>3A. Conduct studies to inform restoration and approaches to protecting human communities that are resilient to interannual hydrologic...</t>
   </si>
   <si>
     <t>3B. Develop integrated frameworks, data visualization tools, and models of the Delta social-ecological system that evaluate the distribution...</t>
   </si>
   <si>
     <t>3C. Identify how ecosystem restoration projects, in comparison to existing water management strategies, benefit and burden human communities...</t>
   </si>
   <si>
     <t>3D. Test and monitor the ability of tidal, nontidal, and managed wetlands and inundated floodplains to achieve multiple benefits...</t>
@@ -3606,53 +3792,50 @@
   <si>
     <t>A3A: Review effort to examine effectiveness of habitat restoration</t>
   </si>
   <si>
     <t>A3B: Collect environmental, social, and economic baseline data and develop a database of pre-project habitat conditions at the landscape scale...</t>
   </si>
   <si>
     <t>4A: Implement studies to better understand the ecosystem response before, during, and after major changes in the amount and type of effluent...</t>
   </si>
   <si>
     <t>4B: Identify areas that act as refugia for species of concern during extreme conditions, particularly drought and flood, to inform management...</t>
   </si>
   <si>
     <t>4C: Understand mechanisms for observed relationships between flows and aquatic species</t>
   </si>
   <si>
     <t>4D: Evaluate the effects of toxicity (e.g., contaminant mixtures, mercury, pharmaceutical products, HABs) on aquatic species survival including possible effects on predation</t>
   </si>
   <si>
     <t>A4A: Better understand salmonid temperature tolerances in streams and rivers</t>
   </si>
   <si>
     <t>A4B: Identify effective mechanical and biological control strategies for established non-native clams and potential invasive mussels, including developing effective...</t>
   </si>
   <si>
-    <t>SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
-[...1 lines deleted...]
-  <si>
     <t>5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
   </si>
   <si>
     <t>5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>A5A: Build on existing models to integrate fish and water quality monitoring data to report, simulate, and forecast distribution of salmon runs in time and space...</t>
   </si>
   <si>
     <t>A5B: Conduct baseline surveys throughout spawning habitat, map egg collection and larval rearing habitat, and quantify availability using various characteristics...</t>
   </si>
   <si>
     <t>A5C: Develop and implement a Bay Area and Delta regional wetland monitoring program.</t>
   </si>
   <si>
     <t>Above highwater refugia</t>
   </si>
   <si>
     <t>Agriculture</t>
   </si>
   <si>
     <t>Air temperature</t>
   </si>
   <si>
     <t>Algae</t>
@@ -4239,69 +4422,63 @@
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
-    <t>Photo or videos</t>
-[...1 lines deleted...]
-  <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>person_activity_role_status</t>
-  </si>
-[...1 lines deleted...]
-    <t>Inactive</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -4725,51 +4902,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X37"/>
+  <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -5683,1853 +5860,1961 @@
       <c r="M15" t="s">
         <v>164</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15" t="s">
         <v>165</v>
       </c>
       <c r="R15" t="s">
         <v>166</v>
       </c>
       <c r="S15" t="s">
         <v>167</v>
       </c>
       <c r="T15" t="s">
         <v>66</v>
       </c>
       <c r="U15" t="s">
         <v>168</v>
       </c>
       <c r="V15"/>
       <c r="W15" t="s">
+        <v>149</v>
+      </c>
+      <c r="X15" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16">
         <v>50071</v>
       </c>
       <c r="B16" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C16" t="s">
         <v>70</v>
       </c>
       <c r="D16" t="s">
         <v>37</v>
       </c>
       <c r="E16" t="s">
+        <v>171</v>
+      </c>
+      <c r="F16" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>2014</v>
       </c>
       <c r="M16" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16" t="s">
         <v>90</v>
       </c>
       <c r="R16" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="S16" t="s">
         <v>118</v>
       </c>
       <c r="T16" t="s">
         <v>66</v>
       </c>
       <c r="U16" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="V16"/>
       <c r="W16" t="s">
         <v>92</v>
       </c>
       <c r="X16" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17">
         <v>50072</v>
       </c>
       <c r="B17" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
         <v>1988</v>
       </c>
       <c r="M17" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17" t="s">
+        <v>182</v>
+      </c>
+      <c r="R17" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="S17" t="s">
         <v>167</v>
       </c>
       <c r="T17" t="s">
         <v>66</v>
       </c>
       <c r="U17" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="V17"/>
       <c r="W17" t="s">
-        <v>169</v>
+        <v>149</v>
       </c>
       <c r="X17" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18">
         <v>50080</v>
       </c>
       <c r="B18" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="D18" t="s">
         <v>37</v>
       </c>
       <c r="E18" t="s">
         <v>71</v>
       </c>
       <c r="F18" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18">
         <v>1960</v>
       </c>
       <c r="M18" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18" t="s">
+        <v>190</v>
+      </c>
+      <c r="R18" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="S18" t="s">
         <v>157</v>
       </c>
       <c r="T18" t="s">
         <v>66</v>
       </c>
       <c r="U18" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V18"/>
       <c r="W18" t="s">
         <v>92</v>
       </c>
       <c r="X18" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19">
         <v>50095</v>
       </c>
       <c r="B19" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>37</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19" t="s">
         <v>40</v>
       </c>
       <c r="J19" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="K19"/>
       <c r="L19">
         <v>2015</v>
       </c>
       <c r="M19" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="R19" t="s">
+        <v>198</v>
+      </c>
+      <c r="S19" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="T19" t="s">
         <v>66</v>
       </c>
       <c r="U19" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="V19"/>
       <c r="W19" t="s">
         <v>92</v>
       </c>
       <c r="X19" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20">
         <v>50096</v>
       </c>
       <c r="B20" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20" t="s">
         <v>37</v>
       </c>
       <c r="E20" t="s">
+        <v>203</v>
+      </c>
+      <c r="F20" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>2015</v>
       </c>
       <c r="M20" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="T20" t="s">
         <v>66</v>
       </c>
       <c r="U20" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="V20"/>
       <c r="W20" t="s">
         <v>92</v>
       </c>
       <c r="X20" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21">
         <v>50141</v>
       </c>
       <c r="B21" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21" t="s">
         <v>37</v>
       </c>
       <c r="E21" t="s">
+        <v>207</v>
+      </c>
+      <c r="F21" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21" t="s">
         <v>40</v>
       </c>
       <c r="J21" t="s">
         <v>117</v>
       </c>
       <c r="K21"/>
       <c r="L21">
         <v>1950</v>
       </c>
       <c r="M21" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21" t="s">
         <v>125</v>
       </c>
       <c r="R21" t="s">
+        <v>210</v>
+      </c>
+      <c r="S21" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="T21" t="s">
         <v>66</v>
       </c>
       <c r="U21" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="V21"/>
       <c r="W21" t="s">
         <v>92</v>
       </c>
       <c r="X21" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22">
         <v>50146</v>
       </c>
       <c r="B22" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C22" t="s">
         <v>70</v>
       </c>
       <c r="D22" t="s">
         <v>138</v>
       </c>
       <c r="E22" t="s">
+        <v>215</v>
+      </c>
+      <c r="F22" t="s">
         <v>216</v>
       </c>
-      <c r="F22" t="s">
+      <c r="G22" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="H22"/>
       <c r="I22" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="J22" t="s">
         <v>86</v>
       </c>
       <c r="K22"/>
       <c r="L22">
         <v>1975</v>
       </c>
       <c r="M22" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="N22"/>
       <c r="O22" t="s">
+        <v>220</v>
+      </c>
+      <c r="P22" t="s">
         <v>221</v>
       </c>
-      <c r="P22" t="s">
+      <c r="Q22" t="s">
         <v>222</v>
       </c>
-      <c r="Q22" t="s">
+      <c r="R22" t="s">
         <v>223</v>
       </c>
-      <c r="R22" t="s">
+      <c r="S22" t="s">
         <v>224</v>
       </c>
-      <c r="S22" t="s">
+      <c r="T22" t="s">
         <v>225</v>
       </c>
-      <c r="T22" t="s">
+      <c r="U22" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="V22"/>
       <c r="W22" t="s">
-        <v>228</v>
+        <v>149</v>
       </c>
       <c r="X22" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23">
         <v>50150</v>
       </c>
       <c r="B23" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C23" t="s">
         <v>70</v>
       </c>
       <c r="D23" t="s">
         <v>37</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J23" t="s">
         <v>163</v>
       </c>
       <c r="K23"/>
       <c r="L23">
         <v>1960</v>
       </c>
       <c r="M23" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="T23" t="s">
         <v>66</v>
       </c>
       <c r="U23" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="V23"/>
       <c r="W23" t="s">
         <v>92</v>
       </c>
       <c r="X23" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24">
         <v>50158</v>
       </c>
       <c r="B24" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>37</v>
       </c>
       <c r="E24" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="F24" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J24" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>1982</v>
       </c>
       <c r="M24" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="R24" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="S24" t="s">
         <v>167</v>
       </c>
       <c r="T24" t="s">
         <v>66</v>
       </c>
       <c r="U24" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="V24"/>
       <c r="W24" t="s">
         <v>92</v>
       </c>
       <c r="X24" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25">
         <v>50160</v>
       </c>
       <c r="B25" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C25" t="s">
         <v>70</v>
       </c>
       <c r="D25" t="s">
         <v>37</v>
       </c>
       <c r="E25" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="F25" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J25" t="s">
         <v>163</v>
       </c>
       <c r="K25"/>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
         <v>0</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25" t="s">
         <v>125</v>
       </c>
       <c r="R25" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="S25" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="T25" t="s">
         <v>66</v>
       </c>
       <c r="U25" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="V25"/>
       <c r="W25" t="s">
         <v>92</v>
       </c>
       <c r="X25" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26">
         <v>50164</v>
       </c>
       <c r="B26" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C26" t="s">
         <v>70</v>
       </c>
       <c r="D26" t="s">
         <v>37</v>
       </c>
       <c r="E26" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F26" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="K26"/>
       <c r="L26">
         <v>1998</v>
       </c>
       <c r="M26">
         <v>26</v>
       </c>
       <c r="N26"/>
       <c r="O26" t="s">
         <v>143</v>
       </c>
       <c r="P26" t="s">
         <v>144</v>
       </c>
       <c r="Q26" t="s">
+        <v>250</v>
+      </c>
+      <c r="R26" t="s">
+        <v>251</v>
+      </c>
+      <c r="S26" t="s">
         <v>252</v>
       </c>
-      <c r="R26" t="s">
+      <c r="T26" t="s">
+        <v>225</v>
+      </c>
+      <c r="U26" t="s">
         <v>253</v>
-      </c>
-[...7 lines deleted...]
-        <v>255</v>
       </c>
       <c r="V26"/>
       <c r="W26" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="X26" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27">
         <v>50166</v>
       </c>
       <c r="B27" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C27" t="s">
         <v>70</v>
       </c>
       <c r="D27" t="s">
         <v>37</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>1950</v>
       </c>
       <c r="M27" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="R27" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="S27" t="s">
         <v>118</v>
       </c>
       <c r="T27" t="s">
         <v>66</v>
       </c>
       <c r="U27" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="V27"/>
       <c r="W27" t="s">
         <v>92</v>
       </c>
       <c r="X27" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>50167</v>
       </c>
       <c r="B28" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C28" t="s">
         <v>70</v>
       </c>
       <c r="D28" t="s">
         <v>37</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J28" t="s">
         <v>163</v>
       </c>
       <c r="K28"/>
       <c r="L28">
         <v>1982</v>
       </c>
       <c r="M28" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="N28">
         <v>0</v>
       </c>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="R28" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="S28" t="s">
         <v>157</v>
       </c>
       <c r="T28" t="s">
         <v>66</v>
       </c>
       <c r="U28" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="V28"/>
       <c r="W28" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="X28" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>50169</v>
       </c>
       <c r="B29" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="C29" t="s">
         <v>70</v>
       </c>
       <c r="D29" t="s">
         <v>37</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
         <v>0</v>
       </c>
       <c r="N29">
         <v>0</v>
       </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29" t="s">
         <v>90</v>
       </c>
       <c r="R29" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="S29" t="s">
         <v>118</v>
       </c>
       <c r="T29" t="s">
         <v>66</v>
       </c>
       <c r="U29" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="V29"/>
       <c r="W29" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="X29" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>50172</v>
       </c>
       <c r="B30" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C30" t="s">
         <v>70</v>
       </c>
       <c r="D30" t="s">
         <v>37</v>
       </c>
       <c r="E30" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F30" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J30" t="s">
         <v>163</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>1985</v>
       </c>
       <c r="M30" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="N30">
         <v>0</v>
       </c>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30" t="s">
         <v>155</v>
       </c>
       <c r="R30" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="S30" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="T30" t="s">
         <v>66</v>
       </c>
       <c r="U30" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="V30"/>
       <c r="W30" t="s">
         <v>92</v>
       </c>
       <c r="X30" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>50178</v>
       </c>
       <c r="B31" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31" t="s">
         <v>37</v>
       </c>
       <c r="E31" t="s">
         <v>71</v>
       </c>
       <c r="F31" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="J31" t="s">
         <v>163</v>
       </c>
       <c r="K31"/>
       <c r="L31">
         <v>1981</v>
       </c>
       <c r="M31" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="R31" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="S31" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="T31" t="s">
         <v>66</v>
       </c>
       <c r="U31" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="V31"/>
       <c r="W31" t="s">
         <v>92</v>
       </c>
       <c r="X31" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>50185</v>
       </c>
       <c r="B32" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32" t="s">
         <v>37</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="J32" t="s">
         <v>163</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>2014</v>
       </c>
       <c r="M32" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="N32">
         <v>0</v>
       </c>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="R32" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="S32" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="T32" t="s">
         <v>66</v>
       </c>
       <c r="U32" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="V32"/>
       <c r="W32" t="s">
         <v>92</v>
       </c>
       <c r="X32" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>50204</v>
       </c>
       <c r="B33" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33" t="s">
         <v>37</v>
       </c>
       <c r="E33" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="F33" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>0</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="R33" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="S33" t="s">
         <v>157</v>
       </c>
       <c r="T33" t="s">
         <v>66</v>
       </c>
       <c r="U33" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="V33"/>
       <c r="W33" t="s">
         <v>92</v>
       </c>
       <c r="X33" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>50205</v>
       </c>
       <c r="B34" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34" t="s">
         <v>37</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
         <v>0</v>
       </c>
       <c r="N34">
         <v>0</v>
       </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="R34" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="S34" t="s">
         <v>157</v>
       </c>
       <c r="T34" t="s">
         <v>66</v>
       </c>
       <c r="U34" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="V34"/>
       <c r="W34" t="s">
         <v>92</v>
       </c>
       <c r="X34" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>53501</v>
       </c>
       <c r="B35" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C35" t="s">
         <v>36</v>
       </c>
       <c r="D35" t="s">
         <v>37</v>
       </c>
       <c r="E35" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="F35" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
         <v>86</v>
       </c>
       <c r="K35"/>
       <c r="L35">
         <v>2023</v>
       </c>
       <c r="M35" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="N35">
         <v>2025</v>
       </c>
       <c r="O35" t="s">
         <v>57</v>
       </c>
       <c r="P35" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="Q35" t="s">
         <v>90</v>
       </c>
       <c r="R35" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="S35" t="s">
         <v>90</v>
       </c>
       <c r="T35" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="U35" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="V35"/>
       <c r="W35" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="X35" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>54541</v>
       </c>
       <c r="B36" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36" t="s">
+        <v>319</v>
+      </c>
+      <c r="E36" t="s">
+        <v>320</v>
+      </c>
+      <c r="F36" t="s">
         <v>321</v>
-      </c>
-[...4 lines deleted...]
-        <v>323</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="J36" t="s">
         <v>86</v>
       </c>
       <c r="K36"/>
       <c r="L36">
         <v>2025</v>
       </c>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36" t="s">
         <v>88</v>
       </c>
       <c r="P36" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>324</v>
+      </c>
+      <c r="R36" t="s">
+        <v>313</v>
+      </c>
+      <c r="S36" t="s">
         <v>325</v>
       </c>
-      <c r="Q36" t="s">
+      <c r="T36" t="s">
         <v>326</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="X36" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>54808</v>
       </c>
       <c r="B37" t="s">
+        <v>328</v>
+      </c>
+      <c r="C37" t="s">
+        <v>329</v>
+      </c>
+      <c r="D37" t="s">
         <v>330</v>
-      </c>
-[...4 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37" t="s">
         <v>140</v>
       </c>
       <c r="J37" t="s">
         <v>86</v>
       </c>
       <c r="K37"/>
       <c r="L37">
         <v>2026</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="P37" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="Q37" t="s">
         <v>125</v>
       </c>
       <c r="R37" t="s">
         <v>126</v>
       </c>
       <c r="S37" t="s">
+        <v>334</v>
+      </c>
+      <c r="T37" t="s">
+        <v>335</v>
+      </c>
+      <c r="U37" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
+        <v>337</v>
+      </c>
+      <c r="X37" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24">
+      <c r="A38">
+        <v>54828</v>
+      </c>
+      <c r="B38" t="s">
         <v>339</v>
       </c>
-      <c r="X37" t="s">
+      <c r="C38" t="s">
+        <v>70</v>
+      </c>
+      <c r="D38" t="s">
+        <v>37</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38" t="s">
         <v>340</v>
+      </c>
+      <c r="G38" t="s">
+        <v>341</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38" t="s">
+        <v>218</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>2011</v>
+      </c>
+      <c r="M38">
+        <v>15</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38" t="s">
+        <v>342</v>
+      </c>
+      <c r="P38" t="s">
+        <v>144</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>125</v>
+      </c>
+      <c r="R38"/>
+      <c r="S38" t="s">
+        <v>47</v>
+      </c>
+      <c r="T38" t="s">
+        <v>343</v>
+      </c>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38" t="s">
+        <v>344</v>
+      </c>
+      <c r="X38" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="39" spans="1:24">
+      <c r="A39">
+        <v>54838</v>
+      </c>
+      <c r="B39" t="s">
+        <v>346</v>
+      </c>
+      <c r="C39" t="s">
+        <v>70</v>
+      </c>
+      <c r="D39" t="s">
+        <v>37</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39" t="s">
+        <v>347</v>
+      </c>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39"/>
+      <c r="L39">
+        <v>2017</v>
+      </c>
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39" t="s">
+        <v>112</v>
+      </c>
+      <c r="P39"/>
+      <c r="Q39" t="s">
+        <v>118</v>
+      </c>
+      <c r="R39"/>
+      <c r="S39" t="s">
+        <v>118</v>
+      </c>
+      <c r="T39" t="s">
+        <v>348</v>
+      </c>
+      <c r="U39"/>
+      <c r="V39"/>
+      <c r="W39" t="s">
+        <v>349</v>
+      </c>
+      <c r="X39" t="s">
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="D1" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="E1" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="F1" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="G1" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="H1" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="I1" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="J1" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="K1" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="L1" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="M1" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="N1" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51548</v>
       </c>
       <c r="B2">
         <v>49842</v>
       </c>
       <c r="C2">
         <v>1047</v>
       </c>
       <c r="D2" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="E2" t="s">
         <v>37</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="H2" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>150000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="P2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51535</v>
       </c>
       <c r="B3">
         <v>49890</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="E3" t="s">
         <v>37</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>159158.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51551</v>
       </c>
       <c r="B4">
         <v>49845</v>
       </c>
       <c r="C4">
         <v>1054</v>
       </c>
       <c r="D4" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="H4" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>219822.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="P4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51537</v>
       </c>
       <c r="B5">
         <v>49892</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>500000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51599</v>
       </c>
       <c r="B6">
         <v>49783</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51659</v>
       </c>
       <c r="B7">
         <v>49898</v>
       </c>
       <c r="C7" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51595</v>
       </c>
       <c r="B8">
         <v>49780</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>37</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51597</v>
       </c>
       <c r="B9">
         <v>49782</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51639</v>
       </c>
       <c r="B10">
         <v>49902</v>
       </c>
       <c r="C10" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51657</v>
       </c>
       <c r="B11">
         <v>49897</v>
       </c>
       <c r="C11" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51658</v>
       </c>
       <c r="B12">
         <v>49897</v>
       </c>
       <c r="C12" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51598</v>
       </c>
       <c r="B13">
         <v>49782</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51527</v>
       </c>
       <c r="B14">
         <v>49801</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>71</v>
       </c>
@@ -7538,204 +7823,204 @@
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>53531</v>
       </c>
       <c r="B15">
         <v>53501</v>
       </c>
       <c r="C15" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
       <c r="D15" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="E15" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="H15" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
       <c r="I15" t="s">
-        <v>373</v>
+        <v>383</v>
       </c>
       <c r="J15">
         <v>324856.42</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>54548</v>
       </c>
       <c r="B16">
         <v>54541</v>
       </c>
       <c r="C16" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="D16" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="E16" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="H16" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
       <c r="I16" t="s">
-        <v>373</v>
+        <v>383</v>
       </c>
       <c r="J16">
         <v>225000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="O16"/>
       <c r="P16" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>54803</v>
       </c>
       <c r="B17">
         <v>53501</v>
       </c>
       <c r="C17" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="D17" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="H17" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
       <c r="I17" t="s">
-        <v>373</v>
+        <v>383</v>
       </c>
       <c r="J17">
         <v>324880.0</v>
       </c>
       <c r="K17"/>
       <c r="L17" t="s">
-        <v>380</v>
+        <v>390</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="B1" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="C1" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
       <c r="D1" t="s">
-        <v>383</v>
+        <v>393</v>
       </c>
       <c r="E1" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51716</v>
       </c>
       <c r="B2">
         <v>51659</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>160000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>92</v>
@@ -7866,4826 +8151,5248 @@
         <v>2021</v>
       </c>
       <c r="D9">
         <v>750000.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>54787</v>
       </c>
       <c r="B10">
         <v>53531</v>
       </c>
       <c r="C10">
         <v>2024</v>
       </c>
       <c r="D10">
         <v>151417.0</v>
       </c>
       <c r="E10" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="F10" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="G10" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>54804</v>
       </c>
       <c r="B11">
         <v>54803</v>
       </c>
       <c r="C11">
         <v>2024</v>
       </c>
       <c r="D11">
         <v>84917.35</v>
       </c>
       <c r="E11" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="F11" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="G11" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K16"/>
+  <dimension ref="A1:K21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="B1" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="C1" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="D1" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="E1" t="s">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="H1" t="s">
-        <v>393</v>
+        <v>403</v>
       </c>
       <c r="I1" t="s">
-        <v>394</v>
+        <v>404</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
-        <v>54543</v>
+        <v>54854</v>
       </c>
       <c r="B2" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="C2" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="D2" t="s">
-        <v>397</v>
+        <v>407</v>
       </c>
       <c r="E2" t="s">
-        <v>398</v>
-[...3 lines deleted...]
-      </c>
+        <v>380</v>
+      </c>
+      <c r="F2"/>
       <c r="G2" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="s">
-        <v>378</v>
+        <v>409</v>
       </c>
       <c r="K2" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
-        <v>50250</v>
+        <v>54543</v>
       </c>
       <c r="B3" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="C3" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="D3" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="E3" t="s">
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="F3"/>
+        <v>414</v>
+      </c>
+      <c r="F3" t="s">
+        <v>415</v>
+      </c>
       <c r="G3" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="H3"/>
-      <c r="I3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3"/>
       <c r="J3" t="s">
-        <v>92</v>
+        <v>388</v>
       </c>
       <c r="K3" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>50245</v>
+        <v>50250</v>
       </c>
       <c r="B4" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="C4" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="D4" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="E4" t="s">
-        <v>71</v>
+        <v>421</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="J4" t="s">
         <v>92</v>
       </c>
       <c r="K4" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>50365</v>
+        <v>54857</v>
       </c>
       <c r="B5" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="C5" t="s">
-        <v>416</v>
+        <v>426</v>
       </c>
       <c r="D5" t="s">
-        <v>417</v>
+        <v>427</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>92</v>
+        <v>409</v>
       </c>
       <c r="K5" t="s">
-        <v>419</v>
+        <v>429</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>50306</v>
+        <v>50245</v>
       </c>
       <c r="B6" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="C6" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="D6" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>423</v>
-[...4 lines deleted...]
-      <c r="I6"/>
+        <v>433</v>
+      </c>
+      <c r="H6"/>
+      <c r="I6" t="s">
+        <v>434</v>
+      </c>
       <c r="J6" t="s">
         <v>92</v>
       </c>
       <c r="K6" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>50261</v>
+        <v>50365</v>
       </c>
       <c r="B7" t="s">
-        <v>425</v>
+        <v>436</v>
       </c>
       <c r="C7" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
       <c r="D7" t="s">
-        <v>427</v>
+        <v>438</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
       <c r="H7"/>
-      <c r="I7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
         <v>92</v>
       </c>
       <c r="K7" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>53511</v>
+        <v>50306</v>
       </c>
       <c r="B8" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="C8" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="D8" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="H8"/>
+        <v>444</v>
+      </c>
+      <c r="H8" t="s">
+        <v>275</v>
+      </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>435</v>
+        <v>92</v>
       </c>
       <c r="K8" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>52441</v>
+        <v>54844</v>
       </c>
       <c r="B9" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="C9" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="D9" t="s">
-        <v>439</v>
+        <v>448</v>
       </c>
       <c r="E9" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F9"/>
       <c r="G9" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="K9" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>50305</v>
+        <v>50261</v>
       </c>
       <c r="B10" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="C10" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="D10" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="H10"/>
-      <c r="I10"/>
+      <c r="I10" t="s">
+        <v>456</v>
+      </c>
       <c r="J10" t="s">
         <v>92</v>
       </c>
       <c r="K10" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>50304</v>
+        <v>53511</v>
       </c>
       <c r="B11" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="C11" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="D11" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>452</v>
-[...3 lines deleted...]
-      </c>
+        <v>461</v>
+      </c>
+      <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>92</v>
+        <v>462</v>
       </c>
       <c r="K11" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>54545</v>
+        <v>52441</v>
       </c>
       <c r="B12" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="C12" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="D12" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="E12" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="F12"/>
+        <v>309</v>
+      </c>
+      <c r="F12" t="s">
+        <v>467</v>
+      </c>
       <c r="G12" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>378</v>
+        <v>469</v>
       </c>
       <c r="K12" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>50251</v>
+        <v>50305</v>
       </c>
       <c r="B13" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="C13" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="D13" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="F13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F13"/>
       <c r="G13" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="H13"/>
-      <c r="I13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I13"/>
       <c r="J13" t="s">
         <v>92</v>
       </c>
       <c r="K13" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>50309</v>
+        <v>50304</v>
       </c>
       <c r="B14" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="C14" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="D14" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="H14" t="s">
-        <v>216</v>
+        <v>480</v>
       </c>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>92</v>
       </c>
       <c r="K14" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>50364</v>
+        <v>54545</v>
       </c>
       <c r="B15" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="C15" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="D15" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>380</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>92</v>
+        <v>388</v>
       </c>
       <c r="K15" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>50307</v>
+        <v>54231</v>
       </c>
       <c r="B16" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C16" t="s">
-        <v>473</v>
+        <v>488</v>
       </c>
       <c r="D16" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F16"/>
+        <v>490</v>
+      </c>
+      <c r="F16" t="s">
+        <v>491</v>
+      </c>
       <c r="G16" t="s">
-        <v>479</v>
-[...1 lines deleted...]
-      <c r="H16"/>
+        <v>492</v>
+      </c>
+      <c r="H16" t="s">
+        <v>493</v>
+      </c>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>92</v>
+        <v>494</v>
       </c>
       <c r="K16" t="s">
-        <v>480</v>
+        <v>495</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17">
+        <v>50251</v>
+      </c>
+      <c r="B17" t="s">
+        <v>496</v>
+      </c>
+      <c r="C17" t="s">
+        <v>497</v>
+      </c>
+      <c r="D17" t="s">
+        <v>498</v>
+      </c>
+      <c r="E17" t="s">
+        <v>37</v>
+      </c>
+      <c r="F17" t="s">
+        <v>491</v>
+      </c>
+      <c r="G17" t="s">
+        <v>499</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17" t="s">
+        <v>500</v>
+      </c>
+      <c r="J17" t="s">
+        <v>92</v>
+      </c>
+      <c r="K17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18">
+        <v>50309</v>
+      </c>
+      <c r="B18" t="s">
+        <v>502</v>
+      </c>
+      <c r="C18" t="s">
+        <v>503</v>
+      </c>
+      <c r="D18" t="s">
+        <v>504</v>
+      </c>
+      <c r="E18" t="s">
+        <v>37</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18" t="s">
+        <v>505</v>
+      </c>
+      <c r="H18" t="s">
+        <v>215</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>92</v>
+      </c>
+      <c r="K18" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19">
+        <v>54839</v>
+      </c>
+      <c r="B19" t="s">
+        <v>507</v>
+      </c>
+      <c r="C19" t="s">
+        <v>508</v>
+      </c>
+      <c r="D19" t="s">
+        <v>509</v>
+      </c>
+      <c r="E19" t="s">
+        <v>37</v>
+      </c>
+      <c r="F19"/>
+      <c r="G19" t="s">
+        <v>510</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19" t="s">
+        <v>349</v>
+      </c>
+      <c r="K19" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20">
+        <v>50364</v>
+      </c>
+      <c r="B20" t="s">
+        <v>512</v>
+      </c>
+      <c r="C20" t="s">
+        <v>513</v>
+      </c>
+      <c r="D20" t="s">
+        <v>514</v>
+      </c>
+      <c r="E20" t="s">
+        <v>37</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20" t="s">
+        <v>515</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>92</v>
+      </c>
+      <c r="K20" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21">
+        <v>50307</v>
+      </c>
+      <c r="B21" t="s">
+        <v>517</v>
+      </c>
+      <c r="C21" t="s">
+        <v>513</v>
+      </c>
+      <c r="D21" t="s">
+        <v>518</v>
+      </c>
+      <c r="E21" t="s">
+        <v>37</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21" t="s">
+        <v>519</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21" t="s">
+        <v>92</v>
+      </c>
+      <c r="K21" t="s">
+        <v>520</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>481</v>
+        <v>521</v>
       </c>
       <c r="B1" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>482</v>
+        <v>522</v>
       </c>
       <c r="E1" t="s">
-        <v>483</v>
+        <v>523</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50505</v>
       </c>
       <c r="B2">
         <v>50245</v>
       </c>
       <c r="C2">
         <v>49801</v>
       </c>
       <c r="D2" t="s">
-        <v>484</v>
+        <v>524</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50512</v>
       </c>
       <c r="B3">
         <v>50250</v>
       </c>
       <c r="C3">
         <v>49890</v>
       </c>
       <c r="D3" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50514</v>
       </c>
       <c r="B4">
         <v>50251</v>
       </c>
       <c r="C4">
         <v>49842</v>
       </c>
       <c r="D4" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50513</v>
       </c>
       <c r="B5">
         <v>50251</v>
       </c>
       <c r="C5">
         <v>49892</v>
       </c>
       <c r="D5" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50528</v>
       </c>
       <c r="B6">
         <v>50261</v>
       </c>
       <c r="C6">
         <v>49845</v>
       </c>
       <c r="D6" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50590</v>
       </c>
       <c r="B7">
         <v>50304</v>
       </c>
       <c r="C7">
         <v>49780</v>
       </c>
       <c r="D7" t="s">
-        <v>484</v>
+        <v>524</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50591</v>
       </c>
       <c r="B8">
         <v>50305</v>
       </c>
       <c r="C8">
         <v>49780</v>
       </c>
       <c r="D8" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50592</v>
       </c>
       <c r="B9">
         <v>50306</v>
       </c>
       <c r="C9">
         <v>49780</v>
       </c>
       <c r="D9" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50594</v>
       </c>
       <c r="B10">
         <v>50306</v>
       </c>
       <c r="C10">
         <v>49898</v>
       </c>
       <c r="D10" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50593</v>
       </c>
       <c r="B11">
         <v>50306</v>
       </c>
       <c r="C11">
         <v>49902</v>
       </c>
       <c r="D11" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50595</v>
       </c>
       <c r="B12">
         <v>50307</v>
       </c>
       <c r="C12">
         <v>49780</v>
       </c>
       <c r="D12" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50597</v>
       </c>
       <c r="B13">
         <v>50307</v>
       </c>
       <c r="C13">
         <v>49897</v>
       </c>
       <c r="D13" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50602</v>
       </c>
       <c r="B14">
         <v>50309</v>
       </c>
       <c r="C14">
         <v>49782</v>
       </c>
       <c r="D14" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50596</v>
       </c>
       <c r="B15">
         <v>50307</v>
       </c>
       <c r="C15">
         <v>49783</v>
       </c>
       <c r="D15" t="s">
-        <v>486</v>
+        <v>526</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50668</v>
       </c>
       <c r="B16">
         <v>50365</v>
       </c>
       <c r="C16">
         <v>50164</v>
       </c>
       <c r="D16" t="s">
-        <v>484</v>
+        <v>524</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>487</v>
+        <v>527</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>53506</v>
       </c>
       <c r="B17">
         <v>52441</v>
       </c>
       <c r="C17">
         <v>53501</v>
       </c>
       <c r="D17" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E17" t="s">
-        <v>488</v>
+        <v>528</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>435</v>
+        <v>462</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>53516</v>
       </c>
       <c r="B18">
         <v>53511</v>
       </c>
       <c r="C18">
         <v>53501</v>
       </c>
       <c r="D18" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E18" t="s">
-        <v>488</v>
+        <v>528</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>435</v>
+        <v>462</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>53841</v>
       </c>
       <c r="B19">
         <v>50364</v>
       </c>
       <c r="C19">
         <v>49915</v>
       </c>
       <c r="D19" t="s">
-        <v>489</v>
+        <v>529</v>
       </c>
       <c r="E19" t="s">
-        <v>488</v>
+        <v>528</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>53846</v>
       </c>
       <c r="B20">
         <v>50364</v>
       </c>
       <c r="C20">
         <v>50146</v>
       </c>
       <c r="D20" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="E20" t="s">
-        <v>488</v>
+        <v>528</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>54544</v>
       </c>
       <c r="B21">
         <v>54543</v>
       </c>
       <c r="C21">
         <v>54541</v>
       </c>
       <c r="D21" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="E21" t="s">
-        <v>488</v>
+        <v>528</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>378</v>
+        <v>409</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>54546</v>
       </c>
       <c r="B22">
         <v>54545</v>
       </c>
       <c r="C22">
         <v>54541</v>
       </c>
       <c r="D22" t="s">
-        <v>484</v>
+        <v>526</v>
       </c>
       <c r="E22" t="s">
-        <v>488</v>
+        <v>530</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>378</v>
+        <v>409</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23">
+        <v>54840</v>
+      </c>
+      <c r="B23">
+        <v>54839</v>
+      </c>
+      <c r="C23">
+        <v>54838</v>
+      </c>
+      <c r="D23" t="s">
+        <v>525</v>
+      </c>
+      <c r="E23" t="s">
+        <v>528</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24">
+        <v>54845</v>
+      </c>
+      <c r="B24">
+        <v>54844</v>
+      </c>
+      <c r="C24">
+        <v>54838</v>
+      </c>
+      <c r="D24" t="s">
+        <v>529</v>
+      </c>
+      <c r="E24" t="s">
+        <v>528</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25">
+        <v>54855</v>
+      </c>
+      <c r="B25">
+        <v>54854</v>
+      </c>
+      <c r="C25">
+        <v>54541</v>
+      </c>
+      <c r="D25" t="s">
+        <v>524</v>
+      </c>
+      <c r="E25" t="s">
+        <v>528</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26">
+        <v>54856</v>
+      </c>
+      <c r="B26">
+        <v>54231</v>
+      </c>
+      <c r="C26">
+        <v>54541</v>
+      </c>
+      <c r="D26" t="s">
+        <v>526</v>
+      </c>
+      <c r="E26" t="s">
+        <v>528</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27">
+        <v>54858</v>
+      </c>
+      <c r="B27">
+        <v>54857</v>
+      </c>
+      <c r="C27">
+        <v>54541</v>
+      </c>
+      <c r="D27" t="s">
+        <v>529</v>
+      </c>
+      <c r="E27" t="s">
+        <v>528</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27" t="s">
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>490</v>
+        <v>531</v>
       </c>
       <c r="B1" t="s">
-        <v>491</v>
+        <v>532</v>
       </c>
       <c r="C1" t="s">
-        <v>492</v>
+        <v>533</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49602</v>
       </c>
       <c r="B2" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>493</v>
+        <v>534</v>
       </c>
       <c r="E2" t="s">
-        <v>494</v>
+        <v>535</v>
       </c>
       <c r="F2" t="s">
-        <v>495</v>
+        <v>536</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>496</v>
+        <v>537</v>
       </c>
       <c r="E3" t="s">
         <v>92</v>
       </c>
       <c r="F3" t="s">
-        <v>497</v>
+        <v>538</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49646</v>
       </c>
       <c r="B4" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>498</v>
+        <v>539</v>
       </c>
       <c r="E4" t="s">
         <v>92</v>
       </c>
       <c r="F4" t="s">
-        <v>499</v>
+        <v>540</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49707</v>
       </c>
       <c r="B5" t="s">
-        <v>398</v>
+        <v>414</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>500</v>
+        <v>541</v>
       </c>
       <c r="E5" t="s">
         <v>92</v>
       </c>
       <c r="F5" t="s">
-        <v>501</v>
+        <v>542</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49731</v>
       </c>
       <c r="B6" t="s">
         <v>71</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>502</v>
+        <v>543</v>
       </c>
       <c r="E6" t="s">
         <v>92</v>
       </c>
       <c r="F6" t="s">
-        <v>503</v>
+        <v>544</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49592</v>
       </c>
       <c r="B7" t="s">
-        <v>504</v>
+        <v>545</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>505</v>
+        <v>546</v>
       </c>
       <c r="E7" t="s">
-        <v>506</v>
+        <v>547</v>
       </c>
       <c r="F7" t="s">
-        <v>507</v>
+        <v>548</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49604</v>
       </c>
       <c r="B8" t="s">
-        <v>508</v>
+        <v>549</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>509</v>
+        <v>550</v>
       </c>
       <c r="E8" t="s">
         <v>92</v>
       </c>
       <c r="F8" t="s">
-        <v>510</v>
+        <v>551</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49625</v>
       </c>
       <c r="B9" t="s">
-        <v>511</v>
+        <v>552</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>512</v>
+        <v>553</v>
       </c>
       <c r="E9" t="s">
         <v>92</v>
       </c>
       <c r="F9" t="s">
-        <v>513</v>
+        <v>554</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>49630</v>
       </c>
       <c r="B10" t="s">
-        <v>514</v>
+        <v>555</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>515</v>
+        <v>556</v>
       </c>
       <c r="E10" t="s">
         <v>92</v>
       </c>
       <c r="F10" t="s">
-        <v>516</v>
+        <v>557</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49655</v>
       </c>
       <c r="B11" t="s">
-        <v>517</v>
+        <v>558</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>518</v>
+        <v>559</v>
       </c>
       <c r="E11" t="s">
         <v>92</v>
       </c>
       <c r="F11" t="s">
-        <v>519</v>
+        <v>560</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49662</v>
       </c>
       <c r="B12" t="s">
-        <v>520</v>
+        <v>561</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>521</v>
+        <v>562</v>
       </c>
       <c r="E12" t="s">
         <v>92</v>
       </c>
       <c r="F12" t="s">
-        <v>522</v>
+        <v>563</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>49663</v>
       </c>
       <c r="B13" t="s">
-        <v>523</v>
+        <v>564</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>523</v>
+        <v>564</v>
       </c>
       <c r="E13" t="s">
         <v>92</v>
       </c>
       <c r="F13" t="s">
-        <v>524</v>
+        <v>565</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49681</v>
       </c>
       <c r="B14" t="s">
-        <v>525</v>
+        <v>566</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>526</v>
+        <v>567</v>
       </c>
       <c r="E14" t="s">
         <v>92</v>
       </c>
       <c r="F14" t="s">
-        <v>527</v>
+        <v>568</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>49682</v>
       </c>
       <c r="B15" t="s">
-        <v>528</v>
+        <v>569</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>529</v>
+        <v>570</v>
       </c>
       <c r="E15" t="s">
         <v>92</v>
       </c>
       <c r="F15" t="s">
-        <v>530</v>
+        <v>571</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49697</v>
       </c>
       <c r="B16" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>531</v>
+        <v>572</v>
       </c>
       <c r="E16" t="s">
         <v>92</v>
       </c>
       <c r="F16" t="s">
-        <v>532</v>
+        <v>573</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>54540</v>
       </c>
       <c r="B17" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>533</v>
+        <v>574</v>
       </c>
       <c r="E17" t="s">
-        <v>534</v>
+        <v>575</v>
       </c>
       <c r="F17" t="s">
-        <v>535</v>
+        <v>576</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49708</v>
       </c>
       <c r="B18" t="s">
-        <v>536</v>
+        <v>577</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>537</v>
+        <v>578</v>
       </c>
       <c r="E18" t="s">
         <v>92</v>
       </c>
       <c r="F18" t="s">
-        <v>538</v>
+        <v>579</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>49711</v>
       </c>
       <c r="B19" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>539</v>
+        <v>580</v>
       </c>
       <c r="E19" t="s">
         <v>92</v>
       </c>
       <c r="F19" t="s">
-        <v>540</v>
+        <v>581</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49728</v>
       </c>
       <c r="B20" t="s">
-        <v>541</v>
+        <v>582</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>542</v>
+        <v>583</v>
       </c>
       <c r="E20" t="s">
         <v>92</v>
       </c>
       <c r="F20" t="s">
-        <v>543</v>
+        <v>584</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49741</v>
       </c>
       <c r="B21" t="s">
-        <v>544</v>
+        <v>585</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>545</v>
+        <v>586</v>
       </c>
       <c r="E21" t="s">
         <v>92</v>
       </c>
       <c r="F21" t="s">
-        <v>546</v>
+        <v>587</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49743</v>
       </c>
       <c r="B22" t="s">
-        <v>547</v>
+        <v>493</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="F22" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49749</v>
       </c>
       <c r="B23" t="s">
-        <v>550</v>
+        <v>590</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>551</v>
+        <v>591</v>
       </c>
       <c r="E23" t="s">
         <v>92</v>
       </c>
       <c r="F23" t="s">
-        <v>552</v>
+        <v>592</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49750</v>
       </c>
       <c r="B24" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>553</v>
+        <v>593</v>
       </c>
       <c r="E24" t="s">
         <v>92</v>
       </c>
       <c r="F24" t="s">
-        <v>554</v>
+        <v>594</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49769</v>
       </c>
       <c r="B25" t="s">
-        <v>555</v>
+        <v>595</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>556</v>
+        <v>596</v>
       </c>
       <c r="E25" t="s">
         <v>92</v>
       </c>
       <c r="F25" t="s">
-        <v>557</v>
+        <v>597</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J117"/>
+  <dimension ref="A1:J123"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>558</v>
+        <v>598</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>559</v>
+        <v>599</v>
       </c>
       <c r="D1" t="s">
-        <v>560</v>
+        <v>600</v>
       </c>
       <c r="E1" t="s">
-        <v>561</v>
+        <v>601</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>562</v>
+        <v>602</v>
       </c>
       <c r="H1" t="s">
-        <v>563</v>
+        <v>603</v>
       </c>
       <c r="I1" t="s">
-        <v>564</v>
+        <v>604</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>51379</v>
       </c>
       <c r="B2">
         <v>50095</v>
       </c>
       <c r="C2" t="s">
-        <v>565</v>
+        <v>605</v>
       </c>
       <c r="D2" t="s">
-        <v>566</v>
+        <v>606</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>567</v>
+        <v>607</v>
       </c>
       <c r="G2" t="s">
-        <v>568</v>
+        <v>608</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>51380</v>
       </c>
       <c r="B3">
         <v>50096</v>
       </c>
       <c r="C3" t="s">
-        <v>565</v>
+        <v>605</v>
       </c>
       <c r="D3" t="s">
-        <v>566</v>
+        <v>606</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>567</v>
+        <v>607</v>
       </c>
       <c r="G3" t="s">
-        <v>568</v>
+        <v>608</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50833</v>
       </c>
       <c r="B4">
         <v>49780</v>
       </c>
       <c r="C4" t="s">
-        <v>569</v>
+        <v>609</v>
       </c>
       <c r="D4" t="s">
-        <v>570</v>
+        <v>610</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>571</v>
+        <v>611</v>
       </c>
       <c r="G4" t="s">
-        <v>569</v>
+        <v>609</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>86</v>
       </c>
       <c r="J4" t="s">
-        <v>572</v>
+        <v>612</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54691</v>
       </c>
       <c r="B5">
         <v>54541</v>
       </c>
       <c r="C5" t="s">
-        <v>573</v>
+        <v>613</v>
       </c>
       <c r="D5" t="s">
-        <v>574</v>
+        <v>614</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>575</v>
+        <v>615</v>
       </c>
       <c r="G5" t="s">
-        <v>576</v>
+        <v>616</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J5" t="s">
-        <v>577</v>
+        <v>617</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>51410</v>
       </c>
       <c r="B6">
         <v>50146</v>
       </c>
       <c r="C6" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>579</v>
+        <v>619</v>
       </c>
       <c r="G6" t="s">
-        <v>580</v>
+        <v>620</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50939</v>
       </c>
       <c r="B7">
         <v>50150</v>
       </c>
       <c r="C7" t="s">
-        <v>565</v>
+        <v>605</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>581</v>
+        <v>621</v>
       </c>
       <c r="G7" t="s">
-        <v>582</v>
+        <v>622</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50778</v>
       </c>
       <c r="B8">
         <v>49845</v>
       </c>
       <c r="C8" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>584</v>
+        <v>624</v>
       </c>
       <c r="F8" t="s">
         <v>94</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>1490</v>
       </c>
       <c r="J8" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50779</v>
       </c>
       <c r="B9">
         <v>49845</v>
       </c>
       <c r="C9" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>585</v>
+        <v>625</v>
       </c>
       <c r="F9" t="s">
         <v>94</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
         <v>1487</v>
       </c>
       <c r="J9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50780</v>
       </c>
       <c r="B10">
         <v>49845</v>
       </c>
       <c r="C10" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
-        <v>586</v>
+        <v>626</v>
       </c>
       <c r="F10" t="s">
         <v>94</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>1393</v>
       </c>
       <c r="J10" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50724</v>
       </c>
       <c r="B11">
         <v>49892</v>
       </c>
       <c r="C11" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>587</v>
+        <v>627</v>
       </c>
       <c r="F11" t="s">
         <v>110</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
         <v>1550</v>
       </c>
       <c r="J11" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50725</v>
       </c>
       <c r="B12">
         <v>49892</v>
       </c>
       <c r="C12" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>588</v>
+        <v>628</v>
       </c>
       <c r="F12" t="s">
         <v>110</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
         <v>1512</v>
       </c>
       <c r="J12" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50726</v>
       </c>
       <c r="B13">
         <v>49892</v>
       </c>
       <c r="C13" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>589</v>
+        <v>629</v>
       </c>
       <c r="F13" t="s">
         <v>110</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
         <v>1507</v>
       </c>
       <c r="J13" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50931</v>
       </c>
       <c r="B14">
         <v>50169</v>
       </c>
       <c r="C14" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D14" t="s">
-        <v>590</v>
+        <v>630</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>591</v>
+        <v>631</v>
       </c>
       <c r="G14" t="s">
-        <v>592</v>
+        <v>632</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>5</v>
       </c>
       <c r="J14" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50957</v>
       </c>
       <c r="B15">
         <v>50166</v>
       </c>
       <c r="C15" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D15" t="s">
-        <v>593</v>
+        <v>633</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>594</v>
+        <v>634</v>
       </c>
       <c r="G15" t="s">
-        <v>595</v>
+        <v>635</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50956</v>
       </c>
       <c r="B16">
         <v>50166</v>
       </c>
       <c r="C16" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D16" t="s">
-        <v>596</v>
+        <v>636</v>
       </c>
       <c r="E16" t="s">
-        <v>597</v>
+        <v>637</v>
       </c>
       <c r="F16" t="s">
-        <v>598</v>
+        <v>638</v>
       </c>
       <c r="G16" t="s">
-        <v>599</v>
+        <v>639</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>1256</v>
       </c>
       <c r="J16" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>51056</v>
       </c>
       <c r="B17">
         <v>50204</v>
       </c>
       <c r="C17" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D17" t="s">
-        <v>600</v>
+        <v>640</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>601</v>
+        <v>641</v>
       </c>
       <c r="G17" t="s">
-        <v>602</v>
+        <v>642</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>2</v>
       </c>
       <c r="J17" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>51105</v>
       </c>
       <c r="B18">
         <v>49949</v>
       </c>
       <c r="C18" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D18" t="s">
-        <v>604</v>
+        <v>644</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>605</v>
+        <v>645</v>
       </c>
       <c r="G18" t="s">
-        <v>606</v>
+        <v>646</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50994</v>
       </c>
       <c r="B19">
         <v>50172</v>
       </c>
       <c r="C19" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D19" t="s">
-        <v>607</v>
+        <v>647</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>608</v>
+        <v>648</v>
       </c>
       <c r="G19" t="s">
-        <v>609</v>
+        <v>649</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50989</v>
       </c>
       <c r="B20">
         <v>50172</v>
       </c>
       <c r="C20" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D20" t="s">
-        <v>610</v>
+        <v>650</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>611</v>
+        <v>651</v>
       </c>
       <c r="G20" t="s">
-        <v>612</v>
+        <v>652</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>11</v>
       </c>
       <c r="J20" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>51250</v>
       </c>
       <c r="B21">
         <v>50204</v>
       </c>
       <c r="C21" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
       <c r="D21" t="s">
-        <v>613</v>
+        <v>653</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>614</v>
+        <v>654</v>
       </c>
       <c r="G21" t="s">
-        <v>615</v>
+        <v>655</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>51211</v>
       </c>
       <c r="B22">
         <v>50204</v>
       </c>
       <c r="C22" t="s">
-        <v>565</v>
+        <v>605</v>
       </c>
       <c r="D22" t="s">
-        <v>616</v>
+        <v>656</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>617</v>
+        <v>657</v>
       </c>
       <c r="G22" t="s">
-        <v>618</v>
+        <v>658</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50870</v>
       </c>
       <c r="B23">
         <v>50204</v>
       </c>
       <c r="C23" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D23" t="s">
-        <v>619</v>
+        <v>659</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>620</v>
+        <v>660</v>
       </c>
       <c r="G23" t="s">
-        <v>621</v>
+        <v>661</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50871</v>
       </c>
       <c r="B24">
         <v>50205</v>
       </c>
       <c r="C24" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D24" t="s">
-        <v>619</v>
+        <v>659</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>620</v>
+        <v>660</v>
       </c>
       <c r="G24" t="s">
-        <v>621</v>
+        <v>661</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>2</v>
       </c>
       <c r="J24" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50873</v>
       </c>
       <c r="B25">
         <v>49949</v>
       </c>
       <c r="C25" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D25" t="s">
-        <v>619</v>
+        <v>659</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>620</v>
+        <v>660</v>
       </c>
       <c r="G25" t="s">
-        <v>621</v>
+        <v>661</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50874</v>
       </c>
       <c r="B26">
         <v>50167</v>
       </c>
       <c r="C26" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D26" t="s">
-        <v>619</v>
+        <v>659</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>620</v>
+        <v>660</v>
       </c>
       <c r="G26" t="s">
-        <v>621</v>
+        <v>661</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>8</v>
       </c>
       <c r="J26" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50875</v>
       </c>
       <c r="B27">
         <v>50071</v>
       </c>
       <c r="C27" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D27" t="s">
-        <v>619</v>
+        <v>659</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>620</v>
+        <v>660</v>
       </c>
       <c r="G27" t="s">
-        <v>621</v>
+        <v>661</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>5</v>
       </c>
       <c r="J27" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50877</v>
       </c>
       <c r="B28">
         <v>50095</v>
       </c>
       <c r="C28" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D28" t="s">
-        <v>619</v>
+        <v>659</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>620</v>
+        <v>660</v>
       </c>
       <c r="G28" t="s">
-        <v>621</v>
+        <v>661</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>8</v>
       </c>
       <c r="J28" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50878</v>
       </c>
       <c r="B29">
         <v>50096</v>
       </c>
       <c r="C29" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D29" t="s">
-        <v>619</v>
+        <v>659</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>620</v>
+        <v>660</v>
       </c>
       <c r="G29" t="s">
-        <v>621</v>
+        <v>661</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>51251</v>
       </c>
       <c r="B30">
         <v>50205</v>
       </c>
       <c r="C30" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D30" t="s">
-        <v>622</v>
+        <v>662</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>623</v>
+        <v>663</v>
       </c>
       <c r="G30" t="s">
-        <v>624</v>
+        <v>664</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>2</v>
       </c>
       <c r="J30" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>51012</v>
       </c>
       <c r="B31">
         <v>50185</v>
       </c>
       <c r="C31" t="s">
-        <v>565</v>
+        <v>605</v>
       </c>
       <c r="D31" t="s">
-        <v>625</v>
+        <v>665</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>626</v>
+        <v>666</v>
       </c>
       <c r="G31" t="s">
-        <v>627</v>
+        <v>667</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>51232</v>
       </c>
       <c r="B32">
         <v>50185</v>
       </c>
       <c r="C32" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D32" t="s">
-        <v>628</v>
+        <v>668</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>629</v>
+        <v>669</v>
       </c>
       <c r="G32" t="s">
-        <v>630</v>
+        <v>670</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50955</v>
       </c>
       <c r="B33">
         <v>50166</v>
       </c>
       <c r="C33" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D33" t="s">
-        <v>631</v>
+        <v>671</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>632</v>
+        <v>672</v>
       </c>
       <c r="G33" t="s">
-        <v>633</v>
+        <v>673</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>51098</v>
       </c>
       <c r="B34">
         <v>50166</v>
       </c>
       <c r="C34" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D34" t="s">
-        <v>634</v>
+        <v>674</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>635</v>
+        <v>675</v>
       </c>
       <c r="G34" t="s">
-        <v>636</v>
+        <v>676</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>51099</v>
       </c>
       <c r="B35">
         <v>50166</v>
       </c>
       <c r="C35" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D35" t="s">
-        <v>637</v>
+        <v>677</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>638</v>
+        <v>678</v>
       </c>
       <c r="G35" t="s">
-        <v>639</v>
+        <v>679</v>
       </c>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>54542</v>
       </c>
       <c r="B36">
         <v>54541</v>
       </c>
       <c r="C36" t="s">
-        <v>640</v>
+        <v>680</v>
       </c>
       <c r="D36" t="s">
-        <v>641</v>
+        <v>681</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>642</v>
+        <v>682</v>
       </c>
       <c r="G36" t="s">
-        <v>643</v>
+        <v>683</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="J36" t="s">
-        <v>378</v>
+        <v>388</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50993</v>
       </c>
       <c r="B37">
         <v>50172</v>
       </c>
       <c r="C37" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D37" t="s">
-        <v>610</v>
+        <v>650</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>644</v>
+        <v>684</v>
       </c>
       <c r="G37" t="s">
-        <v>645</v>
+        <v>685</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>6</v>
       </c>
       <c r="J37" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50974</v>
       </c>
       <c r="B38">
         <v>50167</v>
       </c>
       <c r="C38" t="s">
-        <v>565</v>
+        <v>605</v>
       </c>
       <c r="D38" t="s">
-        <v>646</v>
+        <v>686</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>647</v>
+        <v>687</v>
       </c>
       <c r="G38" t="s">
-        <v>648</v>
+        <v>688</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J38" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50950</v>
       </c>
       <c r="B39">
         <v>50164</v>
       </c>
       <c r="C39" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D39" t="s">
-        <v>649</v>
+        <v>689</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>650</v>
+        <v>690</v>
       </c>
       <c r="G39" t="s">
-        <v>651</v>
+        <v>691</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>9</v>
       </c>
       <c r="J39" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50896</v>
       </c>
       <c r="B40">
         <v>50160</v>
       </c>
       <c r="C40" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D40" t="s">
-        <v>652</v>
+        <v>692</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>653</v>
+        <v>693</v>
       </c>
       <c r="G40" t="s">
-        <v>654</v>
+        <v>694</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>1</v>
       </c>
       <c r="J40" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>51053</v>
       </c>
       <c r="B41">
         <v>50204</v>
       </c>
       <c r="C41" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D41" t="s">
-        <v>613</v>
+        <v>653</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>655</v>
+        <v>695</v>
       </c>
       <c r="G41" t="s">
-        <v>656</v>
+        <v>696</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50933</v>
       </c>
       <c r="B42">
         <v>50169</v>
       </c>
       <c r="C42" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D42" t="s">
-        <v>657</v>
+        <v>697</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>658</v>
+        <v>698</v>
       </c>
       <c r="G42" t="s">
-        <v>659</v>
+        <v>699</v>
       </c>
       <c r="H42"/>
       <c r="I42">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50961</v>
       </c>
       <c r="B43">
         <v>50167</v>
       </c>
       <c r="C43" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D43" t="s">
-        <v>660</v>
+        <v>700</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>661</v>
+        <v>701</v>
       </c>
       <c r="G43" t="s">
-        <v>662</v>
+        <v>702</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="J43" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50962</v>
       </c>
       <c r="B44">
         <v>50169</v>
       </c>
       <c r="C44" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D44" t="s">
-        <v>660</v>
+        <v>700</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>661</v>
+        <v>701</v>
       </c>
       <c r="G44" t="s">
-        <v>662</v>
+        <v>702</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>3</v>
       </c>
       <c r="J44" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>54642</v>
       </c>
       <c r="B45">
         <v>54541</v>
       </c>
       <c r="C45" t="s">
-        <v>583</v>
+        <v>643</v>
       </c>
       <c r="D45" t="s">
-        <v>663</v>
+        <v>703</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>664</v>
+        <v>704</v>
       </c>
       <c r="G45" t="s">
-        <v>665</v>
+        <v>705</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="J45" t="s">
-        <v>666</v>
+        <v>706</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>51131</v>
+        <v>54831</v>
       </c>
       <c r="B46">
-        <v>49949</v>
+        <v>54541</v>
       </c>
       <c r="C46" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D46" t="s">
-        <v>667</v>
+        <v>707</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>668</v>
+        <v>708</v>
       </c>
       <c r="G46" t="s">
-        <v>669</v>
+        <v>709</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="J46" t="s">
-        <v>92</v>
+        <v>710</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>50942</v>
+        <v>51131</v>
       </c>
       <c r="B47">
-        <v>50158</v>
+        <v>49949</v>
       </c>
       <c r="C47" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="D47" t="s">
-        <v>670</v>
+        <v>711</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>671</v>
+        <v>712</v>
       </c>
       <c r="G47" t="s">
-        <v>672</v>
+        <v>713</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="J47" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>50911</v>
+        <v>50942</v>
       </c>
       <c r="B48">
-        <v>50146</v>
+        <v>50158</v>
       </c>
       <c r="C48" t="s">
-        <v>578</v>
+        <v>643</v>
       </c>
       <c r="D48" t="s">
-        <v>590</v>
+        <v>714</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>673</v>
+        <v>715</v>
       </c>
       <c r="G48" t="s">
-        <v>674</v>
+        <v>716</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="J48" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>50907</v>
+        <v>50911</v>
       </c>
       <c r="B49">
         <v>50146</v>
       </c>
       <c r="C49" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D49" t="s">
-        <v>675</v>
+        <v>630</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>676</v>
+        <v>717</v>
       </c>
       <c r="G49" t="s">
-        <v>677</v>
+        <v>718</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>50910</v>
+        <v>50907</v>
       </c>
       <c r="B50">
         <v>50146</v>
       </c>
       <c r="C50" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D50" t="s">
-        <v>678</v>
+        <v>719</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>679</v>
+        <v>720</v>
       </c>
       <c r="G50" t="s">
-        <v>680</v>
+        <v>721</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J50" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>50908</v>
+        <v>50910</v>
       </c>
       <c r="B51">
         <v>50146</v>
       </c>
       <c r="C51" t="s">
-        <v>603</v>
+        <v>618</v>
       </c>
       <c r="D51" t="s">
-        <v>681</v>
+        <v>722</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>682</v>
+        <v>723</v>
       </c>
       <c r="G51" t="s">
-        <v>683</v>
+        <v>724</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="J51" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>50909</v>
+        <v>50908</v>
       </c>
       <c r="B52">
         <v>50146</v>
       </c>
       <c r="C52" t="s">
-        <v>578</v>
+        <v>643</v>
       </c>
       <c r="D52" t="s">
-        <v>684</v>
+        <v>725</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>685</v>
+        <v>726</v>
       </c>
       <c r="G52" t="s">
-        <v>686</v>
+        <v>727</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J52" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>51143</v>
+        <v>50909</v>
       </c>
       <c r="B53">
-        <v>49952</v>
+        <v>50146</v>
       </c>
       <c r="C53" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D53" t="s">
-        <v>687</v>
+        <v>728</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>688</v>
+        <v>729</v>
       </c>
       <c r="G53" t="s">
-        <v>689</v>
+        <v>730</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J53" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>51144</v>
+        <v>51143</v>
       </c>
       <c r="B54">
         <v>49952</v>
       </c>
       <c r="C54" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D54" t="s">
-        <v>690</v>
+        <v>731</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>691</v>
+        <v>732</v>
       </c>
       <c r="G54" t="s">
-        <v>692</v>
+        <v>733</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J54" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>51376</v>
+        <v>51144</v>
       </c>
       <c r="B55">
-        <v>50095</v>
+        <v>49952</v>
       </c>
       <c r="C55" t="s">
-        <v>583</v>
+        <v>618</v>
       </c>
       <c r="D55" t="s">
-        <v>693</v>
+        <v>734</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>694</v>
+        <v>735</v>
       </c>
       <c r="G55" t="s">
-        <v>695</v>
+        <v>736</v>
       </c>
       <c r="H55"/>
       <c r="I55">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J55" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>51377</v>
+        <v>51376</v>
       </c>
       <c r="B56">
-        <v>50096</v>
+        <v>50095</v>
       </c>
       <c r="C56" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
       <c r="D56" t="s">
-        <v>693</v>
+        <v>737</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>694</v>
+        <v>738</v>
       </c>
       <c r="G56" t="s">
-        <v>695</v>
+        <v>739</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>51408</v>
+        <v>51377</v>
       </c>
       <c r="B57">
-        <v>50146</v>
+        <v>50096</v>
       </c>
       <c r="C57" t="s">
-        <v>565</v>
-[...1 lines deleted...]
-      <c r="D57"/>
+        <v>623</v>
+      </c>
+      <c r="D57" t="s">
+        <v>737</v>
+      </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>696</v>
+        <v>738</v>
       </c>
       <c r="G57" t="s">
-        <v>697</v>
+        <v>739</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>50947</v>
+        <v>51408</v>
       </c>
       <c r="B58">
-        <v>50160</v>
+        <v>50146</v>
       </c>
       <c r="C58" t="s">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="D58"/>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>699</v>
+        <v>740</v>
       </c>
       <c r="G58" t="s">
-        <v>700</v>
+        <v>741</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J58" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>50949</v>
+        <v>50947</v>
       </c>
       <c r="B59">
         <v>50160</v>
       </c>
       <c r="C59" t="s">
-        <v>565</v>
+        <v>605</v>
       </c>
       <c r="D59" t="s">
-        <v>701</v>
+        <v>742</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>702</v>
+        <v>743</v>
       </c>
       <c r="G59" t="s">
-        <v>703</v>
+        <v>744</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J59" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>51271</v>
+        <v>50949</v>
       </c>
       <c r="B60">
-        <v>50141</v>
+        <v>50160</v>
       </c>
       <c r="C60" t="s">
-        <v>583</v>
+        <v>605</v>
       </c>
       <c r="D60" t="s">
-        <v>704</v>
+        <v>745</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>705</v>
+        <v>746</v>
       </c>
       <c r="G60" t="s">
-        <v>706</v>
+        <v>747</v>
       </c>
       <c r="H60"/>
       <c r="I60">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J60" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
-        <v>51388</v>
+        <v>51271</v>
       </c>
       <c r="B61">
-        <v>50096</v>
+        <v>50141</v>
       </c>
       <c r="C61" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
       <c r="D61" t="s">
-        <v>707</v>
+        <v>748</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>708</v>
+        <v>749</v>
       </c>
       <c r="G61" t="s">
-        <v>709</v>
+        <v>750</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J61" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
-        <v>51389</v>
+        <v>51388</v>
       </c>
       <c r="B62">
-        <v>50095</v>
+        <v>50096</v>
       </c>
       <c r="C62" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
       <c r="D62" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>708</v>
+        <v>752</v>
       </c>
       <c r="G62" t="s">
-        <v>709</v>
+        <v>753</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J62" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>50898</v>
+        <v>51389</v>
       </c>
       <c r="B63">
-        <v>50141</v>
+        <v>50095</v>
       </c>
       <c r="C63" t="s">
-        <v>565</v>
+        <v>623</v>
       </c>
       <c r="D63" t="s">
-        <v>710</v>
+        <v>751</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>711</v>
+        <v>752</v>
       </c>
       <c r="G63" t="s">
-        <v>712</v>
+        <v>753</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>51213</v>
+        <v>50898</v>
       </c>
       <c r="B64">
-        <v>50178</v>
+        <v>50141</v>
       </c>
       <c r="C64" t="s">
-        <v>578</v>
+        <v>605</v>
       </c>
       <c r="D64" t="s">
-        <v>713</v>
+        <v>754</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>714</v>
+        <v>755</v>
       </c>
       <c r="G64" t="s">
-        <v>715</v>
+        <v>756</v>
       </c>
       <c r="H64"/>
       <c r="I64">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J64" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>51214</v>
+        <v>51213</v>
       </c>
       <c r="B65">
-        <v>50167</v>
+        <v>50178</v>
       </c>
       <c r="C65" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D65" t="s">
-        <v>713</v>
+        <v>757</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>714</v>
+        <v>758</v>
       </c>
       <c r="G65" t="s">
-        <v>715</v>
+        <v>759</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
-        <v>51223</v>
+        <v>51214</v>
       </c>
       <c r="B66">
-        <v>50169</v>
+        <v>50167</v>
       </c>
       <c r="C66" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D66" t="s">
-        <v>716</v>
+        <v>757</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>717</v>
+        <v>758</v>
       </c>
       <c r="G66" t="s">
-        <v>718</v>
+        <v>759</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J66" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
-        <v>51224</v>
+        <v>51223</v>
       </c>
       <c r="B67">
-        <v>50071</v>
+        <v>50169</v>
       </c>
       <c r="C67" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D67" t="s">
-        <v>716</v>
+        <v>760</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>717</v>
+        <v>761</v>
       </c>
       <c r="G67" t="s">
-        <v>718</v>
+        <v>762</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J67" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
-        <v>51225</v>
+        <v>51224</v>
       </c>
       <c r="B68">
-        <v>50178</v>
+        <v>50071</v>
       </c>
       <c r="C68" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D68" t="s">
-        <v>716</v>
+        <v>760</v>
       </c>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>717</v>
+        <v>761</v>
       </c>
       <c r="G68" t="s">
-        <v>718</v>
+        <v>762</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>51226</v>
+        <v>51225</v>
       </c>
       <c r="B69">
-        <v>50167</v>
+        <v>50178</v>
       </c>
       <c r="C69" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D69" t="s">
-        <v>716</v>
+        <v>760</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>717</v>
+        <v>761</v>
       </c>
       <c r="G69" t="s">
-        <v>718</v>
+        <v>762</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J69" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>50938</v>
+        <v>51226</v>
       </c>
       <c r="B70">
-        <v>50150</v>
+        <v>50167</v>
       </c>
       <c r="C70" t="s">
-        <v>565</v>
-[...1 lines deleted...]
-      <c r="D70"/>
+        <v>618</v>
+      </c>
+      <c r="D70" t="s">
+        <v>760</v>
+      </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>719</v>
+        <v>761</v>
       </c>
       <c r="G70" t="s">
-        <v>720</v>
+        <v>762</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J70" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
-        <v>51324</v>
+        <v>50938</v>
       </c>
       <c r="B71">
         <v>50150</v>
       </c>
       <c r="C71" t="s">
-        <v>578</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="D71"/>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>722</v>
+        <v>763</v>
       </c>
       <c r="G71" t="s">
-        <v>723</v>
+        <v>764</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
-        <v>51327</v>
+        <v>51324</v>
       </c>
       <c r="B72">
-        <v>50164</v>
+        <v>50150</v>
       </c>
       <c r="C72" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D72" t="s">
-        <v>721</v>
+        <v>765</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>722</v>
+        <v>766</v>
       </c>
       <c r="G72" t="s">
-        <v>723</v>
+        <v>767</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J72" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
-        <v>51331</v>
+        <v>51327</v>
       </c>
       <c r="B73">
-        <v>49952</v>
+        <v>50164</v>
       </c>
       <c r="C73" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D73" t="s">
-        <v>721</v>
+        <v>765</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>722</v>
+        <v>766</v>
       </c>
       <c r="G73" t="s">
-        <v>723</v>
+        <v>767</v>
       </c>
       <c r="H73"/>
       <c r="I73">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J73" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
-        <v>51332</v>
+        <v>51331</v>
       </c>
       <c r="B74">
-        <v>50072</v>
+        <v>49952</v>
       </c>
       <c r="C74" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D74" t="s">
-        <v>721</v>
+        <v>765</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>722</v>
+        <v>766</v>
       </c>
       <c r="G74" t="s">
-        <v>723</v>
+        <v>767</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J74" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
-        <v>51335</v>
+        <v>51332</v>
       </c>
       <c r="B75">
-        <v>50146</v>
+        <v>50072</v>
       </c>
       <c r="C75" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D75" t="s">
-        <v>721</v>
+        <v>765</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>722</v>
+        <v>766</v>
       </c>
       <c r="G75" t="s">
-        <v>723</v>
+        <v>767</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
-        <v>50915</v>
+        <v>51335</v>
       </c>
       <c r="B76">
         <v>50146</v>
       </c>
       <c r="C76" t="s">
-        <v>578</v>
-[...1 lines deleted...]
-      <c r="D76"/>
+        <v>618</v>
+      </c>
+      <c r="D76" t="s">
+        <v>765</v>
+      </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>724</v>
+        <v>766</v>
       </c>
       <c r="G76" t="s">
-        <v>725</v>
+        <v>767</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J76" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>51383</v>
+        <v>50915</v>
       </c>
       <c r="B77">
-        <v>50095</v>
+        <v>50146</v>
       </c>
       <c r="C77" t="s">
-        <v>583</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="D77"/>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>727</v>
+        <v>768</v>
       </c>
       <c r="G77" t="s">
-        <v>728</v>
+        <v>769</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
-        <v>51386</v>
+        <v>51383</v>
       </c>
       <c r="B78">
-        <v>50096</v>
+        <v>50095</v>
       </c>
       <c r="C78" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
       <c r="D78" t="s">
-        <v>729</v>
+        <v>770</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>730</v>
+        <v>771</v>
       </c>
       <c r="G78" t="s">
-        <v>731</v>
+        <v>772</v>
       </c>
       <c r="H78"/>
       <c r="I78">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J78" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
-        <v>51382</v>
+        <v>51386</v>
       </c>
       <c r="B79">
-        <v>50095</v>
+        <v>50096</v>
       </c>
       <c r="C79" t="s">
-        <v>578</v>
+        <v>623</v>
       </c>
       <c r="D79" t="s">
-        <v>732</v>
+        <v>773</v>
       </c>
       <c r="E79"/>
       <c r="F79" t="s">
-        <v>733</v>
+        <v>774</v>
       </c>
       <c r="G79" t="s">
-        <v>734</v>
+        <v>775</v>
       </c>
       <c r="H79"/>
       <c r="I79">
         <v>1</v>
       </c>
       <c r="J79" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
-        <v>51375</v>
+        <v>51382</v>
       </c>
       <c r="B80">
         <v>50095</v>
       </c>
       <c r="C80" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D80" t="s">
-        <v>735</v>
+        <v>776</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>736</v>
+        <v>777</v>
       </c>
       <c r="G80" t="s">
-        <v>737</v>
+        <v>778</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J80" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
-        <v>50963</v>
+        <v>51375</v>
       </c>
       <c r="B81">
-        <v>50167</v>
+        <v>50095</v>
       </c>
       <c r="C81" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D81" t="s">
-        <v>738</v>
+        <v>779</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>739</v>
+        <v>780</v>
       </c>
       <c r="G81" t="s">
-        <v>740</v>
+        <v>781</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J81" t="s">
-        <v>741</v>
+        <v>92</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
-        <v>51294</v>
+        <v>50963</v>
       </c>
       <c r="B82">
-        <v>50185</v>
+        <v>50167</v>
       </c>
       <c r="C82" t="s">
-        <v>583</v>
+        <v>618</v>
       </c>
       <c r="D82" t="s">
-        <v>742</v>
+        <v>782</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>743</v>
+        <v>783</v>
       </c>
       <c r="G82" t="s">
-        <v>744</v>
+        <v>784</v>
       </c>
       <c r="H82"/>
       <c r="I82">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="J82" t="s">
-        <v>92</v>
+        <v>785</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
-        <v>50718</v>
+        <v>54830</v>
       </c>
       <c r="B83">
-        <v>49890</v>
+        <v>54541</v>
       </c>
       <c r="C83" t="s">
-        <v>583</v>
-[...4 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="D83" t="s">
+        <v>786</v>
+      </c>
+      <c r="E83"/>
       <c r="F83" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="G83"/>
+        <v>787</v>
+      </c>
+      <c r="G83" t="s">
+        <v>788</v>
+      </c>
       <c r="H83"/>
       <c r="I83">
-        <v>1445</v>
+        <v>2</v>
       </c>
       <c r="J83" t="s">
-        <v>92</v>
+        <v>710</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
-        <v>50719</v>
+        <v>54834</v>
       </c>
       <c r="B84">
-        <v>49890</v>
+        <v>54541</v>
       </c>
       <c r="C84" t="s">
-        <v>583</v>
-[...4 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="D84" t="s">
+        <v>789</v>
+      </c>
+      <c r="E84"/>
       <c r="F84" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="G84"/>
+        <v>790</v>
+      </c>
+      <c r="G84" t="s">
+        <v>791</v>
+      </c>
       <c r="H84"/>
       <c r="I84">
-        <v>1422</v>
+        <v>2</v>
       </c>
       <c r="J84" t="s">
-        <v>92</v>
+        <v>710</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
-        <v>50720</v>
+        <v>54832</v>
       </c>
       <c r="B85">
-        <v>49890</v>
+        <v>54541</v>
       </c>
       <c r="C85" t="s">
-        <v>583</v>
-[...4 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="D85" t="s">
+        <v>792</v>
+      </c>
+      <c r="E85"/>
       <c r="F85" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="G85"/>
+        <v>793</v>
+      </c>
+      <c r="G85" t="s">
+        <v>794</v>
+      </c>
       <c r="H85"/>
       <c r="I85">
-        <v>1472</v>
+        <v>6</v>
       </c>
       <c r="J85" t="s">
-        <v>92</v>
+        <v>710</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
-        <v>51161</v>
+        <v>51294</v>
       </c>
       <c r="B86">
-        <v>50072</v>
+        <v>50185</v>
       </c>
       <c r="C86" t="s">
-        <v>578</v>
+        <v>623</v>
       </c>
       <c r="D86" t="s">
-        <v>748</v>
-[...3 lines deleted...]
-      </c>
+        <v>795</v>
+      </c>
+      <c r="E86"/>
       <c r="F86" t="s">
-        <v>750</v>
+        <v>796</v>
       </c>
       <c r="G86" t="s">
-        <v>751</v>
+        <v>797</v>
       </c>
       <c r="H86"/>
       <c r="I86">
-        <v>1443</v>
+        <v>0</v>
       </c>
       <c r="J86" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
-        <v>51162</v>
+        <v>50718</v>
       </c>
       <c r="B87">
-        <v>50072</v>
+        <v>49890</v>
       </c>
       <c r="C87" t="s">
-        <v>578</v>
-[...4 lines deleted...]
-      <c r="E87"/>
+        <v>623</v>
+      </c>
+      <c r="D87"/>
+      <c r="E87" t="s">
+        <v>798</v>
+      </c>
       <c r="F87" t="s">
-        <v>753</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="G87"/>
       <c r="H87"/>
       <c r="I87">
-        <v>3</v>
+        <v>1445</v>
       </c>
       <c r="J87" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
-        <v>51173</v>
+        <v>50719</v>
       </c>
       <c r="B88">
-        <v>50072</v>
+        <v>49890</v>
       </c>
       <c r="C88" t="s">
-        <v>578</v>
-[...4 lines deleted...]
-      <c r="E88"/>
+        <v>623</v>
+      </c>
+      <c r="D88"/>
+      <c r="E88" t="s">
+        <v>799</v>
+      </c>
       <c r="F88" t="s">
-        <v>756</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="G88"/>
       <c r="H88"/>
       <c r="I88">
-        <v>3</v>
+        <v>1422</v>
       </c>
       <c r="J88" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
-        <v>51440</v>
+        <v>50720</v>
       </c>
       <c r="B89">
-        <v>50071</v>
+        <v>49890</v>
       </c>
       <c r="C89" t="s">
-        <v>578</v>
-[...4 lines deleted...]
-      <c r="E89"/>
+        <v>623</v>
+      </c>
+      <c r="D89"/>
+      <c r="E89" t="s">
+        <v>800</v>
+      </c>
       <c r="F89" t="s">
-        <v>759</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="G89"/>
       <c r="H89"/>
       <c r="I89">
-        <v>1</v>
+        <v>1472</v>
       </c>
       <c r="J89" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
-        <v>51441</v>
+        <v>51161</v>
       </c>
       <c r="B90">
-        <v>50178</v>
+        <v>50072</v>
       </c>
       <c r="C90" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D90" t="s">
-        <v>758</v>
-[...1 lines deleted...]
-      <c r="E90"/>
+        <v>801</v>
+      </c>
+      <c r="E90" t="s">
+        <v>802</v>
+      </c>
       <c r="F90" t="s">
-        <v>759</v>
+        <v>803</v>
       </c>
       <c r="G90" t="s">
-        <v>760</v>
+        <v>804</v>
       </c>
       <c r="H90"/>
       <c r="I90">
-        <v>0</v>
+        <v>1443</v>
       </c>
       <c r="J90" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
-        <v>51442</v>
+        <v>51162</v>
       </c>
       <c r="B91">
-        <v>50167</v>
+        <v>50072</v>
       </c>
       <c r="C91" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D91" t="s">
-        <v>758</v>
+        <v>805</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>759</v>
+        <v>806</v>
       </c>
       <c r="G91" t="s">
-        <v>760</v>
+        <v>807</v>
       </c>
       <c r="H91"/>
       <c r="I91">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J91" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
-        <v>50976</v>
+        <v>51173</v>
       </c>
       <c r="B92">
-        <v>50169</v>
+        <v>50072</v>
       </c>
       <c r="C92" t="s">
-        <v>565</v>
+        <v>618</v>
       </c>
       <c r="D92" t="s">
-        <v>758</v>
+        <v>808</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>761</v>
+        <v>809</v>
       </c>
       <c r="G92" t="s">
-        <v>762</v>
+        <v>810</v>
       </c>
       <c r="H92"/>
       <c r="I92">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="J92" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
-        <v>50958</v>
+        <v>51440</v>
       </c>
       <c r="B93">
-        <v>50167</v>
+        <v>50071</v>
       </c>
       <c r="C93" t="s">
-        <v>603</v>
+        <v>618</v>
       </c>
       <c r="D93" t="s">
-        <v>763</v>
+        <v>811</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>764</v>
+        <v>812</v>
       </c>
       <c r="G93" t="s">
-        <v>765</v>
+        <v>813</v>
       </c>
       <c r="H93"/>
       <c r="I93">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="J93" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
-        <v>50943</v>
+        <v>51441</v>
       </c>
       <c r="B94">
-        <v>50158</v>
+        <v>50178</v>
       </c>
       <c r="C94" t="s">
-        <v>603</v>
+        <v>618</v>
       </c>
       <c r="D94" t="s">
-        <v>766</v>
+        <v>811</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>767</v>
+        <v>812</v>
       </c>
       <c r="G94" t="s">
-        <v>768</v>
+        <v>813</v>
       </c>
       <c r="H94"/>
       <c r="I94">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
-        <v>51055</v>
+        <v>51442</v>
       </c>
       <c r="B95">
-        <v>50204</v>
+        <v>50167</v>
       </c>
       <c r="C95" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
       <c r="D95" t="s">
-        <v>613</v>
+        <v>811</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>769</v>
+        <v>812</v>
       </c>
       <c r="G95" t="s">
-        <v>770</v>
+        <v>813</v>
       </c>
       <c r="H95"/>
       <c r="I95">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J95" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
-        <v>50836</v>
+        <v>50976</v>
       </c>
       <c r="B96">
-        <v>49783</v>
+        <v>50169</v>
       </c>
       <c r="C96" t="s">
-        <v>771</v>
+        <v>605</v>
       </c>
       <c r="D96" t="s">
-        <v>772</v>
+        <v>811</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>773</v>
+        <v>814</v>
       </c>
       <c r="G96" t="s">
-        <v>774</v>
-[...3 lines deleted...]
-      </c>
+        <v>815</v>
+      </c>
+      <c r="H96"/>
       <c r="I96">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="J96" t="s">
-        <v>572</v>
+        <v>92</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
-        <v>51208</v>
+        <v>50958</v>
       </c>
       <c r="B97">
-        <v>50080</v>
+        <v>50167</v>
       </c>
       <c r="C97" t="s">
-        <v>583</v>
+        <v>643</v>
       </c>
       <c r="D97" t="s">
-        <v>776</v>
+        <v>816</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>777</v>
+        <v>817</v>
       </c>
       <c r="G97" t="s">
-        <v>778</v>
+        <v>818</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="J97" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
-        <v>51300</v>
+        <v>50943</v>
       </c>
       <c r="B98">
-        <v>50080</v>
+        <v>50158</v>
       </c>
       <c r="C98" t="s">
-        <v>583</v>
+        <v>643</v>
       </c>
       <c r="D98" t="s">
-        <v>779</v>
+        <v>819</v>
       </c>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>780</v>
+        <v>820</v>
       </c>
       <c r="G98" t="s">
-        <v>781</v>
+        <v>821</v>
       </c>
       <c r="H98"/>
       <c r="I98">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="J98" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
-        <v>51057</v>
+        <v>51055</v>
       </c>
       <c r="B99">
-        <v>50205</v>
+        <v>50204</v>
       </c>
       <c r="C99" t="s">
-        <v>565</v>
+        <v>618</v>
       </c>
       <c r="D99" t="s">
-        <v>782</v>
+        <v>653</v>
       </c>
       <c r="E99"/>
       <c r="F99" t="s">
-        <v>783</v>
+        <v>822</v>
       </c>
       <c r="G99" t="s">
-        <v>784</v>
+        <v>823</v>
       </c>
       <c r="H99"/>
       <c r="I99">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J99" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
-        <v>50919</v>
+        <v>50836</v>
       </c>
       <c r="B100">
-        <v>50150</v>
+        <v>49783</v>
       </c>
       <c r="C100" t="s">
-        <v>578</v>
+        <v>824</v>
       </c>
       <c r="D100" t="s">
-        <v>785</v>
+        <v>825</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
-        <v>786</v>
+        <v>826</v>
       </c>
       <c r="G100" t="s">
-        <v>787</v>
-[...1 lines deleted...]
-      <c r="H100"/>
+        <v>827</v>
+      </c>
+      <c r="H100" t="s">
+        <v>828</v>
+      </c>
       <c r="I100">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="J100" t="s">
-        <v>92</v>
+        <v>612</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
-        <v>51002</v>
+        <v>51208</v>
       </c>
       <c r="B101">
-        <v>50178</v>
+        <v>50080</v>
       </c>
       <c r="C101" t="s">
-        <v>565</v>
+        <v>623</v>
       </c>
       <c r="D101" t="s">
-        <v>788</v>
+        <v>829</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>789</v>
+        <v>830</v>
       </c>
       <c r="G101" t="s">
-        <v>790</v>
+        <v>831</v>
       </c>
       <c r="H101"/>
       <c r="I101">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="J101" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
-        <v>51119</v>
+        <v>51300</v>
       </c>
       <c r="B102">
-        <v>50178</v>
+        <v>50080</v>
       </c>
       <c r="C102" t="s">
-        <v>565</v>
+        <v>623</v>
       </c>
       <c r="D102" t="s">
-        <v>791</v>
+        <v>832</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>792</v>
+        <v>833</v>
       </c>
       <c r="G102" t="s">
-        <v>793</v>
+        <v>834</v>
       </c>
       <c r="H102"/>
       <c r="I102">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J102" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
-        <v>51034</v>
+        <v>51057</v>
       </c>
       <c r="B103">
-        <v>50178</v>
+        <v>50205</v>
       </c>
       <c r="C103" t="s">
-        <v>565</v>
+        <v>605</v>
       </c>
       <c r="D103" t="s">
-        <v>794</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="E103"/>
       <c r="F103" t="s">
-        <v>796</v>
+        <v>836</v>
       </c>
       <c r="G103" t="s">
-        <v>797</v>
+        <v>837</v>
       </c>
       <c r="H103"/>
       <c r="I103">
-        <v>158</v>
+        <v>1</v>
       </c>
       <c r="J103" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
-        <v>51120</v>
+        <v>50919</v>
       </c>
       <c r="B104">
-        <v>50178</v>
+        <v>50150</v>
       </c>
       <c r="C104" t="s">
-        <v>565</v>
+        <v>618</v>
       </c>
       <c r="D104" t="s">
-        <v>798</v>
+        <v>838</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>799</v>
+        <v>839</v>
       </c>
       <c r="G104" t="s">
-        <v>800</v>
+        <v>840</v>
       </c>
       <c r="H104"/>
       <c r="I104">
         <v>5</v>
       </c>
       <c r="J104" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
-        <v>51167</v>
+        <v>51002</v>
       </c>
       <c r="B105">
-        <v>50071</v>
+        <v>50178</v>
       </c>
       <c r="C105" t="s">
-        <v>565</v>
+        <v>605</v>
       </c>
       <c r="D105" t="s">
-        <v>801</v>
+        <v>841</v>
       </c>
       <c r="E105"/>
       <c r="F105" t="s">
-        <v>802</v>
+        <v>842</v>
       </c>
       <c r="G105" t="s">
-        <v>803</v>
+        <v>843</v>
       </c>
       <c r="H105"/>
       <c r="I105">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J105" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
-        <v>51168</v>
+        <v>51119</v>
       </c>
       <c r="B106">
-        <v>50167</v>
+        <v>50178</v>
       </c>
       <c r="C106" t="s">
-        <v>565</v>
+        <v>605</v>
       </c>
       <c r="D106" t="s">
-        <v>801</v>
+        <v>844</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>802</v>
+        <v>845</v>
       </c>
       <c r="G106" t="s">
-        <v>803</v>
+        <v>846</v>
       </c>
       <c r="H106"/>
       <c r="I106">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J106" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
-        <v>50954</v>
+        <v>51034</v>
       </c>
       <c r="B107">
-        <v>50166</v>
+        <v>50178</v>
       </c>
       <c r="C107" t="s">
-        <v>578</v>
+        <v>605</v>
       </c>
       <c r="D107" t="s">
-        <v>804</v>
-[...1 lines deleted...]
-      <c r="E107"/>
+        <v>847</v>
+      </c>
+      <c r="E107" t="s">
+        <v>848</v>
+      </c>
       <c r="F107" t="s">
-        <v>805</v>
+        <v>849</v>
       </c>
       <c r="G107" t="s">
-        <v>806</v>
+        <v>850</v>
       </c>
       <c r="H107"/>
       <c r="I107">
-        <v>0</v>
+        <v>160</v>
       </c>
       <c r="J107" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
-        <v>50767</v>
+        <v>51120</v>
       </c>
       <c r="B108">
-        <v>49842</v>
+        <v>50178</v>
       </c>
       <c r="C108" t="s">
-        <v>583</v>
-[...4 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="D108" t="s">
+        <v>851</v>
+      </c>
+      <c r="E108"/>
       <c r="F108" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="G108"/>
+        <v>852</v>
+      </c>
+      <c r="G108" t="s">
+        <v>853</v>
+      </c>
       <c r="H108"/>
       <c r="I108">
-        <v>1413</v>
+        <v>5</v>
       </c>
       <c r="J108" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
-        <v>50768</v>
+        <v>51167</v>
       </c>
       <c r="B109">
-        <v>49842</v>
+        <v>50071</v>
       </c>
       <c r="C109" t="s">
-        <v>583</v>
-[...4 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="D109" t="s">
+        <v>854</v>
+      </c>
+      <c r="E109"/>
       <c r="F109" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="G109"/>
+        <v>855</v>
+      </c>
+      <c r="G109" t="s">
+        <v>856</v>
+      </c>
       <c r="H109"/>
       <c r="I109">
-        <v>1448</v>
+        <v>7</v>
       </c>
       <c r="J109" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
-        <v>50769</v>
+        <v>51168</v>
       </c>
       <c r="B110">
-        <v>49842</v>
+        <v>50167</v>
       </c>
       <c r="C110" t="s">
-        <v>583</v>
-[...4 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="D110" t="s">
+        <v>854</v>
+      </c>
+      <c r="E110"/>
       <c r="F110" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="G110"/>
+        <v>855</v>
+      </c>
+      <c r="G110" t="s">
+        <v>856</v>
+      </c>
       <c r="H110"/>
       <c r="I110">
-        <v>1457</v>
+        <v>9</v>
       </c>
       <c r="J110" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
-        <v>51384</v>
+        <v>50954</v>
       </c>
       <c r="B111">
-        <v>50095</v>
+        <v>50166</v>
       </c>
       <c r="C111" t="s">
-        <v>603</v>
+        <v>618</v>
       </c>
       <c r="D111" t="s">
-        <v>566</v>
+        <v>857</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>810</v>
+        <v>858</v>
       </c>
       <c r="G111" t="s">
-        <v>811</v>
+        <v>859</v>
       </c>
       <c r="H111"/>
       <c r="I111">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J111" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
-        <v>51385</v>
+        <v>50767</v>
       </c>
       <c r="B112">
-        <v>50096</v>
+        <v>49842</v>
       </c>
       <c r="C112" t="s">
-        <v>603</v>
-[...4 lines deleted...]
-      <c r="E112"/>
+        <v>623</v>
+      </c>
+      <c r="D112"/>
+      <c r="E112" t="s">
+        <v>860</v>
+      </c>
       <c r="F112" t="s">
-        <v>810</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="G112"/>
       <c r="H112"/>
       <c r="I112">
-        <v>0</v>
+        <v>1413</v>
       </c>
       <c r="J112" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
-        <v>50975</v>
+        <v>50768</v>
       </c>
       <c r="B113">
-        <v>50169</v>
+        <v>49842</v>
       </c>
       <c r="C113" t="s">
-        <v>565</v>
-[...4 lines deleted...]
-      <c r="E113"/>
+        <v>623</v>
+      </c>
+      <c r="D113"/>
+      <c r="E113" t="s">
+        <v>861</v>
+      </c>
       <c r="F113" t="s">
-        <v>813</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="G113"/>
       <c r="H113"/>
       <c r="I113">
-        <v>28</v>
+        <v>1448</v>
       </c>
       <c r="J113" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
-        <v>51295</v>
+        <v>50769</v>
       </c>
       <c r="B114">
-        <v>50185</v>
+        <v>49842</v>
       </c>
       <c r="C114" t="s">
-        <v>603</v>
-[...4 lines deleted...]
-      <c r="E114"/>
+        <v>623</v>
+      </c>
+      <c r="D114"/>
+      <c r="E114" t="s">
+        <v>862</v>
+      </c>
       <c r="F114" t="s">
-        <v>816</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="G114"/>
       <c r="H114"/>
       <c r="I114">
-        <v>0</v>
+        <v>1457</v>
       </c>
       <c r="J114" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
-        <v>50953</v>
+        <v>51384</v>
       </c>
       <c r="B115">
-        <v>50164</v>
+        <v>50095</v>
       </c>
       <c r="C115" t="s">
-        <v>578</v>
+        <v>643</v>
       </c>
       <c r="D115" t="s">
-        <v>818</v>
+        <v>606</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>819</v>
+        <v>863</v>
       </c>
       <c r="G115" t="s">
-        <v>820</v>
+        <v>864</v>
       </c>
       <c r="H115"/>
       <c r="I115">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="J115" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
-        <v>52076</v>
+        <v>51385</v>
       </c>
       <c r="B116">
-        <v>49801</v>
+        <v>50096</v>
       </c>
       <c r="C116" t="s">
-        <v>583</v>
+        <v>643</v>
       </c>
       <c r="D116" t="s">
-        <v>821</v>
+        <v>606</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>69</v>
+        <v>863</v>
       </c>
       <c r="G116" t="s">
-        <v>822</v>
+        <v>864</v>
       </c>
       <c r="H116"/>
       <c r="I116">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="J116" t="s">
-        <v>270</v>
+        <v>92</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
-        <v>52081</v>
+        <v>54833</v>
       </c>
       <c r="B117">
-        <v>49801</v>
+        <v>54541</v>
       </c>
       <c r="C117" t="s">
-        <v>569</v>
+        <v>865</v>
       </c>
       <c r="D117" t="s">
-        <v>823</v>
+        <v>866</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>69</v>
+        <v>867</v>
       </c>
       <c r="G117" t="s">
-        <v>569</v>
+        <v>868</v>
       </c>
       <c r="H117"/>
       <c r="I117">
+        <v>1</v>
+      </c>
+      <c r="J117" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118">
+        <v>54829</v>
+      </c>
+      <c r="B118">
+        <v>54541</v>
+      </c>
+      <c r="C118" t="s">
+        <v>643</v>
+      </c>
+      <c r="D118" t="s">
+        <v>869</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118" t="s">
+        <v>870</v>
+      </c>
+      <c r="G118" t="s">
+        <v>871</v>
+      </c>
+      <c r="H118"/>
+      <c r="I118">
+        <v>7</v>
+      </c>
+      <c r="J118" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119">
+        <v>50975</v>
+      </c>
+      <c r="B119">
+        <v>50169</v>
+      </c>
+      <c r="C119" t="s">
+        <v>605</v>
+      </c>
+      <c r="D119" t="s">
+        <v>872</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119" t="s">
+        <v>873</v>
+      </c>
+      <c r="G119" t="s">
+        <v>874</v>
+      </c>
+      <c r="H119"/>
+      <c r="I119">
+        <v>28</v>
+      </c>
+      <c r="J119" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120">
+        <v>51295</v>
+      </c>
+      <c r="B120">
+        <v>50185</v>
+      </c>
+      <c r="C120" t="s">
+        <v>643</v>
+      </c>
+      <c r="D120" t="s">
+        <v>875</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120" t="s">
+        <v>876</v>
+      </c>
+      <c r="G120" t="s">
+        <v>877</v>
+      </c>
+      <c r="H120"/>
+      <c r="I120">
+        <v>0</v>
+      </c>
+      <c r="J120" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121">
+        <v>50953</v>
+      </c>
+      <c r="B121">
+        <v>50164</v>
+      </c>
+      <c r="C121" t="s">
+        <v>618</v>
+      </c>
+      <c r="D121" t="s">
+        <v>878</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121" t="s">
+        <v>879</v>
+      </c>
+      <c r="G121" t="s">
+        <v>880</v>
+      </c>
+      <c r="H121"/>
+      <c r="I121">
+        <v>6</v>
+      </c>
+      <c r="J121" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122">
+        <v>52076</v>
+      </c>
+      <c r="B122">
+        <v>49801</v>
+      </c>
+      <c r="C122" t="s">
+        <v>623</v>
+      </c>
+      <c r="D122" t="s">
+        <v>881</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122" t="s">
+        <v>69</v>
+      </c>
+      <c r="G122" t="s">
+        <v>882</v>
+      </c>
+      <c r="H122"/>
+      <c r="I122">
+        <v>16</v>
+      </c>
+      <c r="J122" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123">
+        <v>52081</v>
+      </c>
+      <c r="B123">
+        <v>49801</v>
+      </c>
+      <c r="C123" t="s">
+        <v>609</v>
+      </c>
+      <c r="D123" t="s">
+        <v>883</v>
+      </c>
+      <c r="E123"/>
+      <c r="F123" t="s">
+        <v>69</v>
+      </c>
+      <c r="G123" t="s">
+        <v>609</v>
+      </c>
+      <c r="H123"/>
+      <c r="I123">
         <v>12</v>
       </c>
-      <c r="J117" t="s">
-        <v>270</v>
+      <c r="J123" t="s">
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -12708,2172 +13415,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="M1" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="N1" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="O1" t="s">
-        <v>1306</v>
+        <v>1364</v>
       </c>
       <c r="P1" t="s">
-        <v>1311</v>
+        <v>1369</v>
       </c>
       <c r="Q1" t="s">
-        <v>1318</v>
+        <v>1376</v>
       </c>
       <c r="R1" t="s">
-        <v>1320</v>
+        <v>1378</v>
       </c>
       <c r="S1" t="s">
-        <v>1324</v>
+        <v>1381</v>
       </c>
       <c r="T1" t="s">
-        <v>1326</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C2" t="s">
-        <v>824</v>
+        <v>884</v>
       </c>
       <c r="D2" t="s">
-        <v>829</v>
+        <v>889</v>
       </c>
       <c r="E2" t="s">
         <v>43</v>
       </c>
       <c r="F2" t="s">
-        <v>992</v>
+        <v>1052</v>
       </c>
       <c r="G2" t="s">
-        <v>998</v>
+        <v>1058</v>
       </c>
       <c r="H2" t="s">
-        <v>1002</v>
+        <v>1062</v>
       </c>
       <c r="I2" t="s">
-        <v>1024</v>
+        <v>1084</v>
       </c>
       <c r="J2" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="K2" t="s">
-        <v>1116</v>
+        <v>1174</v>
       </c>
       <c r="L2" t="s">
-        <v>377</v>
+        <v>387</v>
       </c>
       <c r="M2" t="s">
-        <v>1295</v>
+        <v>1353</v>
       </c>
       <c r="N2" t="s">
-        <v>1300</v>
+        <v>1358</v>
       </c>
       <c r="O2" t="s">
-        <v>1307</v>
+        <v>1365</v>
       </c>
       <c r="P2" t="s">
-        <v>1312</v>
+        <v>1370</v>
       </c>
       <c r="Q2" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="R2" t="s">
-        <v>640</v>
+        <v>680</v>
       </c>
       <c r="S2" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="T2" t="s">
-        <v>488</v>
+        <v>528</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>825</v>
+        <v>885</v>
       </c>
       <c r="D3" t="s">
-        <v>830</v>
+        <v>890</v>
       </c>
       <c r="E3" t="s">
         <v>112</v>
       </c>
       <c r="F3" t="s">
-        <v>993</v>
+        <v>1053</v>
       </c>
       <c r="G3" t="s">
         <v>118</v>
       </c>
       <c r="H3" t="s">
-        <v>1003</v>
+        <v>1063</v>
       </c>
       <c r="I3" t="s">
-        <v>1025</v>
+        <v>1085</v>
       </c>
       <c r="J3" t="s">
-        <v>1057</v>
+        <v>1117</v>
       </c>
       <c r="K3" t="s">
-        <v>1117</v>
+        <v>1175</v>
       </c>
       <c r="L3" t="s">
-        <v>1294</v>
+        <v>1352</v>
       </c>
       <c r="M3" t="s">
-        <v>1296</v>
+        <v>1354</v>
       </c>
       <c r="N3" t="s">
-        <v>1301</v>
+        <v>1359</v>
       </c>
       <c r="O3" t="s">
-        <v>1308</v>
+        <v>1366</v>
       </c>
       <c r="P3" t="s">
-        <v>1313</v>
+        <v>1371</v>
       </c>
       <c r="Q3" t="s">
-        <v>489</v>
+        <v>529</v>
       </c>
       <c r="R3" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="S3" t="s">
-        <v>1325</v>
+        <v>1382</v>
       </c>
       <c r="T3" t="s">
-        <v>1327</v>
+        <v>530</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>70</v>
       </c>
       <c r="C4" t="s">
         <v>86</v>
       </c>
       <c r="D4" t="s">
-        <v>831</v>
+        <v>891</v>
       </c>
       <c r="E4" t="s">
-        <v>990</v>
+        <v>1050</v>
       </c>
       <c r="F4" t="s">
-        <v>994</v>
+        <v>1054</v>
       </c>
       <c r="G4" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="H4" t="s">
-        <v>1004</v>
+        <v>1064</v>
       </c>
       <c r="I4" t="s">
-        <v>1026</v>
+        <v>1086</v>
       </c>
       <c r="J4" t="s">
-        <v>1058</v>
+        <v>1118</v>
       </c>
       <c r="K4" t="s">
-        <v>1118</v>
+        <v>1176</v>
       </c>
       <c r="M4" t="s">
-        <v>1297</v>
+        <v>1355</v>
       </c>
       <c r="N4" t="s">
-        <v>1302</v>
+        <v>1360</v>
       </c>
       <c r="O4" t="s">
-        <v>1309</v>
+        <v>1367</v>
       </c>
       <c r="P4" t="s">
-        <v>1314</v>
+        <v>1372</v>
       </c>
       <c r="Q4" t="s">
-        <v>484</v>
+        <v>524</v>
       </c>
       <c r="R4" t="s">
-        <v>771</v>
+        <v>824</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>832</v>
+        <v>892</v>
       </c>
       <c r="E5" t="s">
         <v>88</v>
       </c>
       <c r="F5" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="G5" t="s">
-        <v>999</v>
+        <v>1059</v>
       </c>
       <c r="H5" t="s">
         <v>46</v>
       </c>
       <c r="I5" t="s">
-        <v>1027</v>
+        <v>1087</v>
       </c>
       <c r="J5" t="s">
-        <v>1059</v>
+        <v>1119</v>
       </c>
       <c r="K5" t="s">
-        <v>1119</v>
+        <v>1177</v>
       </c>
       <c r="M5" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="N5" t="s">
-        <v>1303</v>
+        <v>1361</v>
       </c>
       <c r="O5" t="s">
-        <v>1310</v>
+        <v>1368</v>
       </c>
       <c r="P5" t="s">
-        <v>1309</v>
+        <v>1367</v>
       </c>
       <c r="Q5" t="s">
-        <v>486</v>
+        <v>526</v>
       </c>
       <c r="R5" t="s">
-        <v>573</v>
+        <v>613</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>826</v>
+        <v>886</v>
       </c>
       <c r="D6" t="s">
-        <v>833</v>
+        <v>893</v>
       </c>
       <c r="E6" t="s">
         <v>57</v>
       </c>
       <c r="F6" t="s">
-        <v>995</v>
+        <v>1055</v>
       </c>
       <c r="G6" t="s">
-        <v>1000</v>
+        <v>1060</v>
       </c>
       <c r="H6" t="s">
-        <v>1005</v>
+        <v>1065</v>
       </c>
       <c r="I6" t="s">
-        <v>1028</v>
+        <v>1088</v>
       </c>
       <c r="J6" t="s">
-        <v>1060</v>
+        <v>1120</v>
       </c>
       <c r="K6" t="s">
-        <v>1120</v>
+        <v>1178</v>
       </c>
       <c r="M6" t="s">
-        <v>1298</v>
+        <v>1356</v>
       </c>
       <c r="N6" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
       <c r="P6" t="s">
-        <v>1315</v>
+        <v>1373</v>
       </c>
       <c r="Q6" t="s">
-        <v>1319</v>
+        <v>1377</v>
       </c>
       <c r="R6" t="s">
-        <v>578</v>
+        <v>618</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>117</v>
       </c>
       <c r="D7" t="s">
-        <v>834</v>
+        <v>894</v>
       </c>
       <c r="E7" t="s">
-        <v>991</v>
+        <v>1051</v>
       </c>
       <c r="F7" t="s">
-        <v>996</v>
+        <v>1056</v>
       </c>
       <c r="G7" t="s">
-        <v>1001</v>
+        <v>1061</v>
       </c>
       <c r="H7" t="s">
-        <v>1006</v>
+        <v>1066</v>
       </c>
       <c r="I7" t="s">
-        <v>1029</v>
+        <v>1089</v>
       </c>
       <c r="J7" t="s">
-        <v>1061</v>
+        <v>343</v>
       </c>
       <c r="K7" t="s">
-        <v>1024</v>
+        <v>1084</v>
       </c>
       <c r="M7" t="s">
-        <v>1299</v>
+        <v>1357</v>
       </c>
       <c r="N7" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="P7" t="s">
-        <v>1316</v>
+        <v>1374</v>
       </c>
       <c r="R7" t="s">
-        <v>1321</v>
+        <v>865</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>827</v>
+        <v>887</v>
       </c>
       <c r="D8" t="s">
-        <v>835</v>
+        <v>895</v>
       </c>
       <c r="F8" t="s">
         <v>77</v>
       </c>
       <c r="G8" t="s">
         <v>125</v>
       </c>
       <c r="H8" t="s">
-        <v>1007</v>
+        <v>1067</v>
       </c>
       <c r="I8" t="s">
-        <v>1030</v>
+        <v>1090</v>
       </c>
       <c r="J8" t="s">
-        <v>1062</v>
+        <v>1121</v>
       </c>
       <c r="K8" t="s">
-        <v>1025</v>
+        <v>1085</v>
       </c>
       <c r="N8" t="s">
-        <v>1304</v>
+        <v>1362</v>
       </c>
       <c r="P8" t="s">
-        <v>1317</v>
+        <v>1375</v>
       </c>
       <c r="R8" t="s">
-        <v>1322</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>104</v>
       </c>
       <c r="D9" t="s">
-        <v>836</v>
+        <v>896</v>
       </c>
       <c r="F9" t="s">
         <v>44</v>
       </c>
       <c r="G9" t="s">
         <v>90</v>
       </c>
       <c r="H9" t="s">
         <v>133</v>
       </c>
       <c r="I9" t="s">
-        <v>1031</v>
+        <v>1091</v>
       </c>
       <c r="J9" t="s">
-        <v>1063</v>
+        <v>1122</v>
       </c>
       <c r="K9" t="s">
-        <v>1121</v>
+        <v>1179</v>
       </c>
       <c r="N9" t="s">
         <v>71</v>
       </c>
       <c r="P9" t="s">
-        <v>380</v>
+        <v>390</v>
       </c>
       <c r="R9" t="s">
-        <v>1323</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>132</v>
       </c>
       <c r="D10" t="s">
-        <v>837</v>
+        <v>897</v>
       </c>
       <c r="F10" t="s">
         <v>144</v>
       </c>
       <c r="G10" t="s">
         <v>155</v>
       </c>
       <c r="H10" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="I10" t="s">
-        <v>1032</v>
+        <v>1092</v>
       </c>
       <c r="J10" t="s">
-        <v>1064</v>
+        <v>1123</v>
       </c>
       <c r="K10" t="s">
-        <v>1122</v>
+        <v>1180</v>
       </c>
       <c r="N10" t="s">
-        <v>1305</v>
+        <v>1363</v>
       </c>
       <c r="R10" t="s">
-        <v>569</v>
+        <v>609</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>828</v>
+        <v>888</v>
       </c>
       <c r="D11" t="s">
-        <v>838</v>
+        <v>898</v>
       </c>
       <c r="F11" t="s">
-        <v>997</v>
+        <v>1057</v>
       </c>
       <c r="H11" t="s">
-        <v>1008</v>
+        <v>1068</v>
       </c>
       <c r="I11" t="s">
-        <v>1033</v>
+        <v>1093</v>
       </c>
       <c r="J11" t="s">
-        <v>1065</v>
+        <v>1124</v>
       </c>
       <c r="K11" t="s">
-        <v>1123</v>
+        <v>1181</v>
       </c>
       <c r="R11" t="s">
-        <v>565</v>
+        <v>605</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>839</v>
+        <v>899</v>
       </c>
       <c r="F12" t="s">
         <v>113</v>
       </c>
       <c r="H12" t="s">
-        <v>1009</v>
+        <v>1069</v>
       </c>
       <c r="I12" t="s">
         <v>118</v>
       </c>
       <c r="J12" t="s">
-        <v>1066</v>
+        <v>1125</v>
       </c>
       <c r="K12" t="s">
-        <v>1124</v>
+        <v>1182</v>
       </c>
       <c r="R12" t="s">
-        <v>583</v>
+        <v>623</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>840</v>
+        <v>900</v>
       </c>
       <c r="H13" t="s">
-        <v>1010</v>
+        <v>1070</v>
       </c>
       <c r="I13" t="s">
         <v>47</v>
       </c>
       <c r="J13" t="s">
-        <v>1067</v>
+        <v>1126</v>
       </c>
       <c r="K13" t="s">
-        <v>1125</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>841</v>
+        <v>901</v>
       </c>
       <c r="H14" t="s">
-        <v>1011</v>
+        <v>1071</v>
       </c>
       <c r="I14" t="s">
-        <v>1034</v>
+        <v>1094</v>
       </c>
       <c r="J14" t="s">
-        <v>1068</v>
+        <v>1127</v>
       </c>
       <c r="K14" t="s">
-        <v>1126</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>842</v>
+        <v>902</v>
       </c>
       <c r="H15" t="s">
-        <v>1012</v>
+        <v>1072</v>
       </c>
       <c r="I15" t="s">
-        <v>1035</v>
+        <v>1095</v>
       </c>
       <c r="J15" t="s">
-        <v>1069</v>
+        <v>1128</v>
       </c>
       <c r="K15" t="s">
-        <v>1127</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>843</v>
+        <v>903</v>
       </c>
       <c r="H16" t="s">
-        <v>1013</v>
+        <v>1073</v>
       </c>
       <c r="I16" t="s">
-        <v>1036</v>
+        <v>1096</v>
       </c>
       <c r="J16" t="s">
-        <v>1070</v>
+        <v>1129</v>
       </c>
       <c r="K16" t="s">
-        <v>1128</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>844</v>
+        <v>904</v>
       </c>
       <c r="H17" t="s">
         <v>126</v>
       </c>
       <c r="I17" t="s">
-        <v>1037</v>
+        <v>1097</v>
       </c>
       <c r="J17" t="s">
-        <v>1071</v>
+        <v>1130</v>
       </c>
       <c r="K17" t="s">
-        <v>1027</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>845</v>
+        <v>905</v>
       </c>
       <c r="H18" t="s">
-        <v>1014</v>
+        <v>1074</v>
       </c>
       <c r="I18" t="s">
         <v>98</v>
       </c>
       <c r="J18" t="s">
         <v>61</v>
       </c>
       <c r="K18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>846</v>
+        <v>906</v>
       </c>
       <c r="H19" t="s">
         <v>59</v>
       </c>
       <c r="I19" t="s">
-        <v>1038</v>
+        <v>1098</v>
       </c>
       <c r="J19" t="s">
-        <v>1072</v>
+        <v>1131</v>
       </c>
       <c r="K19" t="s">
-        <v>1129</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>847</v>
+        <v>907</v>
       </c>
       <c r="H20" t="s">
-        <v>1015</v>
+        <v>1075</v>
       </c>
       <c r="I20" t="s">
-        <v>1039</v>
+        <v>1099</v>
       </c>
       <c r="J20" t="s">
-        <v>1073</v>
+        <v>1132</v>
       </c>
       <c r="K20" t="s">
-        <v>1130</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>848</v>
+        <v>908</v>
       </c>
       <c r="H21" t="s">
-        <v>1016</v>
+        <v>1076</v>
       </c>
       <c r="I21" t="s">
-        <v>1040</v>
+        <v>1100</v>
       </c>
       <c r="J21" t="s">
-        <v>1074</v>
+        <v>1133</v>
       </c>
       <c r="K21" t="s">
-        <v>1131</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>849</v>
+        <v>909</v>
       </c>
       <c r="H22" t="s">
-        <v>1017</v>
+        <v>1077</v>
       </c>
       <c r="I22" t="s">
-        <v>1041</v>
+        <v>1101</v>
       </c>
       <c r="J22" t="s">
-        <v>1075</v>
+        <v>1134</v>
       </c>
       <c r="K22" t="s">
-        <v>1132</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>850</v>
+        <v>910</v>
       </c>
       <c r="H23" t="s">
-        <v>1018</v>
+        <v>1078</v>
       </c>
       <c r="I23" t="s">
-        <v>1042</v>
+        <v>1102</v>
       </c>
       <c r="J23" t="s">
-        <v>1076</v>
+        <v>1135</v>
       </c>
       <c r="K23" t="s">
-        <v>1133</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>851</v>
+        <v>911</v>
       </c>
       <c r="H24" t="s">
-        <v>1019</v>
+        <v>1079</v>
       </c>
       <c r="I24" t="s">
-        <v>1043</v>
+        <v>1103</v>
       </c>
       <c r="J24" t="s">
-        <v>1077</v>
+        <v>1136</v>
       </c>
       <c r="K24" t="s">
-        <v>1134</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>852</v>
+        <v>912</v>
       </c>
       <c r="H25" t="s">
-        <v>1020</v>
+        <v>1080</v>
       </c>
       <c r="I25" t="s">
-        <v>1044</v>
+        <v>1104</v>
       </c>
       <c r="J25" t="s">
-        <v>1078</v>
+        <v>1137</v>
       </c>
       <c r="K25" t="s">
-        <v>1135</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>853</v>
+        <v>913</v>
       </c>
       <c r="H26" t="s">
-        <v>1021</v>
+        <v>1081</v>
       </c>
       <c r="I26" t="s">
-        <v>1045</v>
+        <v>1105</v>
       </c>
       <c r="J26" t="s">
-        <v>1079</v>
+        <v>1138</v>
       </c>
       <c r="K26" t="s">
-        <v>1136</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>854</v>
+        <v>914</v>
       </c>
       <c r="H27" t="s">
-        <v>1022</v>
+        <v>1082</v>
       </c>
       <c r="I27" t="s">
-        <v>1046</v>
+        <v>1106</v>
       </c>
       <c r="J27" t="s">
-        <v>1080</v>
+        <v>1139</v>
       </c>
       <c r="K27" t="s">
-        <v>1137</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>855</v>
+        <v>915</v>
       </c>
       <c r="H28" t="s">
-        <v>1023</v>
+        <v>1083</v>
       </c>
       <c r="I28" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="J28" t="s">
-        <v>1081</v>
+        <v>1140</v>
       </c>
       <c r="K28" t="s">
-        <v>1138</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>856</v>
+        <v>916</v>
       </c>
       <c r="I29" t="s">
-        <v>1047</v>
+        <v>1107</v>
       </c>
       <c r="J29" t="s">
-        <v>1082</v>
+        <v>1141</v>
       </c>
       <c r="K29" t="s">
-        <v>1139</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>857</v>
+        <v>917</v>
       </c>
       <c r="I30" t="s">
         <v>120</v>
       </c>
       <c r="J30" t="s">
-        <v>1083</v>
+        <v>1142</v>
       </c>
       <c r="K30" t="s">
-        <v>1140</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>858</v>
+        <v>918</v>
       </c>
       <c r="I31" t="s">
-        <v>1048</v>
+        <v>1108</v>
       </c>
       <c r="J31" t="s">
-        <v>1084</v>
+        <v>1143</v>
       </c>
       <c r="K31" t="s">
-        <v>1141</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>859</v>
+        <v>919</v>
       </c>
       <c r="I32" t="s">
-        <v>1049</v>
+        <v>1109</v>
       </c>
       <c r="J32" t="s">
-        <v>1085</v>
+        <v>1144</v>
       </c>
       <c r="K32" t="s">
-        <v>1142</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>860</v>
+        <v>920</v>
       </c>
       <c r="I33" t="s">
-        <v>1050</v>
+        <v>1110</v>
       </c>
       <c r="J33" t="s">
-        <v>1086</v>
+        <v>1145</v>
       </c>
       <c r="K33" t="s">
-        <v>1143</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>861</v>
+        <v>921</v>
       </c>
       <c r="I34" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="J34" t="s">
-        <v>1087</v>
+        <v>1146</v>
       </c>
       <c r="K34" t="s">
-        <v>1144</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>862</v>
+        <v>922</v>
       </c>
       <c r="I35" t="s">
-        <v>1051</v>
+        <v>1111</v>
       </c>
       <c r="J35" t="s">
-        <v>1088</v>
+        <v>1147</v>
       </c>
       <c r="K35" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>863</v>
+        <v>923</v>
       </c>
       <c r="I36" t="s">
-        <v>1052</v>
+        <v>1112</v>
       </c>
       <c r="J36" t="s">
-        <v>1089</v>
+        <v>1148</v>
       </c>
       <c r="K36" t="s">
-        <v>1145</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>864</v>
+        <v>924</v>
       </c>
       <c r="I37" t="s">
-        <v>1053</v>
+        <v>1113</v>
       </c>
       <c r="J37" t="s">
-        <v>1090</v>
+        <v>1149</v>
       </c>
       <c r="K37" t="s">
-        <v>1146</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>865</v>
+        <v>925</v>
       </c>
       <c r="I38" t="s">
-        <v>1054</v>
+        <v>1114</v>
       </c>
       <c r="J38" t="s">
-        <v>1091</v>
+        <v>1150</v>
       </c>
       <c r="K38" t="s">
-        <v>1147</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>866</v>
+        <v>926</v>
       </c>
       <c r="I39" t="s">
-        <v>1055</v>
+        <v>1115</v>
       </c>
       <c r="J39" t="s">
-        <v>1092</v>
+        <v>1151</v>
       </c>
       <c r="K39" t="s">
-        <v>1148</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>867</v>
+        <v>927</v>
       </c>
       <c r="I40" t="s">
         <v>90</v>
       </c>
       <c r="J40" t="s">
-        <v>1093</v>
+        <v>1152</v>
       </c>
       <c r="K40" t="s">
-        <v>1149</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>868</v>
+        <v>928</v>
       </c>
       <c r="I41" t="s">
-        <v>1056</v>
+        <v>1116</v>
       </c>
       <c r="J41" t="s">
-        <v>1094</v>
+        <v>1153</v>
       </c>
       <c r="K41" t="s">
-        <v>1150</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>869</v>
+        <v>929</v>
       </c>
       <c r="J42" t="s">
-        <v>1095</v>
+        <v>1154</v>
       </c>
       <c r="K42" t="s">
-        <v>1151</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>870</v>
+        <v>930</v>
       </c>
       <c r="J43" t="s">
-        <v>1096</v>
+        <v>1155</v>
       </c>
       <c r="K43" t="s">
-        <v>1152</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>871</v>
+        <v>931</v>
       </c>
       <c r="J44" t="s">
-        <v>1097</v>
+        <v>1156</v>
       </c>
       <c r="K44" t="s">
-        <v>1153</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>872</v>
+        <v>932</v>
       </c>
       <c r="J45" t="s">
-        <v>1098</v>
+        <v>1157</v>
       </c>
       <c r="K45" t="s">
-        <v>1154</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>873</v>
+        <v>933</v>
       </c>
       <c r="J46" t="s">
-        <v>1099</v>
+        <v>1158</v>
       </c>
       <c r="K46" t="s">
-        <v>1155</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>874</v>
+        <v>934</v>
       </c>
       <c r="J47" t="s">
-        <v>1100</v>
+        <v>1159</v>
       </c>
       <c r="K47" t="s">
-        <v>1156</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>875</v>
+        <v>935</v>
       </c>
       <c r="J48" t="s">
-        <v>1101</v>
+        <v>1160</v>
       </c>
       <c r="K48" t="s">
-        <v>1157</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>876</v>
+        <v>936</v>
       </c>
       <c r="J49" t="s">
-        <v>1102</v>
+        <v>1161</v>
       </c>
       <c r="K49" t="s">
-        <v>1158</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>877</v>
+        <v>937</v>
       </c>
       <c r="J50" t="s">
-        <v>1103</v>
+        <v>1162</v>
       </c>
       <c r="K50" t="s">
-        <v>1159</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>878</v>
+        <v>938</v>
       </c>
       <c r="J51" t="s">
         <v>48</v>
       </c>
       <c r="K51" t="s">
-        <v>1160</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>879</v>
+        <v>939</v>
       </c>
       <c r="J52" t="s">
-        <v>1104</v>
+        <v>1163</v>
       </c>
       <c r="K52" t="s">
-        <v>1161</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>880</v>
+        <v>940</v>
       </c>
       <c r="J53" t="s">
-        <v>1105</v>
+        <v>1164</v>
       </c>
       <c r="K53" t="s">
-        <v>1162</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>881</v>
+        <v>941</v>
       </c>
       <c r="J54" t="s">
-        <v>1106</v>
+        <v>1165</v>
       </c>
       <c r="K54" t="s">
-        <v>1163</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>882</v>
+        <v>942</v>
       </c>
       <c r="J55" t="s">
-        <v>1107</v>
+        <v>1166</v>
       </c>
       <c r="K55" t="s">
-        <v>1164</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>883</v>
+        <v>943</v>
       </c>
       <c r="J56" t="s">
-        <v>1108</v>
+        <v>1167</v>
       </c>
       <c r="K56" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>884</v>
+        <v>944</v>
       </c>
       <c r="J57" t="s">
-        <v>1109</v>
+        <v>1168</v>
       </c>
       <c r="K57" t="s">
-        <v>1165</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>885</v>
+        <v>945</v>
       </c>
       <c r="J58" t="s">
-        <v>1110</v>
+        <v>348</v>
       </c>
       <c r="K58" t="s">
-        <v>1166</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>886</v>
+        <v>946</v>
       </c>
       <c r="J59" t="s">
-        <v>1111</v>
+        <v>1169</v>
       </c>
       <c r="K59" t="s">
-        <v>1167</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>887</v>
+        <v>947</v>
       </c>
       <c r="J60" t="s">
-        <v>1112</v>
+        <v>1170</v>
       </c>
       <c r="K60" t="s">
-        <v>1168</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>888</v>
+        <v>948</v>
       </c>
       <c r="J61" t="s">
-        <v>1113</v>
+        <v>1171</v>
       </c>
       <c r="K61" t="s">
-        <v>1169</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>889</v>
+        <v>949</v>
       </c>
       <c r="J62" t="s">
-        <v>1114</v>
+        <v>1172</v>
       </c>
       <c r="K62" t="s">
-        <v>1170</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>890</v>
+        <v>950</v>
       </c>
       <c r="J63" t="s">
-        <v>1115</v>
+        <v>1173</v>
       </c>
       <c r="K63" t="s">
-        <v>1035</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>891</v>
+        <v>951</v>
       </c>
       <c r="J64" t="s">
         <v>66</v>
       </c>
       <c r="K64" t="s">
-        <v>1171</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>892</v>
+        <v>952</v>
       </c>
       <c r="K65" t="s">
-        <v>1172</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>893</v>
+        <v>953</v>
       </c>
       <c r="K66" t="s">
-        <v>1173</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>894</v>
+        <v>954</v>
       </c>
       <c r="K67" t="s">
-        <v>1174</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>895</v>
+        <v>955</v>
       </c>
       <c r="K68" t="s">
-        <v>1175</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>896</v>
+        <v>956</v>
       </c>
       <c r="K69" t="s">
-        <v>1176</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>897</v>
+        <v>957</v>
       </c>
       <c r="K70" t="s">
-        <v>1177</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>898</v>
+        <v>958</v>
       </c>
       <c r="K71" t="s">
-        <v>1178</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>899</v>
+        <v>959</v>
       </c>
       <c r="K72" t="s">
-        <v>1179</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>900</v>
+        <v>960</v>
       </c>
       <c r="K73" t="s">
-        <v>1180</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>901</v>
+        <v>961</v>
       </c>
       <c r="K74" t="s">
-        <v>1181</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>902</v>
+        <v>962</v>
       </c>
       <c r="K75" t="s">
-        <v>1182</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>903</v>
+        <v>963</v>
       </c>
       <c r="K76" t="s">
-        <v>1183</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>904</v>
+        <v>964</v>
       </c>
       <c r="K77" t="s">
-        <v>1184</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>905</v>
+        <v>965</v>
       </c>
       <c r="K78" t="s">
-        <v>1185</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>906</v>
+        <v>966</v>
       </c>
       <c r="K79" t="s">
-        <v>1186</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>907</v>
+        <v>967</v>
       </c>
       <c r="K80" t="s">
-        <v>1187</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>908</v>
+        <v>968</v>
       </c>
       <c r="K81" t="s">
-        <v>1188</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>909</v>
+        <v>969</v>
       </c>
       <c r="K82" t="s">
-        <v>1189</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>910</v>
+        <v>970</v>
       </c>
       <c r="K83" t="s">
-        <v>1190</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>911</v>
+        <v>971</v>
       </c>
       <c r="K84" t="s">
-        <v>1191</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>912</v>
+        <v>972</v>
       </c>
       <c r="K85" t="s">
-        <v>1041</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>913</v>
+        <v>973</v>
       </c>
       <c r="K86" t="s">
-        <v>1192</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>914</v>
+        <v>974</v>
       </c>
       <c r="K87" t="s">
-        <v>1193</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>915</v>
+        <v>975</v>
       </c>
       <c r="K88" t="s">
-        <v>1194</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>916</v>
+        <v>976</v>
       </c>
       <c r="K89" t="s">
-        <v>1195</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>917</v>
+        <v>977</v>
       </c>
       <c r="K90" t="s">
-        <v>1196</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>918</v>
+        <v>978</v>
       </c>
       <c r="K91" t="s">
-        <v>1197</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>919</v>
+        <v>979</v>
       </c>
       <c r="K92" t="s">
-        <v>1198</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>920</v>
+        <v>980</v>
       </c>
       <c r="K93" t="s">
-        <v>1199</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>921</v>
+        <v>981</v>
       </c>
       <c r="K94" t="s">
-        <v>1200</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>922</v>
+        <v>982</v>
       </c>
       <c r="K95" t="s">
-        <v>1044</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>923</v>
+        <v>983</v>
       </c>
       <c r="K96" t="s">
-        <v>1201</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>924</v>
+        <v>984</v>
       </c>
       <c r="K97" t="s">
-        <v>1202</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>925</v>
+        <v>985</v>
       </c>
       <c r="K98" t="s">
-        <v>1203</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>926</v>
+        <v>986</v>
       </c>
       <c r="K99" t="s">
-        <v>1204</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>927</v>
+        <v>987</v>
       </c>
       <c r="K100" t="s">
-        <v>1205</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>928</v>
+        <v>988</v>
       </c>
       <c r="K101" t="s">
-        <v>1206</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>929</v>
+        <v>989</v>
       </c>
       <c r="K102" t="s">
-        <v>1207</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>930</v>
+        <v>990</v>
       </c>
       <c r="K103" t="s">
-        <v>1208</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>931</v>
+        <v>991</v>
       </c>
       <c r="K104" t="s">
-        <v>1209</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>932</v>
+        <v>992</v>
       </c>
       <c r="K105" t="s">
-        <v>1210</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>933</v>
+        <v>993</v>
       </c>
       <c r="K106" t="s">
-        <v>1211</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>934</v>
+        <v>994</v>
       </c>
       <c r="K107" t="s">
-        <v>1212</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>935</v>
+        <v>995</v>
       </c>
       <c r="K108" t="s">
-        <v>1213</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>936</v>
+        <v>996</v>
       </c>
       <c r="K109" t="s">
-        <v>1214</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>937</v>
+        <v>997</v>
       </c>
       <c r="K110" t="s">
-        <v>1215</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>938</v>
+        <v>998</v>
       </c>
       <c r="K111" t="s">
-        <v>1216</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>939</v>
+        <v>999</v>
       </c>
       <c r="K112" t="s">
-        <v>1217</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>940</v>
+        <v>1000</v>
       </c>
       <c r="K113" t="s">
-        <v>1218</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>941</v>
+        <v>1001</v>
       </c>
       <c r="K114" t="s">
-        <v>1219</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>942</v>
+        <v>1002</v>
       </c>
       <c r="K115" t="s">
-        <v>1220</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>943</v>
+        <v>1003</v>
       </c>
       <c r="K116" t="s">
-        <v>1221</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>944</v>
+        <v>1004</v>
       </c>
       <c r="K117" t="s">
-        <v>1222</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>945</v>
+        <v>1005</v>
       </c>
       <c r="K118" t="s">
-        <v>1223</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>946</v>
+        <v>1006</v>
       </c>
       <c r="K119" t="s">
-        <v>1224</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>947</v>
+        <v>1007</v>
       </c>
       <c r="K120" t="s">
-        <v>1225</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>948</v>
+        <v>1008</v>
       </c>
       <c r="K121" t="s">
-        <v>1226</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>949</v>
+        <v>1009</v>
       </c>
       <c r="K122" t="s">
-        <v>1227</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>950</v>
+        <v>1010</v>
       </c>
       <c r="K123" t="s">
-        <v>1228</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>951</v>
+        <v>1011</v>
       </c>
       <c r="K124" t="s">
-        <v>1229</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>952</v>
+        <v>1012</v>
       </c>
       <c r="K125" t="s">
-        <v>1014</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>953</v>
+        <v>1013</v>
       </c>
       <c r="K126" t="s">
-        <v>1230</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>954</v>
+        <v>1014</v>
       </c>
       <c r="K127" t="s">
-        <v>1231</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>955</v>
+        <v>1015</v>
       </c>
       <c r="K128" t="s">
-        <v>1232</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>956</v>
+        <v>1016</v>
       </c>
       <c r="K129" t="s">
-        <v>1233</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>957</v>
+        <v>1017</v>
       </c>
       <c r="K130" t="s">
-        <v>1234</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>958</v>
+        <v>1018</v>
       </c>
       <c r="K131" t="s">
-        <v>1235</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>959</v>
+        <v>1019</v>
       </c>
       <c r="K132" t="s">
-        <v>1236</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>960</v>
+        <v>1020</v>
       </c>
       <c r="K133" t="s">
-        <v>1237</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>961</v>
+        <v>1021</v>
       </c>
       <c r="K134" t="s">
-        <v>1238</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>962</v>
+        <v>1022</v>
       </c>
       <c r="K135" t="s">
-        <v>1239</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>963</v>
+        <v>1023</v>
       </c>
       <c r="K136" t="s">
-        <v>1240</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>964</v>
+        <v>1024</v>
       </c>
       <c r="K137" t="s">
-        <v>1241</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>965</v>
+        <v>1025</v>
       </c>
       <c r="K138" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>966</v>
+        <v>1026</v>
       </c>
       <c r="K139" t="s">
-        <v>1242</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>967</v>
+        <v>1027</v>
       </c>
       <c r="K140" t="s">
-        <v>1243</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>968</v>
+        <v>1028</v>
       </c>
       <c r="K141" t="s">
-        <v>1244</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>969</v>
+        <v>1029</v>
       </c>
       <c r="K142" t="s">
-        <v>1245</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>970</v>
+        <v>1030</v>
       </c>
       <c r="K143" t="s">
-        <v>1246</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>971</v>
+        <v>1031</v>
       </c>
       <c r="K144" t="s">
-        <v>1247</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>972</v>
+        <v>1032</v>
       </c>
       <c r="K145" t="s">
-        <v>1248</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>973</v>
+        <v>1033</v>
       </c>
       <c r="K146" t="s">
-        <v>1249</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>974</v>
+        <v>1034</v>
       </c>
       <c r="K147" t="s">
-        <v>1250</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>975</v>
+        <v>1035</v>
       </c>
       <c r="K148" t="s">
-        <v>1251</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>976</v>
+        <v>1036</v>
       </c>
       <c r="K149" t="s">
-        <v>1252</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>977</v>
+        <v>1037</v>
       </c>
       <c r="K150" t="s">
-        <v>1253</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>978</v>
+        <v>1038</v>
       </c>
       <c r="K151" t="s">
-        <v>1254</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>979</v>
+        <v>1039</v>
       </c>
       <c r="K152" t="s">
-        <v>1255</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>980</v>
+        <v>1040</v>
       </c>
       <c r="K153" t="s">
-        <v>1256</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>981</v>
+        <v>1041</v>
       </c>
       <c r="K154" t="s">
-        <v>1257</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>982</v>
+        <v>1042</v>
       </c>
       <c r="K155" t="s">
-        <v>1258</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>983</v>
+        <v>1043</v>
       </c>
       <c r="K156" t="s">
-        <v>1259</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>984</v>
+        <v>1044</v>
       </c>
       <c r="K157" t="s">
-        <v>1260</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>985</v>
+        <v>1045</v>
       </c>
       <c r="K158" t="s">
-        <v>1261</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>986</v>
+        <v>1046</v>
       </c>
       <c r="K159" t="s">
-        <v>1262</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>987</v>
+        <v>1047</v>
       </c>
       <c r="K160" t="s">
-        <v>1263</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>988</v>
+        <v>1048</v>
       </c>
       <c r="K161" t="s">
-        <v>1264</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>989</v>
+        <v>1049</v>
       </c>
       <c r="K162" t="s">
-        <v>1265</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1266</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1267</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1268</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1269</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>1052</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1270</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1271</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1272</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1273</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1274</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1275</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1276</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1277</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1278</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1279</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1280</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1281</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1282</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1021</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>1283</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1284</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1285</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1286</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1287</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>1023</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1288</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1289</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1290</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1291</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1292</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>1293</v>
+        <v>1351</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">