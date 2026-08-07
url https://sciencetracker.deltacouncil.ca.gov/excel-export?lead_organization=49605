--- v0 (2026-06-18)
+++ v1 (2026-08-07)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="752">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-17 05:49:47pm</t>
+    <t>2026-08-07 06:46:53am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49605</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49605"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>