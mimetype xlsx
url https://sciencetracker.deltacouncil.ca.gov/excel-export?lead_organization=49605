--- v1 (2026-08-07)
+++ v2 (2026-10-29)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="752">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-07 06:46:53am</t>
+    <t>2026-10-29 04:54:53pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?lead_organization=49605</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"lead_organization":"49605"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3751,51 +3751,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50948</v>
       </c>
       <c r="B6">
         <v>50163</v>
       </c>
       <c r="C6" t="s">
         <v>145</v>
       </c>
       <c r="D6" t="s">
         <v>161</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>162</v>
       </c>
       <c r="G6" t="s">
         <v>163</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50960</v>
       </c>
       <c r="B7">
         <v>50165</v>
       </c>
       <c r="C7" t="s">
         <v>151</v>
       </c>
       <c r="D7" t="s">
         <v>164</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>165</v>
       </c>
       <c r="G7" t="s">
         <v>166</v>
       </c>
@@ -3865,51 +3865,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>51146</v>
       </c>
       <c r="B10">
         <v>50173</v>
       </c>
       <c r="C10" t="s">
         <v>167</v>
       </c>
       <c r="D10" t="s">
         <v>175</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>176</v>
       </c>
       <c r="G10" t="s">
         <v>177</v>
       </c>
       <c r="H10"/>
       <c r="I10">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>51313</v>
       </c>
       <c r="B11">
         <v>50165</v>
       </c>
       <c r="C11" t="s">
         <v>145</v>
       </c>
       <c r="D11" t="s">
         <v>178</v>
       </c>
       <c r="E11" t="s">
         <v>179</v>
       </c>
       <c r="F11" t="s">
         <v>180</v>
       </c>
       <c r="G11" t="s">
@@ -4005,51 +4005,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>51316</v>
       </c>
       <c r="B15">
         <v>50163</v>
       </c>
       <c r="C15" t="s">
         <v>151</v>
       </c>
       <c r="D15" t="s">
         <v>161</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
         <v>191</v>
       </c>
       <c r="G15" t="s">
         <v>192</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>51451</v>
       </c>
       <c r="B16">
         <v>50074</v>
       </c>
       <c r="C16" t="s">
         <v>145</v>
       </c>
       <c r="D16" t="s">
         <v>193</v>
       </c>
       <c r="E16" t="s">
         <v>194</v>
       </c>
       <c r="F16" t="s">
         <v>195</v>
       </c>
       <c r="G16" t="s">