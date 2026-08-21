--- v0 (2026-07-02)
+++ v1 (2026-08-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="704">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-02 01:16:17am</t>
+    <t>2026-08-21 02:06:06pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_sources%5B%5D=14023</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_sources":["14023"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3699,259 +3699,259 @@
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50787</v>
       </c>
       <c r="B2">
         <v>49849</v>
       </c>
       <c r="C2" t="s">
         <v>142</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
         <v>143</v>
       </c>
       <c r="F2" t="s">
         <v>144</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="J2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50788</v>
       </c>
       <c r="B3">
         <v>49849</v>
       </c>
       <c r="C3" t="s">
         <v>142</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>145</v>
       </c>
       <c r="F3" t="s">
         <v>144</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50789</v>
       </c>
       <c r="B4">
         <v>49849</v>
       </c>
       <c r="C4" t="s">
         <v>142</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>146</v>
       </c>
       <c r="F4" t="s">
         <v>144</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="J4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50785</v>
       </c>
       <c r="B5">
         <v>49848</v>
       </c>
       <c r="C5" t="s">
         <v>142</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>147</v>
       </c>
       <c r="F5" t="s">
         <v>50</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="J5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50786</v>
       </c>
       <c r="B6">
         <v>49848</v>
       </c>
       <c r="C6" t="s">
         <v>142</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
         <v>148</v>
       </c>
       <c r="F6" t="s">
         <v>50</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50790</v>
       </c>
       <c r="B7">
         <v>49850</v>
       </c>
       <c r="C7" t="s">
         <v>142</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>149</v>
       </c>
       <c r="F7" t="s">
         <v>150</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="J7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50791</v>
       </c>
       <c r="B8">
         <v>49850</v>
       </c>
       <c r="C8" t="s">
         <v>142</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>151</v>
       </c>
       <c r="F8" t="s">
         <v>150</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="J8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50783</v>
       </c>
       <c r="B9">
         <v>49847</v>
       </c>
       <c r="C9" t="s">
         <v>142</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>152</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>1038</v>
+        <v>1046</v>
       </c>
       <c r="J9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50784</v>
       </c>
       <c r="B10">
         <v>49847</v>
       </c>
       <c r="C10" t="s">
         <v>142</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>153</v>
       </c>
       <c r="F10" t="s">
         <v>35</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>1035</v>
+        <v>1043</v>
       </c>
       <c r="J10" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>