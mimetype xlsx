--- v0 (2026-05-14)
+++ v1 (2026-07-01)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="812">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="813">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-14 01:01:51pm</t>
+    <t>2026-06-30 11:07:32pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_sources%5B%5D=14022</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_sources":["14022"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2412,50 +2412,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
@@ -5073,713 +5076,713 @@
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50761</v>
       </c>
       <c r="B2">
         <v>49838</v>
       </c>
       <c r="C2" t="s">
         <v>232</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
         <v>233</v>
       </c>
       <c r="F2" t="s">
         <v>81</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="J2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50762</v>
       </c>
       <c r="B3">
         <v>49838</v>
       </c>
       <c r="C3" t="s">
         <v>232</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>234</v>
       </c>
       <c r="F3" t="s">
         <v>81</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="J3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50763</v>
       </c>
       <c r="B4">
         <v>49838</v>
       </c>
       <c r="C4" t="s">
         <v>232</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>235</v>
       </c>
       <c r="F4" t="s">
         <v>81</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="J4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50770</v>
       </c>
       <c r="B5">
         <v>49843</v>
       </c>
       <c r="C5" t="s">
         <v>232</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>236</v>
       </c>
       <c r="F5" t="s">
         <v>92</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="J5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50771</v>
       </c>
       <c r="B6">
         <v>49843</v>
       </c>
       <c r="C6" t="s">
         <v>232</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
         <v>237</v>
       </c>
       <c r="F6" t="s">
         <v>92</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50772</v>
       </c>
       <c r="B7">
         <v>49843</v>
       </c>
       <c r="C7" t="s">
         <v>232</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>238</v>
       </c>
       <c r="F7" t="s">
         <v>92</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="J7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50778</v>
       </c>
       <c r="B8">
         <v>49845</v>
       </c>
       <c r="C8" t="s">
         <v>232</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>239</v>
       </c>
       <c r="F8" t="s">
         <v>103</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>1478</v>
+        <v>1482</v>
       </c>
       <c r="J8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50779</v>
       </c>
       <c r="B9">
         <v>49845</v>
       </c>
       <c r="C9" t="s">
         <v>232</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>240</v>
       </c>
       <c r="F9" t="s">
         <v>103</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>1475</v>
+        <v>1479</v>
       </c>
       <c r="J9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50780</v>
       </c>
       <c r="B10">
         <v>49845</v>
       </c>
       <c r="C10" t="s">
         <v>232</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>241</v>
       </c>
       <c r="F10" t="s">
         <v>103</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>1381</v>
+        <v>1385</v>
       </c>
       <c r="J10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50773</v>
       </c>
       <c r="B11">
         <v>49844</v>
       </c>
       <c r="C11" t="s">
         <v>232</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
         <v>242</v>
       </c>
       <c r="F11" t="s">
         <v>243</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="J11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50774</v>
       </c>
       <c r="B12">
         <v>49844</v>
       </c>
       <c r="C12" t="s">
         <v>232</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
         <v>244</v>
       </c>
       <c r="F12" t="s">
         <v>243</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="J12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50775</v>
       </c>
       <c r="B13">
         <v>49844</v>
       </c>
       <c r="C13" t="s">
         <v>232</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
         <v>245</v>
       </c>
       <c r="F13" t="s">
         <v>243</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="J13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50776</v>
       </c>
       <c r="B14">
         <v>49844</v>
       </c>
       <c r="C14" t="s">
         <v>232</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
         <v>246</v>
       </c>
       <c r="F14" t="s">
         <v>243</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="J14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50777</v>
       </c>
       <c r="B15">
         <v>49844</v>
       </c>
       <c r="C15" t="s">
         <v>232</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
         <v>247</v>
       </c>
       <c r="F15" t="s">
         <v>243</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="J15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50741</v>
       </c>
       <c r="B16">
         <v>49833</v>
       </c>
       <c r="C16" t="s">
         <v>248</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
         <v>249</v>
       </c>
       <c r="F16" t="s">
         <v>250</v>
       </c>
       <c r="G16" t="s">
         <v>251</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="J16" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50744</v>
       </c>
       <c r="B17">
         <v>49834</v>
       </c>
       <c r="C17" t="s">
         <v>248</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
         <v>253</v>
       </c>
       <c r="F17" t="s">
         <v>250</v>
       </c>
       <c r="G17" t="s">
         <v>254</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="J17" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50752</v>
       </c>
       <c r="B18">
         <v>49836</v>
       </c>
       <c r="C18" t="s">
         <v>248</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
         <v>255</v>
       </c>
       <c r="F18" t="s">
         <v>250</v>
       </c>
       <c r="G18" t="s">
         <v>254</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="J18" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50696</v>
       </c>
       <c r="B19">
         <v>49829</v>
       </c>
       <c r="C19" t="s">
         <v>248</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
         <v>256</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19" t="s">
         <v>257</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="J19" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50742</v>
       </c>
       <c r="B20">
         <v>49833</v>
       </c>
       <c r="C20" t="s">
         <v>258</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
         <v>259</v>
       </c>
       <c r="F20" t="s">
         <v>260</v>
       </c>
       <c r="G20" t="s">
         <v>261</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="J20" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50745</v>
       </c>
       <c r="B21">
         <v>49834</v>
       </c>
       <c r="C21" t="s">
         <v>258</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
         <v>262</v>
       </c>
       <c r="F21" t="s">
         <v>263</v>
       </c>
       <c r="G21" t="s">
         <v>264</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="J21" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50753</v>
       </c>
       <c r="B22">
         <v>49837</v>
       </c>
       <c r="C22" t="s">
         <v>232</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
         <v>265</v>
       </c>
       <c r="F22" t="s">
         <v>75</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="J22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50754</v>
       </c>
       <c r="B23">
         <v>49837</v>
       </c>
       <c r="C23" t="s">
         <v>232</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
         <v>266</v>
       </c>
       <c r="F23" t="s">
         <v>75</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="J23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50755</v>
       </c>
       <c r="B24">
         <v>49837</v>
       </c>
       <c r="C24" t="s">
         <v>232</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
         <v>267</v>
       </c>
       <c r="F24" t="s">
         <v>75</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="J24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50767</v>
       </c>
       <c r="B25">
         <v>49842</v>
       </c>
       <c r="C25" t="s">
         <v>232</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
         <v>268</v>
       </c>
       <c r="F25" t="s">
         <v>86</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25">
-        <v>1400</v>
+        <v>1405</v>
       </c>
       <c r="J25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50768</v>
       </c>
       <c r="B26">
         <v>49842</v>
       </c>
       <c r="C26" t="s">
         <v>232</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
         <v>269</v>
       </c>
       <c r="F26" t="s">
         <v>86</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="J26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50769</v>
       </c>
       <c r="B27">
         <v>49842</v>
       </c>
       <c r="C27" t="s">
         <v>232</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
         <v>270</v>
       </c>
       <c r="F27" t="s">
         <v>86</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="J27" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -5820,60 +5823,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>123</v>
       </c>
       <c r="M1" t="s">
         <v>115</v>
       </c>
       <c r="N1" t="s">
         <v>116</v>
       </c>
       <c r="O1" t="s">
         <v>781</v>
       </c>
       <c r="P1" t="s">
         <v>786</v>
       </c>
       <c r="Q1" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="R1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="S1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="T1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>271</v>
       </c>
       <c r="C2" t="s">
         <v>273</v>
       </c>
       <c r="D2" t="s">
         <v>282</v>
       </c>
       <c r="E2" t="s">
         <v>443</v>
       </c>
       <c r="F2" t="s">
         <v>447</v>
       </c>
       <c r="G2" t="s">
         <v>456</v>
       </c>
       <c r="H2" t="s">
         <v>463</v>
       </c>
       <c r="I2" t="s">
@@ -5882,54 +5885,54 @@
       <c r="J2" t="s">
         <v>525</v>
       </c>
       <c r="K2" t="s">
         <v>587</v>
       </c>
       <c r="L2" t="s">
         <v>765</v>
       </c>
       <c r="M2" t="s">
         <v>767</v>
       </c>
       <c r="N2" t="s">
         <v>773</v>
       </c>
       <c r="O2" t="s">
         <v>782</v>
       </c>
       <c r="P2" t="s">
         <v>787</v>
       </c>
       <c r="Q2" t="s">
         <v>206</v>
       </c>
       <c r="R2" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="S2" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="T2" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>274</v>
       </c>
       <c r="D3" t="s">
         <v>283</v>
       </c>
       <c r="E3" t="s">
         <v>54</v>
       </c>
       <c r="F3" t="s">
         <v>448</v>
       </c>
       <c r="G3" t="s">
         <v>457</v>
       </c>
       <c r="H3" t="s">
@@ -5938,341 +5941,344 @@
       <c r="I3" t="s">
         <v>491</v>
       </c>
       <c r="J3" t="s">
         <v>526</v>
       </c>
       <c r="K3" t="s">
         <v>588</v>
       </c>
       <c r="L3" t="s">
         <v>766</v>
       </c>
       <c r="M3" t="s">
         <v>768</v>
       </c>
       <c r="N3" t="s">
         <v>774</v>
       </c>
       <c r="O3" t="s">
         <v>783</v>
       </c>
       <c r="P3" t="s">
         <v>788</v>
       </c>
       <c r="Q3" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="R3" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="S3" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="T3" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>272</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>284</v>
       </c>
       <c r="E4" t="s">
         <v>444</v>
       </c>
       <c r="F4" t="s">
         <v>449</v>
       </c>
       <c r="G4" t="s">
         <v>458</v>
       </c>
       <c r="H4" t="s">
         <v>465</v>
       </c>
       <c r="I4" t="s">
         <v>492</v>
       </c>
       <c r="J4" t="s">
         <v>527</v>
       </c>
       <c r="K4" t="s">
         <v>589</v>
       </c>
       <c r="M4" t="s">
         <v>769</v>
       </c>
       <c r="N4" t="s">
         <v>775</v>
       </c>
       <c r="O4" t="s">
         <v>784</v>
       </c>
       <c r="P4" t="s">
         <v>789</v>
       </c>
       <c r="Q4" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="R4" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>275</v>
       </c>
       <c r="D5" t="s">
         <v>285</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>55</v>
       </c>
       <c r="G5" t="s">
         <v>459</v>
       </c>
       <c r="H5" t="s">
         <v>466</v>
       </c>
       <c r="I5" t="s">
         <v>493</v>
       </c>
       <c r="J5" t="s">
         <v>528</v>
       </c>
       <c r="K5" t="s">
         <v>590</v>
       </c>
       <c r="M5" t="s">
         <v>770</v>
       </c>
       <c r="N5" t="s">
         <v>776</v>
       </c>
       <c r="O5" t="s">
         <v>785</v>
       </c>
       <c r="P5" t="s">
         <v>784</v>
       </c>
       <c r="Q5" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="R5" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>276</v>
       </c>
       <c r="D6" t="s">
         <v>286</v>
       </c>
       <c r="E6" t="s">
         <v>445</v>
       </c>
       <c r="F6" t="s">
         <v>450</v>
       </c>
       <c r="G6" t="s">
         <v>460</v>
       </c>
       <c r="H6" t="s">
         <v>467</v>
       </c>
       <c r="I6" t="s">
         <v>494</v>
       </c>
       <c r="J6" t="s">
         <v>529</v>
       </c>
       <c r="K6" t="s">
         <v>591</v>
       </c>
       <c r="M6" t="s">
         <v>771</v>
       </c>
       <c r="N6" t="s">
         <v>777</v>
       </c>
       <c r="P6" t="s">
         <v>790</v>
       </c>
       <c r="Q6" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="R6" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>277</v>
       </c>
       <c r="D7" t="s">
         <v>287</v>
       </c>
       <c r="E7" t="s">
         <v>446</v>
       </c>
       <c r="F7" t="s">
         <v>451</v>
       </c>
       <c r="G7" t="s">
         <v>461</v>
       </c>
       <c r="H7" t="s">
         <v>468</v>
       </c>
       <c r="I7" t="s">
         <v>495</v>
       </c>
       <c r="J7" t="s">
         <v>530</v>
       </c>
       <c r="K7" t="s">
         <v>490</v>
       </c>
       <c r="M7" t="s">
         <v>772</v>
       </c>
       <c r="N7" t="s">
         <v>125</v>
       </c>
       <c r="P7" t="s">
         <v>791</v>
       </c>
       <c r="R7" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>278</v>
       </c>
       <c r="D8" t="s">
         <v>288</v>
       </c>
       <c r="F8" t="s">
         <v>452</v>
       </c>
       <c r="G8" t="s">
         <v>64</v>
       </c>
       <c r="H8" t="s">
         <v>469</v>
       </c>
       <c r="I8" t="s">
         <v>496</v>
       </c>
       <c r="J8" t="s">
         <v>531</v>
       </c>
       <c r="K8" t="s">
         <v>491</v>
       </c>
       <c r="N8" t="s">
         <v>778</v>
       </c>
       <c r="P8" t="s">
         <v>792</v>
       </c>
       <c r="R8" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>279</v>
       </c>
       <c r="D9" t="s">
         <v>289</v>
       </c>
       <c r="F9" t="s">
         <v>453</v>
       </c>
       <c r="G9" t="s">
         <v>89</v>
       </c>
       <c r="H9" t="s">
         <v>470</v>
       </c>
       <c r="I9" t="s">
         <v>497</v>
       </c>
       <c r="J9" t="s">
         <v>532</v>
       </c>
       <c r="K9" t="s">
         <v>592</v>
       </c>
       <c r="N9" t="s">
         <v>779</v>
       </c>
+      <c r="P9" t="s">
+        <v>793</v>
+      </c>
       <c r="R9" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>280</v>
       </c>
       <c r="D10" t="s">
         <v>290</v>
       </c>
       <c r="F10" t="s">
         <v>454</v>
       </c>
       <c r="G10" t="s">
         <v>462</v>
       </c>
       <c r="H10" t="s">
         <v>471</v>
       </c>
       <c r="I10" t="s">
         <v>498</v>
       </c>
       <c r="J10" t="s">
         <v>533</v>
       </c>
       <c r="K10" t="s">
         <v>593</v>
       </c>
       <c r="N10" t="s">
         <v>780</v>
       </c>
       <c r="R10" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>281</v>
       </c>
       <c r="D11" t="s">
         <v>291</v>
       </c>
       <c r="F11" t="s">
         <v>455</v>
       </c>
       <c r="H11" t="s">
         <v>472</v>
       </c>
       <c r="I11" t="s">
         <v>499</v>
       </c>
       <c r="J11" t="s">
         <v>534</v>
       </c>
       <c r="K11" t="s">
         <v>594</v>
       </c>
       <c r="R11" t="s">