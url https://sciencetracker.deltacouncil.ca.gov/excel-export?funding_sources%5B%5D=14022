--- v1 (2026-07-01)
+++ v2 (2026-08-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="813">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-30 11:07:32pm</t>
+    <t>2026-08-21 11:43:18am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_sources%5B%5D=14022</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_sources":["14022"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -5076,713 +5076,713 @@
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50761</v>
       </c>
       <c r="B2">
         <v>49838</v>
       </c>
       <c r="C2" t="s">
         <v>232</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
         <v>233</v>
       </c>
       <c r="F2" t="s">
         <v>81</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="J2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50762</v>
       </c>
       <c r="B3">
         <v>49838</v>
       </c>
       <c r="C3" t="s">
         <v>232</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>234</v>
       </c>
       <c r="F3" t="s">
         <v>81</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="J3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50763</v>
       </c>
       <c r="B4">
         <v>49838</v>
       </c>
       <c r="C4" t="s">
         <v>232</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>235</v>
       </c>
       <c r="F4" t="s">
         <v>81</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="J4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50770</v>
       </c>
       <c r="B5">
         <v>49843</v>
       </c>
       <c r="C5" t="s">
         <v>232</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>236</v>
       </c>
       <c r="F5" t="s">
         <v>92</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="J5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50771</v>
       </c>
       <c r="B6">
         <v>49843</v>
       </c>
       <c r="C6" t="s">
         <v>232</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
         <v>237</v>
       </c>
       <c r="F6" t="s">
         <v>92</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50772</v>
       </c>
       <c r="B7">
         <v>49843</v>
       </c>
       <c r="C7" t="s">
         <v>232</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>238</v>
       </c>
       <c r="F7" t="s">
         <v>92</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="J7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50778</v>
       </c>
       <c r="B8">
         <v>49845</v>
       </c>
       <c r="C8" t="s">
         <v>232</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>239</v>
       </c>
       <c r="F8" t="s">
         <v>103</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>1482</v>
+        <v>1490</v>
       </c>
       <c r="J8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50779</v>
       </c>
       <c r="B9">
         <v>49845</v>
       </c>
       <c r="C9" t="s">
         <v>232</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>240</v>
       </c>
       <c r="F9" t="s">
         <v>103</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>1479</v>
+        <v>1487</v>
       </c>
       <c r="J9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50780</v>
       </c>
       <c r="B10">
         <v>49845</v>
       </c>
       <c r="C10" t="s">
         <v>232</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>241</v>
       </c>
       <c r="F10" t="s">
         <v>103</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>1385</v>
+        <v>1393</v>
       </c>
       <c r="J10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50773</v>
       </c>
       <c r="B11">
         <v>49844</v>
       </c>
       <c r="C11" t="s">
         <v>232</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
         <v>242</v>
       </c>
       <c r="F11" t="s">
         <v>243</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="J11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50774</v>
       </c>
       <c r="B12">
         <v>49844</v>
       </c>
       <c r="C12" t="s">
         <v>232</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
         <v>244</v>
       </c>
       <c r="F12" t="s">
         <v>243</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="J12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50775</v>
       </c>
       <c r="B13">
         <v>49844</v>
       </c>
       <c r="C13" t="s">
         <v>232</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
         <v>245</v>
       </c>
       <c r="F13" t="s">
         <v>243</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="J13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50776</v>
       </c>
       <c r="B14">
         <v>49844</v>
       </c>
       <c r="C14" t="s">
         <v>232</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
         <v>246</v>
       </c>
       <c r="F14" t="s">
         <v>243</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="J14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50777</v>
       </c>
       <c r="B15">
         <v>49844</v>
       </c>
       <c r="C15" t="s">
         <v>232</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
         <v>247</v>
       </c>
       <c r="F15" t="s">
         <v>243</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="J15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50741</v>
       </c>
       <c r="B16">
         <v>49833</v>
       </c>
       <c r="C16" t="s">
         <v>248</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
         <v>249</v>
       </c>
       <c r="F16" t="s">
         <v>250</v>
       </c>
       <c r="G16" t="s">
         <v>251</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="J16" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>50744</v>
       </c>
       <c r="B17">
         <v>49834</v>
       </c>
       <c r="C17" t="s">
         <v>248</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
         <v>253</v>
       </c>
       <c r="F17" t="s">
         <v>250</v>
       </c>
       <c r="G17" t="s">
         <v>254</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="J17" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>50752</v>
       </c>
       <c r="B18">
         <v>49836</v>
       </c>
       <c r="C18" t="s">
         <v>248</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
         <v>255</v>
       </c>
       <c r="F18" t="s">
         <v>250</v>
       </c>
       <c r="G18" t="s">
         <v>254</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="J18" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50696</v>
       </c>
       <c r="B19">
         <v>49829</v>
       </c>
       <c r="C19" t="s">
         <v>248</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
         <v>256</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19" t="s">
         <v>257</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="J19" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50742</v>
       </c>
       <c r="B20">
         <v>49833</v>
       </c>
       <c r="C20" t="s">
         <v>258</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
         <v>259</v>
       </c>
       <c r="F20" t="s">
         <v>260</v>
       </c>
       <c r="G20" t="s">
         <v>261</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="J20" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50745</v>
       </c>
       <c r="B21">
         <v>49834</v>
       </c>
       <c r="C21" t="s">
         <v>258</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
         <v>262</v>
       </c>
       <c r="F21" t="s">
         <v>263</v>
       </c>
       <c r="G21" t="s">
         <v>264</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="J21" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50753</v>
       </c>
       <c r="B22">
         <v>49837</v>
       </c>
       <c r="C22" t="s">
         <v>232</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
         <v>265</v>
       </c>
       <c r="F22" t="s">
         <v>75</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="J22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50754</v>
       </c>
       <c r="B23">
         <v>49837</v>
       </c>
       <c r="C23" t="s">
         <v>232</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
         <v>266</v>
       </c>
       <c r="F23" t="s">
         <v>75</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="J23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50755</v>
       </c>
       <c r="B24">
         <v>49837</v>
       </c>
       <c r="C24" t="s">
         <v>232</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
         <v>267</v>
       </c>
       <c r="F24" t="s">
         <v>75</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="J24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50767</v>
       </c>
       <c r="B25">
         <v>49842</v>
       </c>
       <c r="C25" t="s">
         <v>232</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
         <v>268</v>
       </c>
       <c r="F25" t="s">
         <v>86</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25">
-        <v>1405</v>
+        <v>1413</v>
       </c>
       <c r="J25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50768</v>
       </c>
       <c r="B26">
         <v>49842</v>
       </c>
       <c r="C26" t="s">
         <v>232</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
         <v>269</v>
       </c>
       <c r="F26" t="s">
         <v>86</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
-        <v>1440</v>
+        <v>1448</v>
       </c>
       <c r="J26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50769</v>
       </c>
       <c r="B27">
         <v>49842</v>
       </c>
       <c r="C27" t="s">
         <v>232</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
         <v>270</v>
       </c>
       <c r="F27" t="s">
         <v>86</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
-        <v>1449</v>
+        <v>1457</v>
       </c>
       <c r="J27" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>