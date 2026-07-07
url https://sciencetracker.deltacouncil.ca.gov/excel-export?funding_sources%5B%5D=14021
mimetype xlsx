--- v0 (2026-05-23)
+++ v1 (2026-07-07)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2439">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-22 08:36:41pm</t>
+    <t>2026-07-07 01:52:16pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_sources%5B%5D=14021</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_sources":["14021"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1275,51 +1275,51 @@
   <si>
     <t>Suisun Resource Conservation District</t>
   </si>
   <si>
     <t>Utah State University; Purdue University; Santa Clara University; Chapman University</t>
   </si>
   <si>
     <t>This project will establish an integrated pest management approach for Phragmites (Common reed), an aggressive invasive plant in Delta wetlands. Results will highlight social and cultural barriers to collective action for invasive species control, and include communication tools for developing a regional strategy for Common reed control.</t>
   </si>
   <si>
     <t>2021;2022;2023;2024</t>
   </si>
   <si>
     <t>Invasive / non-native species management</t>
   </si>
   <si>
     <t>Invasive / non-native species</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management</t>
   </si>
   <si>
     <t>Invasive and non native species; Pesticides; Phragmites; Socio economic drivers</t>
   </si>
   <si>
-    <t>October 13, 2023</t>
+    <t>June 10, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52581</t>
   </si>
   <si>
     <t>Effects of drought and elevated nutrients on invasion by Lepidium latifolium and implications for carbon storage in tidal wetlands of the San Francisco Bay- Delta</t>
   </si>
   <si>
     <t>The Delta ecosystem is under threat from multiple concurrent
 stressors, including drought, nutrient pollution, and invasion
 by non-native species. Lepidium latifolium is an invasive peren-
 nial plant that displaces native species and may reduce carbon
 storage in tidal marshes. Preliminary data suggest that drought
 may be detrimental to L. latifolium invasion, whereas elevated
 nutrients may promote invasion.
 Using experimental manipulation of tidal marsh plots, this
 project will test the impact of drought and elevated nutrients on
 the invasion of L. latifolium. The results will inform management
 of L. latifolium in the Bay Delta by identifying its vulnerabilities
 to climatic and nutrient conditions, and will be shared with
 management agencies including East Bay Regional Parks, San
 Pablo Bay National Wildlife Refuge, and Palo Alto Baylands,
 among others. The results will also be integrated with the
 PI’s dissertation research on the carbon storage capacity of L.
 latifolium, in order to inform wetland carbon offset policies.</t>
@@ -1843,50 +1843,92 @@
   <si>
     <t>Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t>Michigan State University; Fish Metrics</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Spring-run Chinook salmon (&lt;em&gt;Oncorhynchus tshawytscha&lt;/em&gt;) are a high-priority species under the Endangered Species Act due to their risk of extinction. However, understanding the factors affecting their populations is difficult when monitoring focuses only on returning adult spawners. This limited view overlooks critical life stages. To address this gap, the project aimed to estimate the number of juvenile salmon leaving the Delta at Chipps Island. Monitoring salmon throughout their entire life cycle is essential for identifying the key factors influencing their survival and reproduction.&lt;/p&gt;
 &lt;p&gt;There is a need from both scientists and managers for accurate data to make informed decisions about salmon protection and conservation. The Department of Water Resources (DWR) mandates that juvenile production estimates for spring-run salmon be included in their incidental take permit, which is necessary for the continued operation of the State Water Project. A method to estimate juvenile abundance of spring-run salmon leaving the Delta (at Chipps Island) did not yet exist.&lt;/p&gt;
 &lt;p&gt;To develop these annual estimates, researchers built on previous studies and incorporated new genetic data into updated models. This approach maximized the use of available information and the latest genetic research to improve the protection and understanding of these threatened fish.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Monitoring methods and techniques; Salmon migration</t>
   </si>
   <si>
     <t>April 15, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54692</t>
   </si>
   <si>
+    <t>How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Sacramento-San Joaquin Delta (Delta) ecosystems are suffering a collapse in pelagic ecosystems due in part to a decline in energy flow from detrital material (dead phytoplankton, aquatic and terrestrial vascular plants, and minerals), resulting in population declines in threatened and endangered native fish species. Declining primary productivity, decreasing sedimentary inputs to the Delta, impacts of climate change, and the shift in nutrients due to the EchoWater Resource Recovery Facility (EchoWater Facility) upgrade completed in 2023 together evoke a dire need to characterize rapidly changing algal and detrital particle sources and cycling within the Delta to inform management solutions that could improve the food web and better support native fish. To fill this knowledge gap, the researchers assessed the spatial distribution and availability of detrital particles to pelagic aquatic food webs within the Delta by modernizing and developing in-situ light sensors and integrating physical and chemical measurements. They also conducted lab experiments to characterize particle sources and quality by using biomarkers and genetic material to identify species present in the detritus.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Food webs; Nutrients, energy and food web</t>
+  </si>
+  <si>
+    <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
+  </si>
+  <si>
+    <t>Detritus; Food webs</t>
+  </si>
+  <si>
+    <t>June 16, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54702</t>
+  </si>
+  <si>
+    <t>Climate Change Vulnerability Assessment</t>
+  </si>
+  <si>
+    <t>AECOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Climate Change Vulnerability Assessment&lt;/p&gt;
+&lt;p&gt;Description to come&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>2018;2019;2020;2021;2022;2023;2024;2025</t>
+  </si>
+  <si>
+    <t>Delta as Place</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54769</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -2038,50 +2080,53 @@
   <si>
     <t>2021-11-15</t>
   </si>
   <si>
     <t>Purdue University</t>
   </si>
   <si>
     <t>2022-01-04</t>
   </si>
   <si>
     <t>Chapman University</t>
   </si>
   <si>
     <t>DSC23011</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>February 25, 2025</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
     <t>2016-02-01</t>
   </si>
   <si>
     <t>2016-06-30</t>
   </si>
   <si>
     <t>DSC20024</t>
   </si>
   <si>
     <t>2020-08-31</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>DSC23000</t>
   </si>
   <si>
     <t>November 21, 2025</t>
   </si>
   <si>
     <t>Environmental Science Associates</t>
@@ -2159,50 +2204,59 @@
     <t>QEDA Consulting LLC</t>
   </si>
   <si>
     <t>2022-01-25</t>
   </si>
   <si>
     <t>Kearns &amp; West</t>
   </si>
   <si>
     <t>2022-03-17</t>
   </si>
   <si>
     <t>Fish Metrics</t>
   </si>
   <si>
     <t>2021-10-15</t>
   </si>
   <si>
     <t>April 14, 2026</t>
   </si>
   <si>
     <t>2022-03-25</t>
   </si>
   <si>
     <t>2022-03-11</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>DSC8932</t>
+  </si>
+  <si>
+    <t>2018-06-30</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>February 9, 2026</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
@@ -3145,50 +3199,53 @@
     <t>November 28, 2022</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52441</t>
   </si>
   <si>
     <t>John Stella</t>
   </si>
   <si>
     <t>Stella</t>
   </si>
   <si>
     <t>March 3, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54315</t>
   </si>
   <si>
     <t>John Takekawa</t>
   </si>
   <si>
     <t>Takekawa</t>
   </si>
   <si>
     <t>jtakekawa@suisunrcd.org</t>
+  </si>
+  <si>
+    <t>October 13, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50335</t>
   </si>
   <si>
     <t>Jonathan Walter</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>Walter</t>
   </si>
   <si>
     <t>Senior Researcher, Center for Watershed Sciences</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54278</t>
   </si>
   <si>
     <t>Josue Medellin-Azuara</t>
   </si>
   <si>
     <t>Josue</t>
   </si>
@@ -4725,50 +4782,53 @@
     <t>Contributor</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>November 4, 2022</t>
   </si>
   <si>
     <t>Principal investigator; Primary contact</t>
   </si>
   <si>
     <t>Inactive</t>
   </si>
   <si>
     <t>November 17, 2025</t>
   </si>
   <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54768</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52321</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52906</t>
   </si>
   <si>
     <t>The 23 campuses of the CSU prepare significant numbers of alumni to create California's future.​
 Cal State East Bay serves the Bay Area as part of the California State University system, providing access to higher education for a diverse student body.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49624</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Coastal Conservation &amp;amp; Research, Inc. seeks to protect, restore, and understand marine, estuarine, freshwater, and upland habitats through environmental planning, scientific research, habitat restoration and education.&lt;/p&gt;
 &lt;p&gt;CC&amp;amp;R carefully researches its projects, works responsibly, and is committed to producing the most desirable environmental improvements. Although CC&amp;amp;R was incorporated in 2000, CC&amp;amp;R personnel have nearly 50 years of experience working in coastal habitats in the Monterey Bay and beyond.&lt;/p&gt;
 &lt;p&gt;Through environmental planning, scientific research, habitat restoration &amp;amp; education, we seek to improve the environmental quality from oak woodlands to deep sea communities.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://ccandr.org/"&gt;https://ccandr.org/&lt;/a&gt;&lt;/p&gt;
@@ -5682,50 +5742,60 @@
     <t>https://sfsannualmeeting.org/archive/2019/Schedule/grid_Topics.cfm?dtid=2507,2508,2509,2512,2511,2524&amp;pdtid=2566&amp;rid=756</t>
   </si>
   <si>
     <t xml:space="preserve">Exploring planktonic respiration using short-term in situ measurements. </t>
   </si>
   <si>
     <t>Presentation at the 2019 Society for Freshwater Science Annual Meeting, United States</t>
   </si>
   <si>
     <t xml:space="preserve">Facial Recognition for San Francisco Bay Plankton. </t>
   </si>
   <si>
     <t>Public Seminar at the Exploratorium Museum, San Francisco, CA, August 2018.</t>
   </si>
   <si>
     <t>2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
   </si>
   <si>
     <t>Fact sheet: Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Fact sheet:&amp;nbsp;Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
+  </si>
+  <si>
+    <t>Fact sheet: How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Project fact sheet&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>2020_Delta_Nutrient_Reduction_Responses.pdf</t>
   </si>
   <si>
     <t>Final conceptual model report</t>
   </si>
   <si>
     <t>Changing nitrogen inputs to the northern San Francisco Estuary: Potential ecosystem responses and opportunities for investigation</t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s10452-021-09863-4</t>
   </si>
   <si>
     <t>Gearty, A.J., T.R. Ignoffo, A.M. Slaughter, and W.J. Kimmerer. 2021. Growth and reproductive rates of the dominant copepod Pseudodiaptomus forbesi in response to environmental factors and habitat type in the northern San Francisco Estuary. Aquatic Ecology</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Gearty, A.J., T.R. Ignoffo, A.M. Slaughter, and W.J. Kimmerer. 2021. Growth and reproductive rates of the dominant copepod Pseudodiaptomus forbesi in response to environmental factors and habitat type in the northern San Francisco Estuary. Aquatic Ecology 55:825–828.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>February 19, 2026</t>
   </si>
   <si>
     <t>https://onlinelibrary.wiley.com/doi/10.1111/eva.13705</t>
   </si>
   <si>
@@ -5919,73 +5989,78 @@
   <si>
     <t>https://www.sciencedirect.com/science/article/pii/S0048969721021677?via%3Dihub</t>
   </si>
   <si>
     <t>On the Human Appropriation of WetlandPrimary Production</t>
   </si>
   <si>
     <t>Article published in Science of the Total Environment
 James E. Cloern, Samuel M. Safran, Lydia Smith Vaughn, April Robinson, Alison A. Whipple, Katharyn E. Boyer, Judith Z. Drexler, Robert J. Naiman, James L. Pinckney, Emily R. Howe, Elizabeth A. Canuel, J. Letitia Grenier, On the human appropriation of wetland primary production,
 Science of The Total Environment, Volume 78</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/eap.70110</t>
   </si>
   <si>
     <t>Pagliaro MD, Cruz SEWDL, Woo I, Sousa J, Rich N, Grimaldo L, Colombano D, Ruhí A. 2025. Does tidal marsh restoration lead to the recovery of trophic pathways that support estuarine fishes? Ecological Applications. 35. 10.1002/eap.70110</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Pagliaro MD, Cruz SEWDL, Woo I, Sousa J, Rich N, Grimaldo L, Colombano D, Ruhí A. 2025. Does tidal marsh restoration lead to the recovery of trophic pathways that support estuarine fishes? Ecological Applications. 35. 10.1002/eap.70110&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://link.springer.com/article/10.1007/s12237-025-01502-7</t>
   </si>
   <si>
+    <t>Particulate Organic Carbon Scarcity Exacerbates Vulnerability of the Sacramento-San Joaquin Delta Ecosystem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h2 id="Abs1"&gt;Abstract&lt;/h2&gt;
+&lt;p&gt;Anthropogenic climate change on local to global scales has transformed the cycling of particulate organic carbon (POC) in river deltas. Understanding the biogeochemical processing of POC across deltas is key to developing a predictive framework for disruptions in carbon cycling within vulnerable ecosystems. This study examined the spatial and temporal variations in POC, particulate nitrogen (PN), and total suspended sediments (TSS) concentrations across the Sacramento-San Joaquin Delta (Delta) over three water years (2021–2023), covering drought-like conditions observed in spring, summer, and fall. Comprehensive Delta-wide surveys were conducted, employing a mass balance model to estimate total POC flux and constrain POC influx/efflux. Limited seasonal variability in POC and PN concentrations reflected a constrained particle supply under hydrologic conditions increasingly representative of the Delta’s future. Results revealed an 81% decrease in annual total suspended sediment concentration inputs to the Sacramento River from the 1957 water year compared to the average of 2021–2022, with levels during the study period much lower than previous decades. POC influx ranged from 39 to 79% of total efflux during spring to fall of low water years, with 8 to 37% of daily POC flux diverted to southern water pumping stations, limiting opportunities for particle deposition and internal production within the Delta. This was reflected in average Delta POC concentrations: 0.77&amp;nbsp;mg/L (2021), 0.54&amp;nbsp;mg/L (2022), and 0.42&amp;nbsp;mg/L (2023). The sustained reduction in sediment and POC levels in the Delta, driven by human activities, hinders wetland accretion, carbon sequestration, and overall ecosystem stability.&lt;/p&gt;
+</t>
+  </si>
+  <si>
     <t>Particulate Organic Carbon Scarcity Exacerbates Vulnerability of the Sacramento-San Joaquin Delta Ecosystem.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Anthropogenic climate change on local to global scales has transformed the cycling of particulate organic carbon (POC) in river deltas. Understanding the biogeochemical processing of POC across deltas is key to developing a predictive framework for disruptions in carbon cycling within vulnerable ecosystems. This study examined the spatial and temporal variations in POC, particulate nitrogen (PN), and total suspended sediments (TSS) concentrations across the Sacramento-San Joaquin Delta (Delta) over three water years (2021–2023), covering drought-like conditions observed in spring, summer, and fall. Comprehensive Delta-wide surveys were conducted, employing a mass balance model to estimate total POC flux and constrain POC influx/efflux. Limited seasonal variability in POC and PN concentrations reflected a constrained particle supply under hydrologic conditions increasingly representative of the Delta’s future. Results revealed an 81% decrease in annual total suspended sediment concentration inputs to the Sacramento River from the 1957 water year compared to the average of 2021–2022, with levels during the study period much lower than previous decades. POC influx ranged from 39 to 79% of total efflux during spring to fall of low water years, with 8 to 37% of daily POC flux diverted to southern water pumping stations, limiting opportunities for particle deposition and internal production within the Delta. This was reflected in average Delta POC concentrations: 0.77&amp;nbsp;mg/L (2021), 0.54&amp;nbsp;mg/L (2022), and 0.42&amp;nbsp;mg/L (2023). The sustained reduction in sediment and POC levels in the Delta, driven by human activities, hinders wetland accretion, carbon sequestration, and overall ecosystem stability.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>March 13, 2025</t>
   </si>
   <si>
     <t>Peterson, A., C.L. Hause, G.P. Singer, R.A. Buchanan, N.A. Fangue, and A.L. Rypel. 2022. Investigation of a Mortality hotspot for Emigrating Chinook Salmon Smolts in the California Delta. Annual Meeting of the American Fisheries Society, Spokane WA USA.</t>
   </si>
   <si>
     <t>Annual Meeting of the American Fisheries Society, Spokane WA USA</t>
   </si>
   <si>
     <t>https://caseagrant.ucsd.edu/news/pinning-down-pesticides</t>
   </si>
   <si>
     <t>Pinning down the pesticides</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
   </si>
   <si>
     <t>2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
   </si>
   <si>
     <t>Project at-a-glance</t>
   </si>
   <si>
     <t>Short summary of the project in aesthetically pleasing format. Key project objectives, background, management application, and SAA relevance are summarized.</t>
   </si>
   <si>
     <t>Reviewed by Council staff and PI.</t>
   </si>
   <si>
     <t>June 21, 2024</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-19-integrating-social-and-ecological-research-to-control-invasive-species.pdf</t>
   </si>
   <si>
     <t>2024-06-19-integrating-social-and-ecological-research-to-control-invasive-species.pdf</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-25-addressing-cyanohabs-as-a-threat-to-water-and-air-quality-in-the-san-francisco-bay-delta.pdf</t>
   </si>
@@ -6690,53 +6765,50 @@
     <t>Status and trend monitoring</t>
   </si>
   <si>
     <t>Targeted immediate research</t>
   </si>
   <si>
     <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
   <si>
     <t>Monitoring - Implementation</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
-  </si>
-[...1 lines deleted...]
-    <t>Delta as Place</t>
   </si>
   <si>
     <t>Agricultural production</t>
   </si>
   <si>
     <t>Carbon markets</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species</t>
   </si>
   <si>
     <t>Flood control</t>
   </si>
   <si>
     <t>GHG emissions</t>
   </si>
   <si>
     <t>Groundwater protection &amp; management</t>
   </si>
   <si>
     <t>Land use designation</t>
   </si>
   <si>
     <t>Methylmercury TMDL</t>
   </si>
@@ -8006,51 +8078,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X72"/>
+  <dimension ref="A1:X74"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -11276,51 +11348,51 @@
       <c r="S51" t="s">
         <v>72</v>
       </c>
       <c r="T51" t="s">
         <v>387</v>
       </c>
       <c r="U51" t="s">
         <v>388</v>
       </c>
       <c r="V51"/>
       <c r="W51" t="s">
         <v>389</v>
       </c>
       <c r="X51" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>52581</v>
       </c>
       <c r="B52" t="s">
         <v>391</v>
       </c>
       <c r="C52" t="s">
-        <v>232</v>
+        <v>36</v>
       </c>
       <c r="D52" t="s">
         <v>392</v>
       </c>
       <c r="E52" t="s">
         <v>393</v>
       </c>
       <c r="F52" t="s">
         <v>394</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52" t="s">
         <v>41</v>
       </c>
       <c r="J52" t="s">
         <v>326</v>
       </c>
       <c r="K52"/>
       <c r="L52">
         <v>2021</v>
       </c>
       <c r="M52" t="s">
         <v>395</v>
       </c>
@@ -12542,4319 +12614,4519 @@
       <c r="O72" t="s">
         <v>44</v>
       </c>
       <c r="P72" t="s">
         <v>133</v>
       </c>
       <c r="Q72" t="s">
         <v>110</v>
       </c>
       <c r="R72"/>
       <c r="S72" t="s">
         <v>72</v>
       </c>
       <c r="T72" t="s">
         <v>547</v>
       </c>
       <c r="U72" t="s">
         <v>548</v>
       </c>
       <c r="V72"/>
       <c r="W72" t="s">
         <v>549</v>
       </c>
       <c r="X72" t="s">
         <v>550</v>
+      </c>
+    </row>
+    <row r="73" spans="1:24">
+      <c r="A73">
+        <v>54702</v>
+      </c>
+      <c r="B73" t="s">
+        <v>551</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73" t="s">
+        <v>107</v>
+      </c>
+      <c r="E73" t="s">
+        <v>131</v>
+      </c>
+      <c r="F73" t="s">
+        <v>552</v>
+      </c>
+      <c r="G73"/>
+      <c r="H73"/>
+      <c r="I73" t="s">
+        <v>41</v>
+      </c>
+      <c r="J73"/>
+      <c r="K73"/>
+      <c r="L73">
+        <v>2021</v>
+      </c>
+      <c r="M73" t="s">
+        <v>521</v>
+      </c>
+      <c r="N73">
+        <v>2025</v>
+      </c>
+      <c r="O73" t="s">
+        <v>44</v>
+      </c>
+      <c r="P73" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>300</v>
+      </c>
+      <c r="R73"/>
+      <c r="S73" t="s">
+        <v>553</v>
+      </c>
+      <c r="T73" t="s">
+        <v>554</v>
+      </c>
+      <c r="U73" t="s">
+        <v>555</v>
+      </c>
+      <c r="V73"/>
+      <c r="W73" t="s">
+        <v>556</v>
+      </c>
+      <c r="X73" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="74" spans="1:24">
+      <c r="A74">
+        <v>54769</v>
+      </c>
+      <c r="B74" t="s">
+        <v>558</v>
+      </c>
+      <c r="C74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74" t="s">
+        <v>559</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74" t="s">
+        <v>560</v>
+      </c>
+      <c r="G74"/>
+      <c r="H74"/>
+      <c r="I74"/>
+      <c r="J74"/>
+      <c r="K74"/>
+      <c r="L74">
+        <v>2018</v>
+      </c>
+      <c r="M74" t="s">
+        <v>561</v>
+      </c>
+      <c r="N74">
+        <v>2025</v>
+      </c>
+      <c r="O74" t="s">
+        <v>58</v>
+      </c>
+      <c r="P74"/>
+      <c r="Q74" t="s">
+        <v>562</v>
+      </c>
+      <c r="R74"/>
+      <c r="S74" t="s">
+        <v>514</v>
+      </c>
+      <c r="T74" t="s">
+        <v>113</v>
+      </c>
+      <c r="U74"/>
+      <c r="V74"/>
+      <c r="W74" t="s">
+        <v>556</v>
+      </c>
+      <c r="X74" t="s">
+        <v>563</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P106"/>
+  <dimension ref="A1:P108"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>552</v>
+        <v>565</v>
       </c>
       <c r="D1" t="s">
-        <v>553</v>
+        <v>566</v>
       </c>
       <c r="E1" t="s">
-        <v>554</v>
+        <v>567</v>
       </c>
       <c r="F1" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="G1" t="s">
-        <v>556</v>
+        <v>569</v>
       </c>
       <c r="H1" t="s">
-        <v>557</v>
+        <v>570</v>
       </c>
       <c r="I1" t="s">
-        <v>558</v>
+        <v>571</v>
       </c>
       <c r="J1" t="s">
-        <v>559</v>
+        <v>572</v>
       </c>
       <c r="K1" t="s">
-        <v>560</v>
+        <v>573</v>
       </c>
       <c r="L1" t="s">
-        <v>561</v>
+        <v>574</v>
       </c>
       <c r="M1" t="s">
-        <v>562</v>
+        <v>575</v>
       </c>
       <c r="N1" t="s">
-        <v>563</v>
+        <v>576</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51569</v>
       </c>
       <c r="B2">
         <v>49860</v>
       </c>
       <c r="C2">
         <v>18250</v>
       </c>
       <c r="D2" t="s">
         <v>54</v>
       </c>
       <c r="E2" t="s">
-        <v>564</v>
+        <v>577</v>
       </c>
       <c r="F2" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G2" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H2" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>160431.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51667</v>
       </c>
       <c r="B3">
         <v>49877</v>
       </c>
       <c r="C3">
         <v>19054</v>
       </c>
       <c r="D3" t="s">
         <v>54</v>
       </c>
       <c r="E3" t="s">
         <v>240</v>
       </c>
       <c r="F3" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G3" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H3" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>54925.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51521</v>
       </c>
       <c r="B4">
         <v>49794</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>54</v>
       </c>
       <c r="E4" t="s">
         <v>240</v>
       </c>
       <c r="F4" t="s">
-        <v>571</v>
+        <v>584</v>
       </c>
       <c r="G4" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H4" t="s">
-        <v>572</v>
+        <v>585</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>71615.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51572</v>
       </c>
       <c r="B5">
         <v>49861</v>
       </c>
       <c r="C5">
         <v>18200</v>
       </c>
       <c r="D5" t="s">
         <v>54</v>
       </c>
       <c r="E5" t="s">
         <v>240</v>
       </c>
       <c r="F5" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G5" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H5" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>980768.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51518</v>
       </c>
       <c r="B6">
         <v>49809</v>
       </c>
       <c r="C6">
         <v>5047</v>
       </c>
       <c r="D6" t="s">
         <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>571</v>
+        <v>584</v>
       </c>
       <c r="G6" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H6" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>5500.0</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="s">
-        <v>575</v>
+        <v>588</v>
       </c>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>576</v>
+        <v>589</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51570</v>
       </c>
       <c r="B7">
         <v>49860</v>
       </c>
       <c r="C7">
         <v>18251</v>
       </c>
       <c r="D7" t="s">
         <v>54</v>
       </c>
       <c r="E7" t="s">
         <v>78</v>
       </c>
       <c r="F7" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G7" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H7" t="s">
-        <v>577</v>
+        <v>590</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>149001.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51568</v>
       </c>
       <c r="B8">
         <v>49860</v>
       </c>
       <c r="C8">
         <v>18249</v>
       </c>
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
         <v>266</v>
       </c>
       <c r="F8" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G8" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H8" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>250000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51573</v>
       </c>
       <c r="B9">
         <v>49862</v>
       </c>
       <c r="C9">
         <v>18209</v>
       </c>
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>247</v>
       </c>
       <c r="F9" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G9" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H9" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>632909.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51571</v>
       </c>
       <c r="B10">
         <v>49860</v>
       </c>
       <c r="C10">
         <v>18252</v>
       </c>
       <c r="D10" t="s">
         <v>54</v>
       </c>
       <c r="E10" t="s">
         <v>201</v>
       </c>
       <c r="F10" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G10" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H10" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>100490.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51587</v>
       </c>
       <c r="B11">
         <v>49788</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H11" t="s">
-        <v>578</v>
+        <v>591</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>1472717.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O11" t="s">
-        <v>579</v>
+        <v>592</v>
       </c>
       <c r="P11" t="s">
-        <v>580</v>
+        <v>593</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51589</v>
       </c>
       <c r="B12">
         <v>49791</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>54</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H12" t="s">
-        <v>581</v>
+        <v>594</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O12" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="P12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51586</v>
       </c>
       <c r="B13">
         <v>49787</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>54</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H13" t="s">
-        <v>572</v>
+        <v>585</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>1472717.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51563</v>
       </c>
       <c r="B14">
         <v>49857</v>
       </c>
       <c r="C14">
         <v>18221</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G14" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H14" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>15924.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51566</v>
       </c>
       <c r="B15">
         <v>49859</v>
       </c>
       <c r="C15">
         <v>18212</v>
       </c>
       <c r="D15" t="s">
         <v>54</v>
       </c>
       <c r="E15" t="s">
         <v>102</v>
       </c>
       <c r="F15" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G15" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H15" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>1064896.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51522</v>
       </c>
       <c r="B16">
         <v>49795</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>54</v>
       </c>
       <c r="E16" t="s">
         <v>102</v>
       </c>
       <c r="F16" t="s">
-        <v>571</v>
+        <v>584</v>
       </c>
       <c r="G16" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H16" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>73935.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51678</v>
       </c>
       <c r="B17">
         <v>49889</v>
       </c>
       <c r="C17">
         <v>2044</v>
       </c>
       <c r="D17" t="s">
         <v>54</v>
       </c>
       <c r="E17" t="s">
         <v>102</v>
       </c>
       <c r="F17" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G17" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H17" t="s">
-        <v>583</v>
+        <v>596</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>900000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51574</v>
       </c>
       <c r="B18">
         <v>49864</v>
       </c>
       <c r="C18">
         <v>18211</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
       <c r="E18" t="s">
         <v>256</v>
       </c>
       <c r="F18" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G18" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H18" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>236377.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51673</v>
       </c>
       <c r="B19">
         <v>49883</v>
       </c>
       <c r="C19">
         <v>19054</v>
       </c>
       <c r="D19" t="s">
         <v>54</v>
       </c>
       <c r="E19" t="s">
         <v>182</v>
       </c>
       <c r="F19" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G19" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H19" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>238899.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51558</v>
       </c>
       <c r="B20">
         <v>49853</v>
       </c>
       <c r="C20">
         <v>2042</v>
       </c>
       <c r="D20" t="s">
         <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>182</v>
       </c>
       <c r="F20" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G20" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H20" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>723731.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51674</v>
       </c>
       <c r="B21">
         <v>49884</v>
       </c>
       <c r="C21">
         <v>2037</v>
       </c>
       <c r="D21" t="s">
         <v>54</v>
       </c>
       <c r="E21" t="s">
         <v>320</v>
       </c>
       <c r="F21" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G21" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H21" t="s">
-        <v>583</v>
+        <v>596</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>600000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51520</v>
       </c>
       <c r="B22">
         <v>49811</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
         <v>54</v>
       </c>
       <c r="E22" t="s">
         <v>131</v>
       </c>
       <c r="F22" t="s">
-        <v>571</v>
+        <v>584</v>
       </c>
       <c r="G22" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H22" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>149866.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51560</v>
       </c>
       <c r="B23">
         <v>49855</v>
       </c>
       <c r="C23">
         <v>2040</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" t="s">
         <v>131</v>
       </c>
       <c r="F23" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G23" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H23" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>1498771.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51561</v>
       </c>
       <c r="B24">
         <v>49856</v>
       </c>
       <c r="C24">
         <v>18202</v>
       </c>
       <c r="D24" t="s">
         <v>54</v>
       </c>
       <c r="E24" t="s">
         <v>131</v>
       </c>
       <c r="F24" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G24" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H24" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>510974.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O24"/>
       <c r="P24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51519</v>
       </c>
       <c r="B25">
         <v>49810</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
         <v>54</v>
       </c>
       <c r="E25" t="s">
         <v>131</v>
       </c>
       <c r="F25" t="s">
-        <v>571</v>
+        <v>584</v>
       </c>
       <c r="G25" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H25" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>595700.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O25" t="s">
-        <v>585</v>
+        <v>598</v>
       </c>
       <c r="P25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51562</v>
       </c>
       <c r="B26">
         <v>49857</v>
       </c>
       <c r="C26">
         <v>18205</v>
       </c>
       <c r="D26" t="s">
         <v>54</v>
       </c>
       <c r="E26" t="s">
         <v>131</v>
       </c>
       <c r="F26" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G26" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H26" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>744390.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51512</v>
       </c>
       <c r="B27">
         <v>49793</v>
       </c>
       <c r="C27">
         <v>5298</v>
       </c>
       <c r="D27" t="s">
         <v>54</v>
       </c>
       <c r="E27" t="s">
         <v>77</v>
       </c>
       <c r="F27" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G27" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H27" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>151327.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O27" t="s">
-        <v>587</v>
+        <v>600</v>
       </c>
       <c r="P27" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51670</v>
       </c>
       <c r="B28">
         <v>49880</v>
       </c>
       <c r="C28">
         <v>19054</v>
       </c>
       <c r="D28" t="s">
         <v>54</v>
       </c>
       <c r="E28" t="s">
         <v>107</v>
       </c>
       <c r="F28" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G28" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H28" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>123868.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51525</v>
       </c>
       <c r="B29">
         <v>49798</v>
       </c>
       <c r="C29">
         <v>5298</v>
       </c>
       <c r="D29" t="s">
         <v>54</v>
       </c>
       <c r="E29" t="s">
         <v>107</v>
       </c>
       <c r="F29" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G29" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H29" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>129712.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>51666</v>
       </c>
       <c r="B30">
         <v>49875</v>
       </c>
       <c r="C30">
         <v>19054</v>
       </c>
       <c r="D30" t="s">
         <v>54</v>
       </c>
       <c r="E30" t="s">
         <v>107</v>
       </c>
       <c r="F30" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G30" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H30" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>149342.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>51677</v>
       </c>
       <c r="B31">
         <v>49888</v>
       </c>
       <c r="C31">
         <v>2043</v>
       </c>
       <c r="D31" t="s">
         <v>54</v>
       </c>
       <c r="E31" t="s">
         <v>107</v>
       </c>
       <c r="F31" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G31" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H31" t="s">
-        <v>583</v>
+        <v>596</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>178546.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>51564</v>
       </c>
       <c r="B32">
         <v>49857</v>
       </c>
       <c r="C32">
         <v>18222</v>
       </c>
       <c r="D32" t="s">
         <v>54</v>
       </c>
       <c r="E32" t="s">
         <v>107</v>
       </c>
       <c r="F32" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G32" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H32" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>178901.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>51516</v>
       </c>
       <c r="B33">
         <v>49807</v>
       </c>
       <c r="C33">
         <v>5298</v>
       </c>
       <c r="D33" t="s">
         <v>54</v>
       </c>
       <c r="E33" t="s">
         <v>107</v>
       </c>
       <c r="F33" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G33" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H33" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>206471.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>51524</v>
       </c>
       <c r="B34">
         <v>49797</v>
       </c>
       <c r="C34">
         <v>5298</v>
       </c>
       <c r="D34" t="s">
         <v>54</v>
       </c>
       <c r="E34" t="s">
         <v>107</v>
       </c>
       <c r="F34" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G34" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H34" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="I34"/>
       <c r="J34">
         <v>229258.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O34"/>
       <c r="P34" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>51559</v>
       </c>
       <c r="B35">
         <v>49854</v>
       </c>
       <c r="C35">
         <v>2041</v>
       </c>
       <c r="D35" t="s">
         <v>54</v>
       </c>
       <c r="E35" t="s">
         <v>107</v>
       </c>
       <c r="F35" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G35" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H35" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="I35"/>
       <c r="J35">
         <v>267050.0</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>51557</v>
       </c>
       <c r="B36">
         <v>49851</v>
       </c>
       <c r="C36">
         <v>2047</v>
       </c>
       <c r="D36" t="s">
         <v>54</v>
       </c>
       <c r="E36" t="s">
         <v>107</v>
       </c>
       <c r="F36" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G36" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H36" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="I36"/>
       <c r="J36">
         <v>312566.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>51565</v>
       </c>
       <c r="B37">
         <v>49858</v>
       </c>
       <c r="C37">
         <v>18201</v>
       </c>
       <c r="D37" t="s">
         <v>54</v>
       </c>
       <c r="E37" t="s">
         <v>107</v>
       </c>
       <c r="F37" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G37" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H37" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I37" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="J37">
         <v>425346.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>589</v>
+        <v>602</v>
       </c>
       <c r="N37" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O37" t="s">
-        <v>590</v>
+        <v>603</v>
       </c>
       <c r="P37" t="s">
-        <v>591</v>
+        <v>604</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>51665</v>
       </c>
       <c r="B38">
         <v>49873</v>
       </c>
       <c r="C38">
         <v>19054</v>
       </c>
       <c r="D38" t="s">
         <v>54</v>
       </c>
       <c r="E38" t="s">
         <v>107</v>
       </c>
       <c r="F38" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G38" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H38" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="I38"/>
       <c r="J38">
         <v>64868.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O38"/>
       <c r="P38" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>51664</v>
       </c>
       <c r="B39">
         <v>49873</v>
       </c>
       <c r="C39">
         <v>19054</v>
       </c>
       <c r="D39" t="s">
-        <v>592</v>
+        <v>605</v>
       </c>
       <c r="E39" t="s">
         <v>107</v>
       </c>
       <c r="F39" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>64894.0</v>
       </c>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>51567</v>
       </c>
       <c r="B40">
         <v>49860</v>
       </c>
       <c r="C40">
         <v>18207</v>
       </c>
       <c r="D40" t="s">
         <v>54</v>
       </c>
       <c r="E40" t="s">
         <v>233</v>
       </c>
       <c r="F40" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G40" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H40" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I40"/>
       <c r="J40">
         <v>271182.0</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O40"/>
       <c r="P40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>51515</v>
       </c>
       <c r="B41">
         <v>49806</v>
       </c>
       <c r="C41">
         <v>5298</v>
       </c>
       <c r="D41" t="s">
         <v>54</v>
       </c>
       <c r="E41" t="s">
         <v>149</v>
       </c>
       <c r="F41" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G41" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H41" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="I41"/>
       <c r="J41">
         <v>151403.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O41"/>
       <c r="P41" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>51580</v>
       </c>
       <c r="B42">
         <v>49870</v>
       </c>
       <c r="C42">
         <v>18208</v>
       </c>
       <c r="D42" t="s">
         <v>54</v>
       </c>
       <c r="E42" t="s">
         <v>149</v>
       </c>
       <c r="F42" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G42" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H42" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I42"/>
       <c r="J42">
         <v>863160.0</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O42"/>
       <c r="P42" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>51671</v>
       </c>
       <c r="B43">
         <v>49881</v>
       </c>
       <c r="C43">
         <v>19054</v>
       </c>
       <c r="D43" t="s">
         <v>54</v>
       </c>
       <c r="E43" t="s">
         <v>304</v>
       </c>
       <c r="F43" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G43" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H43" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="I43"/>
       <c r="J43">
         <v>118511.0</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O43"/>
       <c r="P43" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>51514</v>
       </c>
       <c r="B44">
         <v>49805</v>
       </c>
       <c r="C44">
         <v>5298</v>
       </c>
       <c r="D44" t="s">
         <v>54</v>
       </c>
       <c r="E44" t="s">
         <v>140</v>
       </c>
       <c r="F44" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G44" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H44" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="I44"/>
       <c r="J44">
         <v>200143.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O44"/>
       <c r="P44" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>51672</v>
       </c>
       <c r="B45">
         <v>49882</v>
       </c>
       <c r="C45">
         <v>19054</v>
       </c>
       <c r="D45" t="s">
         <v>54</v>
       </c>
       <c r="E45" t="s">
         <v>140</v>
       </c>
       <c r="F45" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G45" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H45" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="I45"/>
       <c r="J45">
         <v>221659.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O45"/>
       <c r="P45" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>51526</v>
       </c>
       <c r="B46">
         <v>49799</v>
       </c>
       <c r="C46">
         <v>5298</v>
       </c>
       <c r="D46" t="s">
         <v>54</v>
       </c>
       <c r="E46" t="s">
-        <v>593</v>
+        <v>606</v>
       </c>
       <c r="F46" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G46" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H46" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="I46"/>
       <c r="J46">
         <v>123760.0</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O46"/>
       <c r="P46" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>51668</v>
       </c>
       <c r="B47">
         <v>49878</v>
       </c>
       <c r="C47">
         <v>19054</v>
       </c>
       <c r="D47" t="s">
         <v>54</v>
       </c>
       <c r="E47" t="s">
-        <v>593</v>
+        <v>606</v>
       </c>
       <c r="F47" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G47" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H47" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="I47"/>
       <c r="J47">
         <v>192470.0</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
         <v>51513</v>
       </c>
       <c r="B48">
         <v>49803</v>
       </c>
       <c r="C48">
         <v>5298</v>
       </c>
       <c r="D48" t="s">
         <v>54</v>
       </c>
       <c r="E48" t="s">
         <v>130</v>
       </c>
       <c r="F48" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G48" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H48" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="I48"/>
       <c r="J48">
         <v>229876.0</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O48"/>
       <c r="P48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
         <v>51579</v>
       </c>
       <c r="B49">
         <v>49869</v>
       </c>
       <c r="C49">
         <v>18213</v>
       </c>
       <c r="D49" t="s">
         <v>54</v>
       </c>
       <c r="E49" t="s">
         <v>262</v>
       </c>
       <c r="F49" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G49" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H49" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I49"/>
       <c r="J49">
         <v>199483.0</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O49"/>
       <c r="P49" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
         <v>51669</v>
       </c>
       <c r="B50">
         <v>49879</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>592</v>
+        <v>605</v>
       </c>
       <c r="E50" t="s">
         <v>107</v>
       </c>
       <c r="F50" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G50" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H50" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="I50"/>
       <c r="J50">
         <v>129800.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O50"/>
       <c r="P50" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
         <v>51577</v>
       </c>
       <c r="B51">
         <v>49859</v>
       </c>
       <c r="C51">
         <v>18204</v>
       </c>
       <c r="D51" t="s">
         <v>320</v>
       </c>
       <c r="E51" t="s">
         <v>107</v>
       </c>
       <c r="F51" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>742415.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O51"/>
       <c r="P51" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
         <v>52396</v>
       </c>
       <c r="B52">
         <v>52276</v>
       </c>
       <c r="C52">
         <v>21045</v>
       </c>
       <c r="D52" t="s">
         <v>54</v>
       </c>
       <c r="E52" t="s">
         <v>140</v>
       </c>
       <c r="F52" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G52" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H52" t="s">
-        <v>594</v>
+        <v>607</v>
       </c>
       <c r="I52" t="s">
-        <v>595</v>
+        <v>608</v>
       </c>
       <c r="J52">
         <v>116000.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O52"/>
       <c r="P52" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
         <v>52401</v>
       </c>
       <c r="B53">
         <v>52291</v>
       </c>
       <c r="C53">
         <v>21045</v>
       </c>
       <c r="D53" t="s">
         <v>54</v>
       </c>
       <c r="E53" t="s">
         <v>77</v>
       </c>
       <c r="F53" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G53" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H53" t="s">
-        <v>597</v>
+        <v>610</v>
       </c>
       <c r="I53" t="s">
-        <v>595</v>
+        <v>608</v>
       </c>
       <c r="J53">
         <v>241410.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O53"/>
       <c r="P53" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
         <v>52406</v>
       </c>
       <c r="B54">
         <v>52306</v>
       </c>
       <c r="C54">
         <v>21045</v>
       </c>
       <c r="D54" t="s">
         <v>54</v>
       </c>
       <c r="E54" t="s">
         <v>349</v>
       </c>
       <c r="F54" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G54" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H54" t="s">
-        <v>597</v>
+        <v>610</v>
       </c>
       <c r="I54" t="s">
-        <v>595</v>
+        <v>608</v>
       </c>
       <c r="J54">
         <v>241800.0</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O54"/>
       <c r="P54" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
         <v>52411</v>
       </c>
       <c r="B55">
         <v>52326</v>
       </c>
       <c r="C55">
         <v>21045</v>
       </c>
       <c r="D55" t="s">
         <v>54</v>
       </c>
       <c r="E55" t="s">
         <v>356</v>
       </c>
       <c r="F55" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G55" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H55" t="s">
-        <v>597</v>
+        <v>610</v>
       </c>
       <c r="I55" t="s">
-        <v>595</v>
+        <v>608</v>
       </c>
       <c r="J55">
         <v>60548.0</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O55"/>
       <c r="P55" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56">
         <v>52416</v>
       </c>
       <c r="B56">
         <v>52341</v>
       </c>
       <c r="C56">
         <v>21045</v>
       </c>
       <c r="D56" t="s">
         <v>54</v>
       </c>
       <c r="E56" t="s">
         <v>77</v>
       </c>
       <c r="F56" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G56" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H56" t="s">
-        <v>597</v>
+        <v>610</v>
       </c>
       <c r="I56" t="s">
-        <v>595</v>
+        <v>608</v>
       </c>
       <c r="J56">
         <v>150725.0</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O56"/>
       <c r="P56" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
         <v>52421</v>
       </c>
       <c r="B57">
         <v>52356</v>
       </c>
       <c r="C57">
         <v>21045</v>
       </c>
       <c r="D57" t="s">
         <v>54</v>
       </c>
       <c r="E57" t="s">
         <v>304</v>
       </c>
       <c r="F57" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G57" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H57" t="s">
-        <v>598</v>
+        <v>611</v>
       </c>
       <c r="I57" t="s">
-        <v>595</v>
+        <v>608</v>
       </c>
       <c r="J57">
         <v>62991.0</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O57"/>
       <c r="P57" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
         <v>52426</v>
       </c>
       <c r="B58">
         <v>52366</v>
       </c>
       <c r="C58">
         <v>21045</v>
       </c>
       <c r="D58" t="s">
         <v>54</v>
       </c>
       <c r="E58" t="s">
         <v>107</v>
       </c>
       <c r="F58" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G58" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H58" t="s">
-        <v>594</v>
+        <v>607</v>
       </c>
       <c r="I58" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="J58">
         <v>150684.0</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O58"/>
       <c r="P58" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59">
         <v>52616</v>
       </c>
       <c r="B59">
         <v>52576</v>
       </c>
       <c r="C59">
         <v>20028</v>
       </c>
       <c r="D59" t="s">
         <v>54</v>
       </c>
       <c r="E59" t="s">
         <v>107</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H59" t="s">
-        <v>599</v>
+        <v>612</v>
       </c>
       <c r="I59" t="s">
-        <v>600</v>
+        <v>613</v>
       </c>
       <c r="J59">
         <v>694036.4</v>
       </c>
       <c r="K59"/>
       <c r="L59" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
       <c r="M59"/>
       <c r="N59" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O59"/>
       <c r="P59" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60">
         <v>52631</v>
       </c>
       <c r="B60">
         <v>52581</v>
       </c>
       <c r="C60">
         <v>21005</v>
       </c>
       <c r="D60" t="s">
         <v>54</v>
       </c>
       <c r="E60" t="s">
         <v>392</v>
       </c>
       <c r="F60" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G60" t="s">
-        <v>603</v>
+        <v>616</v>
       </c>
       <c r="H60" t="s">
-        <v>604</v>
+        <v>617</v>
       </c>
       <c r="I60" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="J60">
         <v>116708.95</v>
       </c>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61">
         <v>52661</v>
       </c>
       <c r="B61">
         <v>52581</v>
       </c>
       <c r="C61">
         <v>21004</v>
       </c>
       <c r="D61" t="s">
         <v>54</v>
       </c>
       <c r="E61" t="s">
         <v>256</v>
       </c>
       <c r="F61" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G61" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H61" t="s">
-        <v>606</v>
+        <v>619</v>
       </c>
       <c r="I61" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="J61">
         <v>79129.23</v>
       </c>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62">
         <v>52686</v>
       </c>
       <c r="B62">
         <v>52581</v>
       </c>
       <c r="C62">
         <v>21006</v>
       </c>
       <c r="D62" t="s">
         <v>54</v>
       </c>
       <c r="E62" t="s">
-        <v>607</v>
+        <v>620</v>
       </c>
       <c r="F62" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G62" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H62" t="s">
-        <v>608</v>
+        <v>621</v>
       </c>
       <c r="I62" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="J62">
         <v>329925.46</v>
       </c>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63">
         <v>52716</v>
       </c>
       <c r="B63">
         <v>52581</v>
       </c>
       <c r="C63">
         <v>21007</v>
       </c>
       <c r="D63" t="s">
         <v>54</v>
       </c>
       <c r="E63" t="s">
-        <v>609</v>
+        <v>622</v>
       </c>
       <c r="F63" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G63" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H63" t="s">
-        <v>610</v>
+        <v>623</v>
       </c>
       <c r="I63" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="J63">
         <v>306974.4</v>
       </c>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64">
         <v>52741</v>
       </c>
       <c r="B64">
         <v>52581</v>
       </c>
       <c r="C64">
         <v>21008</v>
       </c>
       <c r="D64" t="s">
         <v>54</v>
       </c>
       <c r="E64" t="s">
+        <v>624</v>
+      </c>
+      <c r="F64" t="s">
+        <v>578</v>
+      </c>
+      <c r="G64" t="s">
+        <v>579</v>
+      </c>
+      <c r="H64" t="s">
         <v>611</v>
       </c>
-      <c r="F64" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I64" t="s">
-        <v>595</v>
+        <v>608</v>
       </c>
       <c r="J64">
         <v>166160.95</v>
       </c>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65">
         <v>52901</v>
       </c>
       <c r="B65">
         <v>49809</v>
       </c>
       <c r="C65"/>
       <c r="D65" t="s">
         <v>54</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>572</v>
+        <v>585</v>
       </c>
       <c r="I65"/>
       <c r="J65">
         <v>55500.0</v>
       </c>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66">
         <v>54183</v>
       </c>
       <c r="B66">
         <v>54182</v>
       </c>
       <c r="C66" t="s">
-        <v>612</v>
+        <v>625</v>
       </c>
       <c r="D66" t="s">
         <v>54</v>
       </c>
       <c r="E66" t="s">
         <v>410</v>
       </c>
       <c r="F66" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G66" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H66" t="s">
-        <v>613</v>
+        <v>626</v>
       </c>
       <c r="I66" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J66">
         <v>140000.0</v>
       </c>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67">
         <v>54203</v>
       </c>
       <c r="B67">
         <v>54197</v>
       </c>
       <c r="C67" t="s">
-        <v>612</v>
+        <v>625</v>
       </c>
       <c r="D67" t="s">
         <v>54</v>
       </c>
       <c r="E67" t="s">
         <v>107</v>
       </c>
       <c r="F67" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G67" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H67" t="s">
-        <v>613</v>
+        <v>626</v>
       </c>
       <c r="I67" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J67">
         <v>171927.0</v>
       </c>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68">
         <v>54209</v>
       </c>
       <c r="B68">
         <v>54204</v>
       </c>
       <c r="C68" t="s">
-        <v>612</v>
+        <v>625</v>
       </c>
       <c r="D68" t="s">
         <v>54</v>
       </c>
       <c r="E68" t="s">
         <v>140</v>
       </c>
       <c r="F68" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G68" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H68" t="s">
-        <v>613</v>
+        <v>626</v>
       </c>
       <c r="I68" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J68">
         <v>184171.0</v>
       </c>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69">
         <v>54216</v>
       </c>
       <c r="B69">
         <v>54210</v>
       </c>
       <c r="C69" t="s">
-        <v>612</v>
+        <v>625</v>
       </c>
       <c r="D69" t="s">
         <v>54</v>
       </c>
       <c r="E69" t="s">
         <v>107</v>
       </c>
       <c r="F69" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G69" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H69" t="s">
-        <v>613</v>
+        <v>626</v>
       </c>
       <c r="I69" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J69">
         <v>221041.0</v>
       </c>
       <c r="K69"/>
-      <c r="L69"/>
+      <c r="L69" t="s">
+        <v>629</v>
+      </c>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69" t="s">
-        <v>615</v>
+        <v>556</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70">
         <v>54222</v>
       </c>
       <c r="B70">
         <v>54217</v>
       </c>
       <c r="C70" t="s">
-        <v>612</v>
+        <v>625</v>
       </c>
       <c r="D70" t="s">
         <v>54</v>
       </c>
       <c r="E70" t="s">
         <v>304</v>
       </c>
       <c r="F70" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G70" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H70" t="s">
-        <v>613</v>
+        <v>626</v>
       </c>
       <c r="I70" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J70">
         <v>172787.0</v>
       </c>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71">
         <v>54230</v>
       </c>
       <c r="B71">
         <v>54223</v>
       </c>
       <c r="C71" t="s">
-        <v>612</v>
+        <v>625</v>
       </c>
       <c r="D71" t="s">
         <v>54</v>
       </c>
       <c r="E71" t="s">
         <v>107</v>
       </c>
       <c r="F71" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G71" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H71" t="s">
-        <v>613</v>
+        <v>626</v>
       </c>
       <c r="I71" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J71">
         <v>175781.0</v>
       </c>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72">
         <v>54237</v>
       </c>
       <c r="B72">
         <v>53376</v>
       </c>
       <c r="C72"/>
       <c r="D72" t="s">
         <v>54</v>
       </c>
       <c r="E72" t="s">
         <v>107</v>
       </c>
       <c r="F72" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="G72" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H72" t="s">
-        <v>616</v>
+        <v>630</v>
       </c>
       <c r="I72" t="s">
-        <v>617</v>
+        <v>631</v>
       </c>
       <c r="J72">
         <v>104444.0</v>
       </c>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73">
         <v>54266</v>
       </c>
       <c r="B73">
         <v>54256</v>
       </c>
       <c r="C73" t="s">
-        <v>618</v>
+        <v>632</v>
       </c>
       <c r="D73" t="s">
         <v>54</v>
       </c>
       <c r="E73" t="s">
         <v>107</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H73" t="s">
-        <v>619</v>
+        <v>633</v>
       </c>
       <c r="I73" t="s">
-        <v>620</v>
+        <v>634</v>
       </c>
       <c r="J73">
         <v>329910.0</v>
       </c>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74">
         <v>54269</v>
       </c>
       <c r="B74">
         <v>54267</v>
       </c>
       <c r="C74">
         <v>23000</v>
       </c>
       <c r="D74" t="s">
         <v>54</v>
       </c>
       <c r="E74" t="s">
         <v>78</v>
       </c>
       <c r="F74" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G74" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H74" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I74" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J74">
         <v>198000.0</v>
       </c>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75">
         <v>54275</v>
       </c>
       <c r="B75">
         <v>54270</v>
       </c>
       <c r="C75" t="s">
-        <v>622</v>
+        <v>636</v>
       </c>
       <c r="D75" t="s">
         <v>54</v>
       </c>
       <c r="E75" t="s">
         <v>140</v>
       </c>
       <c r="F75" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G75" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H75" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I75" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J75">
         <v>200000.0</v>
       </c>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76">
         <v>54283</v>
       </c>
       <c r="B76">
         <v>54276</v>
       </c>
       <c r="C76" t="s">
-        <v>622</v>
+        <v>636</v>
       </c>
       <c r="D76" t="s">
         <v>54</v>
       </c>
       <c r="E76" t="s">
         <v>107</v>
       </c>
       <c r="F76" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G76" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H76" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I76" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J76">
         <v>521326.0</v>
       </c>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77">
         <v>54284</v>
       </c>
       <c r="B77">
         <v>54276</v>
       </c>
       <c r="C77" t="s">
-        <v>622</v>
+        <v>636</v>
       </c>
       <c r="D77" t="s">
         <v>54</v>
       </c>
       <c r="E77" t="s">
         <v>247</v>
       </c>
       <c r="F77" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G77" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H77" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I77" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J77">
         <v>33572.0</v>
       </c>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78">
         <v>54296</v>
       </c>
       <c r="B78">
         <v>54287</v>
       </c>
       <c r="C78" t="s">
-        <v>622</v>
+        <v>636</v>
       </c>
       <c r="D78" t="s">
         <v>54</v>
       </c>
       <c r="E78" t="s">
         <v>483</v>
       </c>
       <c r="F78" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G78" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H78" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I78" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J78">
         <v>490287.34</v>
       </c>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78" t="s">
-        <v>623</v>
+        <v>637</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79">
         <v>54297</v>
       </c>
       <c r="B79">
         <v>54287</v>
       </c>
       <c r="C79" t="s">
-        <v>622</v>
+        <v>636</v>
       </c>
       <c r="D79" t="s">
         <v>54</v>
       </c>
       <c r="E79" t="s">
-        <v>624</v>
+        <v>638</v>
       </c>
       <c r="F79" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G79" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H79" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I79" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J79">
         <v>228070.0</v>
       </c>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79" t="s">
-        <v>623</v>
+        <v>637</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80">
         <v>54298</v>
       </c>
       <c r="B80">
         <v>54287</v>
       </c>
       <c r="C80" t="s">
-        <v>622</v>
+        <v>636</v>
       </c>
       <c r="D80" t="s">
         <v>54</v>
       </c>
       <c r="E80" t="s">
-        <v>625</v>
+        <v>639</v>
       </c>
       <c r="F80" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G80" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H80" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I80" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J80">
         <v>54635.0</v>
       </c>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80" t="s">
-        <v>623</v>
+        <v>637</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81">
         <v>54301</v>
       </c>
       <c r="B81">
         <v>54300</v>
       </c>
       <c r="C81"/>
       <c r="D81" t="s">
         <v>54</v>
       </c>
       <c r="E81" t="s">
         <v>102</v>
       </c>
       <c r="F81" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G81" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H81" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I81" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J81">
         <v>877266.04</v>
       </c>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82">
         <v>54306</v>
       </c>
       <c r="B82">
         <v>54300</v>
       </c>
       <c r="C82"/>
       <c r="D82" t="s">
         <v>54</v>
       </c>
       <c r="E82" t="s">
         <v>37</v>
       </c>
       <c r="F82" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G82" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H82" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I82" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J82">
         <v>48148.33</v>
       </c>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83">
         <v>54311</v>
       </c>
       <c r="B83">
         <v>54307</v>
       </c>
       <c r="C83"/>
       <c r="D83" t="s">
         <v>54</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
       <c r="F83" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G83" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H83" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I83" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J83">
         <v>1345532.37</v>
       </c>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84">
         <v>54318</v>
       </c>
       <c r="B84">
         <v>54312</v>
       </c>
       <c r="C84"/>
       <c r="D84" t="s">
         <v>54</v>
       </c>
       <c r="E84" t="s">
         <v>77</v>
       </c>
       <c r="F84" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G84" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H84" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I84" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J84">
         <v>1500000.0</v>
       </c>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85">
         <v>54321</v>
       </c>
       <c r="B85">
         <v>54320</v>
       </c>
       <c r="C85"/>
       <c r="D85" t="s">
         <v>54</v>
       </c>
       <c r="E85" t="s">
         <v>511</v>
       </c>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I85"/>
       <c r="J85">
         <v>653522.89</v>
       </c>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86">
         <v>54339</v>
       </c>
       <c r="B86">
         <v>54312</v>
       </c>
       <c r="C86"/>
       <c r="D86" t="s">
         <v>54</v>
       </c>
       <c r="E86" t="s">
+        <v>641</v>
+      </c>
+      <c r="F86" t="s">
+        <v>578</v>
+      </c>
+      <c r="G86" t="s">
+        <v>579</v>
+      </c>
+      <c r="H86" t="s">
+        <v>635</v>
+      </c>
+      <c r="I86" t="s">
         <v>627</v>
-      </c>
-[...10 lines deleted...]
-        <v>614</v>
       </c>
       <c r="J86">
         <v>155000.0</v>
       </c>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87">
         <v>54340</v>
       </c>
       <c r="B87">
         <v>54312</v>
       </c>
       <c r="C87"/>
       <c r="D87" t="s">
         <v>54</v>
       </c>
       <c r="E87" t="s">
-        <v>628</v>
+        <v>642</v>
       </c>
       <c r="F87" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G87" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H87" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I87" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J87">
         <v>90947.0</v>
       </c>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88">
         <v>54341</v>
       </c>
       <c r="B88">
         <v>54312</v>
       </c>
       <c r="C88"/>
       <c r="D88" t="s">
         <v>54</v>
       </c>
       <c r="E88" t="s">
         <v>140</v>
       </c>
       <c r="F88" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G88" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H88" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I88" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J88">
         <v>71369.0</v>
       </c>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89">
         <v>54342</v>
       </c>
       <c r="B89">
         <v>54320</v>
       </c>
       <c r="C89"/>
       <c r="D89" t="s">
         <v>54</v>
       </c>
       <c r="E89" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="F89" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G89" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H89" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I89" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J89">
         <v>207278.0</v>
       </c>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90">
         <v>54343</v>
       </c>
       <c r="B90">
         <v>54320</v>
       </c>
       <c r="C90"/>
       <c r="D90" t="s">
         <v>54</v>
       </c>
       <c r="E90" t="s">
-        <v>630</v>
+        <v>644</v>
       </c>
       <c r="F90" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G90" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H90" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I90" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J90">
         <v>10000.0</v>
       </c>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91">
         <v>54344</v>
       </c>
       <c r="B91">
         <v>54320</v>
       </c>
       <c r="C91"/>
       <c r="D91" t="s">
         <v>54</v>
       </c>
       <c r="E91" t="s">
-        <v>631</v>
+        <v>645</v>
       </c>
       <c r="F91" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G91" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H91" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I91" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J91">
         <v>5000.0</v>
       </c>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92">
         <v>54349</v>
       </c>
       <c r="B92">
         <v>54307</v>
       </c>
       <c r="C92"/>
       <c r="D92" t="s">
         <v>54</v>
       </c>
       <c r="E92" t="s">
-        <v>632</v>
+        <v>646</v>
       </c>
       <c r="F92" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G92" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H92" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I92" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J92">
         <v>225556.8</v>
       </c>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93">
         <v>54350</v>
       </c>
       <c r="B93">
         <v>54307</v>
       </c>
       <c r="C93"/>
       <c r="D93" t="s">
         <v>54</v>
       </c>
       <c r="E93" t="s">
-        <v>633</v>
+        <v>647</v>
       </c>
       <c r="F93" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G93" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H93" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I93" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J93">
         <v>149474.75</v>
       </c>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94">
         <v>54355</v>
       </c>
       <c r="B94">
         <v>54300</v>
       </c>
       <c r="C94"/>
       <c r="D94" t="s">
         <v>54</v>
       </c>
       <c r="E94" t="s">
-        <v>634</v>
+        <v>648</v>
       </c>
       <c r="F94" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G94" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H94" t="s">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="I94" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J94">
         <v>158718.25</v>
       </c>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95">
         <v>54548</v>
       </c>
       <c r="B95">
         <v>54541</v>
       </c>
       <c r="C95" t="s">
-        <v>635</v>
+        <v>649</v>
       </c>
       <c r="D95" t="s">
         <v>54</v>
       </c>
       <c r="E95" t="s">
-        <v>636</v>
+        <v>650</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H95" t="s">
-        <v>637</v>
+        <v>651</v>
       </c>
       <c r="I95" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
       <c r="J95">
         <v>225000.0</v>
       </c>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="O95"/>
       <c r="P95" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96">
         <v>54595</v>
       </c>
       <c r="B96">
         <v>54452</v>
       </c>
       <c r="C96" t="s">
-        <v>638</v>
+        <v>652</v>
       </c>
       <c r="D96" t="s">
         <v>54</v>
       </c>
       <c r="E96" t="s">
-        <v>639</v>
+        <v>653</v>
       </c>
       <c r="F96" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G96" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H96" t="s">
-        <v>598</v>
+        <v>611</v>
       </c>
       <c r="I96" t="s">
-        <v>620</v>
+        <v>634</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97">
         <v>54635</v>
       </c>
       <c r="B97">
         <v>54621</v>
       </c>
       <c r="C97">
         <v>21015</v>
       </c>
       <c r="D97" t="s">
         <v>54</v>
       </c>
       <c r="E97" t="s">
         <v>537</v>
       </c>
       <c r="F97" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G97" t="s">
         <v>320</v>
       </c>
       <c r="H97" t="s">
-        <v>640</v>
+        <v>654</v>
       </c>
       <c r="I97" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="J97">
         <v>130378.23</v>
       </c>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98">
         <v>54636</v>
       </c>
       <c r="B98">
         <v>54621</v>
       </c>
       <c r="C98">
         <v>21016</v>
       </c>
       <c r="D98" t="s">
         <v>54</v>
       </c>
       <c r="E98" t="s">
         <v>140</v>
       </c>
       <c r="F98" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G98" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H98" t="s">
-        <v>641</v>
+        <v>655</v>
       </c>
       <c r="I98" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="J98">
         <v>138036.86</v>
       </c>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99">
         <v>54637</v>
       </c>
       <c r="B99">
         <v>54621</v>
       </c>
       <c r="C99">
         <v>21017</v>
       </c>
       <c r="D99" t="s">
         <v>54</v>
       </c>
       <c r="E99" t="s">
-        <v>642</v>
+        <v>656</v>
       </c>
       <c r="F99" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G99" t="s">
         <v>320</v>
       </c>
       <c r="H99" t="s">
-        <v>643</v>
+        <v>657</v>
       </c>
       <c r="I99" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="J99">
         <v>382909.69</v>
       </c>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100">
         <v>54638</v>
       </c>
       <c r="B100">
         <v>54621</v>
       </c>
       <c r="C100">
         <v>21018</v>
       </c>
       <c r="D100" t="s">
         <v>54</v>
       </c>
       <c r="E100" t="s">
-        <v>644</v>
+        <v>658</v>
       </c>
       <c r="F100" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G100" t="s">
         <v>320</v>
       </c>
       <c r="H100" t="s">
-        <v>645</v>
+        <v>659</v>
       </c>
       <c r="I100" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="J100">
         <v>92206.17</v>
       </c>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
       <c r="O100"/>
       <c r="P100" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101">
         <v>54639</v>
       </c>
       <c r="B101">
         <v>54621</v>
       </c>
       <c r="C101">
         <v>21019</v>
       </c>
       <c r="D101" t="s">
         <v>54</v>
       </c>
       <c r="E101" t="s">
-        <v>646</v>
+        <v>660</v>
       </c>
       <c r="F101" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G101" t="s">
         <v>320</v>
       </c>
       <c r="H101" t="s">
-        <v>647</v>
+        <v>661</v>
       </c>
       <c r="I101" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="J101">
         <v>176694.0</v>
       </c>
       <c r="K101"/>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101"/>
       <c r="O101"/>
       <c r="P101" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102">
         <v>54640</v>
       </c>
       <c r="B102">
         <v>54621</v>
       </c>
       <c r="C102">
         <v>21020</v>
       </c>
       <c r="D102" t="s">
         <v>54</v>
       </c>
       <c r="E102" t="s">
-        <v>648</v>
+        <v>662</v>
       </c>
       <c r="F102" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G102" t="s">
         <v>320</v>
       </c>
       <c r="H102" t="s">
-        <v>649</v>
+        <v>663</v>
       </c>
       <c r="I102" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="J102">
         <v>110737.0</v>
       </c>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
       <c r="O102"/>
       <c r="P102" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103">
         <v>54641</v>
       </c>
       <c r="B103">
         <v>54621</v>
       </c>
       <c r="C103">
         <v>21021</v>
       </c>
       <c r="D103" t="s">
         <v>54</v>
       </c>
       <c r="E103" t="s">
-        <v>650</v>
+        <v>664</v>
       </c>
       <c r="F103" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G103" t="s">
         <v>320</v>
       </c>
       <c r="H103" t="s">
-        <v>651</v>
+        <v>665</v>
       </c>
       <c r="I103" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="J103">
         <v>450282.0</v>
       </c>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
       <c r="O103"/>
       <c r="P103" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104">
         <v>54703</v>
       </c>
       <c r="B104">
         <v>54692</v>
       </c>
       <c r="C104">
         <v>21031</v>
       </c>
       <c r="D104" t="s">
         <v>54</v>
       </c>
       <c r="E104" t="s">
-        <v>652</v>
+        <v>666</v>
       </c>
       <c r="F104" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G104" t="s">
         <v>320</v>
       </c>
       <c r="H104" t="s">
-        <v>653</v>
+        <v>667</v>
       </c>
       <c r="I104"/>
       <c r="J104">
         <v>76800.0</v>
       </c>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
       <c r="O104"/>
       <c r="P104" t="s">
-        <v>654</v>
+        <v>668</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105">
         <v>54704</v>
       </c>
       <c r="B105">
         <v>54692</v>
       </c>
       <c r="C105">
         <v>21029</v>
       </c>
       <c r="D105" t="s">
         <v>54</v>
       </c>
       <c r="E105" t="s">
         <v>131</v>
       </c>
       <c r="F105" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G105" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="H105" t="s">
-        <v>655</v>
+        <v>669</v>
       </c>
       <c r="I105"/>
       <c r="J105">
         <v>201257.0</v>
       </c>
       <c r="K105"/>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105"/>
       <c r="O105"/>
       <c r="P105" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106">
         <v>54705</v>
       </c>
       <c r="B106">
         <v>54692</v>
       </c>
       <c r="C106">
         <v>21030</v>
       </c>
       <c r="D106" t="s">
         <v>54</v>
       </c>
       <c r="E106" t="s">
         <v>247</v>
       </c>
       <c r="F106" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="G106" t="s">
         <v>320</v>
       </c>
       <c r="H106" t="s">
-        <v>656</v>
+        <v>670</v>
       </c>
       <c r="I106"/>
       <c r="J106">
         <v>152267.0</v>
       </c>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106"/>
       <c r="O106"/>
       <c r="P106" t="s">
         <v>549</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107">
+        <v>54710</v>
+      </c>
+      <c r="B107">
+        <v>54702</v>
+      </c>
+      <c r="C107">
+        <v>21025</v>
+      </c>
+      <c r="D107" t="s">
+        <v>54</v>
+      </c>
+      <c r="E107" t="s">
+        <v>107</v>
+      </c>
+      <c r="F107" t="s">
+        <v>578</v>
+      </c>
+      <c r="G107" t="s">
+        <v>579</v>
+      </c>
+      <c r="H107" t="s">
+        <v>671</v>
+      </c>
+      <c r="I107" t="s">
+        <v>627</v>
+      </c>
+      <c r="J107">
+        <v>240902.0</v>
+      </c>
+      <c r="K107"/>
+      <c r="L107" t="s">
+        <v>629</v>
+      </c>
+      <c r="M107"/>
+      <c r="N107"/>
+      <c r="O107"/>
+      <c r="P107" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16">
+      <c r="A108">
+        <v>54770</v>
+      </c>
+      <c r="B108">
+        <v>54769</v>
+      </c>
+      <c r="C108" t="s">
+        <v>672</v>
+      </c>
+      <c r="D108" t="s">
+        <v>54</v>
+      </c>
+      <c r="E108" t="s">
+        <v>559</v>
+      </c>
+      <c r="F108"/>
+      <c r="G108" t="s">
+        <v>579</v>
+      </c>
+      <c r="H108" t="s">
+        <v>673</v>
+      </c>
+      <c r="I108" t="s">
+        <v>627</v>
+      </c>
+      <c r="J108">
+        <v>1230000.0</v>
+      </c>
+      <c r="K108"/>
+      <c r="L108" t="s">
+        <v>588</v>
+      </c>
+      <c r="M108"/>
+      <c r="N108"/>
+      <c r="O108"/>
+      <c r="P108" t="s">
+        <v>556</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G55"/>
+  <dimension ref="A1:G58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>657</v>
+        <v>674</v>
       </c>
       <c r="B1" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="C1" t="s">
-        <v>658</v>
+        <v>675</v>
       </c>
       <c r="D1" t="s">
-        <v>659</v>
+        <v>676</v>
       </c>
       <c r="E1" t="s">
-        <v>660</v>
+        <v>677</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51725</v>
       </c>
       <c r="B2">
         <v>51586</v>
       </c>
       <c r="C2">
         <v>2018</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>51</v>
@@ -16928,72 +17200,72 @@
         <v>2019</v>
       </c>
       <c r="D6">
         <v>134132.0</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>51721</v>
       </c>
       <c r="B7">
         <v>51565</v>
       </c>
       <c r="C7">
         <v>2020</v>
       </c>
       <c r="D7">
         <v>136424.37</v>
       </c>
       <c r="E7" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>591</v>
+        <v>604</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>51739</v>
       </c>
       <c r="B8">
         <v>51574</v>
       </c>
       <c r="C8">
         <v>2020</v>
       </c>
       <c r="D8">
         <v>66770.8</v>
       </c>
       <c r="E8" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>51749</v>
       </c>
       <c r="B9">
         <v>51577</v>
       </c>
       <c r="C9">
         <v>2021</v>
       </c>
       <c r="D9">
         <v>155628.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>51</v>
       </c>
     </row>
@@ -17046,51 +17318,51 @@
         <v>2019</v>
       </c>
       <c r="D12">
         <v>167011.0</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>51738</v>
       </c>
       <c r="B13">
         <v>51574</v>
       </c>
       <c r="C13">
         <v>2019</v>
       </c>
       <c r="D13">
         <v>153141.08</v>
       </c>
       <c r="E13" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>51728</v>
       </c>
       <c r="B14">
         <v>51586</v>
       </c>
       <c r="C14">
         <v>2021</v>
       </c>
       <c r="D14">
         <v>225148.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>51</v>
       </c>
     </row>
@@ -17181,55 +17453,55 @@
         <v>2020</v>
       </c>
       <c r="D19">
         <v>274845.0</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>51722</v>
       </c>
       <c r="B20">
         <v>51565</v>
       </c>
       <c r="C20">
         <v>2021</v>
       </c>
       <c r="D20">
         <v>220140.0</v>
       </c>
       <c r="E20" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>591</v>
+        <v>604</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>51762</v>
       </c>
       <c r="B21">
         <v>51571</v>
       </c>
       <c r="C21">
         <v>2020</v>
       </c>
       <c r="D21">
         <v>29258.0</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>51731</v>
       </c>
@@ -17373,51 +17645,51 @@
         <v>2019</v>
       </c>
       <c r="D29">
         <v>493832.0</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>51740</v>
       </c>
       <c r="B30">
         <v>51574</v>
       </c>
       <c r="C30">
         <v>2021</v>
       </c>
       <c r="D30">
         <v>1646512.0</v>
       </c>
       <c r="E30" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>51733</v>
       </c>
       <c r="B31">
         <v>51563</v>
       </c>
       <c r="C31">
         <v>2019</v>
       </c>
       <c r="D31">
         <v>5308.0</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>51</v>
       </c>
     </row>
@@ -17565,14248 +17837,14440 @@
         <v>2020</v>
       </c>
       <c r="D39">
         <v>90532.0</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>52036</v>
       </c>
       <c r="B40">
         <v>51565</v>
       </c>
       <c r="C40">
         <v>2022</v>
       </c>
       <c r="D40">
         <v>67570.1</v>
       </c>
       <c r="E40" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>591</v>
+        <v>604</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>52636</v>
       </c>
       <c r="B41">
         <v>52631</v>
       </c>
       <c r="C41">
         <v>2021</v>
       </c>
       <c r="D41">
         <v>37711.12</v>
       </c>
       <c r="E41" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>52641</v>
       </c>
       <c r="B42">
         <v>52631</v>
       </c>
       <c r="C42">
         <v>2022</v>
       </c>
       <c r="D42">
         <v>37539.73</v>
       </c>
       <c r="E42" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>52651</v>
       </c>
       <c r="B43">
         <v>52631</v>
       </c>
       <c r="C43">
         <v>2023</v>
       </c>
       <c r="D43">
         <v>41458.1</v>
       </c>
       <c r="E43" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>52666</v>
       </c>
       <c r="B44">
         <v>52661</v>
       </c>
       <c r="C44">
         <v>2021</v>
       </c>
       <c r="D44">
         <v>20228.41</v>
       </c>
       <c r="E44" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>52671</v>
       </c>
       <c r="B45">
         <v>52661</v>
       </c>
       <c r="C45">
         <v>2022</v>
       </c>
       <c r="D45">
         <v>36992.53</v>
       </c>
       <c r="E45" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>52676</v>
       </c>
       <c r="B46">
         <v>52661</v>
       </c>
       <c r="C46">
         <v>2023</v>
       </c>
       <c r="D46">
         <v>21908.29</v>
       </c>
       <c r="E46" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>52696</v>
       </c>
       <c r="B47">
         <v>52686</v>
       </c>
       <c r="C47">
         <v>2021</v>
       </c>
       <c r="D47">
         <v>90822.67</v>
       </c>
       <c r="E47" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>52701</v>
       </c>
       <c r="B48">
         <v>52686</v>
       </c>
       <c r="C48">
         <v>2022</v>
       </c>
       <c r="D48">
         <v>157232.21</v>
       </c>
       <c r="E48" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>52706</v>
       </c>
       <c r="B49">
         <v>52686</v>
       </c>
       <c r="C49">
         <v>2023</v>
       </c>
       <c r="D49">
         <v>82000.36</v>
       </c>
       <c r="E49" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>52721</v>
       </c>
       <c r="B50">
         <v>52716</v>
       </c>
       <c r="C50">
         <v>2021</v>
       </c>
       <c r="D50">
         <v>88719.0</v>
       </c>
       <c r="E50" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>52726</v>
       </c>
       <c r="B51">
         <v>52716</v>
       </c>
       <c r="C51">
         <v>2022</v>
       </c>
       <c r="D51">
         <v>98278.0</v>
       </c>
       <c r="E51" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>52736</v>
       </c>
       <c r="B52">
         <v>52716</v>
       </c>
       <c r="C52">
         <v>2023</v>
       </c>
       <c r="D52">
         <v>119977.4</v>
       </c>
       <c r="E52" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>52746</v>
       </c>
       <c r="B53">
         <v>52741</v>
       </c>
       <c r="C53">
         <v>2022</v>
       </c>
       <c r="D53">
         <v>119154.09</v>
       </c>
       <c r="E53" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>52751</v>
       </c>
       <c r="B54">
         <v>52741</v>
       </c>
       <c r="C54">
         <v>2023</v>
       </c>
       <c r="D54">
         <v>47006.86</v>
       </c>
       <c r="E54" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>54539</v>
       </c>
       <c r="B55">
         <v>54269</v>
       </c>
       <c r="C55">
         <v>2025</v>
       </c>
       <c r="D55">
         <v>0.0</v>
       </c>
       <c r="E55" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>663</v>
+        <v>680</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56">
+        <v>54765</v>
+      </c>
+      <c r="B56">
+        <v>54710</v>
+      </c>
+      <c r="C56">
+        <v>2024</v>
+      </c>
+      <c r="D56">
+        <v>33829.64</v>
+      </c>
+      <c r="E56" t="s">
+        <v>678</v>
+      </c>
+      <c r="F56"/>
+      <c r="G56" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57">
+        <v>54766</v>
+      </c>
+      <c r="B57">
+        <v>54216</v>
+      </c>
+      <c r="C57">
+        <v>2024</v>
+      </c>
+      <c r="D57">
+        <v>78982.86</v>
+      </c>
+      <c r="E57" t="s">
+        <v>678</v>
+      </c>
+      <c r="F57"/>
+      <c r="G57" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58">
+        <v>54771</v>
+      </c>
+      <c r="B58">
+        <v>54770</v>
+      </c>
+      <c r="C58">
+        <v>2024</v>
+      </c>
+      <c r="D58">
+        <v>92720.99</v>
+      </c>
+      <c r="E58" t="s">
+        <v>678</v>
+      </c>
+      <c r="F58"/>
+      <c r="G58" t="s">
+        <v>556</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K160"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
       <c r="B1" t="s">
-        <v>665</v>
+        <v>682</v>
       </c>
       <c r="C1" t="s">
-        <v>666</v>
+        <v>683</v>
       </c>
       <c r="D1" t="s">
-        <v>667</v>
+        <v>684</v>
       </c>
       <c r="E1" t="s">
-        <v>668</v>
+        <v>685</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>669</v>
+        <v>686</v>
       </c>
       <c r="H1" t="s">
-        <v>670</v>
+        <v>687</v>
       </c>
       <c r="I1" t="s">
-        <v>671</v>
+        <v>688</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54326</v>
       </c>
       <c r="B2" t="s">
-        <v>672</v>
+        <v>689</v>
       </c>
       <c r="C2" t="s">
-        <v>673</v>
+        <v>690</v>
       </c>
       <c r="D2" t="s">
-        <v>674</v>
+        <v>691</v>
       </c>
       <c r="E2" t="s">
-        <v>630</v>
+        <v>644</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2" t="s">
-        <v>675</v>
+        <v>692</v>
       </c>
       <c r="J2" t="s">
-        <v>676</v>
+        <v>693</v>
       </c>
       <c r="K2" t="s">
-        <v>677</v>
+        <v>694</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54205</v>
       </c>
       <c r="B3" t="s">
-        <v>678</v>
+        <v>695</v>
       </c>
       <c r="C3" t="s">
-        <v>679</v>
+        <v>696</v>
       </c>
       <c r="D3" t="s">
-        <v>680</v>
+        <v>697</v>
       </c>
       <c r="E3" t="s">
         <v>140</v>
       </c>
       <c r="F3" t="s">
-        <v>681</v>
+        <v>698</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K3" t="s">
-        <v>682</v>
+        <v>699</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50359</v>
       </c>
       <c r="B4" t="s">
-        <v>683</v>
+        <v>700</v>
       </c>
       <c r="C4" t="s">
-        <v>684</v>
+        <v>701</v>
       </c>
       <c r="D4" t="s">
-        <v>685</v>
+        <v>702</v>
       </c>
       <c r="E4" t="s">
         <v>140</v>
       </c>
       <c r="F4" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="G4" t="s">
-        <v>687</v>
+        <v>704</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>688</v>
+        <v>705</v>
       </c>
       <c r="K4" t="s">
-        <v>689</v>
+        <v>706</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50348</v>
       </c>
       <c r="B5" t="s">
-        <v>690</v>
+        <v>707</v>
       </c>
       <c r="C5" t="s">
-        <v>691</v>
+        <v>708</v>
       </c>
       <c r="D5" t="s">
-        <v>692</v>
+        <v>709</v>
       </c>
       <c r="E5" t="s">
         <v>77</v>
       </c>
       <c r="F5" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="G5" t="s">
-        <v>693</v>
+        <v>710</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>51</v>
       </c>
       <c r="K5" t="s">
-        <v>694</v>
+        <v>711</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54543</v>
       </c>
       <c r="B6" t="s">
-        <v>695</v>
+        <v>712</v>
       </c>
       <c r="C6" t="s">
-        <v>696</v>
+        <v>713</v>
       </c>
       <c r="D6" t="s">
-        <v>697</v>
+        <v>714</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>698</v>
+        <v>715</v>
       </c>
       <c r="G6" t="s">
-        <v>699</v>
+        <v>716</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
         <v>508</v>
       </c>
       <c r="K6" t="s">
-        <v>700</v>
+        <v>717</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50232</v>
       </c>
       <c r="B7" t="s">
-        <v>701</v>
+        <v>718</v>
       </c>
       <c r="C7" t="s">
-        <v>696</v>
+        <v>713</v>
       </c>
       <c r="D7" t="s">
-        <v>702</v>
+        <v>719</v>
       </c>
       <c r="E7" t="s">
         <v>240</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
       <c r="H7"/>
       <c r="I7" t="s">
-        <v>704</v>
+        <v>721</v>
       </c>
       <c r="J7" t="s">
         <v>51</v>
       </c>
       <c r="K7" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50353</v>
       </c>
       <c r="B8" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
       <c r="C8" t="s">
-        <v>707</v>
+        <v>724</v>
       </c>
       <c r="D8" t="s">
-        <v>708</v>
+        <v>725</v>
       </c>
       <c r="E8" t="s">
         <v>107</v>
       </c>
       <c r="F8" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="G8" t="s">
-        <v>710</v>
+        <v>727</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8" t="s">
         <v>51</v>
       </c>
       <c r="K8" t="s">
-        <v>711</v>
+        <v>728</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50223</v>
       </c>
       <c r="B9" t="s">
-        <v>712</v>
+        <v>729</v>
       </c>
       <c r="C9" t="s">
-        <v>713</v>
+        <v>730</v>
       </c>
       <c r="D9" t="s">
-        <v>714</v>
+        <v>731</v>
       </c>
       <c r="E9" t="s">
-        <v>715</v>
+        <v>732</v>
       </c>
       <c r="F9" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
       <c r="G9" t="s">
-        <v>717</v>
+        <v>734</v>
       </c>
       <c r="H9" t="s">
         <v>140</v>
       </c>
       <c r="I9" t="s">
-        <v>718</v>
+        <v>735</v>
       </c>
       <c r="J9" t="s">
         <v>51</v>
       </c>
       <c r="K9" t="s">
-        <v>719</v>
+        <v>736</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50330</v>
       </c>
       <c r="B10" t="s">
-        <v>720</v>
+        <v>737</v>
       </c>
       <c r="C10" t="s">
-        <v>721</v>
+        <v>738</v>
       </c>
       <c r="D10" t="s">
-        <v>722</v>
+        <v>739</v>
       </c>
       <c r="E10" t="s">
         <v>107</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>723</v>
+        <v>740</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
         <v>51</v>
       </c>
       <c r="K10" t="s">
-        <v>724</v>
+        <v>741</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>52296</v>
       </c>
       <c r="B11" t="s">
-        <v>725</v>
+        <v>742</v>
       </c>
       <c r="C11" t="s">
-        <v>726</v>
+        <v>743</v>
       </c>
       <c r="D11" t="s">
-        <v>727</v>
+        <v>744</v>
       </c>
       <c r="E11" t="s">
         <v>77</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>728</v>
+        <v>745</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>729</v>
+        <v>746</v>
       </c>
       <c r="K11" t="s">
-        <v>730</v>
+        <v>747</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50285</v>
       </c>
       <c r="B12" t="s">
-        <v>731</v>
+        <v>748</v>
       </c>
       <c r="C12" t="s">
-        <v>732</v>
+        <v>749</v>
       </c>
       <c r="D12" t="s">
-        <v>733</v>
+        <v>750</v>
       </c>
       <c r="E12" t="s">
         <v>107</v>
       </c>
       <c r="F12" t="s">
-        <v>734</v>
+        <v>751</v>
       </c>
       <c r="G12" t="s">
-        <v>735</v>
+        <v>752</v>
       </c>
       <c r="H12"/>
       <c r="I12" t="s">
-        <v>736</v>
+        <v>753</v>
       </c>
       <c r="J12" t="s">
         <v>51</v>
       </c>
       <c r="K12" t="s">
-        <v>737</v>
+        <v>754</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>54190</v>
       </c>
       <c r="B13" t="s">
-        <v>738</v>
+        <v>755</v>
       </c>
       <c r="C13" t="s">
-        <v>732</v>
+        <v>749</v>
       </c>
       <c r="D13" t="s">
-        <v>739</v>
+        <v>756</v>
       </c>
       <c r="E13" t="s">
         <v>248</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>54</v>
       </c>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K13" t="s">
-        <v>740</v>
+        <v>757</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50294</v>
       </c>
       <c r="B14" t="s">
-        <v>741</v>
+        <v>758</v>
       </c>
       <c r="C14" t="s">
-        <v>742</v>
+        <v>759</v>
       </c>
       <c r="D14" t="s">
-        <v>743</v>
+        <v>760</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>744</v>
+        <v>761</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>51</v>
       </c>
       <c r="K14" t="s">
-        <v>745</v>
+        <v>762</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50355</v>
       </c>
       <c r="B15" t="s">
-        <v>746</v>
+        <v>763</v>
       </c>
       <c r="C15" t="s">
-        <v>747</v>
+        <v>764</v>
       </c>
       <c r="D15" t="s">
-        <v>748</v>
+        <v>765</v>
       </c>
       <c r="E15" t="s">
         <v>304</v>
       </c>
       <c r="F15" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="G15" t="s">
-        <v>749</v>
+        <v>766</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>51</v>
       </c>
       <c r="K15" t="s">
-        <v>750</v>
+        <v>767</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>54271</v>
       </c>
       <c r="B16" t="s">
-        <v>751</v>
+        <v>768</v>
       </c>
       <c r="C16" t="s">
-        <v>752</v>
+        <v>769</v>
       </c>
       <c r="D16" t="s">
-        <v>753</v>
+        <v>770</v>
       </c>
       <c r="E16" t="s">
         <v>140</v>
       </c>
       <c r="F16" t="s">
-        <v>754</v>
+        <v>771</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
         <v>279</v>
       </c>
       <c r="K16" t="s">
-        <v>755</v>
+        <v>772</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50352</v>
       </c>
       <c r="B17" t="s">
-        <v>756</v>
+        <v>773</v>
       </c>
       <c r="C17" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="D17" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="E17" t="s">
         <v>131</v>
       </c>
       <c r="F17" t="s">
-        <v>759</v>
+        <v>776</v>
       </c>
       <c r="G17" t="s">
-        <v>760</v>
+        <v>777</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>549</v>
       </c>
       <c r="K17" t="s">
-        <v>761</v>
+        <v>778</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>53811</v>
       </c>
       <c r="B18" t="s">
-        <v>762</v>
+        <v>779</v>
       </c>
       <c r="C18" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="D18" t="s">
-        <v>763</v>
+        <v>780</v>
       </c>
       <c r="E18" t="s">
         <v>131</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>764</v>
+        <v>781</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>765</v>
+        <v>782</v>
       </c>
       <c r="K18" t="s">
-        <v>766</v>
+        <v>783</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>54699</v>
       </c>
       <c r="B19" t="s">
-        <v>767</v>
+        <v>784</v>
       </c>
       <c r="C19" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="D19" t="s">
-        <v>768</v>
+        <v>785</v>
       </c>
       <c r="E19" t="s">
-        <v>652</v>
+        <v>666</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>654</v>
+        <v>668</v>
       </c>
       <c r="K19" t="s">
-        <v>769</v>
+        <v>786</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>50365</v>
       </c>
       <c r="B20" t="s">
-        <v>770</v>
+        <v>787</v>
       </c>
       <c r="C20" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="D20" t="s">
-        <v>722</v>
+        <v>739</v>
       </c>
       <c r="E20" t="s">
         <v>248</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>771</v>
+        <v>788</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
         <v>51</v>
       </c>
       <c r="K20" t="s">
-        <v>772</v>
+        <v>789</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50302</v>
       </c>
       <c r="B21" t="s">
-        <v>773</v>
+        <v>790</v>
       </c>
       <c r="C21" t="s">
-        <v>774</v>
+        <v>791</v>
       </c>
       <c r="D21" t="s">
-        <v>775</v>
+        <v>792</v>
       </c>
       <c r="E21" t="s">
-        <v>776</v>
+        <v>793</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>777</v>
+        <v>794</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>51</v>
       </c>
       <c r="K21" t="s">
-        <v>778</v>
+        <v>795</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>52841</v>
       </c>
       <c r="B22" t="s">
-        <v>779</v>
+        <v>796</v>
       </c>
       <c r="C22" t="s">
-        <v>780</v>
+        <v>797</v>
       </c>
       <c r="D22" t="s">
-        <v>781</v>
+        <v>798</v>
       </c>
       <c r="E22" t="s">
         <v>131</v>
       </c>
       <c r="F22" t="s">
-        <v>782</v>
+        <v>799</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>99</v>
       </c>
       <c r="K22" t="s">
-        <v>783</v>
+        <v>800</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>50228</v>
       </c>
       <c r="B23" t="s">
-        <v>784</v>
+        <v>801</v>
       </c>
       <c r="C23" t="s">
-        <v>785</v>
+        <v>802</v>
       </c>
       <c r="D23" t="s">
-        <v>786</v>
+        <v>803</v>
       </c>
       <c r="E23" t="s">
-        <v>787</v>
+        <v>804</v>
       </c>
       <c r="F23" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G23" t="s">
-        <v>789</v>
+        <v>806</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>51</v>
       </c>
       <c r="K23" t="s">
-        <v>790</v>
+        <v>807</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>50344</v>
       </c>
       <c r="B24" t="s">
-        <v>791</v>
+        <v>808</v>
       </c>
       <c r="C24" t="s">
-        <v>792</v>
+        <v>809</v>
       </c>
       <c r="D24" t="s">
-        <v>793</v>
+        <v>810</v>
       </c>
       <c r="E24" t="s">
         <v>107</v>
       </c>
       <c r="F24" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="G24" t="s">
-        <v>794</v>
+        <v>811</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
         <v>51</v>
       </c>
       <c r="K24" t="s">
-        <v>795</v>
+        <v>812</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>50287</v>
       </c>
       <c r="B25" t="s">
-        <v>796</v>
+        <v>813</v>
       </c>
       <c r="C25" t="s">
-        <v>797</v>
+        <v>814</v>
       </c>
       <c r="D25" t="s">
-        <v>798</v>
+        <v>815</v>
       </c>
       <c r="E25" t="s">
         <v>262</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>799</v>
+        <v>816</v>
       </c>
       <c r="H25"/>
       <c r="I25" t="s">
-        <v>800</v>
+        <v>817</v>
       </c>
       <c r="J25" t="s">
         <v>51</v>
       </c>
       <c r="K25" t="s">
-        <v>801</v>
+        <v>818</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>50358</v>
       </c>
       <c r="B26" t="s">
-        <v>802</v>
+        <v>819</v>
       </c>
       <c r="C26" t="s">
-        <v>797</v>
+        <v>814</v>
       </c>
       <c r="D26" t="s">
-        <v>803</v>
+        <v>820</v>
       </c>
       <c r="E26" t="s">
         <v>140</v>
       </c>
       <c r="F26" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
       <c r="G26" t="s">
-        <v>804</v>
+        <v>821</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>51</v>
       </c>
       <c r="K26" t="s">
-        <v>805</v>
+        <v>822</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>50295</v>
       </c>
       <c r="B27" t="s">
-        <v>806</v>
+        <v>823</v>
       </c>
       <c r="C27" t="s">
-        <v>807</v>
+        <v>824</v>
       </c>
       <c r="D27" t="s">
-        <v>808</v>
+        <v>825</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>809</v>
+        <v>826</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>51</v>
       </c>
       <c r="K27" t="s">
-        <v>810</v>
+        <v>827</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>50342</v>
       </c>
       <c r="B28" t="s">
-        <v>811</v>
+        <v>828</v>
       </c>
       <c r="C28" t="s">
-        <v>812</v>
+        <v>829</v>
       </c>
       <c r="D28" t="s">
-        <v>813</v>
+        <v>830</v>
       </c>
       <c r="E28" t="s">
-        <v>814</v>
+        <v>831</v>
       </c>
       <c r="F28" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G28" t="s">
-        <v>815</v>
+        <v>832</v>
       </c>
       <c r="H28" t="s">
         <v>140</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>51</v>
       </c>
       <c r="K28" t="s">
-        <v>816</v>
+        <v>833</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>54218</v>
       </c>
       <c r="B29" t="s">
-        <v>817</v>
+        <v>834</v>
       </c>
       <c r="C29" t="s">
-        <v>818</v>
+        <v>835</v>
       </c>
       <c r="D29" t="s">
-        <v>819</v>
+        <v>836</v>
       </c>
       <c r="E29" t="s">
         <v>304</v>
       </c>
       <c r="F29" t="s">
-        <v>820</v>
+        <v>837</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K29" t="s">
-        <v>821</v>
+        <v>838</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>54214</v>
       </c>
       <c r="B30" t="s">
-        <v>822</v>
+        <v>839</v>
       </c>
       <c r="C30" t="s">
-        <v>823</v>
+        <v>840</v>
       </c>
       <c r="D30" t="s">
-        <v>824</v>
+        <v>841</v>
       </c>
       <c r="E30" t="s">
         <v>248</v>
       </c>
       <c r="F30" t="s">
-        <v>825</v>
+        <v>842</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K30" t="s">
-        <v>826</v>
+        <v>843</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>50339</v>
       </c>
       <c r="B31" t="s">
-        <v>827</v>
+        <v>844</v>
       </c>
       <c r="C31" t="s">
-        <v>828</v>
+        <v>845</v>
       </c>
       <c r="D31" t="s">
-        <v>829</v>
+        <v>846</v>
       </c>
       <c r="E31" t="s">
         <v>107</v>
       </c>
       <c r="F31" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="G31" t="s">
-        <v>830</v>
+        <v>847</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
         <v>51</v>
       </c>
       <c r="K31" t="s">
-        <v>831</v>
+        <v>848</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>50221</v>
       </c>
       <c r="B32" t="s">
-        <v>832</v>
+        <v>849</v>
       </c>
       <c r="C32" t="s">
-        <v>833</v>
+        <v>850</v>
       </c>
       <c r="D32" t="s">
-        <v>834</v>
+        <v>851</v>
       </c>
       <c r="E32" t="s">
         <v>130</v>
       </c>
       <c r="F32" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="G32" t="s">
-        <v>835</v>
+        <v>852</v>
       </c>
       <c r="H32"/>
       <c r="I32" t="s">
-        <v>836</v>
+        <v>853</v>
       </c>
       <c r="J32" t="s">
         <v>51</v>
       </c>
       <c r="K32" t="s">
-        <v>837</v>
+        <v>854</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>50275</v>
       </c>
       <c r="B33" t="s">
-        <v>838</v>
+        <v>855</v>
       </c>
       <c r="C33" t="s">
-        <v>833</v>
+        <v>850</v>
       </c>
       <c r="D33" t="s">
-        <v>839</v>
+        <v>856</v>
       </c>
       <c r="E33" t="s">
         <v>37</v>
       </c>
       <c r="F33" t="s">
-        <v>840</v>
+        <v>857</v>
       </c>
       <c r="G33" t="s">
-        <v>841</v>
+        <v>858</v>
       </c>
       <c r="H33"/>
       <c r="I33" t="s">
-        <v>842</v>
+        <v>859</v>
       </c>
       <c r="J33" t="s">
         <v>51</v>
       </c>
       <c r="K33" t="s">
-        <v>843</v>
+        <v>860</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>50346</v>
       </c>
       <c r="B34" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="C34" t="s">
-        <v>845</v>
+        <v>862</v>
       </c>
       <c r="D34" t="s">
-        <v>846</v>
+        <v>863</v>
       </c>
       <c r="E34" t="s">
         <v>77</v>
       </c>
       <c r="F34" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
       <c r="G34" t="s">
-        <v>847</v>
+        <v>864</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>51</v>
       </c>
       <c r="K34" t="s">
-        <v>848</v>
+        <v>865</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>54201</v>
       </c>
       <c r="B35" t="s">
-        <v>849</v>
+        <v>866</v>
       </c>
       <c r="C35" t="s">
-        <v>850</v>
+        <v>867</v>
       </c>
       <c r="D35" t="s">
-        <v>851</v>
+        <v>868</v>
       </c>
       <c r="E35" t="s">
         <v>422</v>
       </c>
       <c r="F35" t="s">
-        <v>852</v>
+        <v>869</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K35" t="s">
-        <v>853</v>
+        <v>870</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>54193</v>
       </c>
       <c r="B36" t="s">
-        <v>854</v>
+        <v>871</v>
       </c>
       <c r="C36" t="s">
-        <v>855</v>
+        <v>872</v>
       </c>
       <c r="D36" t="s">
-        <v>856</v>
+        <v>873</v>
       </c>
       <c r="E36" t="s">
-        <v>857</v>
+        <v>874</v>
       </c>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K36" t="s">
-        <v>858</v>
+        <v>875</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>50238</v>
       </c>
       <c r="B37" t="s">
-        <v>859</v>
+        <v>876</v>
       </c>
       <c r="C37" t="s">
-        <v>860</v>
+        <v>877</v>
       </c>
       <c r="D37" t="s">
-        <v>861</v>
+        <v>878</v>
       </c>
       <c r="E37" t="s">
         <v>107</v>
       </c>
       <c r="F37" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="G37" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
       <c r="H37"/>
       <c r="I37" t="s">
-        <v>863</v>
+        <v>880</v>
       </c>
       <c r="J37" t="s">
         <v>51</v>
       </c>
       <c r="K37" t="s">
-        <v>864</v>
+        <v>881</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>52281</v>
       </c>
       <c r="B38" t="s">
-        <v>865</v>
+        <v>882</v>
       </c>
       <c r="C38" t="s">
-        <v>866</v>
+        <v>883</v>
       </c>
       <c r="D38" t="s">
-        <v>867</v>
+        <v>884</v>
       </c>
       <c r="E38" t="s">
         <v>140</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>868</v>
+        <v>885</v>
       </c>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>729</v>
+        <v>746</v>
       </c>
       <c r="K38" t="s">
-        <v>869</v>
+        <v>886</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>50329</v>
       </c>
       <c r="B39" t="s">
-        <v>870</v>
+        <v>887</v>
       </c>
       <c r="C39" t="s">
-        <v>871</v>
+        <v>888</v>
       </c>
       <c r="D39" t="s">
-        <v>872</v>
+        <v>889</v>
       </c>
       <c r="E39" t="s">
-        <v>814</v>
+        <v>831</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>873</v>
+        <v>890</v>
       </c>
       <c r="H39"/>
       <c r="I39" t="s">
-        <v>874</v>
+        <v>891</v>
       </c>
       <c r="J39" t="s">
         <v>51</v>
       </c>
       <c r="K39" t="s">
-        <v>875</v>
+        <v>892</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>50277</v>
       </c>
       <c r="B40" t="s">
-        <v>876</v>
+        <v>893</v>
       </c>
       <c r="C40" t="s">
-        <v>877</v>
+        <v>894</v>
       </c>
       <c r="D40" t="s">
-        <v>878</v>
+        <v>895</v>
       </c>
       <c r="E40" t="s">
         <v>149</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>879</v>
+        <v>896</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
         <v>51</v>
       </c>
       <c r="K40" t="s">
-        <v>880</v>
+        <v>897</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>52821</v>
       </c>
       <c r="B41" t="s">
-        <v>881</v>
+        <v>898</v>
       </c>
       <c r="C41" t="s">
-        <v>882</v>
+        <v>899</v>
       </c>
       <c r="D41" t="s">
-        <v>883</v>
+        <v>900</v>
       </c>
       <c r="E41" t="s">
         <v>247</v>
       </c>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>884</v>
+        <v>901</v>
       </c>
       <c r="K41" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>50331</v>
       </c>
       <c r="B42" t="s">
-        <v>886</v>
+        <v>903</v>
       </c>
       <c r="C42" t="s">
-        <v>887</v>
+        <v>904</v>
       </c>
       <c r="D42" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="E42" t="s">
         <v>131</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>889</v>
+        <v>906</v>
       </c>
       <c r="H42" t="s">
         <v>320</v>
       </c>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>51</v>
       </c>
       <c r="K42" t="s">
-        <v>890</v>
+        <v>907</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>52311</v>
       </c>
       <c r="B43" t="s">
-        <v>891</v>
+        <v>908</v>
       </c>
       <c r="C43" t="s">
-        <v>892</v>
+        <v>909</v>
       </c>
       <c r="D43" t="s">
-        <v>893</v>
+        <v>910</v>
       </c>
       <c r="E43" t="s">
         <v>349</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>894</v>
+        <v>911</v>
       </c>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>729</v>
+        <v>746</v>
       </c>
       <c r="K43" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>54630</v>
       </c>
       <c r="B44" t="s">
-        <v>896</v>
+        <v>913</v>
       </c>
       <c r="C44" t="s">
-        <v>897</v>
+        <v>914</v>
       </c>
       <c r="D44" t="s">
-        <v>898</v>
+        <v>915</v>
       </c>
       <c r="E44" t="s">
-        <v>644</v>
+        <v>658</v>
       </c>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>542</v>
       </c>
       <c r="K44" t="s">
-        <v>899</v>
+        <v>916</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>54587</v>
       </c>
       <c r="B45" t="s">
-        <v>900</v>
+        <v>917</v>
       </c>
       <c r="C45" t="s">
-        <v>901</v>
+        <v>918</v>
       </c>
       <c r="D45" t="s">
-        <v>902</v>
+        <v>919</v>
       </c>
       <c r="E45" t="s">
-        <v>639</v>
+        <v>653</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
         <v>524</v>
       </c>
       <c r="K45" t="s">
-        <v>903</v>
+        <v>920</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>54586</v>
       </c>
       <c r="B46" t="s">
-        <v>904</v>
+        <v>921</v>
       </c>
       <c r="C46" t="s">
-        <v>905</v>
+        <v>922</v>
       </c>
       <c r="D46" t="s">
-        <v>906</v>
+        <v>923</v>
       </c>
       <c r="E46" t="s">
-        <v>639</v>
+        <v>653</v>
       </c>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>524</v>
       </c>
       <c r="K46" t="s">
-        <v>907</v>
+        <v>924</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>50356</v>
       </c>
       <c r="B47" t="s">
-        <v>908</v>
+        <v>925</v>
       </c>
       <c r="C47" t="s">
-        <v>909</v>
+        <v>926</v>
       </c>
       <c r="D47" t="s">
-        <v>910</v>
+        <v>927</v>
       </c>
       <c r="E47" t="s">
-        <v>911</v>
+        <v>928</v>
       </c>
       <c r="F47" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G47" t="s">
-        <v>912</v>
+        <v>929</v>
       </c>
       <c r="H47" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
         <v>51</v>
       </c>
       <c r="K47" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>54196</v>
       </c>
       <c r="B48" t="s">
-        <v>915</v>
+        <v>932</v>
       </c>
       <c r="C48" t="s">
-        <v>916</v>
+        <v>933</v>
       </c>
       <c r="D48" t="s">
-        <v>917</v>
+        <v>934</v>
       </c>
       <c r="E48" t="s">
         <v>107</v>
       </c>
       <c r="F48" t="s">
-        <v>918</v>
+        <v>935</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K48" t="s">
-        <v>919</v>
+        <v>936</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>54288</v>
       </c>
       <c r="B49" t="s">
-        <v>920</v>
+        <v>937</v>
       </c>
       <c r="C49" t="s">
-        <v>921</v>
+        <v>938</v>
       </c>
       <c r="D49" t="s">
-        <v>922</v>
+        <v>939</v>
       </c>
       <c r="E49" t="s">
         <v>483</v>
       </c>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>279</v>
       </c>
       <c r="K49" t="s">
-        <v>923</v>
+        <v>940</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>50272</v>
       </c>
       <c r="B50" t="s">
-        <v>924</v>
+        <v>941</v>
       </c>
       <c r="C50" t="s">
-        <v>925</v>
+        <v>942</v>
       </c>
       <c r="D50" t="s">
-        <v>926</v>
+        <v>943</v>
       </c>
       <c r="E50" t="s">
         <v>77</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>927</v>
+        <v>944</v>
       </c>
       <c r="H50"/>
       <c r="I50" t="s">
-        <v>928</v>
+        <v>945</v>
       </c>
       <c r="J50" t="s">
         <v>51</v>
       </c>
       <c r="K50" t="s">
-        <v>929</v>
+        <v>946</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50225</v>
       </c>
       <c r="B51" t="s">
-        <v>930</v>
+        <v>947</v>
       </c>
       <c r="C51" t="s">
-        <v>931</v>
+        <v>948</v>
       </c>
       <c r="D51" t="s">
-        <v>932</v>
+        <v>949</v>
       </c>
       <c r="E51" t="s">
         <v>131</v>
       </c>
       <c r="F51" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G51" t="s">
-        <v>933</v>
+        <v>950</v>
       </c>
       <c r="H51"/>
       <c r="I51" t="s">
-        <v>934</v>
+        <v>951</v>
       </c>
       <c r="J51" t="s">
         <v>51</v>
       </c>
       <c r="K51" t="s">
-        <v>935</v>
+        <v>952</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>54206</v>
       </c>
       <c r="B52" t="s">
-        <v>936</v>
+        <v>953</v>
       </c>
       <c r="C52" t="s">
-        <v>931</v>
+        <v>948</v>
       </c>
       <c r="D52" t="s">
-        <v>937</v>
+        <v>954</v>
       </c>
       <c r="E52" t="s">
         <v>140</v>
       </c>
       <c r="F52" t="s">
-        <v>938</v>
+        <v>955</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K52" t="s">
-        <v>939</v>
+        <v>956</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>50349</v>
       </c>
       <c r="B53" t="s">
-        <v>940</v>
+        <v>957</v>
       </c>
       <c r="C53" t="s">
-        <v>931</v>
+        <v>948</v>
       </c>
       <c r="D53" t="s">
-        <v>941</v>
+        <v>958</v>
       </c>
       <c r="E53" t="s">
         <v>108</v>
       </c>
       <c r="F53" t="s">
-        <v>942</v>
+        <v>959</v>
       </c>
       <c r="G53" t="s">
-        <v>943</v>
+        <v>960</v>
       </c>
       <c r="H53" t="s">
         <v>107</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>51</v>
       </c>
       <c r="K53" t="s">
-        <v>944</v>
+        <v>961</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>50269</v>
       </c>
       <c r="B54" t="s">
-        <v>945</v>
+        <v>962</v>
       </c>
       <c r="C54" t="s">
-        <v>946</v>
+        <v>963</v>
       </c>
       <c r="D54" t="s">
-        <v>947</v>
+        <v>964</v>
       </c>
       <c r="E54" t="s">
         <v>107</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>948</v>
+        <v>965</v>
       </c>
       <c r="H54"/>
       <c r="I54" t="s">
-        <v>949</v>
+        <v>966</v>
       </c>
       <c r="J54" t="s">
         <v>51</v>
       </c>
       <c r="K54" t="s">
-        <v>950</v>
+        <v>967</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>54260</v>
       </c>
       <c r="B55" t="s">
-        <v>951</v>
+        <v>968</v>
       </c>
       <c r="C55" t="s">
-        <v>952</v>
+        <v>969</v>
       </c>
       <c r="D55" t="s">
-        <v>953</v>
+        <v>970</v>
       </c>
       <c r="E55" t="s">
         <v>107</v>
       </c>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55" t="s">
         <v>274</v>
       </c>
       <c r="K55" t="s">
-        <v>954</v>
+        <v>971</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>54322</v>
       </c>
       <c r="B56" t="s">
-        <v>955</v>
+        <v>972</v>
       </c>
       <c r="C56" t="s">
-        <v>956</v>
+        <v>973</v>
       </c>
       <c r="D56" t="s">
-        <v>957</v>
+        <v>974</v>
       </c>
       <c r="E56" t="s">
         <v>511</v>
       </c>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56" t="s">
-        <v>958</v>
+        <v>975</v>
       </c>
       <c r="J56" t="s">
-        <v>959</v>
+        <v>976</v>
       </c>
       <c r="K56" t="s">
-        <v>960</v>
+        <v>977</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>54249</v>
       </c>
       <c r="B57" t="s">
-        <v>961</v>
+        <v>978</v>
       </c>
       <c r="C57" t="s">
-        <v>962</v>
+        <v>979</v>
       </c>
       <c r="D57" t="s">
-        <v>963</v>
+        <v>980</v>
       </c>
       <c r="E57" t="s">
-        <v>964</v>
+        <v>981</v>
       </c>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
         <v>274</v>
       </c>
       <c r="K57" t="s">
-        <v>965</v>
+        <v>982</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>52766</v>
       </c>
       <c r="B58" t="s">
-        <v>966</v>
+        <v>983</v>
       </c>
       <c r="C58" t="s">
-        <v>967</v>
+        <v>984</v>
       </c>
       <c r="D58" t="s">
-        <v>968</v>
+        <v>985</v>
       </c>
       <c r="E58" t="s">
         <v>77</v>
       </c>
       <c r="F58" t="s">
-        <v>969</v>
+        <v>986</v>
       </c>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
       <c r="K58" t="s">
-        <v>970</v>
+        <v>987</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>52441</v>
       </c>
       <c r="B59" t="s">
-        <v>971</v>
+        <v>988</v>
       </c>
       <c r="C59" t="s">
-        <v>972</v>
+        <v>989</v>
       </c>
       <c r="D59" t="s">
-        <v>973</v>
+        <v>990</v>
       </c>
       <c r="E59" t="s">
         <v>201</v>
       </c>
       <c r="F59" t="s">
-        <v>974</v>
+        <v>991</v>
       </c>
       <c r="G59" t="s">
-        <v>975</v>
+        <v>992</v>
       </c>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
       <c r="K59" t="s">
-        <v>977</v>
+        <v>994</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>54315</v>
       </c>
       <c r="B60" t="s">
-        <v>978</v>
+        <v>995</v>
       </c>
       <c r="C60" t="s">
-        <v>972</v>
+        <v>989</v>
       </c>
       <c r="D60" t="s">
-        <v>979</v>
+        <v>996</v>
       </c>
       <c r="E60" t="s">
-        <v>628</v>
+        <v>642</v>
       </c>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
       <c r="K60" t="s">
-        <v>981</v>
+        <v>998</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>50335</v>
       </c>
       <c r="B61" t="s">
-        <v>982</v>
+        <v>999</v>
       </c>
       <c r="C61" t="s">
-        <v>972</v>
+        <v>989</v>
       </c>
       <c r="D61" t="s">
-        <v>983</v>
+        <v>1000</v>
       </c>
       <c r="E61" t="s">
         <v>392</v>
       </c>
       <c r="F61" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G61" t="s">
-        <v>984</v>
+        <v>1001</v>
       </c>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>400</v>
+        <v>1002</v>
       </c>
       <c r="K61" t="s">
-        <v>985</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>54278</v>
       </c>
       <c r="B62" t="s">
-        <v>986</v>
+        <v>1004</v>
       </c>
       <c r="C62" t="s">
-        <v>987</v>
+        <v>1005</v>
       </c>
       <c r="D62" t="s">
-        <v>988</v>
+        <v>1006</v>
       </c>
       <c r="E62" t="s">
         <v>107</v>
       </c>
       <c r="F62" t="s">
-        <v>989</v>
+        <v>1007</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>279</v>
       </c>
       <c r="K62" t="s">
-        <v>990</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>54233</v>
       </c>
       <c r="B63" t="s">
-        <v>991</v>
+        <v>1009</v>
       </c>
       <c r="C63" t="s">
-        <v>992</v>
+        <v>1010</v>
       </c>
       <c r="D63" t="s">
-        <v>993</v>
+        <v>1011</v>
       </c>
       <c r="E63" t="s">
         <v>149</v>
       </c>
       <c r="F63" t="s">
-        <v>994</v>
+        <v>1012</v>
       </c>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63" t="s">
-        <v>959</v>
+        <v>976</v>
       </c>
       <c r="K63" t="s">
-        <v>995</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>50292</v>
       </c>
       <c r="B64" t="s">
-        <v>996</v>
+        <v>1014</v>
       </c>
       <c r="C64" t="s">
-        <v>997</v>
+        <v>1015</v>
       </c>
       <c r="D64" t="s">
-        <v>998</v>
+        <v>1016</v>
       </c>
       <c r="E64" t="s">
         <v>131</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>999</v>
+        <v>1017</v>
       </c>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64" t="s">
         <v>51</v>
       </c>
       <c r="K64" t="s">
-        <v>1000</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>54262</v>
       </c>
       <c r="B65" t="s">
-        <v>1001</v>
+        <v>1019</v>
       </c>
       <c r="C65" t="s">
-        <v>1002</v>
+        <v>1020</v>
       </c>
       <c r="D65" t="s">
-        <v>1003</v>
+        <v>1021</v>
       </c>
       <c r="E65" t="s">
         <v>149</v>
       </c>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65"/>
       <c r="J65" t="s">
         <v>274</v>
       </c>
       <c r="K65" t="s">
-        <v>1004</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>54304</v>
       </c>
       <c r="B66" t="s">
-        <v>1005</v>
+        <v>1023</v>
       </c>
       <c r="C66" t="s">
-        <v>1006</v>
+        <v>1024</v>
       </c>
       <c r="D66" t="s">
-        <v>1007</v>
+        <v>1025</v>
       </c>
       <c r="E66" t="s">
         <v>102</v>
       </c>
       <c r="F66" t="s">
-        <v>1008</v>
+        <v>1026</v>
       </c>
       <c r="G66" t="s">
-        <v>1009</v>
+        <v>1027</v>
       </c>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
       <c r="K66" t="s">
-        <v>1010</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>50345</v>
       </c>
       <c r="B67" t="s">
-        <v>1011</v>
+        <v>1029</v>
       </c>
       <c r="C67" t="s">
-        <v>1006</v>
+        <v>1024</v>
       </c>
       <c r="D67" t="s">
-        <v>1012</v>
+        <v>1030</v>
       </c>
       <c r="E67" t="s">
         <v>240</v>
       </c>
       <c r="F67" t="s">
-        <v>1013</v>
+        <v>1031</v>
       </c>
       <c r="G67" t="s">
-        <v>1014</v>
+        <v>1032</v>
       </c>
       <c r="H67"/>
       <c r="I67" t="s">
-        <v>1015</v>
+        <v>1033</v>
       </c>
       <c r="J67" t="s">
         <v>51</v>
       </c>
       <c r="K67" t="s">
-        <v>1016</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>50337</v>
       </c>
       <c r="B68" t="s">
-        <v>1017</v>
+        <v>1035</v>
       </c>
       <c r="C68" t="s">
-        <v>1018</v>
+        <v>1036</v>
       </c>
       <c r="D68" t="s">
-        <v>1019</v>
+        <v>1037</v>
       </c>
       <c r="E68" t="s">
-        <v>607</v>
+        <v>620</v>
       </c>
       <c r="F68" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G68" t="s">
-        <v>1020</v>
+        <v>1038</v>
       </c>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>51</v>
       </c>
       <c r="K68" t="s">
-        <v>1021</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>54277</v>
       </c>
       <c r="B69" t="s">
-        <v>1022</v>
+        <v>1040</v>
       </c>
       <c r="C69" t="s">
-        <v>1023</v>
+        <v>1041</v>
       </c>
       <c r="D69" t="s">
-        <v>1024</v>
+        <v>1042</v>
       </c>
       <c r="E69" t="s">
         <v>107</v>
       </c>
       <c r="F69" t="s">
-        <v>1025</v>
+        <v>1043</v>
       </c>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69" t="s">
         <v>87</v>
       </c>
       <c r="K69" t="s">
-        <v>1026</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>50237</v>
       </c>
       <c r="B70" t="s">
-        <v>1027</v>
+        <v>1045</v>
       </c>
       <c r="C70" t="s">
-        <v>1028</v>
+        <v>1046</v>
       </c>
       <c r="D70" t="s">
-        <v>1029</v>
+        <v>1047</v>
       </c>
       <c r="E70" t="s">
-        <v>1030</v>
+        <v>1048</v>
       </c>
       <c r="F70" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
       <c r="G70" t="s">
-        <v>1031</v>
+        <v>1049</v>
       </c>
       <c r="H70" t="s">
         <v>107</v>
       </c>
       <c r="I70" t="s">
-        <v>1032</v>
+        <v>1050</v>
       </c>
       <c r="J70" t="s">
         <v>51</v>
       </c>
       <c r="K70" t="s">
-        <v>1033</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>50378</v>
       </c>
       <c r="B71" t="s">
-        <v>1034</v>
+        <v>1052</v>
       </c>
       <c r="C71" t="s">
-        <v>1035</v>
+        <v>1053</v>
       </c>
       <c r="D71" t="s">
-        <v>1036</v>
+        <v>1054</v>
       </c>
       <c r="E71" t="s">
         <v>131</v>
       </c>
       <c r="F71" t="s">
-        <v>1037</v>
+        <v>1055</v>
       </c>
       <c r="G71" t="s">
-        <v>1038</v>
+        <v>1056</v>
       </c>
       <c r="H71"/>
       <c r="I71" t="s">
-        <v>1039</v>
+        <v>1057</v>
       </c>
       <c r="J71" t="s">
         <v>51</v>
       </c>
       <c r="K71" t="s">
-        <v>1040</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>54593</v>
       </c>
       <c r="B72" t="s">
-        <v>1041</v>
+        <v>1059</v>
       </c>
       <c r="C72" t="s">
-        <v>1042</v>
+        <v>1060</v>
       </c>
       <c r="D72" t="s">
-        <v>1043</v>
+        <v>1061</v>
       </c>
       <c r="E72" t="s">
-        <v>1044</v>
+        <v>1062</v>
       </c>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72" t="s">
         <v>524</v>
       </c>
       <c r="K72" t="s">
-        <v>1045</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>54328</v>
       </c>
       <c r="B73" t="s">
-        <v>1046</v>
+        <v>1064</v>
       </c>
       <c r="C73" t="s">
-        <v>1047</v>
+        <v>1065</v>
       </c>
       <c r="D73" t="s">
-        <v>1048</v>
+        <v>1066</v>
       </c>
       <c r="E73" t="s">
-        <v>631</v>
+        <v>645</v>
       </c>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73" t="s">
-        <v>1049</v>
+        <v>1067</v>
       </c>
       <c r="J73" t="s">
-        <v>676</v>
+        <v>693</v>
       </c>
       <c r="K73" t="s">
-        <v>1050</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>54290</v>
       </c>
       <c r="B74" t="s">
-        <v>1051</v>
+        <v>1069</v>
       </c>
       <c r="C74" t="s">
-        <v>1052</v>
+        <v>1070</v>
       </c>
       <c r="D74" t="s">
-        <v>1053</v>
+        <v>1071</v>
       </c>
       <c r="E74" t="s">
-        <v>624</v>
+        <v>638</v>
       </c>
       <c r="F74" t="s">
-        <v>1054</v>
+        <v>1072</v>
       </c>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74" t="s">
         <v>279</v>
       </c>
       <c r="K74" t="s">
-        <v>1055</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>50239</v>
       </c>
       <c r="B75" t="s">
-        <v>1056</v>
+        <v>1074</v>
       </c>
       <c r="C75" t="s">
-        <v>1057</v>
+        <v>1075</v>
       </c>
       <c r="D75" t="s">
-        <v>1058</v>
+        <v>1076</v>
       </c>
       <c r="E75" t="s">
         <v>108</v>
       </c>
       <c r="F75" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G75" t="s">
-        <v>1059</v>
+        <v>1077</v>
       </c>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75" t="s">
         <v>51</v>
       </c>
       <c r="K75" t="s">
-        <v>1060</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>50290</v>
       </c>
       <c r="B76" t="s">
-        <v>1061</v>
+        <v>1079</v>
       </c>
       <c r="C76" t="s">
-        <v>1062</v>
+        <v>1080</v>
       </c>
       <c r="D76" t="s">
-        <v>1063</v>
+        <v>1081</v>
       </c>
       <c r="E76" t="s">
-        <v>1064</v>
+        <v>1082</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>1065</v>
+        <v>1083</v>
       </c>
       <c r="H76" t="s">
         <v>37</v>
       </c>
       <c r="I76"/>
       <c r="J76" t="s">
         <v>291</v>
       </c>
       <c r="K76" t="s">
-        <v>1066</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>50229</v>
       </c>
       <c r="B77" t="s">
-        <v>1067</v>
+        <v>1085</v>
       </c>
       <c r="C77" t="s">
-        <v>1068</v>
+        <v>1086</v>
       </c>
       <c r="D77" t="s">
-        <v>1069</v>
+        <v>1087</v>
       </c>
       <c r="E77" t="s">
         <v>107</v>
       </c>
       <c r="F77" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
       <c r="G77" t="s">
-        <v>1070</v>
+        <v>1088</v>
       </c>
       <c r="H77"/>
       <c r="I77" t="s">
-        <v>1071</v>
+        <v>1089</v>
       </c>
       <c r="J77" t="s">
         <v>51</v>
       </c>
       <c r="K77" t="s">
-        <v>1072</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>54254</v>
       </c>
       <c r="B78" t="s">
-        <v>1073</v>
+        <v>1091</v>
       </c>
       <c r="C78" t="s">
-        <v>1074</v>
+        <v>1092</v>
       </c>
       <c r="D78" t="s">
-        <v>1075</v>
+        <v>1093</v>
       </c>
       <c r="E78" t="s">
         <v>248</v>
       </c>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78" t="s">
         <v>274</v>
       </c>
       <c r="K78" t="s">
-        <v>1076</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>50222</v>
       </c>
       <c r="B79" t="s">
-        <v>1077</v>
+        <v>1095</v>
       </c>
       <c r="C79" t="s">
-        <v>1078</v>
+        <v>1096</v>
       </c>
       <c r="D79" t="s">
-        <v>1079</v>
+        <v>1097</v>
       </c>
       <c r="E79" t="s">
         <v>131</v>
       </c>
       <c r="F79" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G79" t="s">
-        <v>1080</v>
+        <v>1098</v>
       </c>
       <c r="H79"/>
       <c r="I79" t="s">
-        <v>1081</v>
+        <v>1099</v>
       </c>
       <c r="J79" t="s">
         <v>51</v>
       </c>
       <c r="K79" t="s">
-        <v>1082</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>50291</v>
       </c>
       <c r="B80" t="s">
-        <v>1083</v>
+        <v>1101</v>
       </c>
       <c r="C80" t="s">
-        <v>1084</v>
+        <v>1102</v>
       </c>
       <c r="D80" t="s">
-        <v>1085</v>
+        <v>1103</v>
       </c>
       <c r="E80" t="s">
         <v>37</v>
       </c>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>1086</v>
+        <v>1104</v>
       </c>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80" t="s">
         <v>51</v>
       </c>
       <c r="K80" t="s">
-        <v>1087</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>50350</v>
       </c>
       <c r="B81" t="s">
-        <v>1088</v>
+        <v>1106</v>
       </c>
       <c r="C81" t="s">
-        <v>1089</v>
+        <v>1107</v>
       </c>
       <c r="D81" t="s">
-        <v>1090</v>
+        <v>1108</v>
       </c>
       <c r="E81" t="s">
         <v>107</v>
       </c>
       <c r="F81" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="G81" t="s">
-        <v>1091</v>
+        <v>1109</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81" t="s">
         <v>51</v>
       </c>
       <c r="K81" t="s">
-        <v>1092</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>52331</v>
       </c>
       <c r="B82" t="s">
-        <v>1093</v>
+        <v>1111</v>
       </c>
       <c r="C82" t="s">
-        <v>1094</v>
+        <v>1112</v>
       </c>
       <c r="D82" t="s">
-        <v>1095</v>
+        <v>1113</v>
       </c>
       <c r="E82" t="s">
         <v>356</v>
       </c>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
       <c r="K82" t="s">
-        <v>1096</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>54347</v>
       </c>
       <c r="B83" t="s">
-        <v>1097</v>
+        <v>1115</v>
       </c>
       <c r="C83" t="s">
-        <v>1098</v>
+        <v>1116</v>
       </c>
       <c r="D83" t="s">
-        <v>1099</v>
+        <v>1117</v>
       </c>
       <c r="E83" t="s">
-        <v>632</v>
+        <v>646</v>
       </c>
       <c r="F83" t="s">
-        <v>1100</v>
+        <v>1118</v>
       </c>
       <c r="G83"/>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
       <c r="K83" t="s">
-        <v>1101</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>50281</v>
       </c>
       <c r="B84" t="s">
-        <v>1102</v>
+        <v>1120</v>
       </c>
       <c r="C84" t="s">
-        <v>1103</v>
+        <v>1121</v>
       </c>
       <c r="D84" t="s">
-        <v>1104</v>
+        <v>1122</v>
       </c>
       <c r="E84" t="s">
         <v>247</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>1105</v>
+        <v>1123</v>
       </c>
       <c r="H84"/>
       <c r="I84" t="s">
-        <v>1106</v>
+        <v>1124</v>
       </c>
       <c r="J84" t="s">
         <v>51</v>
       </c>
       <c r="K84" t="s">
-        <v>1107</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>52781</v>
       </c>
       <c r="B85" t="s">
-        <v>1108</v>
+        <v>1126</v>
       </c>
       <c r="C85" t="s">
-        <v>1109</v>
+        <v>1127</v>
       </c>
       <c r="D85" t="s">
-        <v>1110</v>
+        <v>1128</v>
       </c>
       <c r="E85" t="s">
         <v>107</v>
       </c>
       <c r="F85" t="s">
-        <v>969</v>
+        <v>986</v>
       </c>
       <c r="G85"/>
       <c r="H85"/>
       <c r="I85"/>
       <c r="J85" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
       <c r="K85" t="s">
-        <v>1111</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>54625</v>
       </c>
       <c r="B86" t="s">
-        <v>1112</v>
+        <v>1130</v>
       </c>
       <c r="C86" t="s">
-        <v>1109</v>
+        <v>1127</v>
       </c>
       <c r="D86" t="s">
-        <v>1113</v>
+        <v>1131</v>
       </c>
       <c r="E86" t="s">
-        <v>642</v>
+        <v>656</v>
       </c>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86" t="s">
         <v>542</v>
       </c>
       <c r="K86" t="s">
-        <v>1114</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>50361</v>
       </c>
       <c r="B87" t="s">
-        <v>1115</v>
+        <v>1133</v>
       </c>
       <c r="C87" t="s">
-        <v>1116</v>
+        <v>1134</v>
       </c>
       <c r="D87" t="s">
-        <v>1117</v>
+        <v>1135</v>
       </c>
       <c r="E87" t="s">
         <v>182</v>
       </c>
       <c r="F87" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
       <c r="G87" t="s">
-        <v>1118</v>
+        <v>1136</v>
       </c>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87" t="s">
         <v>51</v>
       </c>
       <c r="K87" t="s">
-        <v>1119</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>50220</v>
       </c>
       <c r="B88" t="s">
-        <v>1120</v>
+        <v>1138</v>
       </c>
       <c r="C88" t="s">
-        <v>1121</v>
+        <v>1139</v>
       </c>
       <c r="D88" t="s">
-        <v>1122</v>
+        <v>1140</v>
       </c>
       <c r="E88" t="s">
-        <v>1123</v>
+        <v>1141</v>
       </c>
       <c r="F88" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
       <c r="G88" t="s">
-        <v>1124</v>
+        <v>1142</v>
       </c>
       <c r="H88" t="s">
         <v>130</v>
       </c>
       <c r="I88" t="s">
-        <v>1125</v>
+        <v>1143</v>
       </c>
       <c r="J88" t="s">
         <v>51</v>
       </c>
       <c r="K88" t="s">
-        <v>1126</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>54235</v>
       </c>
       <c r="B89" t="s">
-        <v>1127</v>
+        <v>1145</v>
       </c>
       <c r="C89" t="s">
-        <v>1128</v>
+        <v>1146</v>
       </c>
       <c r="D89" t="s">
-        <v>1129</v>
+        <v>1147</v>
       </c>
       <c r="E89" t="s">
         <v>107</v>
       </c>
       <c r="F89" t="s">
-        <v>820</v>
+        <v>837</v>
       </c>
       <c r="G89"/>
       <c r="H89"/>
       <c r="I89"/>
       <c r="J89" t="s">
         <v>274</v>
       </c>
       <c r="K89" t="s">
-        <v>1130</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>54545</v>
       </c>
       <c r="B90" t="s">
-        <v>1131</v>
+        <v>1149</v>
       </c>
       <c r="C90" t="s">
-        <v>1128</v>
+        <v>1146</v>
       </c>
       <c r="D90" t="s">
-        <v>1132</v>
+        <v>1150</v>
       </c>
       <c r="E90" t="s">
         <v>54</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>1133</v>
+        <v>1151</v>
       </c>
       <c r="H90"/>
       <c r="I90"/>
       <c r="J90" t="s">
         <v>508</v>
       </c>
       <c r="K90" t="s">
-        <v>1134</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>52346</v>
       </c>
       <c r="B91" t="s">
-        <v>1135</v>
+        <v>1153</v>
       </c>
       <c r="C91" t="s">
-        <v>1128</v>
+        <v>1146</v>
       </c>
       <c r="D91" t="s">
-        <v>1136</v>
+        <v>1154</v>
       </c>
       <c r="E91" t="s">
         <v>77</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>1137</v>
+        <v>1155</v>
       </c>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>729</v>
+        <v>746</v>
       </c>
       <c r="K91" t="s">
-        <v>1138</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>50360</v>
       </c>
       <c r="B92" t="s">
-        <v>1139</v>
+        <v>1157</v>
       </c>
       <c r="C92" t="s">
-        <v>1128</v>
+        <v>1146</v>
       </c>
       <c r="D92" t="s">
-        <v>1140</v>
+        <v>1158</v>
       </c>
       <c r="E92" t="s">
         <v>131</v>
       </c>
       <c r="F92" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G92" t="s">
-        <v>1141</v>
+        <v>1159</v>
       </c>
       <c r="H92"/>
       <c r="I92"/>
       <c r="J92" t="s">
         <v>51</v>
       </c>
       <c r="K92" t="s">
-        <v>1142</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>52481</v>
       </c>
       <c r="B93" t="s">
-        <v>1143</v>
+        <v>1161</v>
       </c>
       <c r="C93" t="s">
-        <v>1144</v>
+        <v>1162</v>
       </c>
       <c r="D93" t="s">
-        <v>1145</v>
+        <v>1163</v>
       </c>
       <c r="E93" t="s">
         <v>248</v>
       </c>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="K93" t="s">
-        <v>1146</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>54353</v>
       </c>
       <c r="B94" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="C94" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="D94" t="s">
-        <v>1149</v>
+        <v>1167</v>
       </c>
       <c r="E94" t="s">
-        <v>634</v>
+        <v>648</v>
       </c>
       <c r="F94" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="G94"/>
       <c r="H94"/>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
       <c r="K94" t="s">
-        <v>1151</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>54313</v>
       </c>
       <c r="B95" t="s">
-        <v>1152</v>
+        <v>1170</v>
       </c>
       <c r="C95" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="D95" t="s">
-        <v>1153</v>
+        <v>1171</v>
       </c>
       <c r="E95" t="s">
-        <v>631</v>
+        <v>645</v>
       </c>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95"/>
       <c r="I95" t="s">
-        <v>1154</v>
+        <v>1172</v>
       </c>
       <c r="J95" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
       <c r="K95" t="s">
-        <v>1155</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>54632</v>
       </c>
       <c r="B96" t="s">
-        <v>1156</v>
+        <v>1174</v>
       </c>
       <c r="C96" t="s">
-        <v>1157</v>
+        <v>1175</v>
       </c>
       <c r="D96" t="s">
-        <v>1158</v>
+        <v>1176</v>
       </c>
       <c r="E96" t="s">
-        <v>646</v>
+        <v>660</v>
       </c>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96"/>
       <c r="I96"/>
       <c r="J96" t="s">
         <v>542</v>
       </c>
       <c r="K96" t="s">
-        <v>1159</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>54185</v>
       </c>
       <c r="B97" t="s">
-        <v>1160</v>
+        <v>1178</v>
       </c>
       <c r="C97" t="s">
-        <v>1161</v>
+        <v>1179</v>
       </c>
       <c r="D97" t="s">
-        <v>1162</v>
+        <v>1180</v>
       </c>
       <c r="E97" t="s">
-        <v>1163</v>
+        <v>1181</v>
       </c>
       <c r="F97" t="s">
-        <v>1164</v>
+        <v>1182</v>
       </c>
       <c r="G97" t="s">
-        <v>1165</v>
+        <v>1183</v>
       </c>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K97" t="s">
-        <v>1166</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>54231</v>
       </c>
       <c r="B98" t="s">
-        <v>1167</v>
+        <v>1185</v>
       </c>
       <c r="C98" t="s">
-        <v>1161</v>
+        <v>1179</v>
       </c>
       <c r="D98" t="s">
-        <v>1168</v>
+        <v>1186</v>
       </c>
       <c r="E98" t="s">
         <v>131</v>
       </c>
       <c r="F98" t="s">
-        <v>1169</v>
+        <v>1187</v>
       </c>
       <c r="G98"/>
       <c r="H98"/>
       <c r="I98"/>
       <c r="J98" t="s">
         <v>274</v>
       </c>
       <c r="K98" t="s">
-        <v>1170</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
         <v>54289</v>
       </c>
       <c r="B99" t="s">
-        <v>1171</v>
+        <v>1189</v>
       </c>
       <c r="C99" t="s">
-        <v>1172</v>
+        <v>1190</v>
       </c>
       <c r="D99" t="s">
-        <v>1173</v>
+        <v>1191</v>
       </c>
       <c r="E99" t="s">
         <v>483</v>
       </c>
       <c r="F99" t="s">
-        <v>1174</v>
+        <v>1192</v>
       </c>
       <c r="G99" t="s">
-        <v>1175</v>
+        <v>1193</v>
       </c>
       <c r="H99" t="s">
-        <v>624</v>
+        <v>638</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>623</v>
+        <v>637</v>
       </c>
       <c r="K99" t="s">
-        <v>1176</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>50267</v>
       </c>
       <c r="B100" t="s">
-        <v>1177</v>
+        <v>1195</v>
       </c>
       <c r="C100" t="s">
-        <v>1178</v>
+        <v>1196</v>
       </c>
       <c r="D100" t="s">
-        <v>1179</v>
+        <v>1197</v>
       </c>
       <c r="E100" t="s">
-        <v>1180</v>
+        <v>1198</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>1181</v>
+        <v>1199</v>
       </c>
       <c r="H100" t="s">
         <v>107</v>
       </c>
       <c r="I100"/>
       <c r="J100" t="s">
         <v>51</v>
       </c>
       <c r="K100" t="s">
-        <v>1182</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>54264</v>
       </c>
       <c r="B101" t="s">
-        <v>1183</v>
+        <v>1201</v>
       </c>
       <c r="C101" t="s">
-        <v>1184</v>
+        <v>1202</v>
       </c>
       <c r="D101" t="s">
-        <v>1185</v>
+        <v>1203</v>
       </c>
       <c r="E101" t="s">
         <v>107</v>
       </c>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101"/>
       <c r="I101"/>
       <c r="J101" t="s">
         <v>274</v>
       </c>
       <c r="K101" t="s">
-        <v>1186</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>50244</v>
       </c>
       <c r="B102" t="s">
-        <v>1187</v>
+        <v>1205</v>
       </c>
       <c r="C102" t="s">
-        <v>1188</v>
+        <v>1206</v>
       </c>
       <c r="D102" t="s">
-        <v>1189</v>
+        <v>1207</v>
       </c>
       <c r="E102" t="s">
         <v>107</v>
       </c>
       <c r="F102" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="G102" t="s">
-        <v>1190</v>
+        <v>1208</v>
       </c>
       <c r="H102"/>
       <c r="I102" t="s">
-        <v>863</v>
+        <v>880</v>
       </c>
       <c r="J102" t="s">
         <v>51</v>
       </c>
       <c r="K102" t="s">
-        <v>1191</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>54273</v>
       </c>
       <c r="B103" t="s">
-        <v>1192</v>
+        <v>1210</v>
       </c>
       <c r="C103" t="s">
-        <v>1193</v>
+        <v>1211</v>
       </c>
       <c r="D103" t="s">
-        <v>1194</v>
+        <v>1212</v>
       </c>
       <c r="E103" t="s">
         <v>140</v>
       </c>
       <c r="F103" t="s">
-        <v>1195</v>
+        <v>1213</v>
       </c>
       <c r="G103"/>
       <c r="H103"/>
       <c r="I103"/>
       <c r="J103" t="s">
         <v>279</v>
       </c>
       <c r="K103" t="s">
-        <v>1196</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
         <v>54219</v>
       </c>
       <c r="B104" t="s">
-        <v>1197</v>
+        <v>1215</v>
       </c>
       <c r="C104" t="s">
-        <v>1198</v>
+        <v>1216</v>
       </c>
       <c r="D104" t="s">
-        <v>1199</v>
+        <v>1217</v>
       </c>
       <c r="E104" t="s">
         <v>304</v>
       </c>
       <c r="F104" t="s">
-        <v>1200</v>
+        <v>1218</v>
       </c>
       <c r="G104"/>
       <c r="H104"/>
       <c r="I104"/>
       <c r="J104" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K104" t="s">
-        <v>1201</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>50354</v>
       </c>
       <c r="B105" t="s">
-        <v>1202</v>
+        <v>1220</v>
       </c>
       <c r="C105" t="s">
-        <v>1203</v>
+        <v>1221</v>
       </c>
       <c r="D105" t="s">
-        <v>702</v>
+        <v>719</v>
       </c>
       <c r="E105" t="s">
         <v>304</v>
       </c>
       <c r="F105" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="G105" t="s">
-        <v>1204</v>
+        <v>1222</v>
       </c>
       <c r="H105"/>
       <c r="I105"/>
       <c r="J105" t="s">
         <v>51</v>
       </c>
       <c r="K105" t="s">
-        <v>1205</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
         <v>54184</v>
       </c>
       <c r="B106" t="s">
-        <v>1206</v>
+        <v>1224</v>
       </c>
       <c r="C106" t="s">
-        <v>1207</v>
+        <v>1225</v>
       </c>
       <c r="D106" t="s">
-        <v>1208</v>
+        <v>1226</v>
       </c>
       <c r="E106" t="s">
         <v>410</v>
       </c>
       <c r="F106" t="s">
-        <v>820</v>
+        <v>837</v>
       </c>
       <c r="G106"/>
       <c r="H106"/>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K106" t="s">
-        <v>1209</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
         <v>50270</v>
       </c>
       <c r="B107" t="s">
-        <v>1210</v>
+        <v>1228</v>
       </c>
       <c r="C107" t="s">
-        <v>1211</v>
+        <v>1229</v>
       </c>
       <c r="D107" t="s">
-        <v>1212</v>
+        <v>1230</v>
       </c>
       <c r="E107" t="s">
         <v>131</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>1213</v>
+        <v>1231</v>
       </c>
       <c r="H107"/>
       <c r="I107" t="s">
-        <v>1214</v>
+        <v>1232</v>
       </c>
       <c r="J107" t="s">
         <v>51</v>
       </c>
       <c r="K107" t="s">
-        <v>1215</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
         <v>50262</v>
       </c>
       <c r="B108" t="s">
-        <v>1216</v>
+        <v>1234</v>
       </c>
       <c r="C108" t="s">
-        <v>1217</v>
+        <v>1235</v>
       </c>
       <c r="D108" t="s">
-        <v>1218</v>
+        <v>1236</v>
       </c>
       <c r="E108" t="s">
-        <v>648</v>
+        <v>662</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>1219</v>
+        <v>1237</v>
       </c>
       <c r="H108" t="s">
-        <v>1220</v>
+        <v>1238</v>
       </c>
       <c r="I108" t="s">
-        <v>1221</v>
+        <v>1239</v>
       </c>
       <c r="J108" t="s">
         <v>51</v>
       </c>
       <c r="K108" t="s">
-        <v>1222</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
         <v>54356</v>
       </c>
       <c r="B109" t="s">
-        <v>1223</v>
+        <v>1241</v>
       </c>
       <c r="C109" t="s">
-        <v>1224</v>
+        <v>1242</v>
       </c>
       <c r="D109" t="s">
-        <v>1225</v>
+        <v>1243</v>
       </c>
       <c r="E109" t="s">
-        <v>633</v>
+        <v>647</v>
       </c>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109"/>
       <c r="I109"/>
       <c r="J109" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
       <c r="K109" t="s">
-        <v>1226</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
         <v>52491</v>
       </c>
       <c r="B110" t="s">
-        <v>1227</v>
+        <v>1245</v>
       </c>
       <c r="C110" t="s">
-        <v>1228</v>
+        <v>1246</v>
       </c>
       <c r="D110" t="s">
-        <v>1229</v>
+        <v>1247</v>
       </c>
       <c r="E110" t="s">
         <v>54</v>
       </c>
       <c r="F110" t="s">
-        <v>1230</v>
+        <v>1248</v>
       </c>
       <c r="G110" t="s">
-        <v>1231</v>
+        <v>1249</v>
       </c>
       <c r="H110" t="s">
         <v>248</v>
       </c>
       <c r="I110"/>
       <c r="J110" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="K110" t="s">
-        <v>1232</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
         <v>50280</v>
       </c>
       <c r="B111" t="s">
-        <v>1233</v>
+        <v>1251</v>
       </c>
       <c r="C111" t="s">
-        <v>1234</v>
+        <v>1252</v>
       </c>
       <c r="D111" t="s">
-        <v>1235</v>
+        <v>1253</v>
       </c>
       <c r="E111" t="s">
         <v>240</v>
       </c>
       <c r="F111" t="s">
-        <v>1236</v>
+        <v>1254</v>
       </c>
       <c r="G111" t="s">
-        <v>1237</v>
+        <v>1255</v>
       </c>
       <c r="H111"/>
       <c r="I111" t="s">
-        <v>1238</v>
+        <v>1256</v>
       </c>
       <c r="J111" t="s">
         <v>51</v>
       </c>
       <c r="K111" t="s">
-        <v>1239</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
         <v>50240</v>
       </c>
       <c r="B112" t="s">
-        <v>1240</v>
+        <v>1258</v>
       </c>
       <c r="C112" t="s">
-        <v>1241</v>
+        <v>1259</v>
       </c>
       <c r="D112" t="s">
-        <v>1242</v>
+        <v>1260</v>
       </c>
       <c r="E112" t="s">
         <v>107</v>
       </c>
       <c r="F112" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="G112" t="s">
-        <v>1243</v>
+        <v>1261</v>
       </c>
       <c r="H112"/>
       <c r="I112" t="s">
-        <v>1244</v>
+        <v>1262</v>
       </c>
       <c r="J112" t="s">
         <v>51</v>
       </c>
       <c r="K112" t="s">
-        <v>1245</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
         <v>50251</v>
       </c>
       <c r="B113" t="s">
-        <v>1246</v>
+        <v>1264</v>
       </c>
       <c r="C113" t="s">
-        <v>1247</v>
+        <v>1265</v>
       </c>
       <c r="D113" t="s">
-        <v>1248</v>
+        <v>1266</v>
       </c>
       <c r="E113" t="s">
         <v>248</v>
       </c>
       <c r="F113" t="s">
-        <v>1230</v>
+        <v>1248</v>
       </c>
       <c r="G113" t="s">
-        <v>1249</v>
+        <v>1267</v>
       </c>
       <c r="H113"/>
       <c r="I113" t="s">
-        <v>1250</v>
+        <v>1268</v>
       </c>
       <c r="J113" t="s">
         <v>51</v>
       </c>
       <c r="K113" t="s">
-        <v>1251</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
         <v>50227</v>
       </c>
       <c r="B114" t="s">
-        <v>1252</v>
+        <v>1270</v>
       </c>
       <c r="C114" t="s">
-        <v>1247</v>
+        <v>1265</v>
       </c>
       <c r="D114" t="s">
-        <v>1253</v>
+        <v>1271</v>
       </c>
       <c r="E114" t="s">
         <v>149</v>
       </c>
       <c r="F114" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="G114" t="s">
-        <v>1254</v>
+        <v>1272</v>
       </c>
       <c r="H114"/>
       <c r="I114" t="s">
-        <v>1255</v>
+        <v>1273</v>
       </c>
       <c r="J114" t="s">
         <v>51</v>
       </c>
       <c r="K114" t="s">
-        <v>1256</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
         <v>50351</v>
       </c>
       <c r="B115" t="s">
-        <v>1257</v>
+        <v>1275</v>
       </c>
       <c r="C115" t="s">
-        <v>1258</v>
+        <v>1276</v>
       </c>
       <c r="D115" t="s">
-        <v>1259</v>
+        <v>1277</v>
       </c>
       <c r="E115" t="s">
         <v>107</v>
       </c>
       <c r="F115" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="G115" t="s">
-        <v>1260</v>
+        <v>1278</v>
       </c>
       <c r="H115"/>
       <c r="I115"/>
       <c r="J115" t="s">
         <v>51</v>
       </c>
       <c r="K115" t="s">
-        <v>1261</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
         <v>50340</v>
       </c>
       <c r="B116" t="s">
-        <v>1262</v>
+        <v>1280</v>
       </c>
       <c r="C116" t="s">
-        <v>1258</v>
+        <v>1276</v>
       </c>
       <c r="D116" t="s">
-        <v>1263</v>
+        <v>1281</v>
       </c>
       <c r="E116" t="s">
         <v>107</v>
       </c>
       <c r="F116" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="G116" t="s">
-        <v>1264</v>
+        <v>1282</v>
       </c>
       <c r="H116"/>
       <c r="I116"/>
       <c r="J116" t="s">
         <v>51</v>
       </c>
       <c r="K116" t="s">
-        <v>1265</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
         <v>54628</v>
       </c>
       <c r="B117" t="s">
-        <v>1266</v>
+        <v>1284</v>
       </c>
       <c r="C117" t="s">
-        <v>1267</v>
+        <v>1285</v>
       </c>
       <c r="D117" t="s">
-        <v>1268</v>
+        <v>1286</v>
       </c>
       <c r="E117" t="s">
-        <v>650</v>
+        <v>664</v>
       </c>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117"/>
       <c r="I117"/>
       <c r="J117" t="s">
         <v>542</v>
       </c>
       <c r="K117" t="s">
-        <v>1269</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
         <v>50230</v>
       </c>
       <c r="B118" t="s">
-        <v>1270</v>
+        <v>1288</v>
       </c>
       <c r="C118" t="s">
-        <v>1271</v>
+        <v>1289</v>
       </c>
       <c r="D118" t="s">
-        <v>1272</v>
+        <v>1290</v>
       </c>
       <c r="E118" t="s">
         <v>108</v>
       </c>
       <c r="F118" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G118" t="s">
-        <v>1273</v>
+        <v>1291</v>
       </c>
       <c r="H118"/>
       <c r="I118"/>
       <c r="J118" t="s">
         <v>51</v>
       </c>
       <c r="K118" t="s">
-        <v>1274</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
         <v>50224</v>
       </c>
       <c r="B119" t="s">
-        <v>1275</v>
+        <v>1293</v>
       </c>
       <c r="C119" t="s">
-        <v>1276</v>
+        <v>1294</v>
       </c>
       <c r="D119" t="s">
-        <v>1277</v>
+        <v>1295</v>
       </c>
       <c r="E119" t="s">
         <v>140</v>
       </c>
       <c r="F119" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="G119" t="s">
-        <v>1278</v>
+        <v>1296</v>
       </c>
       <c r="H119"/>
       <c r="I119" t="s">
-        <v>1279</v>
+        <v>1297</v>
       </c>
       <c r="J119" t="s">
         <v>51</v>
       </c>
       <c r="K119" t="s">
-        <v>1280</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
         <v>54195</v>
       </c>
       <c r="B120" t="s">
-        <v>1281</v>
+        <v>1299</v>
       </c>
       <c r="C120" t="s">
-        <v>1282</v>
+        <v>1300</v>
       </c>
       <c r="D120" t="s">
-        <v>1283</v>
+        <v>1301</v>
       </c>
       <c r="E120" t="s">
         <v>107</v>
       </c>
       <c r="F120" t="s">
-        <v>820</v>
+        <v>837</v>
       </c>
       <c r="G120"/>
       <c r="H120"/>
       <c r="I120"/>
       <c r="J120" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K120" t="s">
-        <v>1284</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
         <v>54615</v>
       </c>
       <c r="B121" t="s">
-        <v>1285</v>
+        <v>1303</v>
       </c>
       <c r="C121" t="s">
-        <v>1286</v>
+        <v>1304</v>
       </c>
       <c r="D121" t="s">
-        <v>1287</v>
+        <v>1305</v>
       </c>
       <c r="E121" t="s">
         <v>537</v>
       </c>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121"/>
       <c r="I121"/>
       <c r="J121" t="s">
         <v>542</v>
       </c>
       <c r="K121" t="s">
-        <v>1288</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
         <v>50333</v>
       </c>
       <c r="B122" t="s">
-        <v>1289</v>
+        <v>1307</v>
       </c>
       <c r="C122" t="s">
-        <v>1290</v>
+        <v>1308</v>
       </c>
       <c r="D122" t="s">
-        <v>1291</v>
+        <v>1309</v>
       </c>
       <c r="E122" t="s">
-        <v>611</v>
+        <v>624</v>
       </c>
       <c r="F122" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
       <c r="G122" t="s">
-        <v>1292</v>
+        <v>1310</v>
       </c>
       <c r="H122" t="s">
         <v>107</v>
       </c>
       <c r="I122"/>
       <c r="J122" t="s">
         <v>51</v>
       </c>
       <c r="K122" t="s">
-        <v>1293</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
         <v>54227</v>
       </c>
       <c r="B123" t="s">
-        <v>1294</v>
+        <v>1312</v>
       </c>
       <c r="C123" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
       <c r="D123" t="s">
-        <v>1296</v>
+        <v>1314</v>
       </c>
       <c r="E123" t="s">
-        <v>1297</v>
+        <v>1315</v>
       </c>
       <c r="F123" t="s">
-        <v>1298</v>
+        <v>1316</v>
       </c>
       <c r="G123"/>
       <c r="H123"/>
       <c r="I123"/>
       <c r="J123" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K123" t="s">
-        <v>1299</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
         <v>53801</v>
       </c>
       <c r="B124" t="s">
-        <v>1300</v>
+        <v>1318</v>
       </c>
       <c r="C124" t="s">
-        <v>1301</v>
+        <v>1319</v>
       </c>
       <c r="D124" t="s">
-        <v>1302</v>
+        <v>1320</v>
       </c>
       <c r="E124" t="s">
         <v>140</v>
       </c>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>1303</v>
+        <v>1321</v>
       </c>
       <c r="H124"/>
       <c r="I124"/>
       <c r="J124" t="s">
-        <v>765</v>
+        <v>782</v>
       </c>
       <c r="K124" t="s">
-        <v>1304</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
         <v>50263</v>
       </c>
       <c r="B125" t="s">
-        <v>1305</v>
+        <v>1323</v>
       </c>
       <c r="C125" t="s">
-        <v>1306</v>
+        <v>1324</v>
       </c>
       <c r="D125" t="s">
-        <v>1307</v>
+        <v>1325</v>
       </c>
       <c r="E125" t="s">
         <v>131</v>
       </c>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>1308</v>
+        <v>1326</v>
       </c>
       <c r="H125"/>
       <c r="I125" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="J125" t="s">
         <v>51</v>
       </c>
       <c r="K125" t="s">
-        <v>1310</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
         <v>54590</v>
       </c>
       <c r="B126" t="s">
-        <v>1311</v>
+        <v>1329</v>
       </c>
       <c r="C126" t="s">
-        <v>1312</v>
+        <v>1330</v>
       </c>
       <c r="D126" t="s">
-        <v>906</v>
+        <v>923</v>
       </c>
       <c r="E126" t="s">
-        <v>1313</v>
+        <v>1331</v>
       </c>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126"/>
       <c r="I126"/>
       <c r="J126" t="s">
         <v>524</v>
       </c>
       <c r="K126" t="s">
-        <v>1314</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
         <v>54188</v>
       </c>
       <c r="B127" t="s">
-        <v>1315</v>
+        <v>1333</v>
       </c>
       <c r="C127" t="s">
-        <v>1316</v>
+        <v>1334</v>
       </c>
       <c r="D127" t="s">
-        <v>1317</v>
+        <v>1335</v>
       </c>
       <c r="E127" t="s">
-        <v>1318</v>
+        <v>1336</v>
       </c>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
         <v>54</v>
       </c>
       <c r="I127"/>
       <c r="J127" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K127" t="s">
-        <v>1319</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128">
         <v>50300</v>
       </c>
       <c r="B128" t="s">
-        <v>1320</v>
+        <v>1338</v>
       </c>
       <c r="C128" t="s">
-        <v>1316</v>
+        <v>1334</v>
       </c>
       <c r="D128" t="s">
-        <v>1321</v>
+        <v>1339</v>
       </c>
       <c r="E128" t="s">
         <v>37</v>
       </c>
       <c r="F128"/>
       <c r="G128" t="s">
-        <v>1322</v>
+        <v>1340</v>
       </c>
       <c r="H128"/>
       <c r="I128"/>
       <c r="J128" t="s">
         <v>51</v>
       </c>
       <c r="K128" t="s">
-        <v>1323</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
         <v>50271</v>
       </c>
       <c r="B129" t="s">
-        <v>1324</v>
+        <v>1342</v>
       </c>
       <c r="C129" t="s">
-        <v>1325</v>
+        <v>1343</v>
       </c>
       <c r="D129" t="s">
-        <v>1326</v>
+        <v>1344</v>
       </c>
       <c r="E129" t="s">
-        <v>1327</v>
+        <v>1345</v>
       </c>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>1328</v>
+        <v>1346</v>
       </c>
       <c r="H129"/>
       <c r="I129" t="s">
-        <v>1329</v>
+        <v>1347</v>
       </c>
       <c r="J129" t="s">
         <v>51</v>
       </c>
       <c r="K129" t="s">
-        <v>1330</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
         <v>50279</v>
       </c>
       <c r="B130" t="s">
-        <v>1331</v>
+        <v>1349</v>
       </c>
       <c r="C130" t="s">
-        <v>1332</v>
+        <v>1350</v>
       </c>
       <c r="D130" t="s">
-        <v>1333</v>
+        <v>1351</v>
       </c>
       <c r="E130" t="s">
         <v>233</v>
       </c>
       <c r="F130"/>
       <c r="G130" t="s">
-        <v>1334</v>
+        <v>1352</v>
       </c>
       <c r="H130"/>
       <c r="I130" t="s">
-        <v>1335</v>
+        <v>1353</v>
       </c>
       <c r="J130" t="s">
         <v>51</v>
       </c>
       <c r="K130" t="s">
-        <v>1336</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
         <v>54281</v>
       </c>
       <c r="B131" t="s">
-        <v>1337</v>
+        <v>1355</v>
       </c>
       <c r="C131" t="s">
-        <v>1332</v>
+        <v>1350</v>
       </c>
       <c r="D131" t="s">
-        <v>1338</v>
+        <v>1356</v>
       </c>
       <c r="E131" t="s">
         <v>247</v>
       </c>
       <c r="F131" t="s">
-        <v>1339</v>
+        <v>1357</v>
       </c>
       <c r="G131"/>
       <c r="H131"/>
       <c r="I131"/>
       <c r="J131" t="s">
         <v>279</v>
       </c>
       <c r="K131" t="s">
-        <v>1340</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132">
         <v>54224</v>
       </c>
       <c r="B132" t="s">
-        <v>1341</v>
+        <v>1359</v>
       </c>
       <c r="C132" t="s">
-        <v>1342</v>
+        <v>1360</v>
       </c>
       <c r="D132" t="s">
-        <v>1343</v>
+        <v>1361</v>
       </c>
       <c r="E132" t="s">
         <v>107</v>
       </c>
       <c r="F132" t="s">
-        <v>1344</v>
+        <v>1362</v>
       </c>
       <c r="G132"/>
       <c r="H132"/>
       <c r="I132"/>
       <c r="J132" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K132" t="s">
-        <v>1345</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133">
         <v>52471</v>
       </c>
       <c r="B133" t="s">
-        <v>1346</v>
+        <v>1364</v>
       </c>
       <c r="C133" t="s">
-        <v>1347</v>
+        <v>1365</v>
       </c>
       <c r="D133" t="s">
-        <v>1348</v>
+        <v>1366</v>
       </c>
       <c r="E133" t="s">
         <v>247</v>
       </c>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133"/>
       <c r="I133"/>
       <c r="J133" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="K133" t="s">
-        <v>1349</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134">
         <v>50242</v>
       </c>
       <c r="B134" t="s">
-        <v>1350</v>
+        <v>1368</v>
       </c>
       <c r="C134" t="s">
-        <v>1351</v>
+        <v>1369</v>
       </c>
       <c r="D134" t="s">
-        <v>1352</v>
+        <v>1370</v>
       </c>
       <c r="E134" t="s">
         <v>117</v>
       </c>
       <c r="F134" t="s">
-        <v>1353</v>
+        <v>1371</v>
       </c>
       <c r="G134" t="s">
-        <v>1354</v>
+        <v>1372</v>
       </c>
       <c r="H134"/>
       <c r="I134" t="s">
-        <v>1355</v>
+        <v>1373</v>
       </c>
       <c r="J134" t="s">
         <v>51</v>
       </c>
       <c r="K134" t="s">
-        <v>1356</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
         <v>54324</v>
       </c>
       <c r="B135" t="s">
-        <v>1357</v>
+        <v>1375</v>
       </c>
       <c r="C135" t="s">
-        <v>1358</v>
+        <v>1376</v>
       </c>
       <c r="D135" t="s">
-        <v>1359</v>
+        <v>1377</v>
       </c>
       <c r="E135" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135"/>
       <c r="I135" t="s">
-        <v>1360</v>
+        <v>1378</v>
       </c>
       <c r="J135" t="s">
-        <v>676</v>
+        <v>693</v>
       </c>
       <c r="K135" t="s">
-        <v>1361</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
         <v>50278</v>
       </c>
       <c r="B136" t="s">
-        <v>1362</v>
+        <v>1380</v>
       </c>
       <c r="C136" t="s">
-        <v>1363</v>
+        <v>1381</v>
       </c>
       <c r="D136" t="s">
-        <v>1364</v>
+        <v>1382</v>
       </c>
       <c r="E136" t="s">
         <v>108</v>
       </c>
       <c r="F136"/>
       <c r="G136" t="s">
-        <v>1365</v>
+        <v>1383</v>
       </c>
       <c r="H136"/>
       <c r="I136"/>
       <c r="J136" t="s">
         <v>51</v>
       </c>
       <c r="K136" t="s">
-        <v>1366</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
         <v>54211</v>
       </c>
       <c r="B137" t="s">
-        <v>1367</v>
+        <v>1385</v>
       </c>
       <c r="C137" t="s">
-        <v>1368</v>
+        <v>1386</v>
       </c>
       <c r="D137" t="s">
-        <v>1369</v>
+        <v>1387</v>
       </c>
       <c r="E137" t="s">
         <v>107</v>
       </c>
       <c r="F137" t="s">
-        <v>1370</v>
+        <v>1388</v>
       </c>
       <c r="G137"/>
       <c r="H137"/>
       <c r="I137"/>
       <c r="J137" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="K137" t="s">
-        <v>1371</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
         <v>54291</v>
       </c>
       <c r="B138" t="s">
-        <v>1372</v>
+        <v>1390</v>
       </c>
       <c r="C138" t="s">
-        <v>1373</v>
+        <v>1391</v>
       </c>
       <c r="D138" t="s">
-        <v>1374</v>
+        <v>1392</v>
       </c>
       <c r="E138" t="s">
-        <v>625</v>
+        <v>639</v>
       </c>
       <c r="F138" t="s">
-        <v>1375</v>
+        <v>1393</v>
       </c>
       <c r="G138"/>
       <c r="H138"/>
       <c r="I138"/>
       <c r="J138" t="s">
         <v>279</v>
       </c>
       <c r="K138" t="s">
-        <v>1376</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
         <v>50341</v>
       </c>
       <c r="B139" t="s">
-        <v>1377</v>
+        <v>1395</v>
       </c>
       <c r="C139" t="s">
-        <v>1378</v>
+        <v>1396</v>
       </c>
       <c r="D139" t="s">
-        <v>1379</v>
+        <v>1397</v>
       </c>
       <c r="E139" t="s">
         <v>108</v>
       </c>
       <c r="F139" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G139" t="s">
-        <v>1380</v>
+        <v>1398</v>
       </c>
       <c r="H139"/>
       <c r="I139"/>
       <c r="J139" t="s">
         <v>51</v>
       </c>
       <c r="K139" t="s">
-        <v>1381</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
         <v>50226</v>
       </c>
       <c r="B140" t="s">
-        <v>1382</v>
+        <v>1400</v>
       </c>
       <c r="C140" t="s">
-        <v>1383</v>
+        <v>1401</v>
       </c>
       <c r="D140" t="s">
-        <v>1384</v>
+        <v>1402</v>
       </c>
       <c r="E140" t="s">
         <v>149</v>
       </c>
       <c r="F140" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="G140" t="s">
-        <v>1385</v>
+        <v>1403</v>
       </c>
       <c r="H140"/>
       <c r="I140" t="s">
-        <v>1386</v>
+        <v>1404</v>
       </c>
       <c r="J140" t="s">
         <v>51</v>
       </c>
       <c r="K140" t="s">
-        <v>1387</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
         <v>50347</v>
       </c>
       <c r="B141" t="s">
-        <v>1388</v>
+        <v>1406</v>
       </c>
       <c r="C141" t="s">
-        <v>1389</v>
+        <v>1407</v>
       </c>
       <c r="D141" t="s">
-        <v>1390</v>
+        <v>1408</v>
       </c>
       <c r="E141" t="s">
         <v>77</v>
       </c>
       <c r="F141" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="G141" t="s">
-        <v>1391</v>
+        <v>1409</v>
       </c>
       <c r="H141"/>
       <c r="I141"/>
       <c r="J141" t="s">
         <v>51</v>
       </c>
       <c r="K141" t="s">
-        <v>1392</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
         <v>50268</v>
       </c>
       <c r="B142" t="s">
-        <v>1393</v>
+        <v>1411</v>
       </c>
       <c r="C142" t="s">
-        <v>1394</v>
+        <v>1412</v>
       </c>
       <c r="D142" t="s">
-        <v>1395</v>
+        <v>1413</v>
       </c>
       <c r="E142" t="s">
         <v>182</v>
       </c>
       <c r="F142" t="s">
-        <v>969</v>
+        <v>986</v>
       </c>
       <c r="G142" t="s">
-        <v>1396</v>
+        <v>1414</v>
       </c>
       <c r="H142"/>
       <c r="I142" t="s">
-        <v>1397</v>
+        <v>1415</v>
       </c>
       <c r="J142" t="s">
         <v>51</v>
       </c>
       <c r="K142" t="s">
-        <v>1398</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
         <v>50219</v>
       </c>
       <c r="B143" t="s">
-        <v>1399</v>
+        <v>1417</v>
       </c>
       <c r="C143" t="s">
-        <v>1400</v>
+        <v>1418</v>
       </c>
       <c r="D143" t="s">
-        <v>1401</v>
+        <v>1419</v>
       </c>
       <c r="E143" t="s">
         <v>78</v>
       </c>
       <c r="F143" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G143" t="s">
-        <v>1402</v>
+        <v>1420</v>
       </c>
       <c r="H143"/>
       <c r="I143"/>
       <c r="J143" t="s">
         <v>51</v>
       </c>
       <c r="K143" t="s">
-        <v>1403</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
         <v>54302</v>
       </c>
       <c r="B144" t="s">
-        <v>1404</v>
+        <v>1422</v>
       </c>
       <c r="C144" t="s">
-        <v>1405</v>
+        <v>1423</v>
       </c>
       <c r="D144" t="s">
-        <v>1406</v>
+        <v>1424</v>
       </c>
       <c r="E144" t="s">
         <v>102</v>
       </c>
       <c r="F144" t="s">
-        <v>1407</v>
+        <v>1425</v>
       </c>
       <c r="G144" t="s">
-        <v>1408</v>
+        <v>1426</v>
       </c>
       <c r="H144"/>
       <c r="I144"/>
       <c r="J144" t="s">
-        <v>959</v>
+        <v>976</v>
       </c>
       <c r="K144" t="s">
-        <v>1409</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
         <v>50336</v>
       </c>
       <c r="B145" t="s">
-        <v>1410</v>
+        <v>1428</v>
       </c>
       <c r="C145" t="s">
-        <v>1411</v>
+        <v>1429</v>
       </c>
       <c r="D145" t="s">
-        <v>1412</v>
+        <v>1430</v>
       </c>
       <c r="E145" t="s">
         <v>131</v>
       </c>
       <c r="F145" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G145" t="s">
-        <v>1413</v>
+        <v>1431</v>
       </c>
       <c r="H145"/>
       <c r="I145"/>
       <c r="J145" t="s">
         <v>51</v>
       </c>
       <c r="K145" t="s">
-        <v>1414</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
         <v>50276</v>
       </c>
       <c r="B146" t="s">
-        <v>1415</v>
+        <v>1433</v>
       </c>
       <c r="C146" t="s">
-        <v>1411</v>
+        <v>1429</v>
       </c>
       <c r="D146" t="s">
-        <v>1416</v>
+        <v>1434</v>
       </c>
       <c r="E146" t="s">
         <v>107</v>
       </c>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>1417</v>
+        <v>1435</v>
       </c>
       <c r="H146"/>
       <c r="I146" t="s">
-        <v>1418</v>
+        <v>1436</v>
       </c>
       <c r="J146" t="s">
         <v>51</v>
       </c>
       <c r="K146" t="s">
-        <v>1419</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
         <v>50241</v>
       </c>
       <c r="B147" t="s">
-        <v>1420</v>
+        <v>1438</v>
       </c>
       <c r="C147" t="s">
-        <v>1421</v>
+        <v>1439</v>
       </c>
       <c r="D147" t="s">
-        <v>1422</v>
+        <v>1440</v>
       </c>
       <c r="E147" t="s">
         <v>107</v>
       </c>
       <c r="F147" t="s">
-        <v>1423</v>
+        <v>1441</v>
       </c>
       <c r="G147" t="s">
-        <v>1424</v>
+        <v>1442</v>
       </c>
       <c r="H147"/>
       <c r="I147" t="s">
-        <v>1425</v>
+        <v>1443</v>
       </c>
       <c r="J147" t="s">
         <v>51</v>
       </c>
       <c r="K147" t="s">
-        <v>1426</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
         <v>50273</v>
       </c>
       <c r="B148" t="s">
-        <v>1427</v>
+        <v>1445</v>
       </c>
       <c r="C148" t="s">
-        <v>1428</v>
+        <v>1446</v>
       </c>
       <c r="D148" t="s">
-        <v>1429</v>
+        <v>1447</v>
       </c>
       <c r="E148" t="s">
         <v>131</v>
       </c>
       <c r="F148"/>
       <c r="G148" t="s">
-        <v>1430</v>
+        <v>1448</v>
       </c>
       <c r="H148"/>
       <c r="I148"/>
       <c r="J148" t="s">
         <v>51</v>
       </c>
       <c r="K148" t="s">
-        <v>1431</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
         <v>52371</v>
       </c>
       <c r="B149" t="s">
-        <v>1432</v>
+        <v>1450</v>
       </c>
       <c r="C149" t="s">
-        <v>1433</v>
+        <v>1451</v>
       </c>
       <c r="D149" t="s">
-        <v>1434</v>
+        <v>1452</v>
       </c>
       <c r="E149" t="s">
         <v>107</v>
       </c>
       <c r="F149"/>
       <c r="G149" t="s">
-        <v>1435</v>
+        <v>1453</v>
       </c>
       <c r="H149"/>
       <c r="I149"/>
       <c r="J149" t="s">
-        <v>729</v>
+        <v>746</v>
       </c>
       <c r="K149" t="s">
-        <v>1436</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150">
         <v>52461</v>
       </c>
       <c r="B150" t="s">
-        <v>1437</v>
+        <v>1455</v>
       </c>
       <c r="C150" t="s">
-        <v>1438</v>
+        <v>1456</v>
       </c>
       <c r="D150" t="s">
-        <v>1439</v>
+        <v>1457</v>
       </c>
       <c r="E150" t="s">
         <v>247</v>
       </c>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150"/>
       <c r="I150"/>
       <c r="J150" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="K150" t="s">
-        <v>1440</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
         <v>54330</v>
       </c>
       <c r="B151" t="s">
-        <v>1441</v>
+        <v>1459</v>
       </c>
       <c r="C151" t="s">
-        <v>1442</v>
+        <v>1460</v>
       </c>
       <c r="D151" t="s">
-        <v>1443</v>
+        <v>1461</v>
       </c>
       <c r="E151" t="s">
         <v>77</v>
       </c>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151"/>
       <c r="I151" t="s">
-        <v>1444</v>
+        <v>1462</v>
       </c>
       <c r="J151" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
       <c r="K151" t="s">
-        <v>1445</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152">
         <v>54238</v>
       </c>
       <c r="B152" t="s">
-        <v>1446</v>
+        <v>1464</v>
       </c>
       <c r="C152" t="s">
-        <v>1442</v>
+        <v>1460</v>
       </c>
       <c r="D152" t="s">
-        <v>1447</v>
+        <v>1465</v>
       </c>
       <c r="E152" t="s">
         <v>107</v>
       </c>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152"/>
       <c r="I152"/>
       <c r="J152" t="s">
         <v>274</v>
       </c>
       <c r="K152" t="s">
-        <v>1448</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
         <v>50274</v>
       </c>
       <c r="B153" t="s">
-        <v>1449</v>
+        <v>1467</v>
       </c>
       <c r="C153" t="s">
-        <v>1450</v>
+        <v>1468</v>
       </c>
       <c r="D153" t="s">
-        <v>1451</v>
+        <v>1469</v>
       </c>
       <c r="E153" t="s">
         <v>107</v>
       </c>
       <c r="F153"/>
       <c r="G153" t="s">
-        <v>1452</v>
+        <v>1470</v>
       </c>
       <c r="H153"/>
       <c r="I153" t="s">
-        <v>1453</v>
+        <v>1471</v>
       </c>
       <c r="J153" t="s">
         <v>51</v>
       </c>
       <c r="K153" t="s">
-        <v>1454</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
         <v>50217</v>
       </c>
       <c r="B154" t="s">
-        <v>1455</v>
+        <v>1473</v>
       </c>
       <c r="C154" t="s">
-        <v>1456</v>
+        <v>1474</v>
       </c>
       <c r="D154" t="s">
-        <v>1457</v>
+        <v>1475</v>
       </c>
       <c r="E154" t="s">
         <v>77</v>
       </c>
       <c r="F154" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="G154" t="s">
-        <v>1458</v>
+        <v>1476</v>
       </c>
       <c r="H154"/>
       <c r="I154" t="s">
-        <v>1459</v>
+        <v>1477</v>
       </c>
       <c r="J154" t="s">
         <v>51</v>
       </c>
       <c r="K154" t="s">
-        <v>1460</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155">
         <v>50282</v>
       </c>
       <c r="B155" t="s">
-        <v>1461</v>
+        <v>1479</v>
       </c>
       <c r="C155" t="s">
-        <v>1462</v>
+        <v>1480</v>
       </c>
       <c r="D155" t="s">
-        <v>1463</v>
+        <v>1481</v>
       </c>
       <c r="E155" t="s">
         <v>256</v>
       </c>
       <c r="F155"/>
       <c r="G155" t="s">
-        <v>1464</v>
+        <v>1482</v>
       </c>
       <c r="H155"/>
       <c r="I155" t="s">
-        <v>1465</v>
+        <v>1483</v>
       </c>
       <c r="J155" t="s">
         <v>51</v>
       </c>
       <c r="K155" t="s">
-        <v>1466</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156">
         <v>50218</v>
       </c>
       <c r="B156" t="s">
-        <v>1467</v>
+        <v>1485</v>
       </c>
       <c r="C156" t="s">
-        <v>1468</v>
+        <v>1486</v>
       </c>
       <c r="D156" t="s">
-        <v>1469</v>
+        <v>1487</v>
       </c>
       <c r="E156" t="s">
         <v>77</v>
       </c>
       <c r="F156" t="s">
-        <v>686</v>
+        <v>703</v>
       </c>
       <c r="G156" t="s">
-        <v>1470</v>
+        <v>1488</v>
       </c>
       <c r="H156"/>
       <c r="I156" t="s">
-        <v>1471</v>
+        <v>1489</v>
       </c>
       <c r="J156" t="s">
         <v>51</v>
       </c>
       <c r="K156" t="s">
-        <v>1472</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
         <v>50233</v>
       </c>
       <c r="B157" t="s">
-        <v>1473</v>
+        <v>1491</v>
       </c>
       <c r="C157" t="s">
-        <v>1474</v>
+        <v>1492</v>
       </c>
       <c r="D157" t="s">
-        <v>1475</v>
+        <v>1493</v>
       </c>
       <c r="E157" t="s">
         <v>102</v>
       </c>
       <c r="F157"/>
       <c r="G157" t="s">
-        <v>1476</v>
+        <v>1494</v>
       </c>
       <c r="H157"/>
       <c r="I157" t="s">
-        <v>1477</v>
+        <v>1495</v>
       </c>
       <c r="J157" t="s">
         <v>51</v>
       </c>
       <c r="K157" t="s">
-        <v>1478</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
         <v>50357</v>
       </c>
       <c r="B158" t="s">
-        <v>1479</v>
+        <v>1497</v>
       </c>
       <c r="C158" t="s">
-        <v>1480</v>
+        <v>1498</v>
       </c>
       <c r="D158" t="s">
-        <v>1481</v>
+        <v>1499</v>
       </c>
       <c r="E158" t="s">
-        <v>1482</v>
+        <v>1500</v>
       </c>
       <c r="F158" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="G158" t="s">
-        <v>1483</v>
+        <v>1501</v>
       </c>
       <c r="H158"/>
       <c r="I158"/>
       <c r="J158" t="s">
         <v>51</v>
       </c>
       <c r="K158" t="s">
-        <v>1484</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159">
         <v>50243</v>
       </c>
       <c r="B159" t="s">
-        <v>1485</v>
+        <v>1503</v>
       </c>
       <c r="C159" t="s">
-        <v>1486</v>
+        <v>1504</v>
       </c>
       <c r="D159" t="s">
-        <v>1487</v>
+        <v>1505</v>
       </c>
       <c r="E159" t="s">
         <v>107</v>
       </c>
       <c r="F159" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="G159" t="s">
-        <v>1488</v>
+        <v>1506</v>
       </c>
       <c r="H159"/>
       <c r="I159" t="s">
-        <v>1244</v>
+        <v>1262</v>
       </c>
       <c r="J159" t="s">
         <v>51</v>
       </c>
       <c r="K159" t="s">
-        <v>1489</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
         <v>52591</v>
       </c>
       <c r="B160" t="s">
-        <v>1490</v>
+        <v>1508</v>
       </c>
       <c r="C160" t="s">
-        <v>1491</v>
+        <v>1509</v>
       </c>
       <c r="D160" t="s">
-        <v>1492</v>
+        <v>1510</v>
       </c>
       <c r="E160" t="s">
-        <v>609</v>
+        <v>622</v>
       </c>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160"/>
       <c r="I160"/>
       <c r="J160" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
       <c r="K160" t="s">
-        <v>1493</v>
+        <v>1511</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G206"/>
+  <dimension ref="A1:G209"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1494</v>
+        <v>1512</v>
       </c>
       <c r="B1" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1495</v>
+        <v>1513</v>
       </c>
       <c r="E1" t="s">
-        <v>1496</v>
+        <v>1514</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50459</v>
       </c>
       <c r="B2">
         <v>50217</v>
       </c>
       <c r="C2">
         <v>49793</v>
       </c>
       <c r="D2" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E2" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50473</v>
       </c>
       <c r="B3">
         <v>50226</v>
       </c>
       <c r="C3">
         <v>49806</v>
       </c>
       <c r="D3" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E3" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50474</v>
       </c>
       <c r="B4">
         <v>50227</v>
       </c>
       <c r="C4">
         <v>49806</v>
       </c>
       <c r="D4" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50475</v>
       </c>
       <c r="B5">
         <v>50227</v>
       </c>
       <c r="C5">
         <v>49870</v>
       </c>
       <c r="D5" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50663</v>
       </c>
       <c r="B6">
         <v>50331</v>
       </c>
       <c r="C6">
         <v>49884</v>
       </c>
       <c r="D6" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50476</v>
       </c>
       <c r="B7">
         <v>50228</v>
       </c>
       <c r="C7">
         <v>49806</v>
       </c>
       <c r="D7" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50638</v>
       </c>
       <c r="B8">
         <v>50339</v>
       </c>
       <c r="C8">
         <v>49873</v>
       </c>
       <c r="D8" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50639</v>
       </c>
       <c r="B9">
         <v>50340</v>
       </c>
       <c r="C9">
         <v>49873</v>
       </c>
       <c r="D9" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50666</v>
       </c>
       <c r="B10">
         <v>50340</v>
       </c>
       <c r="C10">
         <v>49888</v>
       </c>
       <c r="D10" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50640</v>
       </c>
       <c r="B11">
         <v>50341</v>
       </c>
       <c r="C11">
         <v>49873</v>
       </c>
       <c r="D11" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50641</v>
       </c>
       <c r="B12">
         <v>50342</v>
       </c>
       <c r="C12">
         <v>49873</v>
       </c>
       <c r="D12" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50642</v>
       </c>
       <c r="B13">
         <v>50342</v>
       </c>
       <c r="C13">
         <v>49880</v>
       </c>
       <c r="D13" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50643</v>
       </c>
       <c r="B14">
         <v>50344</v>
       </c>
       <c r="C14">
         <v>49875</v>
       </c>
       <c r="D14" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50644</v>
       </c>
       <c r="B15">
         <v>50345</v>
       </c>
       <c r="C15">
         <v>49877</v>
       </c>
       <c r="D15" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50477</v>
       </c>
       <c r="B16">
         <v>50229</v>
       </c>
       <c r="C16">
         <v>49807</v>
       </c>
       <c r="D16" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50645</v>
       </c>
       <c r="B17">
         <v>50346</v>
       </c>
       <c r="C17">
         <v>49878</v>
       </c>
       <c r="D17" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50646</v>
       </c>
       <c r="B18">
         <v>50347</v>
       </c>
       <c r="C18">
         <v>49878</v>
       </c>
       <c r="D18" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50647</v>
       </c>
       <c r="B19">
         <v>50348</v>
       </c>
       <c r="C19">
         <v>49878</v>
       </c>
       <c r="D19" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50648</v>
       </c>
       <c r="B20">
         <v>50349</v>
       </c>
       <c r="C20">
         <v>49807</v>
       </c>
       <c r="D20" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50650</v>
       </c>
       <c r="B21">
         <v>50349</v>
       </c>
       <c r="C21">
         <v>49878</v>
       </c>
       <c r="D21" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50651</v>
       </c>
       <c r="B22">
         <v>50350</v>
       </c>
       <c r="C22">
         <v>49879</v>
       </c>
       <c r="D22" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50652</v>
       </c>
       <c r="B23">
         <v>50351</v>
       </c>
       <c r="C23">
         <v>49879</v>
       </c>
       <c r="D23" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50653</v>
       </c>
       <c r="B24">
         <v>50352</v>
       </c>
       <c r="C24">
         <v>49879</v>
       </c>
       <c r="D24" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50654</v>
       </c>
       <c r="B25">
         <v>50353</v>
       </c>
       <c r="C25">
         <v>49880</v>
       </c>
       <c r="D25" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50655</v>
       </c>
       <c r="B26">
         <v>50354</v>
       </c>
       <c r="C26">
         <v>49881</v>
       </c>
       <c r="D26" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50656</v>
       </c>
       <c r="B27">
         <v>50355</v>
       </c>
       <c r="C27">
         <v>49881</v>
       </c>
       <c r="D27" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50480</v>
       </c>
       <c r="B28">
         <v>50230</v>
       </c>
       <c r="C28">
         <v>49799</v>
       </c>
       <c r="D28" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50479</v>
       </c>
       <c r="B29">
         <v>50230</v>
       </c>
       <c r="C29">
         <v>49807</v>
       </c>
       <c r="D29" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50657</v>
       </c>
       <c r="B30">
         <v>50356</v>
       </c>
       <c r="C30">
         <v>49881</v>
       </c>
       <c r="D30" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50658</v>
       </c>
       <c r="B31">
         <v>50357</v>
       </c>
       <c r="C31">
         <v>49881</v>
       </c>
       <c r="D31" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50659</v>
       </c>
       <c r="B32">
         <v>50358</v>
       </c>
       <c r="C32">
         <v>49882</v>
       </c>
       <c r="D32" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50660</v>
       </c>
       <c r="B33">
         <v>50359</v>
       </c>
       <c r="C33">
         <v>49882</v>
       </c>
       <c r="D33" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50661</v>
       </c>
       <c r="B34">
         <v>50360</v>
       </c>
       <c r="C34">
         <v>49882</v>
       </c>
       <c r="D34" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50662</v>
       </c>
       <c r="B35">
         <v>50361</v>
       </c>
       <c r="C35">
         <v>49883</v>
       </c>
       <c r="D35" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50483</v>
       </c>
       <c r="B36">
         <v>50232</v>
       </c>
       <c r="C36">
         <v>49794</v>
       </c>
       <c r="D36" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50482</v>
       </c>
       <c r="B37">
         <v>50232</v>
       </c>
       <c r="C37">
         <v>49810</v>
       </c>
       <c r="D37" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50667</v>
       </c>
       <c r="B38">
         <v>50232</v>
       </c>
       <c r="C38">
         <v>49889</v>
       </c>
       <c r="D38" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50485</v>
       </c>
       <c r="B39">
         <v>50233</v>
       </c>
       <c r="C39">
         <v>49795</v>
       </c>
       <c r="D39" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50484</v>
       </c>
       <c r="B40">
         <v>50233</v>
       </c>
       <c r="C40">
         <v>49810</v>
       </c>
       <c r="D40" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50488</v>
       </c>
       <c r="B41">
         <v>50233</v>
       </c>
       <c r="C41">
         <v>49859</v>
       </c>
       <c r="D41" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50460</v>
       </c>
       <c r="B42">
         <v>50218</v>
       </c>
       <c r="C42">
         <v>49793</v>
       </c>
       <c r="D42" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E42" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>50493</v>
       </c>
       <c r="B43">
         <v>50237</v>
       </c>
       <c r="C43">
         <v>49797</v>
       </c>
       <c r="D43" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>50494</v>
       </c>
       <c r="B44">
         <v>50238</v>
       </c>
       <c r="C44">
         <v>49797</v>
       </c>
       <c r="D44" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>50495</v>
       </c>
       <c r="B45">
         <v>50239</v>
       </c>
       <c r="C45">
         <v>49797</v>
       </c>
       <c r="D45" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>50496</v>
       </c>
       <c r="B46">
         <v>50240</v>
       </c>
       <c r="C46">
         <v>49798</v>
       </c>
       <c r="D46" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>50497</v>
       </c>
       <c r="B47">
         <v>50241</v>
       </c>
       <c r="C47">
         <v>49798</v>
       </c>
       <c r="D47" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>50498</v>
       </c>
       <c r="B48">
         <v>50241</v>
       </c>
       <c r="C48">
         <v>49875</v>
       </c>
       <c r="D48" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>50499</v>
       </c>
       <c r="B49">
         <v>50242</v>
       </c>
       <c r="C49">
         <v>49798</v>
       </c>
       <c r="D49" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>50501</v>
       </c>
       <c r="B50">
         <v>50243</v>
       </c>
       <c r="C50">
         <v>49799</v>
       </c>
       <c r="D50" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50502</v>
       </c>
       <c r="B51">
         <v>50244</v>
       </c>
       <c r="C51">
         <v>49799</v>
       </c>
       <c r="D51" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>50504</v>
       </c>
       <c r="B52">
         <v>50244</v>
       </c>
       <c r="C52">
         <v>49880</v>
       </c>
       <c r="D52" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>50461</v>
       </c>
       <c r="B53">
         <v>50219</v>
       </c>
       <c r="C53">
         <v>49793</v>
       </c>
       <c r="D53" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E53" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>50515</v>
       </c>
       <c r="B54">
         <v>50251</v>
       </c>
       <c r="C54">
         <v>49875</v>
       </c>
       <c r="D54" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>50463</v>
       </c>
       <c r="B55">
         <v>50220</v>
       </c>
       <c r="C55">
         <v>49803</v>
       </c>
       <c r="D55" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E55" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>50531</v>
       </c>
       <c r="B56">
         <v>50263</v>
       </c>
       <c r="C56">
         <v>49856</v>
       </c>
       <c r="D56" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>50464</v>
       </c>
       <c r="B57">
         <v>50221</v>
       </c>
       <c r="C57">
         <v>49803</v>
       </c>
       <c r="D57" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E57" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>50537</v>
       </c>
       <c r="B58">
         <v>50267</v>
       </c>
       <c r="C58">
         <v>49851</v>
       </c>
       <c r="D58" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>50538</v>
       </c>
       <c r="B59">
         <v>50268</v>
       </c>
       <c r="C59">
         <v>49853</v>
       </c>
       <c r="D59" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>50539</v>
       </c>
       <c r="B60">
         <v>50268</v>
       </c>
       <c r="C60">
         <v>49883</v>
       </c>
       <c r="D60" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>50540</v>
       </c>
       <c r="B61">
         <v>50269</v>
       </c>
       <c r="C61">
         <v>49854</v>
       </c>
       <c r="D61" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>50541</v>
       </c>
       <c r="B62">
         <v>50270</v>
       </c>
       <c r="C62">
         <v>49855</v>
       </c>
       <c r="D62" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>50542</v>
       </c>
       <c r="B63">
         <v>50271</v>
       </c>
       <c r="C63">
         <v>49855</v>
       </c>
       <c r="D63" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>50543</v>
       </c>
       <c r="B64">
         <v>50272</v>
       </c>
       <c r="C64">
         <v>49855</v>
       </c>
       <c r="D64" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>50544</v>
       </c>
       <c r="B65">
         <v>50273</v>
       </c>
       <c r="C65">
         <v>49857</v>
       </c>
       <c r="D65" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>50545</v>
       </c>
       <c r="B66">
         <v>50274</v>
       </c>
       <c r="C66">
         <v>49857</v>
       </c>
       <c r="D66" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>50546</v>
       </c>
       <c r="B67">
         <v>50275</v>
       </c>
       <c r="C67">
         <v>49857</v>
       </c>
       <c r="D67" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>50547</v>
       </c>
       <c r="B68">
         <v>50275</v>
       </c>
       <c r="C68">
         <v>49881</v>
       </c>
       <c r="D68" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>50548</v>
       </c>
       <c r="B69">
         <v>50275</v>
       </c>
       <c r="C69">
         <v>49883</v>
       </c>
       <c r="D69" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>50465</v>
       </c>
       <c r="B70">
         <v>50222</v>
       </c>
       <c r="C70">
         <v>49803</v>
       </c>
       <c r="D70" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E70" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>50466</v>
       </c>
       <c r="B71">
         <v>50222</v>
       </c>
       <c r="C71">
         <v>49855</v>
       </c>
       <c r="D71" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>50467</v>
       </c>
       <c r="B72">
         <v>50222</v>
       </c>
       <c r="C72">
         <v>49877</v>
       </c>
       <c r="D72" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>50549</v>
       </c>
       <c r="B73">
         <v>50276</v>
       </c>
       <c r="C73">
         <v>49858</v>
       </c>
       <c r="D73" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>50550</v>
       </c>
       <c r="B74">
         <v>50277</v>
       </c>
       <c r="C74">
         <v>49858</v>
       </c>
       <c r="D74" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>50552</v>
       </c>
       <c r="B75">
         <v>50279</v>
       </c>
       <c r="C75">
         <v>49860</v>
       </c>
       <c r="D75" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>50553</v>
       </c>
       <c r="B76">
         <v>50280</v>
       </c>
       <c r="C76">
         <v>49861</v>
       </c>
       <c r="D76" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>50554</v>
       </c>
       <c r="B77">
         <v>50280</v>
       </c>
       <c r="C77">
         <v>49877</v>
       </c>
       <c r="D77" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>50555</v>
       </c>
       <c r="B78">
         <v>50281</v>
       </c>
       <c r="C78">
         <v>49862</v>
       </c>
       <c r="D78" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>50556</v>
       </c>
       <c r="B79">
         <v>50282</v>
       </c>
       <c r="C79">
         <v>49864</v>
       </c>
       <c r="D79" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>50560</v>
       </c>
       <c r="B80">
         <v>50285</v>
       </c>
       <c r="C80">
         <v>49873</v>
       </c>
       <c r="D80" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>50468</v>
       </c>
       <c r="B81">
         <v>50223</v>
       </c>
       <c r="C81">
         <v>49805</v>
       </c>
       <c r="D81" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E81" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F81"/>
       <c r="G81" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>50562</v>
       </c>
       <c r="B82">
         <v>50287</v>
       </c>
       <c r="C82">
         <v>49869</v>
       </c>
       <c r="D82" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>50567</v>
       </c>
       <c r="B83">
         <v>50290</v>
       </c>
       <c r="C83">
         <v>49787</v>
       </c>
       <c r="D83" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>50568</v>
       </c>
       <c r="B84">
         <v>50290</v>
       </c>
       <c r="C84">
         <v>49788</v>
       </c>
       <c r="D84" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>50570</v>
       </c>
       <c r="B85">
         <v>50291</v>
       </c>
       <c r="C85">
         <v>49787</v>
       </c>
       <c r="D85" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>50571</v>
       </c>
       <c r="B86">
         <v>50291</v>
       </c>
       <c r="C86">
         <v>49788</v>
       </c>
       <c r="D86" t="s">
-        <v>1501</v>
+        <v>1519</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>50576</v>
       </c>
       <c r="B87">
         <v>50294</v>
       </c>
       <c r="C87">
         <v>49787</v>
       </c>
       <c r="D87" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>50577</v>
       </c>
       <c r="B88">
         <v>50294</v>
       </c>
       <c r="C88">
         <v>49791</v>
       </c>
       <c r="D88" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>50469</v>
       </c>
       <c r="B89">
         <v>50224</v>
       </c>
       <c r="C89">
         <v>49805</v>
       </c>
       <c r="D89" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E89" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>50585</v>
       </c>
       <c r="B90">
         <v>50300</v>
       </c>
       <c r="C90">
         <v>49787</v>
       </c>
       <c r="D90" t="s">
-        <v>1501</v>
+        <v>1519</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>50586</v>
       </c>
       <c r="B91">
         <v>50300</v>
       </c>
       <c r="C91">
         <v>49788</v>
       </c>
       <c r="D91" t="s">
-        <v>1501</v>
+        <v>1519</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>50588</v>
       </c>
       <c r="B92">
         <v>50302</v>
       </c>
       <c r="C92">
         <v>49791</v>
       </c>
       <c r="D92" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>50472</v>
       </c>
       <c r="B93">
         <v>50225</v>
       </c>
       <c r="C93">
         <v>49787</v>
       </c>
       <c r="D93" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>50470</v>
       </c>
       <c r="B94">
         <v>50225</v>
       </c>
       <c r="C94">
         <v>49805</v>
       </c>
       <c r="D94" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E94" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>51776</v>
       </c>
       <c r="B95">
         <v>50275</v>
       </c>
       <c r="C95">
         <v>49809</v>
       </c>
       <c r="D95" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>576</v>
+        <v>589</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>52041</v>
       </c>
       <c r="B96">
         <v>50278</v>
       </c>
       <c r="C96">
         <v>49858</v>
       </c>
       <c r="D96" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E96" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>1502</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>52286</v>
       </c>
       <c r="B97">
         <v>52281</v>
       </c>
       <c r="C97">
         <v>52276</v>
       </c>
       <c r="D97" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E97" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>52301</v>
       </c>
       <c r="B98">
         <v>52296</v>
       </c>
       <c r="C98">
         <v>52291</v>
       </c>
       <c r="D98" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E98" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>52316</v>
       </c>
       <c r="B99">
         <v>52311</v>
       </c>
       <c r="C99">
         <v>52306</v>
       </c>
       <c r="D99" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E99" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>52336</v>
       </c>
       <c r="B100">
         <v>52331</v>
       </c>
       <c r="C100">
         <v>52326</v>
       </c>
       <c r="D100" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E100" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>52351</v>
       </c>
       <c r="B101">
         <v>52346</v>
       </c>
       <c r="C101">
         <v>52341</v>
       </c>
       <c r="D101" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E101" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>52361</v>
       </c>
       <c r="B102">
         <v>50354</v>
       </c>
       <c r="C102">
         <v>52356</v>
       </c>
       <c r="D102" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E102" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>52376</v>
       </c>
       <c r="B103">
         <v>52371</v>
       </c>
       <c r="C103">
         <v>52366</v>
       </c>
       <c r="D103" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E103" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>52446</v>
       </c>
       <c r="B104">
         <v>52441</v>
       </c>
       <c r="C104">
         <v>49856</v>
       </c>
       <c r="D104" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>976</v>
+        <v>993</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>52466</v>
       </c>
       <c r="B105">
         <v>52461</v>
       </c>
       <c r="C105">
         <v>49862</v>
       </c>
       <c r="D105" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E105" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>52476</v>
       </c>
       <c r="B106">
         <v>52471</v>
       </c>
       <c r="C106">
         <v>49862</v>
       </c>
       <c r="D106" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E106" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>52486</v>
       </c>
       <c r="B107">
         <v>52481</v>
       </c>
       <c r="C107">
         <v>49862</v>
       </c>
       <c r="D107" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E107" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>52496</v>
       </c>
       <c r="B108">
         <v>52491</v>
       </c>
       <c r="C108">
         <v>49862</v>
       </c>
       <c r="D108" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E108" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>52586</v>
       </c>
       <c r="B109">
         <v>50335</v>
       </c>
       <c r="C109">
         <v>52581</v>
       </c>
       <c r="D109" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E109" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>400</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>52596</v>
       </c>
       <c r="B110">
         <v>52591</v>
       </c>
       <c r="C110">
         <v>52581</v>
       </c>
       <c r="D110" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E110" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>52601</v>
       </c>
       <c r="B111">
         <v>50337</v>
       </c>
       <c r="C111">
         <v>52581</v>
       </c>
       <c r="D111" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E111" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>52606</v>
       </c>
       <c r="B112">
         <v>50282</v>
       </c>
       <c r="C112">
         <v>52581</v>
       </c>
       <c r="D112" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E112" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>52611</v>
       </c>
       <c r="B113">
         <v>50333</v>
       </c>
       <c r="C113">
         <v>52581</v>
       </c>
       <c r="D113" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E113" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>52621</v>
       </c>
       <c r="B114">
         <v>50285</v>
       </c>
       <c r="C114">
         <v>52576</v>
       </c>
       <c r="D114" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E114" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>52626</v>
       </c>
       <c r="B115">
         <v>50244</v>
       </c>
       <c r="C115">
         <v>52576</v>
       </c>
       <c r="D115" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E115" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>52756</v>
       </c>
       <c r="B116">
         <v>50348</v>
       </c>
       <c r="C116">
         <v>52341</v>
       </c>
       <c r="D116" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E116" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>52761</v>
       </c>
       <c r="B117">
         <v>50355</v>
       </c>
       <c r="C117">
         <v>52356</v>
       </c>
       <c r="D117" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E117" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>52771</v>
       </c>
       <c r="B118">
         <v>52766</v>
       </c>
       <c r="C118">
         <v>52291</v>
       </c>
       <c r="D118" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E118" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>52786</v>
       </c>
       <c r="B119">
         <v>52781</v>
       </c>
       <c r="C119">
         <v>52366</v>
       </c>
       <c r="D119" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E119" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>52791</v>
       </c>
       <c r="B120">
         <v>50280</v>
       </c>
       <c r="C120">
         <v>52326</v>
       </c>
       <c r="D120" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E120" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F120"/>
       <c r="G120" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>52796</v>
       </c>
       <c r="B121">
         <v>50244</v>
       </c>
       <c r="C121">
         <v>52306</v>
       </c>
       <c r="D121" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E121" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>52826</v>
       </c>
       <c r="B122">
         <v>52821</v>
       </c>
       <c r="C122">
         <v>49864</v>
       </c>
       <c r="D122" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122" t="s">
-        <v>884</v>
+        <v>901</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>52856</v>
       </c>
       <c r="B123">
         <v>52841</v>
       </c>
       <c r="C123">
         <v>49811</v>
       </c>
       <c r="D123" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>52861</v>
       </c>
       <c r="B124">
         <v>50360</v>
       </c>
       <c r="C124">
         <v>49811</v>
       </c>
       <c r="D124" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>52871</v>
       </c>
       <c r="B125">
         <v>50273</v>
       </c>
       <c r="C125">
         <v>49810</v>
       </c>
       <c r="D125" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>52876</v>
       </c>
       <c r="B126">
         <v>50352</v>
       </c>
       <c r="C126">
         <v>49810</v>
       </c>
       <c r="D126" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>53796</v>
       </c>
       <c r="B127">
         <v>50336</v>
       </c>
       <c r="C127">
         <v>52341</v>
       </c>
       <c r="D127" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>765</v>
+        <v>782</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>53806</v>
       </c>
       <c r="B128">
         <v>53801</v>
       </c>
       <c r="C128">
         <v>52276</v>
       </c>
       <c r="D128" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E128" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F128"/>
       <c r="G128" t="s">
-        <v>765</v>
+        <v>782</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>53816</v>
       </c>
       <c r="B129">
         <v>53811</v>
       </c>
       <c r="C129">
         <v>52276</v>
       </c>
       <c r="D129" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E129" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>765</v>
+        <v>782</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>54186</v>
       </c>
       <c r="B130">
         <v>54184</v>
       </c>
       <c r="C130">
         <v>54182</v>
       </c>
       <c r="D130" t="s">
-        <v>1503</v>
+        <v>1521</v>
       </c>
       <c r="E130" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F130"/>
       <c r="G130" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>54187</v>
       </c>
       <c r="B131">
         <v>54185</v>
       </c>
       <c r="C131">
         <v>54182</v>
       </c>
       <c r="D131" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E131" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>54189</v>
       </c>
       <c r="B132">
         <v>54188</v>
       </c>
       <c r="C132">
         <v>54182</v>
       </c>
       <c r="D132" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E132" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>54191</v>
       </c>
       <c r="B133">
         <v>54190</v>
       </c>
       <c r="C133">
         <v>54182</v>
       </c>
       <c r="D133" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E133" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F133"/>
       <c r="G133" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>54194</v>
       </c>
       <c r="B134">
         <v>54193</v>
       </c>
       <c r="C134">
         <v>54182</v>
       </c>
       <c r="D134" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E134" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F134"/>
       <c r="G134" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>54198</v>
       </c>
       <c r="B135">
         <v>54195</v>
       </c>
       <c r="C135">
         <v>54197</v>
       </c>
       <c r="D135" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E135" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F135"/>
       <c r="G135" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>54199</v>
       </c>
       <c r="B136">
         <v>54196</v>
       </c>
       <c r="C136">
         <v>54197</v>
       </c>
       <c r="D136" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E136" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F136"/>
       <c r="G136" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>54202</v>
       </c>
       <c r="B137">
         <v>54201</v>
       </c>
       <c r="C137">
         <v>54197</v>
       </c>
       <c r="D137" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E137" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F137"/>
       <c r="G137" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>54207</v>
       </c>
       <c r="B138">
         <v>54205</v>
       </c>
       <c r="C138">
         <v>54204</v>
       </c>
       <c r="D138" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E138" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F138"/>
       <c r="G138" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>54208</v>
       </c>
       <c r="B139">
         <v>54206</v>
       </c>
       <c r="C139">
         <v>54204</v>
       </c>
       <c r="D139" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E139" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F139"/>
       <c r="G139" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>54212</v>
       </c>
       <c r="B140">
         <v>54211</v>
       </c>
       <c r="C140">
         <v>54210</v>
       </c>
       <c r="D140" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E140" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F140"/>
       <c r="G140" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>54213</v>
       </c>
       <c r="B141">
         <v>50330</v>
       </c>
       <c r="C141">
         <v>54210</v>
       </c>
       <c r="D141" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E141" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F141"/>
       <c r="G141" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>54215</v>
       </c>
       <c r="B142">
         <v>54214</v>
       </c>
       <c r="C142">
         <v>54210</v>
       </c>
       <c r="D142" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E142" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F142"/>
       <c r="G142" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>54220</v>
       </c>
       <c r="B143">
         <v>54218</v>
       </c>
       <c r="C143">
         <v>54217</v>
       </c>
       <c r="D143" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E143" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F143"/>
       <c r="G143" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
         <v>54221</v>
       </c>
       <c r="B144">
         <v>54219</v>
       </c>
       <c r="C144">
         <v>54217</v>
       </c>
       <c r="D144" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E144" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F144"/>
       <c r="G144" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
         <v>54225</v>
       </c>
       <c r="B145">
         <v>54224</v>
       </c>
       <c r="C145">
         <v>54223</v>
       </c>
       <c r="D145" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E145" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F145"/>
       <c r="G145" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
         <v>54226</v>
       </c>
       <c r="B146">
         <v>50244</v>
       </c>
       <c r="C146">
         <v>54223</v>
       </c>
       <c r="D146" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E146" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
         <v>54228</v>
       </c>
       <c r="B147">
         <v>54227</v>
       </c>
       <c r="C147">
         <v>54223</v>
       </c>
       <c r="D147" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E147" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F147"/>
       <c r="G147" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
         <v>54229</v>
       </c>
       <c r="B148">
         <v>50365</v>
       </c>
       <c r="C148">
         <v>54223</v>
       </c>
       <c r="D148" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E148" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F148"/>
       <c r="G148" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
         <v>54232</v>
       </c>
       <c r="B149">
         <v>54231</v>
       </c>
       <c r="C149">
         <v>54217</v>
       </c>
       <c r="D149" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E149" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F149"/>
       <c r="G149" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>54234</v>
       </c>
       <c r="B150">
         <v>54233</v>
       </c>
       <c r="C150">
         <v>54204</v>
       </c>
       <c r="D150" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E150" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F150"/>
       <c r="G150" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>54236</v>
       </c>
       <c r="B151">
         <v>54235</v>
       </c>
       <c r="C151">
         <v>53376</v>
       </c>
       <c r="D151" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E151" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F151"/>
       <c r="G151" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
         <v>54239</v>
       </c>
       <c r="B152">
         <v>54238</v>
       </c>
       <c r="C152">
         <v>53376</v>
       </c>
       <c r="D152" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E152" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F152"/>
       <c r="G152" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
         <v>54240</v>
       </c>
       <c r="B153">
         <v>50292</v>
       </c>
       <c r="C153">
         <v>53376</v>
       </c>
       <c r="D153" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E153" t="s">
-        <v>1504</v>
+        <v>1522</v>
       </c>
       <c r="F153"/>
       <c r="G153" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
         <v>54244</v>
       </c>
       <c r="B154">
         <v>50378</v>
       </c>
       <c r="C154">
         <v>52291</v>
       </c>
       <c r="D154" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E154" t="s">
-        <v>1504</v>
+        <v>1522</v>
       </c>
       <c r="F154"/>
       <c r="G154" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>54246</v>
       </c>
       <c r="B155">
         <v>50349</v>
       </c>
       <c r="C155">
         <v>52306</v>
       </c>
       <c r="D155" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E155" t="s">
-        <v>1504</v>
+        <v>1522</v>
       </c>
       <c r="F155"/>
       <c r="G155" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>54250</v>
       </c>
       <c r="B156">
         <v>54249</v>
       </c>
       <c r="C156">
         <v>52356</v>
       </c>
       <c r="D156" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E156" t="s">
-        <v>1504</v>
+        <v>1522</v>
       </c>
       <c r="F156"/>
       <c r="G156" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>54251</v>
       </c>
       <c r="B157">
         <v>50222</v>
       </c>
       <c r="C157">
         <v>52326</v>
       </c>
       <c r="D157" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E157" t="s">
-        <v>1504</v>
+        <v>1522</v>
       </c>
       <c r="F157"/>
       <c r="G157" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>54255</v>
       </c>
       <c r="B158">
         <v>54254</v>
       </c>
       <c r="C158">
         <v>52366</v>
       </c>
       <c r="D158" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="E158" t="s">
-        <v>1504</v>
+        <v>1522</v>
       </c>
       <c r="F158"/>
       <c r="G158" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
         <v>54257</v>
       </c>
       <c r="B159">
         <v>50276</v>
       </c>
       <c r="C159">
         <v>54256</v>
       </c>
       <c r="D159" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E159" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F159"/>
       <c r="G159" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
         <v>54258</v>
       </c>
       <c r="B160">
         <v>50278</v>
       </c>
       <c r="C160">
         <v>54256</v>
       </c>
       <c r="D160" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E160" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F160"/>
       <c r="G160" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
         <v>54259</v>
       </c>
       <c r="B161">
         <v>50277</v>
       </c>
       <c r="C161">
         <v>54256</v>
       </c>
       <c r="D161" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E161" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F161"/>
       <c r="G161" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
         <v>54261</v>
       </c>
       <c r="B162">
         <v>54260</v>
       </c>
       <c r="C162">
         <v>54256</v>
       </c>
       <c r="D162" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E162" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F162"/>
       <c r="G162" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>54263</v>
       </c>
       <c r="B163">
         <v>54262</v>
       </c>
       <c r="C163">
         <v>54256</v>
       </c>
       <c r="D163" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E163" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F163"/>
       <c r="G163" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>54265</v>
       </c>
       <c r="B164">
         <v>54264</v>
       </c>
       <c r="C164">
         <v>54256</v>
       </c>
       <c r="D164" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>54268</v>
       </c>
       <c r="B165">
         <v>50219</v>
       </c>
       <c r="C165">
         <v>54267</v>
       </c>
       <c r="D165" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E165" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F165"/>
       <c r="G165" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
         <v>54272</v>
       </c>
       <c r="B166">
         <v>54271</v>
       </c>
       <c r="C166">
         <v>54270</v>
       </c>
       <c r="D166" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E166" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F166"/>
       <c r="G166" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>54274</v>
       </c>
       <c r="B167">
         <v>54273</v>
       </c>
       <c r="C167">
         <v>54270</v>
       </c>
       <c r="D167" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E167" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F167"/>
       <c r="G167" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>54279</v>
       </c>
       <c r="B168">
         <v>54277</v>
       </c>
       <c r="C168">
         <v>54276</v>
       </c>
       <c r="D168" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E168" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F168"/>
       <c r="G168" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
         <v>54280</v>
       </c>
       <c r="B169">
         <v>54278</v>
       </c>
       <c r="C169">
         <v>54276</v>
       </c>
       <c r="D169" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E169" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F169"/>
       <c r="G169" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
         <v>54282</v>
       </c>
       <c r="B170">
         <v>54281</v>
       </c>
       <c r="C170">
         <v>54276</v>
       </c>
       <c r="D170" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E170" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F170"/>
       <c r="G170" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>54292</v>
       </c>
       <c r="B171">
         <v>54289</v>
       </c>
       <c r="C171">
         <v>54287</v>
       </c>
       <c r="D171" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E171" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F171"/>
       <c r="G171" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>54293</v>
       </c>
       <c r="B172">
         <v>54288</v>
       </c>
       <c r="C172">
         <v>54287</v>
       </c>
       <c r="D172" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E172" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F172"/>
       <c r="G172" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
         <v>54294</v>
       </c>
       <c r="B173">
         <v>54290</v>
       </c>
       <c r="C173">
         <v>54287</v>
       </c>
       <c r="D173" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E173" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F173"/>
       <c r="G173" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
         <v>54295</v>
       </c>
       <c r="B174">
         <v>54291</v>
       </c>
       <c r="C174">
         <v>54287</v>
       </c>
       <c r="D174" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E174" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F174"/>
       <c r="G174" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
         <v>54303</v>
       </c>
       <c r="B175">
         <v>54302</v>
       </c>
       <c r="C175">
         <v>54300</v>
       </c>
       <c r="D175" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
         <v>54305</v>
       </c>
       <c r="B176">
         <v>54304</v>
       </c>
       <c r="C176">
         <v>54300</v>
       </c>
       <c r="D176" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
         <v>54308</v>
       </c>
       <c r="B177">
         <v>50294</v>
       </c>
       <c r="C177">
         <v>54307</v>
       </c>
       <c r="D177" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
         <v>54314</v>
       </c>
       <c r="B178">
         <v>54313</v>
       </c>
       <c r="C178">
         <v>54312</v>
       </c>
       <c r="D178" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
         <v>54316</v>
       </c>
       <c r="B179">
         <v>54315</v>
       </c>
       <c r="C179">
         <v>54312</v>
       </c>
       <c r="D179" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
         <v>54317</v>
       </c>
       <c r="B180">
         <v>54206</v>
       </c>
       <c r="C180">
         <v>54312</v>
       </c>
       <c r="D180" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>54323</v>
       </c>
       <c r="B181">
         <v>54322</v>
       </c>
       <c r="C181">
         <v>54320</v>
       </c>
       <c r="D181" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>54325</v>
       </c>
       <c r="B182">
         <v>54324</v>
       </c>
       <c r="C182">
         <v>54320</v>
       </c>
       <c r="D182" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
         <v>54327</v>
       </c>
       <c r="B183">
         <v>54326</v>
       </c>
       <c r="C183">
         <v>54320</v>
       </c>
       <c r="D183" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
         <v>54329</v>
       </c>
       <c r="B184">
         <v>54328</v>
       </c>
       <c r="C184">
         <v>54320</v>
       </c>
       <c r="D184" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
         <v>54331</v>
       </c>
       <c r="B185">
         <v>54330</v>
       </c>
       <c r="C185">
         <v>54312</v>
       </c>
       <c r="D185" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E185" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F185"/>
       <c r="G185" t="s">
-        <v>1505</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
         <v>54348</v>
       </c>
       <c r="B186">
         <v>54347</v>
       </c>
       <c r="C186">
         <v>54307</v>
       </c>
       <c r="D186" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E186" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F186"/>
       <c r="G186" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
         <v>54351</v>
       </c>
       <c r="B187">
         <v>50295</v>
       </c>
       <c r="C187">
         <v>54300</v>
       </c>
       <c r="D187" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E187" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F187"/>
       <c r="G187" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
         <v>54354</v>
       </c>
       <c r="B188">
         <v>54353</v>
       </c>
       <c r="C188">
         <v>54300</v>
       </c>
       <c r="D188" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E188" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F188"/>
       <c r="G188" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
         <v>54357</v>
       </c>
       <c r="B189">
         <v>54356</v>
       </c>
       <c r="C189">
         <v>54307</v>
       </c>
       <c r="D189" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E189" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F189"/>
       <c r="G189" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
         <v>54544</v>
       </c>
       <c r="B190">
         <v>54543</v>
       </c>
       <c r="C190">
         <v>54541</v>
       </c>
       <c r="D190" t="s">
-        <v>1501</v>
+        <v>1519</v>
       </c>
       <c r="E190" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F190"/>
       <c r="G190" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
         <v>54546</v>
       </c>
       <c r="B191">
         <v>54545</v>
       </c>
       <c r="C191">
         <v>54541</v>
       </c>
       <c r="D191" t="s">
-        <v>1501</v>
+        <v>1519</v>
       </c>
       <c r="E191" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F191"/>
       <c r="G191" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
         <v>54588</v>
       </c>
       <c r="B192">
         <v>54586</v>
       </c>
       <c r="C192">
         <v>54452</v>
       </c>
       <c r="D192" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E192" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F192"/>
       <c r="G192" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
         <v>54589</v>
       </c>
       <c r="B193">
         <v>54587</v>
       </c>
       <c r="C193">
         <v>54452</v>
       </c>
       <c r="D193" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
         <v>54591</v>
       </c>
       <c r="B194">
         <v>54590</v>
       </c>
       <c r="C194">
         <v>54452</v>
       </c>
       <c r="D194" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
         <v>54592</v>
       </c>
       <c r="B195">
         <v>50224</v>
       </c>
       <c r="C195">
         <v>54452</v>
       </c>
       <c r="D195" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
         <v>54594</v>
       </c>
       <c r="B196">
         <v>54593</v>
       </c>
       <c r="C196">
         <v>54452</v>
       </c>
       <c r="D196" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
         <v>54624</v>
       </c>
       <c r="B197">
         <v>54615</v>
       </c>
       <c r="C197">
         <v>54621</v>
       </c>
       <c r="D197" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E197" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F197"/>
       <c r="G197" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
         <v>54626</v>
       </c>
       <c r="B198">
         <v>54625</v>
       </c>
       <c r="C198">
         <v>54621</v>
       </c>
       <c r="D198" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E198" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F198"/>
       <c r="G198" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
         <v>54627</v>
       </c>
       <c r="B199">
         <v>50262</v>
       </c>
       <c r="C199">
         <v>54621</v>
       </c>
       <c r="D199" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E199" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F199"/>
       <c r="G199" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
         <v>54629</v>
       </c>
       <c r="B200">
         <v>54628</v>
       </c>
       <c r="C200">
         <v>54621</v>
       </c>
       <c r="D200" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E200" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F200"/>
       <c r="G200" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
         <v>54631</v>
       </c>
       <c r="B201">
         <v>54630</v>
       </c>
       <c r="C201">
         <v>54621</v>
       </c>
       <c r="D201" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
         <v>54633</v>
       </c>
       <c r="B202">
         <v>54632</v>
       </c>
       <c r="C202">
         <v>54621</v>
       </c>
       <c r="D202" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
         <v>54634</v>
       </c>
       <c r="B203">
         <v>50329</v>
       </c>
       <c r="C203">
         <v>54621</v>
       </c>
       <c r="D203" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
         <v>54697</v>
       </c>
       <c r="B204">
         <v>50281</v>
       </c>
       <c r="C204">
         <v>54692</v>
       </c>
       <c r="D204" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E204" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F204"/>
       <c r="G204" t="s">
-        <v>654</v>
+        <v>668</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
         <v>54698</v>
       </c>
       <c r="B205">
         <v>50263</v>
       </c>
       <c r="C205">
         <v>54692</v>
       </c>
       <c r="D205" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="E205" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F205"/>
       <c r="G205" t="s">
-        <v>654</v>
+        <v>668</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
         <v>54700</v>
       </c>
       <c r="B206">
         <v>54699</v>
       </c>
       <c r="C206">
         <v>54692</v>
       </c>
       <c r="D206" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="E206" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
       <c r="F206"/>
       <c r="G206" t="s">
-        <v>654</v>
+        <v>668</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207">
+        <v>54707</v>
+      </c>
+      <c r="B207">
+        <v>50351</v>
+      </c>
+      <c r="C207">
+        <v>54702</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E207"/>
+      <c r="F207"/>
+      <c r="G207" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208">
+        <v>54708</v>
+      </c>
+      <c r="B208">
+        <v>50273</v>
+      </c>
+      <c r="C208">
+        <v>54702</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208"/>
+      <c r="G208" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7">
+      <c r="A209">
+        <v>54709</v>
+      </c>
+      <c r="B209">
+        <v>50352</v>
+      </c>
+      <c r="C209">
+        <v>54702</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E209"/>
+      <c r="F209"/>
+      <c r="G209" t="s">
+        <v>549</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F67"/>
+  <dimension ref="A1:F68"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1506</v>
+        <v>1524</v>
       </c>
       <c r="B1" t="s">
-        <v>1507</v>
+        <v>1525</v>
       </c>
       <c r="C1" t="s">
-        <v>1508</v>
+        <v>1526</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>49609</v>
+        <v>54768</v>
       </c>
       <c r="B2" t="s">
-        <v>248</v>
+        <v>559</v>
       </c>
       <c r="C2"/>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2"/>
       <c r="E2" t="s">
-        <v>51</v>
+        <v>556</v>
       </c>
       <c r="F2" t="s">
-        <v>1510</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>52321</v>
+        <v>49609</v>
       </c>
       <c r="B3" t="s">
-        <v>356</v>
+        <v>248</v>
       </c>
       <c r="C3"/>
-      <c r="D3"/>
+      <c r="D3" t="s">
+        <v>1528</v>
+      </c>
       <c r="E3" t="s">
-        <v>976</v>
+        <v>51</v>
       </c>
       <c r="F3" t="s">
-        <v>1511</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>52906</v>
+        <v>52321</v>
       </c>
       <c r="B4" t="s">
-        <v>90</v>
+        <v>356</v>
       </c>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4" t="s">
-        <v>99</v>
+        <v>993</v>
       </c>
       <c r="F4" t="s">
-        <v>1512</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>49624</v>
+        <v>52906</v>
       </c>
       <c r="B5" t="s">
-        <v>240</v>
+        <v>90</v>
       </c>
       <c r="C5"/>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F5" t="s">
-        <v>1514</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>54285</v>
+        <v>49624</v>
       </c>
       <c r="B6" t="s">
-        <v>483</v>
+        <v>240</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1515</v>
+        <v>1532</v>
       </c>
       <c r="E6" t="s">
-        <v>279</v>
+        <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>1516</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>49646</v>
+        <v>54285</v>
       </c>
       <c r="B7" t="s">
-        <v>54</v>
+        <v>483</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1517</v>
+        <v>1534</v>
       </c>
       <c r="E7" t="s">
-        <v>51</v>
+        <v>279</v>
       </c>
       <c r="F7" t="s">
-        <v>1518</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>49664</v>
+        <v>49646</v>
       </c>
       <c r="B8" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>1519</v>
+        <v>1536</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>1520</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>49673</v>
+        <v>49664</v>
       </c>
       <c r="B9" t="s">
-        <v>247</v>
+        <v>78</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1521</v>
+        <v>1538</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
-        <v>1522</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>54352</v>
+        <v>49673</v>
       </c>
       <c r="B10" t="s">
-        <v>634</v>
+        <v>247</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1523</v>
+        <v>1540</v>
       </c>
       <c r="E10" t="s">
-        <v>626</v>
+        <v>51</v>
       </c>
       <c r="F10" t="s">
-        <v>1524</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>54180</v>
+        <v>54352</v>
       </c>
       <c r="B11" t="s">
-        <v>410</v>
+        <v>648</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1525</v>
+        <v>1542</v>
       </c>
       <c r="E11" t="s">
-        <v>1526</v>
+        <v>640</v>
       </c>
       <c r="F11" t="s">
-        <v>1527</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>49707</v>
+        <v>54180</v>
       </c>
       <c r="B12" t="s">
-        <v>37</v>
+        <v>410</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1528</v>
+        <v>1544</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>1545</v>
       </c>
       <c r="F12" t="s">
-        <v>1529</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>49708</v>
+        <v>49707</v>
       </c>
       <c r="B13" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1530</v>
+        <v>1547</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
-        <v>1531</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>49712</v>
+        <v>49708</v>
       </c>
       <c r="B14" t="s">
-        <v>256</v>
+        <v>102</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1532</v>
+        <v>1549</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" t="s">
-        <v>1533</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>54319</v>
+        <v>49712</v>
       </c>
       <c r="B15" t="s">
-        <v>511</v>
+        <v>256</v>
       </c>
       <c r="C15"/>
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>1551</v>
+      </c>
       <c r="E15" t="s">
-        <v>980</v>
+        <v>51</v>
       </c>
       <c r="F15" t="s">
-        <v>1534</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>49718</v>
+        <v>54319</v>
       </c>
       <c r="B16" t="s">
-        <v>182</v>
+        <v>511</v>
       </c>
       <c r="C16"/>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D16"/>
       <c r="E16" t="s">
-        <v>51</v>
+        <v>997</v>
       </c>
       <c r="F16" t="s">
-        <v>1536</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>49723</v>
+        <v>49718</v>
       </c>
       <c r="B17" t="s">
-        <v>392</v>
+        <v>182</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>1537</v>
+        <v>1554</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
-        <v>1538</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>54614</v>
+        <v>49723</v>
       </c>
       <c r="B18" t="s">
-        <v>537</v>
+        <v>392</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1539</v>
+        <v>1556</v>
       </c>
       <c r="E18" t="s">
-        <v>542</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
-        <v>1540</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>49731</v>
+        <v>54614</v>
       </c>
       <c r="B19" t="s">
-        <v>320</v>
+        <v>537</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1541</v>
+        <v>1558</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>542</v>
       </c>
       <c r="F19" t="s">
-        <v>1542</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>49743</v>
+        <v>49731</v>
       </c>
       <c r="B20" t="s">
-        <v>131</v>
+        <v>320</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1543</v>
+        <v>1560</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
-        <v>1544</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>49749</v>
+        <v>49743</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>131</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1545</v>
+        <v>1562</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" t="s">
-        <v>1546</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>49750</v>
+        <v>49749</v>
       </c>
       <c r="B22" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1547</v>
+        <v>1564</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
-        <v>1548</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>49751</v>
+        <v>49750</v>
       </c>
       <c r="B23" t="s">
-        <v>233</v>
+        <v>107</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1549</v>
+        <v>1566</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
-        <v>1550</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>49752</v>
+        <v>49751</v>
       </c>
       <c r="B24" t="s">
-        <v>149</v>
+        <v>233</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1551</v>
+        <v>1568</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>49754</v>
+        <v>49752</v>
       </c>
       <c r="B25" t="s">
-        <v>349</v>
+        <v>149</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1553</v>
+        <v>1570</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
-        <v>1554</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>49755</v>
+        <v>49754</v>
       </c>
       <c r="B26" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1555</v>
+        <v>1572</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
-        <v>1556</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>49756</v>
+        <v>49755</v>
       </c>
       <c r="B27" t="s">
-        <v>140</v>
+        <v>304</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1557</v>
+        <v>1574</v>
       </c>
       <c r="E27" t="s">
         <v>51</v>
       </c>
       <c r="F27" t="s">
-        <v>1558</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>49761</v>
+        <v>49756</v>
       </c>
       <c r="B28" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1559</v>
+        <v>1576</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" t="s">
-        <v>1560</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>49763</v>
+        <v>49761</v>
       </c>
       <c r="B29" t="s">
-        <v>262</v>
+        <v>130</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1561</v>
+        <v>1578</v>
       </c>
       <c r="E29" t="s">
         <v>51</v>
       </c>
       <c r="F29" t="s">
-        <v>1562</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>49594</v>
+        <v>49763</v>
       </c>
       <c r="B30" t="s">
-        <v>564</v>
+        <v>262</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1563</v>
+        <v>1580</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
-        <v>1564</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>49602</v>
+        <v>49594</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>577</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1565</v>
+        <v>1582</v>
       </c>
       <c r="E31" t="s">
-        <v>1566</v>
+        <v>51</v>
       </c>
       <c r="F31" t="s">
-        <v>1567</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>54336</v>
+        <v>49602</v>
       </c>
       <c r="B32" t="s">
-        <v>629</v>
+        <v>108</v>
       </c>
       <c r="C32"/>
-      <c r="D32"/>
+      <c r="D32" t="s">
+        <v>1584</v>
+      </c>
       <c r="E32" t="s">
-        <v>980</v>
+        <v>1585</v>
       </c>
       <c r="F32" t="s">
-        <v>1568</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>49614</v>
+        <v>54336</v>
       </c>
       <c r="B33" t="s">
-        <v>1569</v>
+        <v>643</v>
       </c>
       <c r="C33"/>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D33"/>
       <c r="E33" t="s">
-        <v>51</v>
+        <v>997</v>
       </c>
       <c r="F33" t="s">
-        <v>1571</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>49625</v>
+        <v>49614</v>
       </c>
       <c r="B34" t="s">
-        <v>1318</v>
+        <v>1588</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>1572</v>
+        <v>1589</v>
       </c>
       <c r="E34" t="s">
         <v>51</v>
       </c>
       <c r="F34" t="s">
-        <v>1573</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>49635</v>
+        <v>49625</v>
       </c>
       <c r="B35" t="s">
-        <v>611</v>
+        <v>1336</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1574</v>
+        <v>1591</v>
       </c>
       <c r="E35" t="s">
         <v>51</v>
       </c>
       <c r="F35" t="s">
-        <v>1575</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>49636</v>
+        <v>49635</v>
       </c>
       <c r="B36" t="s">
-        <v>1576</v>
+        <v>624</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1577</v>
+        <v>1593</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
       <c r="F36" t="s">
-        <v>1578</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>54619</v>
+        <v>49636</v>
       </c>
       <c r="B37" t="s">
-        <v>646</v>
+        <v>1595</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1579</v>
+        <v>1596</v>
       </c>
       <c r="E37" t="s">
-        <v>542</v>
+        <v>51</v>
       </c>
       <c r="F37" t="s">
-        <v>1580</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>49644</v>
+        <v>54619</v>
       </c>
       <c r="B38" t="s">
-        <v>1581</v>
+        <v>660</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>1582</v>
+        <v>1598</v>
       </c>
       <c r="E38" t="s">
-        <v>51</v>
+        <v>542</v>
       </c>
       <c r="F38" t="s">
-        <v>1583</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>49658</v>
+        <v>49644</v>
       </c>
       <c r="B39" t="s">
-        <v>624</v>
+        <v>1600</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>1584</v>
+        <v>1601</v>
       </c>
       <c r="E39" t="s">
         <v>51</v>
       </c>
       <c r="F39" t="s">
-        <v>1585</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>54431</v>
+        <v>49658</v>
       </c>
       <c r="B40" t="s">
-        <v>652</v>
+        <v>638</v>
       </c>
       <c r="C40"/>
-      <c r="D40"/>
+      <c r="D40" t="s">
+        <v>1603</v>
+      </c>
       <c r="E40" t="s">
-        <v>1586</v>
+        <v>51</v>
       </c>
       <c r="F40" t="s">
-        <v>1587</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>54616</v>
+        <v>54431</v>
       </c>
       <c r="B41" t="s">
-        <v>642</v>
+        <v>666</v>
       </c>
       <c r="C41"/>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D41"/>
       <c r="E41" t="s">
-        <v>542</v>
+        <v>1605</v>
       </c>
       <c r="F41" t="s">
-        <v>1589</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>49665</v>
+        <v>54616</v>
       </c>
       <c r="B42" t="s">
-        <v>1297</v>
+        <v>656</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>1590</v>
+        <v>1607</v>
       </c>
       <c r="E42" t="s">
-        <v>51</v>
+        <v>542</v>
       </c>
       <c r="F42" t="s">
-        <v>1591</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>54192</v>
+        <v>49665</v>
       </c>
       <c r="B43" t="s">
-        <v>857</v>
+        <v>1315</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>1592</v>
+        <v>1609</v>
       </c>
       <c r="E43" t="s">
-        <v>1593</v>
+        <v>51</v>
       </c>
       <c r="F43" t="s">
-        <v>1594</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>54617</v>
+        <v>54192</v>
       </c>
       <c r="B44" t="s">
-        <v>650</v>
+        <v>874</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1595</v>
+        <v>1611</v>
       </c>
       <c r="E44" t="s">
-        <v>542</v>
+        <v>1612</v>
       </c>
       <c r="F44" t="s">
-        <v>1596</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>54345</v>
+        <v>54617</v>
       </c>
       <c r="B45" t="s">
-        <v>633</v>
+        <v>664</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1597</v>
+        <v>1614</v>
       </c>
       <c r="E45" t="s">
-        <v>1598</v>
+        <v>542</v>
       </c>
       <c r="F45" t="s">
-        <v>1599</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>49667</v>
+        <v>54345</v>
       </c>
       <c r="B46" t="s">
-        <v>266</v>
+        <v>647</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>1600</v>
+        <v>1616</v>
       </c>
       <c r="E46" t="s">
-        <v>51</v>
+        <v>1617</v>
       </c>
       <c r="F46" t="s">
-        <v>1601</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>54200</v>
+        <v>49667</v>
       </c>
       <c r="B47" t="s">
-        <v>422</v>
+        <v>266</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>1602</v>
+        <v>1619</v>
       </c>
       <c r="E47" t="s">
-        <v>615</v>
+        <v>51</v>
       </c>
       <c r="F47" t="s">
-        <v>1603</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>49671</v>
+        <v>54200</v>
       </c>
       <c r="B48" t="s">
-        <v>117</v>
+        <v>422</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>1604</v>
+        <v>1621</v>
       </c>
       <c r="E48" t="s">
-        <v>51</v>
+        <v>628</v>
       </c>
       <c r="F48" t="s">
-        <v>1605</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>49681</v>
+        <v>49671</v>
       </c>
       <c r="B49" t="s">
-        <v>1606</v>
+        <v>117</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>1607</v>
+        <v>1623</v>
       </c>
       <c r="E49" t="s">
         <v>51</v>
       </c>
       <c r="F49" t="s">
-        <v>1608</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>52571</v>
+        <v>49681</v>
       </c>
       <c r="B50" t="s">
-        <v>609</v>
+        <v>1625</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>1609</v>
+        <v>1626</v>
       </c>
       <c r="E50" t="s">
-        <v>291</v>
+        <v>51</v>
       </c>
       <c r="F50" t="s">
-        <v>1610</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>49695</v>
+        <v>52571</v>
       </c>
       <c r="B51" t="s">
-        <v>648</v>
+        <v>622</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>1611</v>
+        <v>1628</v>
       </c>
       <c r="E51" t="s">
-        <v>51</v>
+        <v>291</v>
       </c>
       <c r="F51" t="s">
-        <v>1612</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>54181</v>
+        <v>49695</v>
       </c>
       <c r="B52" t="s">
-        <v>1163</v>
+        <v>662</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>1613</v>
+        <v>1630</v>
       </c>
       <c r="E52" t="s">
-        <v>1593</v>
+        <v>51</v>
       </c>
       <c r="F52" t="s">
-        <v>1614</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>49697</v>
+        <v>54181</v>
       </c>
       <c r="B53" t="s">
-        <v>201</v>
+        <v>1181</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>1615</v>
+        <v>1632</v>
       </c>
       <c r="E53" t="s">
-        <v>51</v>
+        <v>1612</v>
       </c>
       <c r="F53" t="s">
-        <v>1616</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>54286</v>
+        <v>49697</v>
       </c>
       <c r="B54" t="s">
-        <v>625</v>
+        <v>201</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>1617</v>
+        <v>1634</v>
       </c>
       <c r="E54" t="s">
-        <v>279</v>
+        <v>51</v>
       </c>
       <c r="F54" t="s">
-        <v>1618</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>54332</v>
+        <v>54286</v>
       </c>
       <c r="B55" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="C55"/>
-      <c r="D55"/>
+      <c r="D55" t="s">
+        <v>1636</v>
+      </c>
       <c r="E55" t="s">
-        <v>980</v>
+        <v>279</v>
       </c>
       <c r="F55" t="s">
-        <v>1619</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>54333</v>
+        <v>54332</v>
       </c>
       <c r="B56" t="s">
-        <v>628</v>
+        <v>641</v>
       </c>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
       <c r="F56" t="s">
-        <v>1620</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>49702</v>
+        <v>54333</v>
       </c>
       <c r="B57" t="s">
-        <v>1621</v>
+        <v>642</v>
       </c>
       <c r="C57"/>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D57"/>
       <c r="E57" t="s">
-        <v>51</v>
+        <v>997</v>
       </c>
       <c r="F57" t="s">
-        <v>1623</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>54540</v>
+        <v>49702</v>
       </c>
       <c r="B58" t="s">
-        <v>528</v>
+        <v>1640</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>1624</v>
+        <v>1641</v>
       </c>
       <c r="E58" t="s">
-        <v>663</v>
+        <v>51</v>
       </c>
       <c r="F58" t="s">
-        <v>1625</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>54346</v>
+        <v>54540</v>
       </c>
       <c r="B59" t="s">
-        <v>632</v>
+        <v>528</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>1626</v>
+        <v>1643</v>
       </c>
       <c r="E59" t="s">
-        <v>626</v>
+        <v>680</v>
       </c>
       <c r="F59" t="s">
-        <v>1627</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>54335</v>
+        <v>54346</v>
       </c>
       <c r="B60" t="s">
-        <v>630</v>
+        <v>646</v>
       </c>
       <c r="C60"/>
-      <c r="D60"/>
+      <c r="D60" t="s">
+        <v>1645</v>
+      </c>
       <c r="E60" t="s">
-        <v>980</v>
+        <v>640</v>
       </c>
       <c r="F60" t="s">
-        <v>1628</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>49724</v>
+        <v>54335</v>
       </c>
       <c r="B61" t="s">
-        <v>913</v>
+        <v>644</v>
       </c>
       <c r="C61"/>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D61"/>
       <c r="E61" t="s">
-        <v>51</v>
+        <v>997</v>
       </c>
       <c r="F61" t="s">
-        <v>1630</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>49725</v>
+        <v>49724</v>
       </c>
       <c r="B62" t="s">
-        <v>644</v>
+        <v>930</v>
       </c>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>1631</v>
+        <v>1648</v>
       </c>
       <c r="E62" t="s">
         <v>51</v>
       </c>
       <c r="F62" t="s">
-        <v>1632</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>49727</v>
+        <v>49725</v>
       </c>
       <c r="B63" t="s">
-        <v>1633</v>
+        <v>658</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>1634</v>
+        <v>1650</v>
       </c>
       <c r="E63" t="s">
         <v>51</v>
       </c>
       <c r="F63" t="s">
-        <v>1635</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>49740</v>
+        <v>49727</v>
       </c>
       <c r="B64" t="s">
-        <v>1482</v>
+        <v>1652</v>
       </c>
       <c r="C64"/>
       <c r="D64" t="s">
-        <v>1636</v>
+        <v>1653</v>
       </c>
       <c r="E64" t="s">
         <v>51</v>
       </c>
       <c r="F64" t="s">
-        <v>1637</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>49747</v>
+        <v>49740</v>
       </c>
       <c r="B65" t="s">
-        <v>1327</v>
+        <v>1500</v>
       </c>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>1638</v>
+        <v>1655</v>
       </c>
       <c r="E65" t="s">
         <v>51</v>
       </c>
       <c r="F65" t="s">
-        <v>1639</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>49762</v>
+        <v>49747</v>
       </c>
       <c r="B66" t="s">
-        <v>607</v>
+        <v>1345</v>
       </c>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>1640</v>
+        <v>1657</v>
       </c>
       <c r="E66" t="s">
         <v>51</v>
       </c>
       <c r="F66" t="s">
-        <v>1641</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
+        <v>49762</v>
+      </c>
+      <c r="B67" t="s">
+        <v>620</v>
+      </c>
+      <c r="C67"/>
+      <c r="D67" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E67" t="s">
+        <v>51</v>
+      </c>
+      <c r="F67" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68">
         <v>54334</v>
       </c>
-      <c r="B67" t="s">
-[...8 lines deleted...]
-        <v>1642</v>
+      <c r="B68" t="s">
+        <v>645</v>
+      </c>
+      <c r="C68"/>
+      <c r="D68"/>
+      <c r="E68" t="s">
+        <v>997</v>
+      </c>
+      <c r="F68" t="s">
+        <v>1661</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J131"/>
+  <dimension ref="A1:J133"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1643</v>
+        <v>1662</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1644</v>
+        <v>1663</v>
       </c>
       <c r="D1" t="s">
-        <v>1645</v>
+        <v>1664</v>
       </c>
       <c r="E1" t="s">
-        <v>1646</v>
+        <v>1665</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1647</v>
+        <v>1666</v>
       </c>
       <c r="H1" t="s">
-        <v>1648</v>
+        <v>1667</v>
       </c>
       <c r="I1" t="s">
-        <v>1649</v>
+        <v>1668</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54509</v>
       </c>
       <c r="B2">
         <v>49878</v>
       </c>
       <c r="C2" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D2" t="s">
-        <v>1651</v>
+        <v>1670</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>1652</v>
+        <v>1671</v>
       </c>
       <c r="G2" t="s">
-        <v>1653</v>
+        <v>1672</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54510</v>
       </c>
       <c r="B3">
         <v>49878</v>
       </c>
       <c r="C3" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D3" t="s">
-        <v>1654</v>
+        <v>1673</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1655</v>
+        <v>1674</v>
       </c>
       <c r="G3" t="s">
-        <v>1656</v>
+        <v>1675</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54242</v>
       </c>
       <c r="B4">
         <v>52291</v>
       </c>
       <c r="C4" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D4" t="s">
-        <v>1657</v>
+        <v>1676</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>1658</v>
+        <v>1677</v>
       </c>
       <c r="G4" t="s">
-        <v>1659</v>
+        <v>1678</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>4</v>
       </c>
       <c r="J4" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54243</v>
       </c>
       <c r="B5">
         <v>52276</v>
       </c>
       <c r="C5" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D5" t="s">
-        <v>1660</v>
+        <v>1679</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>1658</v>
+        <v>1677</v>
       </c>
       <c r="G5" t="s">
-        <v>1661</v>
+        <v>1680</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>2</v>
       </c>
       <c r="J5" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54245</v>
       </c>
       <c r="B6">
         <v>52306</v>
       </c>
       <c r="C6" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D6" t="s">
-        <v>1662</v>
+        <v>1681</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>1658</v>
+        <v>1677</v>
       </c>
       <c r="G6" t="s">
-        <v>1661</v>
+        <v>1680</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>3</v>
       </c>
       <c r="J6" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54247</v>
       </c>
       <c r="B7">
         <v>52326</v>
       </c>
       <c r="C7" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D7" t="s">
-        <v>1663</v>
+        <v>1682</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>1658</v>
+        <v>1677</v>
       </c>
       <c r="G7" t="s">
-        <v>1661</v>
+        <v>1680</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>54248</v>
       </c>
       <c r="B8">
         <v>52356</v>
       </c>
       <c r="C8" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D8" t="s">
-        <v>1664</v>
+        <v>1683</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>1658</v>
+        <v>1677</v>
       </c>
       <c r="G8" t="s">
-        <v>1665</v>
+        <v>1684</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>2</v>
       </c>
       <c r="J8" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54252</v>
       </c>
       <c r="B9">
         <v>52341</v>
       </c>
       <c r="C9" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D9" t="s">
-        <v>1666</v>
+        <v>1685</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>1658</v>
+        <v>1677</v>
       </c>
       <c r="G9" t="s">
-        <v>1661</v>
+        <v>1680</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>3</v>
       </c>
       <c r="J9" t="s">
-        <v>1667</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54253</v>
       </c>
       <c r="B10">
         <v>52366</v>
       </c>
       <c r="C10" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D10" t="s">
-        <v>1668</v>
+        <v>1687</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>1658</v>
+        <v>1677</v>
       </c>
       <c r="G10" t="s">
-        <v>1661</v>
+        <v>1680</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54513</v>
       </c>
       <c r="B11">
         <v>54320</v>
       </c>
       <c r="C11" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D11" t="s">
-        <v>1670</v>
+        <v>1689</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>1671</v>
+        <v>1690</v>
       </c>
       <c r="G11" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54514</v>
       </c>
       <c r="B12">
         <v>54267</v>
       </c>
       <c r="C12" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D12" t="s">
-        <v>1670</v>
+        <v>1689</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>1671</v>
+        <v>1690</v>
       </c>
       <c r="G12" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J12" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>54515</v>
       </c>
       <c r="B13">
         <v>54270</v>
       </c>
       <c r="C13" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D13" t="s">
-        <v>1670</v>
+        <v>1689</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>1671</v>
+        <v>1690</v>
       </c>
       <c r="G13" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>3</v>
       </c>
       <c r="J13" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54516</v>
       </c>
       <c r="B14">
         <v>54276</v>
       </c>
       <c r="C14" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D14" t="s">
-        <v>1670</v>
+        <v>1689</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1671</v>
+        <v>1690</v>
       </c>
       <c r="G14" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J14" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>54517</v>
       </c>
       <c r="B15">
         <v>54312</v>
       </c>
       <c r="C15" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D15" t="s">
-        <v>1670</v>
+        <v>1689</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1671</v>
+        <v>1690</v>
       </c>
       <c r="G15" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>54518</v>
       </c>
       <c r="B16">
         <v>54307</v>
       </c>
       <c r="C16" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D16" t="s">
-        <v>1670</v>
+        <v>1689</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>1671</v>
+        <v>1690</v>
       </c>
       <c r="G16" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>2</v>
       </c>
       <c r="J16" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>54519</v>
       </c>
       <c r="B17">
         <v>54300</v>
       </c>
       <c r="C17" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D17" t="s">
-        <v>1670</v>
+        <v>1689</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>1671</v>
+        <v>1690</v>
       </c>
       <c r="G17" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>54520</v>
       </c>
       <c r="B18">
         <v>54287</v>
       </c>
       <c r="C18" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D18" t="s">
-        <v>1670</v>
+        <v>1689</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>1671</v>
+        <v>1690</v>
       </c>
       <c r="G18" t="s">
-        <v>1672</v>
+        <v>1691</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J18" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54521</v>
       </c>
       <c r="B19">
         <v>54182</v>
       </c>
       <c r="C19" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D19" t="s">
-        <v>1673</v>
+        <v>1692</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>1674</v>
+        <v>1693</v>
       </c>
       <c r="G19" t="s">
-        <v>1675</v>
+        <v>1694</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>54522</v>
       </c>
       <c r="B20">
         <v>54210</v>
       </c>
       <c r="C20" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D20" t="s">
-        <v>1673</v>
+        <v>1692</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>1674</v>
+        <v>1693</v>
       </c>
       <c r="G20" t="s">
-        <v>1675</v>
+        <v>1694</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>54523</v>
       </c>
       <c r="B21">
         <v>54204</v>
       </c>
       <c r="C21" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D21" t="s">
-        <v>1673</v>
+        <v>1692</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1674</v>
+        <v>1693</v>
       </c>
       <c r="G21" t="s">
-        <v>1675</v>
+        <v>1694</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>54524</v>
       </c>
       <c r="B22">
         <v>54197</v>
       </c>
       <c r="C22" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D22" t="s">
-        <v>1673</v>
+        <v>1692</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1674</v>
+        <v>1693</v>
       </c>
       <c r="G22" t="s">
-        <v>1675</v>
+        <v>1694</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>54691</v>
       </c>
       <c r="B23">
         <v>54541</v>
       </c>
       <c r="C23" t="s">
-        <v>1676</v>
+        <v>1695</v>
       </c>
       <c r="D23" t="s">
-        <v>1677</v>
+        <v>1696</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="G23" t="s">
-        <v>1679</v>
+        <v>1698</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J23" t="s">
-        <v>654</v>
+        <v>668</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>52221</v>
       </c>
       <c r="B24">
         <v>49807</v>
       </c>
       <c r="C24" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1681</v>
+        <v>1700</v>
       </c>
       <c r="G24" t="s">
-        <v>1682</v>
+        <v>1701</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>52031</v>
       </c>
       <c r="B25">
         <v>49858</v>
       </c>
       <c r="C25" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D25" t="s">
-        <v>1685</v>
+        <v>1704</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>1686</v>
+        <v>1705</v>
       </c>
       <c r="G25" t="s">
-        <v>1687</v>
+        <v>1706</v>
       </c>
       <c r="H25" t="s">
-        <v>1688</v>
+        <v>1707</v>
       </c>
       <c r="I25">
         <v>35</v>
       </c>
       <c r="J25" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>52646</v>
       </c>
       <c r="B26">
         <v>52576</v>
       </c>
       <c r="C26" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="G26" t="s">
-        <v>1690</v>
+        <v>1709</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>54525</v>
       </c>
       <c r="B27">
         <v>54204</v>
       </c>
       <c r="C27" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D27" t="s">
-        <v>1691</v>
+        <v>1710</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>1692</v>
+        <v>1711</v>
       </c>
       <c r="G27" t="s">
-        <v>1693</v>
+        <v>1712</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50805</v>
       </c>
       <c r="B28">
         <v>49862</v>
       </c>
       <c r="C28" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>246</v>
       </c>
       <c r="G28" t="s">
-        <v>1695</v>
+        <v>1714</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>1696</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50794</v>
       </c>
       <c r="B29">
         <v>49853</v>
       </c>
       <c r="C29" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>181</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>52151</v>
       </c>
       <c r="B30">
         <v>49793</v>
       </c>
       <c r="C30" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D30" t="s">
-        <v>1697</v>
+        <v>1716</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1698</v>
+        <v>1717</v>
       </c>
       <c r="G30" t="s">
-        <v>1687</v>
+        <v>1706</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>6</v>
       </c>
       <c r="J30" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>54581</v>
       </c>
       <c r="B31">
         <v>49857</v>
       </c>
       <c r="C31" t="s">
-        <v>1699</v>
+        <v>1718</v>
       </c>
       <c r="D31" t="s">
-        <v>1700</v>
+        <v>1719</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1701</v>
+        <v>1720</v>
       </c>
       <c r="G31" t="s">
-        <v>1702</v>
+        <v>1721</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>54526</v>
       </c>
       <c r="B32">
         <v>54197</v>
       </c>
       <c r="C32" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D32" t="s">
-        <v>1703</v>
+        <v>1722</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1704</v>
+        <v>1723</v>
       </c>
       <c r="G32" t="s">
-        <v>1705</v>
+        <v>1724</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>52166</v>
       </c>
       <c r="B33">
         <v>49803</v>
       </c>
       <c r="C33" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D33" t="s">
-        <v>1706</v>
+        <v>1725</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1707</v>
+        <v>1726</v>
       </c>
       <c r="G33" t="s">
-        <v>1687</v>
+        <v>1706</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>7</v>
       </c>
       <c r="J33" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>52191</v>
       </c>
       <c r="B34">
         <v>49805</v>
       </c>
       <c r="C34" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>1708</v>
+        <v>1727</v>
       </c>
       <c r="G34" t="s">
-        <v>1709</v>
+        <v>1728</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50798</v>
       </c>
       <c r="B35">
         <v>49855</v>
       </c>
       <c r="C35" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>195</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>54241</v>
       </c>
       <c r="B36">
         <v>53376</v>
       </c>
       <c r="C36" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D36" t="s">
-        <v>1710</v>
+        <v>1729</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1711</v>
+        <v>1730</v>
       </c>
       <c r="G36" t="s">
-        <v>1712</v>
+        <v>1731</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>54542</v>
       </c>
       <c r="B37">
         <v>54541</v>
       </c>
       <c r="C37" t="s">
-        <v>1713</v>
+        <v>1732</v>
       </c>
       <c r="D37" t="s">
-        <v>1714</v>
+        <v>1733</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1715</v>
+        <v>1734</v>
       </c>
       <c r="G37" t="s">
-        <v>1716</v>
+        <v>1735</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J37" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>52161</v>
       </c>
       <c r="B38">
         <v>49793</v>
       </c>
       <c r="C38" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D38" t="s">
-        <v>1717</v>
+        <v>1736</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1718</v>
+        <v>1737</v>
       </c>
       <c r="G38" t="s">
-        <v>1719</v>
+        <v>1738</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>2</v>
       </c>
       <c r="J38" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50811</v>
       </c>
       <c r="B39">
         <v>49869</v>
       </c>
       <c r="C39" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>261</v>
       </c>
       <c r="G39" t="s">
-        <v>1695</v>
+        <v>1714</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>52501</v>
       </c>
       <c r="B40">
         <v>49862</v>
       </c>
       <c r="C40" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D40" t="s">
-        <v>1720</v>
+        <v>1739</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1721</v>
+        <v>1740</v>
       </c>
       <c r="G40" t="s">
-        <v>1722</v>
+        <v>1741</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>1</v>
       </c>
       <c r="J40" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>54163</v>
       </c>
       <c r="B41">
         <v>52366</v>
       </c>
       <c r="C41" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D41" t="s">
-        <v>1723</v>
+        <v>1742</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1724</v>
+        <v>1743</v>
       </c>
       <c r="G41" t="s">
-        <v>1725</v>
+        <v>1744</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>11</v>
       </c>
       <c r="J41" t="s">
-        <v>1726</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>54642</v>
       </c>
       <c r="B42">
         <v>54541</v>
       </c>
       <c r="C42" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D42" t="s">
-        <v>1727</v>
+        <v>1746</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1728</v>
+        <v>1747</v>
       </c>
       <c r="G42" t="s">
-        <v>1729</v>
+        <v>1748</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J42" t="s">
-        <v>1730</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50806</v>
       </c>
       <c r="B43">
         <v>49864</v>
       </c>
       <c r="C43" t="s">
-        <v>1731</v>
+        <v>1750</v>
       </c>
       <c r="D43" t="s">
-        <v>1732</v>
+        <v>1751</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1733</v>
+        <v>1752</v>
       </c>
       <c r="G43" t="s">
-        <v>1734</v>
+        <v>1753</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>13</v>
       </c>
       <c r="J43" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>52891</v>
       </c>
       <c r="B44">
         <v>49810</v>
       </c>
       <c r="C44" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D44" t="s">
-        <v>1735</v>
+        <v>1754</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1736</v>
+        <v>1755</v>
       </c>
       <c r="G44" t="s">
-        <v>1737</v>
+        <v>1756</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>13</v>
       </c>
       <c r="J44" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>52566</v>
       </c>
       <c r="B45">
         <v>49862</v>
       </c>
       <c r="C45" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
       <c r="D45" t="s">
-        <v>1738</v>
+        <v>1757</v>
       </c>
       <c r="E45" t="s">
-        <v>1739</v>
+        <v>1758</v>
       </c>
       <c r="F45" t="s">
-        <v>1740</v>
+        <v>1759</v>
       </c>
       <c r="G45" t="s">
-        <v>1741</v>
+        <v>1760</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="J45" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50824</v>
       </c>
       <c r="B46">
         <v>49787</v>
       </c>
       <c r="C46" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D46" t="s">
-        <v>1742</v>
+        <v>1761</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1743</v>
+        <v>1762</v>
       </c>
       <c r="G46" t="s">
-        <v>1744</v>
+        <v>1763</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>6</v>
       </c>
       <c r="J46" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>50825</v>
       </c>
       <c r="B47">
         <v>49787</v>
       </c>
       <c r="C47" t="s">
-        <v>1699</v>
+        <v>1718</v>
       </c>
       <c r="D47" t="s">
-        <v>1745</v>
+        <v>1764</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1746</v>
+        <v>1765</v>
       </c>
       <c r="G47" t="s">
-        <v>1747</v>
+        <v>1766</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>5</v>
       </c>
       <c r="J47" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>50831</v>
       </c>
       <c r="B48">
         <v>49791</v>
       </c>
       <c r="C48" t="s">
-        <v>1731</v>
+        <v>1750</v>
       </c>
       <c r="D48" t="s">
-        <v>1748</v>
+        <v>1767</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1749</v>
+        <v>1768</v>
       </c>
       <c r="G48" t="s">
-        <v>1750</v>
+        <v>1769</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>18</v>
       </c>
       <c r="J48" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50829</v>
       </c>
       <c r="B49">
         <v>49791</v>
       </c>
       <c r="C49" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D49" t="s">
-        <v>1751</v>
+        <v>1770</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1752</v>
+        <v>1771</v>
       </c>
       <c r="G49" t="s">
-        <v>1753</v>
+        <v>1772</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>41</v>
       </c>
       <c r="J49" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>50671</v>
       </c>
       <c r="B50">
         <v>49805</v>
       </c>
       <c r="C50" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D50" t="s">
-        <v>1754</v>
+        <v>1773</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1755</v>
+        <v>1774</v>
       </c>
       <c r="G50" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>12</v>
       </c>
       <c r="J50" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>50673</v>
       </c>
       <c r="B51">
         <v>49807</v>
       </c>
       <c r="C51" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D51" t="s">
-        <v>1756</v>
+        <v>1775</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1757</v>
+        <v>1776</v>
       </c>
       <c r="G51" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>6</v>
       </c>
       <c r="J51" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50692</v>
       </c>
       <c r="B52">
         <v>49799</v>
       </c>
       <c r="C52" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D52" t="s">
-        <v>1758</v>
+        <v>1777</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1759</v>
+        <v>1778</v>
       </c>
       <c r="G52" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>7</v>
       </c>
       <c r="J52" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50691</v>
       </c>
       <c r="B53">
         <v>49798</v>
       </c>
       <c r="C53" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D53" t="s">
-        <v>1760</v>
+        <v>1779</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1761</v>
+        <v>1780</v>
       </c>
       <c r="G53" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>12</v>
       </c>
       <c r="J53" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>50690</v>
       </c>
       <c r="B54">
         <v>49797</v>
       </c>
       <c r="C54" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D54" t="s">
-        <v>1762</v>
+        <v>1781</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1763</v>
+        <v>1782</v>
       </c>
       <c r="G54" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>11</v>
       </c>
       <c r="J54" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>50670</v>
       </c>
       <c r="B55">
         <v>49803</v>
       </c>
       <c r="C55" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D55" t="s">
-        <v>1764</v>
+        <v>1783</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1765</v>
+        <v>1784</v>
       </c>
       <c r="G55" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>3</v>
       </c>
       <c r="J55" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>50672</v>
       </c>
       <c r="B56">
         <v>49806</v>
       </c>
       <c r="C56" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D56" t="s">
-        <v>1766</v>
+        <v>1785</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>1767</v>
+        <v>1786</v>
       </c>
       <c r="G56" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H56"/>
       <c r="I56">
         <v>3</v>
       </c>
       <c r="J56" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>50669</v>
       </c>
       <c r="B57">
         <v>49793</v>
       </c>
       <c r="C57" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D57" t="s">
-        <v>1768</v>
+        <v>1787</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1769</v>
+        <v>1788</v>
       </c>
       <c r="G57" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>20</v>
       </c>
       <c r="J57" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>50845</v>
       </c>
       <c r="B58">
         <v>49882</v>
       </c>
       <c r="C58" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D58" t="s">
-        <v>1770</v>
+        <v>1789</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1771</v>
+        <v>1790</v>
       </c>
       <c r="G58" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>50842</v>
       </c>
       <c r="B59">
         <v>49879</v>
       </c>
       <c r="C59" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D59" t="s">
-        <v>1772</v>
+        <v>1791</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1773</v>
+        <v>1792</v>
       </c>
       <c r="G59" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>3</v>
       </c>
       <c r="J59" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>50847</v>
       </c>
       <c r="B60">
         <v>49883</v>
       </c>
       <c r="C60" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D60" t="s">
-        <v>1774</v>
+        <v>1793</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1775</v>
+        <v>1794</v>
       </c>
       <c r="G60" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>2</v>
       </c>
       <c r="J60" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>50844</v>
       </c>
       <c r="B61">
         <v>49881</v>
       </c>
       <c r="C61" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D61" t="s">
-        <v>1776</v>
+        <v>1795</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1777</v>
+        <v>1796</v>
       </c>
       <c r="G61" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>20</v>
       </c>
       <c r="J61" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>50838</v>
       </c>
       <c r="B62">
         <v>49873</v>
       </c>
       <c r="C62" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D62" t="s">
-        <v>1778</v>
+        <v>1797</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1779</v>
+        <v>1798</v>
       </c>
       <c r="G62" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J62" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50843</v>
       </c>
       <c r="B63">
         <v>49880</v>
       </c>
       <c r="C63" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D63" t="s">
-        <v>1780</v>
+        <v>1799</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1781</v>
+        <v>1800</v>
       </c>
       <c r="G63" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>52246</v>
       </c>
       <c r="B64">
         <v>49883</v>
       </c>
       <c r="C64" t="s">
-        <v>1676</v>
+        <v>1695</v>
       </c>
       <c r="D64" t="s">
-        <v>1782</v>
+        <v>1801</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1783</v>
+        <v>1802</v>
       </c>
       <c r="G64" t="s">
-        <v>1676</v>
+        <v>1695</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>2</v>
       </c>
       <c r="J64" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>52201</v>
       </c>
       <c r="B65">
         <v>49806</v>
       </c>
       <c r="C65" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>1784</v>
+        <v>1803</v>
       </c>
       <c r="G65" t="s">
-        <v>1785</v>
+        <v>1804</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>54175</v>
       </c>
       <c r="B66">
         <v>49856</v>
       </c>
       <c r="C66" t="s">
-        <v>1699</v>
+        <v>1718</v>
       </c>
       <c r="D66" t="s">
-        <v>1786</v>
+        <v>1805</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1787</v>
+        <v>1806</v>
       </c>
       <c r="G66" t="s">
-        <v>1788</v>
+        <v>1807</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J66" t="s">
-        <v>1593</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>52831</v>
       </c>
       <c r="B67">
         <v>49788</v>
       </c>
       <c r="C67" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D67" t="s">
-        <v>1789</v>
+        <v>1808</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1790</v>
+        <v>1809</v>
       </c>
       <c r="G67" t="s">
-        <v>1791</v>
+        <v>1810</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>6</v>
       </c>
       <c r="J67" t="s">
-        <v>1792</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>52121</v>
       </c>
       <c r="B68">
         <v>49798</v>
       </c>
       <c r="C68" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1793</v>
+        <v>1812</v>
       </c>
       <c r="G68" t="s">
-        <v>1794</v>
+        <v>1813</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>52506</v>
       </c>
       <c r="B69">
         <v>49862</v>
       </c>
       <c r="C69" t="s">
-        <v>1795</v>
+        <v>1814</v>
       </c>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>1796</v>
+        <v>1815</v>
       </c>
       <c r="F69" t="s">
-        <v>1797</v>
+        <v>1816</v>
       </c>
       <c r="G69" t="s">
-        <v>1798</v>
+        <v>1817</v>
       </c>
       <c r="H69" t="s">
-        <v>1795</v>
+        <v>1814</v>
       </c>
       <c r="I69">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="J69" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>52181</v>
       </c>
       <c r="B70">
         <v>49803</v>
       </c>
       <c r="C70" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D70" t="s">
-        <v>1799</v>
+        <v>1818</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>1800</v>
+        <v>1819</v>
       </c>
       <c r="G70" t="s">
-        <v>1801</v>
+        <v>1820</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>52196</v>
       </c>
       <c r="B71">
         <v>49805</v>
       </c>
       <c r="C71" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1802</v>
+        <v>1821</v>
       </c>
       <c r="G71" t="s">
-        <v>1803</v>
+        <v>1822</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>54701</v>
       </c>
       <c r="B72">
         <v>54692</v>
       </c>
       <c r="C72" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D72"/>
       <c r="E72" t="s">
-        <v>1804</v>
+        <v>1823</v>
       </c>
       <c r="F72" t="s">
-        <v>1805</v>
+        <v>1824</v>
       </c>
       <c r="G72" t="s">
-        <v>1806</v>
+        <v>1825</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="J72" t="s">
-        <v>654</v>
+        <v>668</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
-        <v>50675</v>
+        <v>54712</v>
       </c>
       <c r="B73">
-        <v>49809</v>
+        <v>54702</v>
       </c>
       <c r="C73" t="s">
-        <v>1699</v>
-[...4 lines deleted...]
-      </c>
+        <v>1669</v>
+      </c>
+      <c r="D73" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E73"/>
       <c r="F73" t="s">
-        <v>1808</v>
+        <v>1827</v>
       </c>
       <c r="G73" t="s">
-        <v>1809</v>
+        <v>1828</v>
       </c>
       <c r="H73"/>
       <c r="I73">
-        <v>2662</v>
+        <v>0</v>
       </c>
       <c r="J73" t="s">
-        <v>99</v>
+        <v>549</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
-        <v>54554</v>
+        <v>50675</v>
       </c>
       <c r="B74">
-        <v>49859</v>
+        <v>49809</v>
       </c>
       <c r="C74" t="s">
-        <v>1684</v>
-[...4 lines deleted...]
-      <c r="E74"/>
+        <v>1718</v>
+      </c>
+      <c r="D74"/>
+      <c r="E74" t="s">
+        <v>1829</v>
+      </c>
       <c r="F74" t="s">
-        <v>1811</v>
+        <v>1830</v>
       </c>
       <c r="G74" t="s">
-        <v>1812</v>
+        <v>1831</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>0</v>
+        <v>2767</v>
       </c>
       <c r="J74" t="s">
-        <v>1813</v>
+        <v>99</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
-        <v>54706</v>
+        <v>54554</v>
       </c>
       <c r="B75">
-        <v>54692</v>
+        <v>49859</v>
       </c>
       <c r="C75" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D75" t="s">
-        <v>1814</v>
+        <v>1832</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>1815</v>
+        <v>1833</v>
       </c>
       <c r="G75" t="s">
-        <v>1816</v>
+        <v>1834</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J75" t="s">
-        <v>549</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
-        <v>54553</v>
+        <v>54706</v>
       </c>
       <c r="B76">
-        <v>49859</v>
+        <v>54692</v>
       </c>
       <c r="C76" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D76" t="s">
-        <v>1817</v>
+        <v>1836</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>1818</v>
+        <v>1837</v>
       </c>
       <c r="G76" t="s">
-        <v>1819</v>
+        <v>1838</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J76" t="s">
-        <v>1813</v>
+        <v>549</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>54552</v>
+        <v>54553</v>
       </c>
       <c r="B77">
         <v>49859</v>
       </c>
       <c r="C77" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D77" t="s">
-        <v>1820</v>
+        <v>1839</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>1821</v>
+        <v>1840</v>
       </c>
       <c r="G77" t="s">
-        <v>1822</v>
+        <v>1841</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>0</v>
       </c>
       <c r="J77" t="s">
-        <v>1813</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
-        <v>52656</v>
+        <v>54552</v>
       </c>
       <c r="B78">
-        <v>52576</v>
+        <v>49859</v>
       </c>
       <c r="C78" t="s">
-        <v>1684</v>
-[...4 lines deleted...]
-      </c>
+        <v>1703</v>
+      </c>
+      <c r="D78" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E78"/>
       <c r="F78" t="s">
-        <v>1824</v>
+        <v>1843</v>
       </c>
       <c r="G78" t="s">
-        <v>1825</v>
+        <v>1844</v>
       </c>
       <c r="H78"/>
       <c r="I78">
-        <v>144</v>
+        <v>0</v>
       </c>
       <c r="J78" t="s">
-        <v>602</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
-        <v>53791</v>
+        <v>52656</v>
       </c>
       <c r="B79">
-        <v>52581</v>
+        <v>52576</v>
       </c>
       <c r="C79" t="s">
-        <v>1684</v>
-[...4 lines deleted...]
-      <c r="E79"/>
+        <v>1703</v>
+      </c>
+      <c r="D79"/>
+      <c r="E79" t="s">
+        <v>1845</v>
+      </c>
       <c r="F79" t="s">
-        <v>1827</v>
+        <v>1846</v>
       </c>
       <c r="G79" t="s">
-        <v>1828</v>
+        <v>1847</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="J79" t="s">
-        <v>1829</v>
+        <v>615</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
-        <v>52691</v>
+        <v>53791</v>
       </c>
       <c r="B80">
-        <v>52576</v>
+        <v>52581</v>
       </c>
       <c r="C80" t="s">
-        <v>1684</v>
-[...4 lines deleted...]
-      </c>
+        <v>1703</v>
+      </c>
+      <c r="D80" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E80"/>
       <c r="F80" t="s">
-        <v>1831</v>
+        <v>1849</v>
       </c>
       <c r="G80" t="s">
-        <v>1832</v>
+        <v>1850</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>147</v>
+        <v>7</v>
       </c>
       <c r="J80" t="s">
-        <v>602</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
-        <v>52216</v>
+        <v>52691</v>
       </c>
       <c r="B81">
-        <v>49806</v>
+        <v>52576</v>
       </c>
       <c r="C81" t="s">
-        <v>1684</v>
-[...4 lines deleted...]
-      <c r="E81"/>
+        <v>1703</v>
+      </c>
+      <c r="D81"/>
+      <c r="E81" t="s">
+        <v>1852</v>
+      </c>
       <c r="F81" t="s">
-        <v>1834</v>
+        <v>1853</v>
       </c>
       <c r="G81" t="s">
-        <v>1687</v>
+        <v>1854</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>3</v>
+        <v>147</v>
       </c>
       <c r="J81" t="s">
-        <v>1683</v>
+        <v>615</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
-        <v>52156</v>
+        <v>52216</v>
       </c>
       <c r="B82">
-        <v>49793</v>
+        <v>49806</v>
       </c>
       <c r="C82" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D82" t="s">
-        <v>1835</v>
+        <v>1855</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>1836</v>
+        <v>1856</v>
       </c>
       <c r="G82" t="s">
-        <v>1837</v>
+        <v>1706</v>
       </c>
       <c r="H82"/>
       <c r="I82">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J82" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
-        <v>50830</v>
+        <v>52156</v>
       </c>
       <c r="B83">
-        <v>49791</v>
+        <v>49793</v>
       </c>
       <c r="C83" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="D83" t="s">
-        <v>1838</v>
+        <v>1857</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>1839</v>
+        <v>1858</v>
       </c>
       <c r="G83" t="s">
-        <v>1840</v>
+        <v>1859</v>
       </c>
       <c r="H83"/>
       <c r="I83">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="J83" t="s">
-        <v>121</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
-        <v>50812</v>
+        <v>50830</v>
       </c>
       <c r="B84">
-        <v>49870</v>
+        <v>49791</v>
       </c>
       <c r="C84" t="s">
-        <v>1694</v>
-[...1 lines deleted...]
-      <c r="D84"/>
+        <v>1718</v>
+      </c>
+      <c r="D84" t="s">
+        <v>1860</v>
+      </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>265</v>
+        <v>1861</v>
       </c>
       <c r="G84" t="s">
-        <v>1695</v>
+        <v>1862</v>
       </c>
       <c r="H84"/>
       <c r="I84">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="J84" t="s">
-        <v>51</v>
+        <v>121</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
-        <v>50795</v>
+        <v>50812</v>
       </c>
       <c r="B85">
-        <v>49854</v>
+        <v>49870</v>
       </c>
       <c r="C85" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D85"/>
-      <c r="E85" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E85"/>
       <c r="F85" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="G85"/>
+        <v>265</v>
+      </c>
+      <c r="G85" t="s">
+        <v>1714</v>
+      </c>
       <c r="H85"/>
       <c r="I85">
-        <v>156</v>
+        <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
-        <v>50796</v>
+        <v>50795</v>
       </c>
       <c r="B86">
         <v>49854</v>
       </c>
       <c r="C86" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D86"/>
       <c r="E86" t="s">
-        <v>1842</v>
+        <v>1863</v>
       </c>
       <c r="F86" t="s">
         <v>188</v>
       </c>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="J86" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
-        <v>50797</v>
+        <v>50796</v>
       </c>
       <c r="B87">
         <v>49854</v>
       </c>
       <c r="C87" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D87"/>
       <c r="E87" t="s">
-        <v>1843</v>
+        <v>1864</v>
       </c>
       <c r="F87" t="s">
         <v>188</v>
       </c>
       <c r="G87"/>
       <c r="H87"/>
       <c r="I87">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="J87" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
-        <v>52186</v>
+        <v>50797</v>
       </c>
       <c r="B88">
-        <v>49805</v>
+        <v>49854</v>
       </c>
       <c r="C88" t="s">
-        <v>1680</v>
+        <v>1713</v>
       </c>
       <c r="D88"/>
-      <c r="E88"/>
+      <c r="E88" t="s">
+        <v>1865</v>
+      </c>
       <c r="F88" t="s">
-        <v>1844</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="G88"/>
       <c r="H88"/>
       <c r="I88">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="J88" t="s">
-        <v>121</v>
+        <v>51</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
-        <v>54551</v>
+        <v>52186</v>
       </c>
       <c r="B89">
-        <v>49859</v>
+        <v>49805</v>
       </c>
       <c r="C89" t="s">
-        <v>1684</v>
-[...3 lines deleted...]
-      </c>
+        <v>1699</v>
+      </c>
+      <c r="D89"/>
       <c r="E89"/>
       <c r="F89" t="s">
-        <v>1847</v>
+        <v>1866</v>
       </c>
       <c r="G89" t="s">
-        <v>1848</v>
+        <v>1867</v>
       </c>
       <c r="H89"/>
       <c r="I89">
         <v>0</v>
       </c>
       <c r="J89" t="s">
-        <v>1813</v>
+        <v>121</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
-        <v>52836</v>
+        <v>54551</v>
       </c>
       <c r="B90">
-        <v>49788</v>
+        <v>49859</v>
       </c>
       <c r="C90" t="s">
-        <v>1694</v>
+        <v>1703</v>
       </c>
       <c r="D90" t="s">
-        <v>1849</v>
+        <v>1868</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>1850</v>
+        <v>1869</v>
       </c>
       <c r="G90" t="s">
-        <v>1851</v>
+        <v>1870</v>
       </c>
       <c r="H90"/>
       <c r="I90">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J90" t="s">
-        <v>1792</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
-        <v>50827</v>
+        <v>52836</v>
       </c>
       <c r="B91">
         <v>49788</v>
       </c>
       <c r="C91" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D91" t="s">
-        <v>1852</v>
+        <v>1871</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>1853</v>
+        <v>1872</v>
       </c>
       <c r="G91" t="s">
-        <v>1854</v>
+        <v>1873</v>
       </c>
       <c r="H91"/>
       <c r="I91">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="J91" t="s">
-        <v>580</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
-        <v>50846</v>
+        <v>50827</v>
       </c>
       <c r="B92">
-        <v>49882</v>
+        <v>49788</v>
       </c>
       <c r="C92" t="s">
-        <v>1684</v>
+        <v>1713</v>
       </c>
       <c r="D92" t="s">
-        <v>1855</v>
+        <v>1874</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>1856</v>
+        <v>1875</v>
       </c>
       <c r="G92" t="s">
-        <v>1857</v>
+        <v>1876</v>
       </c>
       <c r="H92"/>
       <c r="I92">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="J92" t="s">
-        <v>121</v>
+        <v>593</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
-        <v>52231</v>
+        <v>50846</v>
       </c>
       <c r="B93">
-        <v>49807</v>
+        <v>49882</v>
       </c>
       <c r="C93" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D93" t="s">
-        <v>1858</v>
+        <v>1877</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1859</v>
+        <v>1878</v>
       </c>
       <c r="G93" t="s">
-        <v>1687</v>
-[...3 lines deleted...]
-      </c>
+        <v>1879</v>
+      </c>
+      <c r="H93"/>
       <c r="I93">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J93" t="s">
-        <v>1683</v>
+        <v>121</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
-        <v>52236</v>
+        <v>52231</v>
       </c>
       <c r="B94">
         <v>49807</v>
       </c>
       <c r="C94" t="s">
-        <v>1684</v>
-[...1 lines deleted...]
-      <c r="D94"/>
+        <v>1703</v>
+      </c>
+      <c r="D94" t="s">
+        <v>1880</v>
+      </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>1860</v>
+        <v>1881</v>
       </c>
       <c r="G94" t="s">
-        <v>1687</v>
-[...1 lines deleted...]
-      <c r="H94"/>
+        <v>1706</v>
+      </c>
+      <c r="H94" t="s">
+        <v>1881</v>
+      </c>
       <c r="I94">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J94" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
-        <v>54299</v>
+        <v>52236</v>
       </c>
       <c r="B95">
-        <v>49879</v>
+        <v>49807</v>
       </c>
       <c r="C95" t="s">
-        <v>1684</v>
-[...6 lines deleted...]
-      </c>
+        <v>1703</v>
+      </c>
+      <c r="D95"/>
+      <c r="E95"/>
       <c r="F95" t="s">
-        <v>1863</v>
+        <v>1882</v>
       </c>
       <c r="G95" t="s">
-        <v>1864</v>
-[...3 lines deleted...]
-      </c>
+        <v>1706</v>
+      </c>
+      <c r="H95"/>
       <c r="I95">
-        <v>174</v>
+        <v>0</v>
       </c>
       <c r="J95" t="s">
-        <v>279</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
-        <v>54512</v>
+        <v>54299</v>
       </c>
       <c r="B96">
-        <v>54320</v>
+        <v>49879</v>
       </c>
       <c r="C96" t="s">
-        <v>1676</v>
+        <v>1703</v>
       </c>
       <c r="D96" t="s">
-        <v>1866</v>
-[...1 lines deleted...]
-      <c r="E96"/>
+        <v>1883</v>
+      </c>
+      <c r="E96" t="s">
+        <v>1884</v>
+      </c>
       <c r="F96" t="s">
-        <v>1867</v>
+        <v>1885</v>
       </c>
       <c r="G96" t="s">
-        <v>1868</v>
-[...1 lines deleted...]
-      <c r="H96"/>
+        <v>1886</v>
+      </c>
+      <c r="H96" t="s">
+        <v>1887</v>
+      </c>
       <c r="I96">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="J96" t="s">
-        <v>419</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
-        <v>52176</v>
+        <v>54512</v>
       </c>
       <c r="B97">
-        <v>49803</v>
+        <v>54320</v>
       </c>
       <c r="C97" t="s">
-        <v>1680</v>
+        <v>1695</v>
       </c>
       <c r="D97" t="s">
-        <v>1869</v>
+        <v>1888</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>1870</v>
+        <v>1889</v>
       </c>
       <c r="G97" t="s">
-        <v>1871</v>
+        <v>1890</v>
       </c>
       <c r="H97"/>
       <c r="I97">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J97" t="s">
-        <v>121</v>
+        <v>419</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
-        <v>50792</v>
+        <v>52176</v>
       </c>
       <c r="B98">
-        <v>49851</v>
+        <v>49803</v>
       </c>
       <c r="C98" t="s">
-        <v>1694</v>
-[...4 lines deleted...]
-      </c>
+        <v>1699</v>
+      </c>
+      <c r="D98" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E98"/>
       <c r="F98" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="G98"/>
+        <v>1892</v>
+      </c>
+      <c r="G98" t="s">
+        <v>1893</v>
+      </c>
       <c r="H98"/>
       <c r="I98">
-        <v>172</v>
+        <v>1</v>
       </c>
       <c r="J98" t="s">
-        <v>51</v>
+        <v>121</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
-        <v>50793</v>
+        <v>50792</v>
       </c>
       <c r="B99">
         <v>49851</v>
       </c>
       <c r="C99" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="D99"/>
       <c r="E99" t="s">
-        <v>1873</v>
+        <v>1894</v>
       </c>
       <c r="F99" t="s">
         <v>174</v>
       </c>
       <c r="G99"/>
       <c r="H99"/>
       <c r="I99">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="J99" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
-        <v>50826</v>
+        <v>50793</v>
       </c>
       <c r="B100">
-        <v>49787</v>
+        <v>49851</v>
       </c>
       <c r="C100" t="s">
-        <v>1684</v>
-[...4 lines deleted...]
-      <c r="E100"/>
+        <v>1713</v>
+      </c>
+      <c r="D100"/>
+      <c r="E100" t="s">
+        <v>1895</v>
+      </c>
       <c r="F100" t="s">
-        <v>1875</v>
-[...3 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="G100"/>
       <c r="H100"/>
       <c r="I100">
-        <v>2</v>
+        <v>155</v>
       </c>
       <c r="J100" t="s">
-        <v>1683</v>
+        <v>51</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
-        <v>54472</v>
+        <v>50826</v>
       </c>
       <c r="B101">
-        <v>52341</v>
+        <v>49787</v>
       </c>
       <c r="C101" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D101" t="s">
-        <v>1877</v>
+        <v>1896</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>1878</v>
+        <v>1897</v>
       </c>
       <c r="G101" t="s">
-        <v>1879</v>
-[...3 lines deleted...]
-      </c>
+        <v>1898</v>
+      </c>
+      <c r="H101"/>
       <c r="I101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J101" t="s">
-        <v>1667</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
-        <v>54367</v>
+        <v>54472</v>
       </c>
       <c r="B102">
-        <v>49879</v>
+        <v>52341</v>
       </c>
       <c r="C102" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D102" t="s">
-        <v>1880</v>
+        <v>1899</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
-        <v>1881</v>
+        <v>1900</v>
       </c>
       <c r="G102" t="s">
-        <v>1882</v>
-[...1 lines deleted...]
-      <c r="H102"/>
+        <v>1901</v>
+      </c>
+      <c r="H102" t="s">
+        <v>1707</v>
+      </c>
       <c r="I102">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J102" t="s">
-        <v>1883</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
-        <v>52711</v>
+        <v>54711</v>
       </c>
       <c r="B103">
-        <v>52576</v>
+        <v>54702</v>
       </c>
       <c r="C103" t="s">
-        <v>1680</v>
-[...1 lines deleted...]
-      <c r="D103"/>
+        <v>1703</v>
+      </c>
+      <c r="D103" t="s">
+        <v>1902</v>
+      </c>
       <c r="E103"/>
       <c r="F103" t="s">
-        <v>1884</v>
+        <v>1903</v>
       </c>
       <c r="G103" t="s">
-        <v>1885</v>
+        <v>1904</v>
       </c>
       <c r="H103"/>
       <c r="I103">
         <v>0</v>
       </c>
       <c r="J103" t="s">
-        <v>602</v>
+        <v>549</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
-        <v>52241</v>
+        <v>54367</v>
       </c>
       <c r="B104">
-        <v>49881</v>
+        <v>49879</v>
       </c>
       <c r="C104" t="s">
-        <v>1676</v>
+        <v>1703</v>
       </c>
       <c r="D104" t="s">
-        <v>1886</v>
+        <v>1902</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>1887</v>
+        <v>1905</v>
       </c>
       <c r="G104" t="s">
-        <v>1676</v>
+        <v>1906</v>
       </c>
       <c r="H104"/>
       <c r="I104">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="J104" t="s">
-        <v>121</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
-        <v>53971</v>
+        <v>52711</v>
       </c>
       <c r="B105">
-        <v>49879</v>
+        <v>52576</v>
       </c>
       <c r="C105" t="s">
-        <v>1650</v>
-[...6 lines deleted...]
-      </c>
+        <v>1699</v>
+      </c>
+      <c r="D105"/>
+      <c r="E105"/>
       <c r="F105" t="s">
-        <v>1890</v>
+        <v>1908</v>
       </c>
       <c r="G105" t="s">
-        <v>1891</v>
-[...3 lines deleted...]
-      </c>
+        <v>1909</v>
+      </c>
+      <c r="H105"/>
       <c r="I105">
-        <v>162</v>
+        <v>0</v>
       </c>
       <c r="J105" t="s">
-        <v>1893</v>
+        <v>615</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
-        <v>53976</v>
+        <v>52241</v>
       </c>
       <c r="B106">
-        <v>52581</v>
+        <v>49881</v>
       </c>
       <c r="C106" t="s">
-        <v>1650</v>
+        <v>1695</v>
       </c>
       <c r="D106" t="s">
-        <v>1894</v>
-[...3 lines deleted...]
-      </c>
+        <v>1910</v>
+      </c>
+      <c r="E106"/>
       <c r="F106" t="s">
-        <v>1890</v>
+        <v>1911</v>
       </c>
       <c r="G106" t="s">
-        <v>1891</v>
-[...3 lines deleted...]
-      </c>
+        <v>1695</v>
+      </c>
+      <c r="H106"/>
       <c r="I106">
-        <v>184</v>
+        <v>11</v>
       </c>
       <c r="J106" t="s">
-        <v>1893</v>
+        <v>121</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
-        <v>54582</v>
+        <v>53971</v>
       </c>
       <c r="B107">
-        <v>54452</v>
+        <v>49879</v>
       </c>
       <c r="C107" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D107" t="s">
-        <v>1896</v>
-[...1 lines deleted...]
-      <c r="E107"/>
+        <v>1826</v>
+      </c>
+      <c r="E107" t="s">
+        <v>1912</v>
+      </c>
       <c r="F107" t="s">
-        <v>1897</v>
+        <v>1913</v>
       </c>
       <c r="G107" t="s">
-        <v>1898</v>
-[...1 lines deleted...]
-      <c r="H107"/>
+        <v>1914</v>
+      </c>
+      <c r="H107" t="s">
+        <v>1915</v>
+      </c>
       <c r="I107">
-        <v>1</v>
+        <v>164</v>
       </c>
       <c r="J107" t="s">
-        <v>524</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
-        <v>54623</v>
+        <v>53976</v>
       </c>
       <c r="B108">
-        <v>54621</v>
+        <v>52581</v>
       </c>
       <c r="C108" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
       <c r="D108" t="s">
-        <v>1899</v>
-[...1 lines deleted...]
-      <c r="E108"/>
+        <v>1917</v>
+      </c>
+      <c r="E108" t="s">
+        <v>1918</v>
+      </c>
       <c r="F108" t="s">
-        <v>1897</v>
+        <v>1913</v>
       </c>
       <c r="G108" t="s">
-        <v>1898</v>
-[...1 lines deleted...]
-      <c r="H108"/>
+        <v>1914</v>
+      </c>
+      <c r="H108" t="s">
+        <v>1915</v>
+      </c>
       <c r="I108">
-        <v>0</v>
+        <v>184</v>
       </c>
       <c r="J108" t="s">
-        <v>542</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
-        <v>50841</v>
+        <v>54582</v>
       </c>
       <c r="B109">
-        <v>49878</v>
+        <v>54452</v>
       </c>
       <c r="C109" t="s">
-        <v>1694</v>
+        <v>1669</v>
       </c>
       <c r="D109" t="s">
-        <v>1900</v>
+        <v>1919</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>1901</v>
+        <v>1920</v>
       </c>
       <c r="G109" t="s">
-        <v>1902</v>
+        <v>1921</v>
       </c>
       <c r="H109"/>
       <c r="I109">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J109" t="s">
-        <v>291</v>
+        <v>524</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
-        <v>50839</v>
+        <v>54623</v>
       </c>
       <c r="B110">
-        <v>49875</v>
+        <v>54621</v>
       </c>
       <c r="C110" t="s">
-        <v>1694</v>
-[...1 lines deleted...]
-      <c r="D110"/>
+        <v>1669</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1922</v>
+      </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>1903</v>
+        <v>1920</v>
       </c>
       <c r="G110" t="s">
-        <v>1904</v>
+        <v>1921</v>
       </c>
       <c r="H110"/>
       <c r="I110">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J110" t="s">
-        <v>51</v>
+        <v>542</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
-        <v>50840</v>
+        <v>50841</v>
       </c>
       <c r="B111">
-        <v>49877</v>
+        <v>49878</v>
       </c>
       <c r="C111" t="s">
-        <v>1694</v>
-[...1 lines deleted...]
-      <c r="D111"/>
+        <v>1713</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1923</v>
+      </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>1905</v>
+        <v>1924</v>
       </c>
       <c r="G111" t="s">
-        <v>1904</v>
+        <v>1925</v>
       </c>
       <c r="H111"/>
       <c r="I111">
         <v>0</v>
       </c>
       <c r="J111" t="s">
-        <v>51</v>
+        <v>291</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
-        <v>54622</v>
+        <v>50839</v>
       </c>
       <c r="B112">
-        <v>54621</v>
+        <v>49875</v>
       </c>
       <c r="C112" t="s">
-        <v>1694</v>
-[...3 lines deleted...]
-      </c>
+        <v>1713</v>
+      </c>
+      <c r="D112"/>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>1907</v>
+        <v>1926</v>
       </c>
       <c r="G112" t="s">
-        <v>1908</v>
+        <v>1927</v>
       </c>
       <c r="H112"/>
       <c r="I112">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J112" t="s">
-        <v>542</v>
+        <v>51</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
-        <v>52731</v>
+        <v>50840</v>
       </c>
       <c r="B113">
-        <v>52576</v>
+        <v>49877</v>
       </c>
       <c r="C113" t="s">
-        <v>1676</v>
-[...3 lines deleted...]
-      </c>
+        <v>1713</v>
+      </c>
+      <c r="D113"/>
       <c r="E113"/>
       <c r="F113" t="s">
-        <v>1910</v>
+        <v>1928</v>
       </c>
       <c r="G113" t="s">
-        <v>1911</v>
+        <v>1927</v>
       </c>
       <c r="H113"/>
       <c r="I113">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J113" t="s">
-        <v>602</v>
+        <v>51</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
-        <v>52211</v>
+        <v>54622</v>
       </c>
       <c r="B114">
-        <v>49806</v>
+        <v>54621</v>
       </c>
       <c r="C114" t="s">
-        <v>1680</v>
-[...1 lines deleted...]
-      <c r="D114"/>
+        <v>1713</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1929</v>
+      </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>1912</v>
+        <v>1930</v>
       </c>
       <c r="G114" t="s">
-        <v>1913</v>
+        <v>1931</v>
       </c>
       <c r="H114"/>
       <c r="I114">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J114" t="s">
-        <v>121</v>
+        <v>542</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
-        <v>52206</v>
+        <v>52731</v>
       </c>
       <c r="B115">
-        <v>49806</v>
+        <v>52576</v>
       </c>
       <c r="C115" t="s">
-        <v>1680</v>
-[...1 lines deleted...]
-      <c r="D115"/>
+        <v>1695</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1932</v>
+      </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>1914</v>
+        <v>1933</v>
       </c>
       <c r="G115" t="s">
-        <v>1915</v>
+        <v>1934</v>
       </c>
       <c r="H115"/>
       <c r="I115">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J115" t="s">
-        <v>121</v>
+        <v>615</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
-        <v>52106</v>
+        <v>52211</v>
       </c>
       <c r="B116">
-        <v>49797</v>
+        <v>49806</v>
       </c>
       <c r="C116" t="s">
-        <v>1684</v>
-[...3 lines deleted...]
-      </c>
+        <v>1699</v>
+      </c>
+      <c r="D116"/>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>1917</v>
+        <v>1935</v>
       </c>
       <c r="G116" t="s">
-        <v>1918</v>
+        <v>1936</v>
       </c>
       <c r="H116"/>
       <c r="I116">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J116" t="s">
-        <v>1683</v>
+        <v>121</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
-        <v>52101</v>
+        <v>52206</v>
       </c>
       <c r="B117">
-        <v>49797</v>
+        <v>49806</v>
       </c>
       <c r="C117" t="s">
-        <v>1684</v>
-[...3 lines deleted...]
-      </c>
+        <v>1699</v>
+      </c>
+      <c r="D117"/>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>1920</v>
+        <v>1937</v>
       </c>
       <c r="G117" t="s">
-        <v>1687</v>
+        <v>1938</v>
       </c>
       <c r="H117"/>
       <c r="I117">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J117" t="s">
-        <v>1683</v>
+        <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
-        <v>52111</v>
+        <v>52106</v>
       </c>
       <c r="B118">
         <v>49797</v>
       </c>
       <c r="C118" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D118" t="s">
-        <v>1921</v>
+        <v>1939</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>1922</v>
+        <v>1940</v>
       </c>
       <c r="G118" t="s">
-        <v>1687</v>
+        <v>1941</v>
       </c>
       <c r="H118"/>
       <c r="I118">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J118" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
-        <v>52116</v>
+        <v>52101</v>
       </c>
       <c r="B119">
         <v>49797</v>
       </c>
       <c r="C119" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D119" t="s">
-        <v>1923</v>
+        <v>1942</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
-        <v>1924</v>
+        <v>1943</v>
       </c>
       <c r="G119" t="s">
-        <v>1925</v>
+        <v>1706</v>
       </c>
       <c r="H119"/>
       <c r="I119">
         <v>3</v>
       </c>
       <c r="J119" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
-        <v>52866</v>
+        <v>52111</v>
       </c>
       <c r="B120">
-        <v>49811</v>
+        <v>49797</v>
       </c>
       <c r="C120" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D120" t="s">
-        <v>1926</v>
+        <v>1944</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>1927</v>
+        <v>1945</v>
       </c>
       <c r="G120" t="s">
-        <v>1928</v>
+        <v>1706</v>
       </c>
       <c r="H120"/>
       <c r="I120">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J120" t="s">
-        <v>99</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
-        <v>50828</v>
+        <v>52116</v>
       </c>
       <c r="B121">
-        <v>49788</v>
+        <v>49797</v>
       </c>
       <c r="C121" t="s">
-        <v>1731</v>
+        <v>1703</v>
       </c>
       <c r="D121" t="s">
-        <v>1929</v>
+        <v>1946</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
-        <v>1930</v>
+        <v>1947</v>
       </c>
       <c r="G121" t="s">
-        <v>1931</v>
+        <v>1948</v>
       </c>
       <c r="H121"/>
       <c r="I121">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="J121" t="s">
-        <v>121</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
-        <v>52051</v>
+        <v>52866</v>
       </c>
       <c r="B122">
-        <v>49858</v>
+        <v>49811</v>
       </c>
       <c r="C122" t="s">
-        <v>1731</v>
+        <v>1703</v>
       </c>
       <c r="D122" t="s">
-        <v>1932</v>
+        <v>1949</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>1933</v>
+        <v>1950</v>
       </c>
       <c r="G122" t="s">
-        <v>1934</v>
+        <v>1951</v>
       </c>
       <c r="H122"/>
       <c r="I122">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="J122" t="s">
-        <v>1935</v>
+        <v>99</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
-        <v>52126</v>
+        <v>50828</v>
       </c>
       <c r="B123">
-        <v>49798</v>
+        <v>49788</v>
       </c>
       <c r="C123" t="s">
-        <v>1680</v>
-[...1 lines deleted...]
-      <c r="D123"/>
+        <v>1750</v>
+      </c>
+      <c r="D123" t="s">
+        <v>1952</v>
+      </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>1936</v>
+        <v>1953</v>
       </c>
       <c r="G123" t="s">
-        <v>1937</v>
+        <v>1954</v>
       </c>
       <c r="H123"/>
       <c r="I123">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="J123" t="s">
-        <v>1683</v>
+        <v>121</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
-        <v>52131</v>
+        <v>52051</v>
       </c>
       <c r="B124">
-        <v>49798</v>
+        <v>49858</v>
       </c>
       <c r="C124" t="s">
-        <v>1669</v>
+        <v>1750</v>
       </c>
       <c r="D124" t="s">
-        <v>1938</v>
+        <v>1955</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
-        <v>1939</v>
+        <v>1956</v>
       </c>
       <c r="G124" t="s">
-        <v>1940</v>
+        <v>1957</v>
       </c>
       <c r="H124"/>
       <c r="I124">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="J124" t="s">
-        <v>1683</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
-        <v>52881</v>
+        <v>52126</v>
       </c>
       <c r="B125">
-        <v>49810</v>
+        <v>49798</v>
       </c>
       <c r="C125" t="s">
-        <v>1731</v>
-[...3 lines deleted...]
-      </c>
+        <v>1699</v>
+      </c>
+      <c r="D125"/>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>1942</v>
+        <v>1959</v>
       </c>
       <c r="G125" t="s">
-        <v>1943</v>
+        <v>1960</v>
       </c>
       <c r="H125"/>
       <c r="I125">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J125" t="s">
-        <v>99</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
-        <v>52886</v>
+        <v>52131</v>
       </c>
       <c r="B126">
-        <v>49811</v>
+        <v>49798</v>
       </c>
       <c r="C126" t="s">
-        <v>1731</v>
+        <v>1688</v>
       </c>
       <c r="D126" t="s">
-        <v>1944</v>
+        <v>1961</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>1942</v>
+        <v>1962</v>
       </c>
       <c r="G126" t="s">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="H126"/>
       <c r="I126">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J126" t="s">
-        <v>99</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
-        <v>52896</v>
+        <v>52881</v>
       </c>
       <c r="B127">
         <v>49810</v>
       </c>
       <c r="C127" t="s">
-        <v>1731</v>
+        <v>1750</v>
       </c>
       <c r="D127" t="s">
-        <v>1946</v>
+        <v>1964</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>1942</v>
+        <v>1965</v>
       </c>
       <c r="G127" t="s">
-        <v>1947</v>
+        <v>1966</v>
       </c>
       <c r="H127"/>
       <c r="I127">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="J127" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
-        <v>52226</v>
+        <v>52886</v>
       </c>
       <c r="B128">
-        <v>49807</v>
+        <v>49811</v>
       </c>
       <c r="C128" t="s">
-        <v>1680</v>
-[...1 lines deleted...]
-      <c r="D128"/>
+        <v>1750</v>
+      </c>
+      <c r="D128" t="s">
+        <v>1967</v>
+      </c>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>1948</v>
+        <v>1965</v>
       </c>
       <c r="G128" t="s">
-        <v>1949</v>
+        <v>1968</v>
       </c>
       <c r="H128"/>
       <c r="I128">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J128" t="s">
-        <v>1683</v>
+        <v>99</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
-        <v>52171</v>
+        <v>52896</v>
       </c>
       <c r="B129">
-        <v>49803</v>
+        <v>49810</v>
       </c>
       <c r="C129" t="s">
-        <v>1684</v>
+        <v>1750</v>
       </c>
       <c r="D129" t="s">
-        <v>1950</v>
+        <v>1969</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>1951</v>
+        <v>1965</v>
       </c>
       <c r="G129" t="s">
-        <v>1952</v>
+        <v>1970</v>
       </c>
       <c r="H129"/>
       <c r="I129">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J129" t="s">
-        <v>1683</v>
+        <v>99</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
-        <v>52136</v>
+        <v>52226</v>
       </c>
       <c r="B130">
-        <v>49799</v>
+        <v>49807</v>
       </c>
       <c r="C130" t="s">
-        <v>1684</v>
-[...3 lines deleted...]
-      </c>
+        <v>1699</v>
+      </c>
+      <c r="D130"/>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>1954</v>
+        <v>1971</v>
       </c>
       <c r="G130" t="s">
-        <v>1955</v>
+        <v>1972</v>
       </c>
       <c r="H130"/>
       <c r="I130">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J130" t="s">
-        <v>1683</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
-        <v>52141</v>
+        <v>52171</v>
       </c>
       <c r="B131">
-        <v>49799</v>
+        <v>49803</v>
       </c>
       <c r="C131" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
       <c r="D131" t="s">
-        <v>1956</v>
+        <v>1973</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>1957</v>
+        <v>1974</v>
       </c>
       <c r="G131" t="s">
-        <v>1958</v>
+        <v>1975</v>
       </c>
       <c r="H131"/>
       <c r="I131">
+        <v>1</v>
+      </c>
+      <c r="J131" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132">
+        <v>52136</v>
+      </c>
+      <c r="B132">
+        <v>49799</v>
+      </c>
+      <c r="C132" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D132" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132" t="s">
+        <v>1977</v>
+      </c>
+      <c r="G132" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H132"/>
+      <c r="I132">
         <v>3</v>
       </c>
-      <c r="J131" t="s">
-        <v>1683</v>
+      <c r="J132" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133">
+        <v>52141</v>
+      </c>
+      <c r="B133">
+        <v>49799</v>
+      </c>
+      <c r="C133" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D133" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E133"/>
+      <c r="F133" t="s">
+        <v>1980</v>
+      </c>
+      <c r="G133" t="s">
+        <v>1981</v>
+      </c>
+      <c r="H133"/>
+      <c r="I133">
+        <v>3</v>
+      </c>
+      <c r="J133" t="s">
+        <v>1702</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -31829,2164 +32293,2167 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>563</v>
+        <v>576</v>
       </c>
       <c r="M1" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="N1" t="s">
-        <v>556</v>
+        <v>569</v>
       </c>
       <c r="O1" t="s">
-        <v>2402</v>
+        <v>2424</v>
       </c>
       <c r="P1" t="s">
-        <v>2407</v>
+        <v>2429</v>
       </c>
       <c r="Q1" t="s">
-        <v>2412</v>
+        <v>2434</v>
       </c>
       <c r="R1" t="s">
-        <v>2413</v>
+        <v>2435</v>
       </c>
       <c r="S1" t="s">
-        <v>2415</v>
+        <v>2437</v>
       </c>
       <c r="T1" t="s">
-        <v>2416</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>440</v>
       </c>
       <c r="C2" t="s">
-        <v>1959</v>
+        <v>1982</v>
       </c>
       <c r="D2" t="s">
-        <v>1964</v>
+        <v>1987</v>
       </c>
       <c r="E2" t="s">
         <v>404</v>
       </c>
       <c r="F2" t="s">
         <v>288</v>
       </c>
       <c r="G2" t="s">
-        <v>2134</v>
+        <v>562</v>
       </c>
       <c r="H2" t="s">
-        <v>2135</v>
+        <v>2157</v>
       </c>
       <c r="I2" t="s">
-        <v>2154</v>
+        <v>2176</v>
       </c>
       <c r="J2" t="s">
         <v>406</v>
       </c>
       <c r="K2" t="s">
-        <v>2225</v>
+        <v>2247</v>
       </c>
       <c r="L2" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="M2" t="s">
-        <v>2393</v>
+        <v>2415</v>
       </c>
       <c r="N2" t="s">
-        <v>2396</v>
+        <v>2418</v>
       </c>
       <c r="O2" t="s">
-        <v>2403</v>
+        <v>2425</v>
       </c>
       <c r="P2" t="s">
-        <v>2408</v>
+        <v>2430</v>
       </c>
       <c r="Q2" t="s">
-        <v>1497</v>
+        <v>1515</v>
       </c>
       <c r="R2" t="s">
-        <v>1713</v>
+        <v>1732</v>
       </c>
       <c r="S2" t="s">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="T2" t="s">
-        <v>1498</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>520</v>
       </c>
       <c r="D3" t="s">
-        <v>1965</v>
+        <v>1988</v>
       </c>
       <c r="E3" t="s">
-        <v>2125</v>
+        <v>2148</v>
       </c>
       <c r="F3" t="s">
         <v>157</v>
       </c>
       <c r="G3" t="s">
         <v>300</v>
       </c>
       <c r="H3" t="s">
-        <v>2136</v>
+        <v>2158</v>
       </c>
       <c r="I3" t="s">
         <v>221</v>
       </c>
       <c r="J3" t="s">
-        <v>2176</v>
+        <v>2198</v>
       </c>
       <c r="K3" t="s">
-        <v>2226</v>
+        <v>2248</v>
       </c>
       <c r="L3" t="s">
-        <v>2392</v>
+        <v>2414</v>
       </c>
       <c r="M3" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="N3" t="s">
-        <v>603</v>
+        <v>616</v>
       </c>
       <c r="O3" t="s">
-        <v>2404</v>
+        <v>2426</v>
       </c>
       <c r="P3" t="s">
-        <v>575</v>
+        <v>588</v>
       </c>
       <c r="Q3" t="s">
-        <v>1499</v>
+        <v>1517</v>
       </c>
       <c r="R3" t="s">
-        <v>1731</v>
+        <v>1750</v>
       </c>
       <c r="S3" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="T3" t="s">
-        <v>1504</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>232</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>1966</v>
+        <v>1989</v>
       </c>
       <c r="E4" t="s">
         <v>58</v>
       </c>
       <c r="F4" t="s">
-        <v>2128</v>
+        <v>2151</v>
       </c>
       <c r="G4" t="s">
         <v>463</v>
       </c>
       <c r="H4" t="s">
         <v>415</v>
       </c>
       <c r="I4" t="s">
-        <v>2155</v>
+        <v>2177</v>
       </c>
       <c r="J4" t="s">
-        <v>2177</v>
+        <v>2199</v>
       </c>
       <c r="K4" t="s">
-        <v>2227</v>
+        <v>2249</v>
       </c>
       <c r="M4" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="N4" t="s">
-        <v>2397</v>
+        <v>2419</v>
       </c>
       <c r="O4" t="s">
-        <v>2405</v>
+        <v>2427</v>
       </c>
       <c r="P4" t="s">
-        <v>601</v>
+        <v>614</v>
       </c>
       <c r="Q4" t="s">
-        <v>1501</v>
+        <v>1519</v>
       </c>
       <c r="R4" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>1960</v>
+        <v>1983</v>
       </c>
       <c r="D5" t="s">
-        <v>1967</v>
+        <v>1990</v>
       </c>
       <c r="E5" t="s">
         <v>44</v>
       </c>
       <c r="F5" t="s">
         <v>133</v>
       </c>
       <c r="G5" t="s">
         <v>379</v>
       </c>
       <c r="H5" t="s">
-        <v>2137</v>
+        <v>2159</v>
       </c>
       <c r="I5" t="s">
-        <v>2156</v>
+        <v>2178</v>
       </c>
       <c r="J5" t="s">
-        <v>2178</v>
+        <v>2200</v>
       </c>
       <c r="K5" t="s">
-        <v>2228</v>
+        <v>2250</v>
       </c>
       <c r="M5" t="s">
-        <v>2394</v>
+        <v>2416</v>
       </c>
       <c r="N5" t="s">
-        <v>2398</v>
+        <v>2420</v>
       </c>
       <c r="O5" t="s">
-        <v>2406</v>
+        <v>2428</v>
       </c>
       <c r="P5" t="s">
-        <v>2405</v>
+        <v>2427</v>
       </c>
       <c r="Q5" t="s">
-        <v>1500</v>
+        <v>1518</v>
       </c>
       <c r="R5" t="s">
-        <v>1676</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>386</v>
       </c>
       <c r="D6" t="s">
-        <v>1968</v>
+        <v>1991</v>
       </c>
       <c r="E6" t="s">
-        <v>2126</v>
+        <v>2149</v>
       </c>
       <c r="F6" t="s">
-        <v>2129</v>
+        <v>2152</v>
       </c>
       <c r="G6" t="s">
         <v>82</v>
       </c>
       <c r="H6" t="s">
-        <v>2138</v>
+        <v>2160</v>
       </c>
       <c r="I6" t="s">
-        <v>2157</v>
+        <v>2179</v>
       </c>
       <c r="J6" t="s">
-        <v>2179</v>
+        <v>2201</v>
       </c>
       <c r="K6" t="s">
-        <v>2229</v>
+        <v>2251</v>
       </c>
       <c r="M6" t="s">
-        <v>571</v>
+        <v>584</v>
       </c>
       <c r="N6" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="P6" t="s">
-        <v>2409</v>
+        <v>2431</v>
       </c>
       <c r="Q6" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="R6" t="s">
-        <v>1669</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>326</v>
       </c>
       <c r="D7" t="s">
-        <v>1969</v>
+        <v>1992</v>
       </c>
       <c r="E7" t="s">
-        <v>2127</v>
+        <v>2150</v>
       </c>
       <c r="F7" t="s">
-        <v>2130</v>
+        <v>2153</v>
       </c>
       <c r="G7" t="s">
         <v>396</v>
       </c>
       <c r="H7" t="s">
-        <v>2139</v>
+        <v>2161</v>
       </c>
       <c r="I7" t="s">
         <v>514</v>
       </c>
       <c r="J7" t="s">
         <v>436</v>
       </c>
       <c r="K7" t="s">
-        <v>2154</v>
+        <v>2176</v>
       </c>
       <c r="M7" t="s">
-        <v>2395</v>
+        <v>2417</v>
       </c>
       <c r="N7" t="s">
-        <v>2399</v>
+        <v>2421</v>
       </c>
       <c r="P7" t="s">
-        <v>2410</v>
+        <v>2432</v>
       </c>
       <c r="R7" t="s">
-        <v>2414</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1961</v>
+        <v>1984</v>
       </c>
       <c r="D8" t="s">
-        <v>1970</v>
+        <v>1993</v>
       </c>
       <c r="F8" t="s">
-        <v>2131</v>
+        <v>2154</v>
       </c>
       <c r="G8" t="s">
         <v>110</v>
       </c>
       <c r="H8" t="s">
-        <v>2140</v>
+        <v>2162</v>
       </c>
       <c r="I8" t="s">
-        <v>2158</v>
+        <v>2180</v>
       </c>
       <c r="J8" t="s">
-        <v>2180</v>
+        <v>2202</v>
       </c>
       <c r="K8" t="s">
         <v>221</v>
       </c>
       <c r="N8" t="s">
-        <v>2400</v>
+        <v>2422</v>
       </c>
       <c r="P8" t="s">
-        <v>2411</v>
+        <v>2433</v>
       </c>
       <c r="R8" t="s">
-        <v>1795</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>1962</v>
+        <v>1985</v>
       </c>
       <c r="D9" t="s">
-        <v>1971</v>
+        <v>1994</v>
       </c>
       <c r="F9" t="s">
-        <v>2132</v>
+        <v>2155</v>
       </c>
       <c r="G9" t="s">
         <v>96</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
       <c r="I9" t="s">
         <v>492</v>
       </c>
       <c r="J9" t="s">
-        <v>2181</v>
+        <v>2203</v>
       </c>
       <c r="K9" t="s">
-        <v>2230</v>
+        <v>2252</v>
       </c>
       <c r="N9" t="s">
         <v>320</v>
       </c>
+      <c r="P9" t="s">
+        <v>629</v>
+      </c>
       <c r="R9" t="s">
-        <v>1680</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>190</v>
       </c>
       <c r="D10" t="s">
-        <v>1972</v>
+        <v>1995</v>
       </c>
       <c r="F10" t="s">
-        <v>2133</v>
+        <v>2156</v>
       </c>
       <c r="G10" t="s">
         <v>414</v>
       </c>
       <c r="H10" t="s">
         <v>435</v>
       </c>
       <c r="I10" t="s">
-        <v>2159</v>
+        <v>2181</v>
       </c>
       <c r="J10" t="s">
-        <v>2182</v>
+        <v>2204</v>
       </c>
       <c r="K10" t="s">
-        <v>2231</v>
+        <v>2253</v>
       </c>
       <c r="N10" t="s">
-        <v>2401</v>
+        <v>2423</v>
       </c>
       <c r="R10" t="s">
-        <v>1650</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1963</v>
+        <v>1986</v>
       </c>
       <c r="D11" t="s">
-        <v>1973</v>
+        <v>1996</v>
       </c>
       <c r="F11" t="s">
         <v>164</v>
       </c>
       <c r="H11" t="s">
         <v>220</v>
       </c>
       <c r="I11" t="s">
-        <v>2160</v>
+        <v>2182</v>
       </c>
       <c r="J11" t="s">
-        <v>2183</v>
+        <v>2205</v>
       </c>
       <c r="K11" t="s">
-        <v>2232</v>
+        <v>2254</v>
       </c>
       <c r="R11" t="s">
-        <v>1699</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1974</v>
+        <v>1997</v>
       </c>
       <c r="F12" t="s">
         <v>81</v>
       </c>
       <c r="H12" t="s">
-        <v>2141</v>
+        <v>2163</v>
       </c>
       <c r="I12" t="s">
         <v>300</v>
       </c>
       <c r="J12" t="s">
         <v>361</v>
       </c>
       <c r="K12" t="s">
-        <v>2233</v>
+        <v>2255</v>
       </c>
       <c r="R12" t="s">
-        <v>1694</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1975</v>
+        <v>1998</v>
       </c>
       <c r="H13" t="s">
-        <v>2142</v>
+        <v>2164</v>
       </c>
       <c r="I13" t="s">
         <v>72</v>
       </c>
       <c r="J13" t="s">
-        <v>2184</v>
+        <v>2206</v>
       </c>
       <c r="K13" t="s">
-        <v>2234</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1976</v>
+        <v>1999</v>
       </c>
       <c r="H14" t="s">
         <v>477</v>
       </c>
       <c r="I14" t="s">
-        <v>2161</v>
+        <v>2183</v>
       </c>
       <c r="J14" t="s">
-        <v>2185</v>
+        <v>2207</v>
       </c>
       <c r="K14" t="s">
-        <v>2235</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1977</v>
+        <v>2000</v>
       </c>
       <c r="H15" t="s">
-        <v>2143</v>
+        <v>2165</v>
       </c>
       <c r="I15" t="s">
         <v>228</v>
       </c>
       <c r="J15" t="s">
-        <v>2186</v>
+        <v>2208</v>
       </c>
       <c r="K15" t="s">
-        <v>2236</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1978</v>
+        <v>2001</v>
       </c>
       <c r="H16" t="s">
         <v>307</v>
       </c>
       <c r="I16" t="s">
-        <v>2162</v>
+        <v>2184</v>
       </c>
       <c r="J16" t="s">
         <v>466</v>
       </c>
       <c r="K16" t="s">
-        <v>2237</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1979</v>
+        <v>2002</v>
       </c>
       <c r="H17" t="s">
-        <v>2144</v>
+        <v>2166</v>
       </c>
       <c r="I17" t="s">
-        <v>2163</v>
+        <v>2185</v>
       </c>
       <c r="J17" t="s">
-        <v>2187</v>
+        <v>2209</v>
       </c>
       <c r="K17" t="s">
-        <v>2156</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1980</v>
+        <v>2003</v>
       </c>
       <c r="H18" t="s">
-        <v>2145</v>
+        <v>2167</v>
       </c>
       <c r="I18" t="s">
-        <v>2164</v>
+        <v>2186</v>
       </c>
       <c r="J18" t="s">
-        <v>2188</v>
+        <v>2210</v>
       </c>
       <c r="K18" t="s">
-        <v>2238</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1981</v>
+        <v>2004</v>
       </c>
       <c r="H19" t="s">
-        <v>2146</v>
+        <v>2168</v>
       </c>
       <c r="I19" t="s">
         <v>135</v>
       </c>
       <c r="J19" t="s">
-        <v>2189</v>
+        <v>2211</v>
       </c>
       <c r="K19" t="s">
-        <v>2239</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1982</v>
+        <v>2005</v>
       </c>
       <c r="H20" t="s">
-        <v>2147</v>
+        <v>2169</v>
       </c>
       <c r="I20" t="s">
         <v>499</v>
       </c>
       <c r="J20" t="s">
         <v>493</v>
       </c>
       <c r="K20" t="s">
-        <v>2240</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1983</v>
+        <v>2006</v>
       </c>
       <c r="H21" t="s">
-        <v>2148</v>
+        <v>2170</v>
       </c>
       <c r="I21" t="s">
         <v>397</v>
       </c>
       <c r="J21" t="s">
         <v>507</v>
       </c>
       <c r="K21" t="s">
-        <v>2241</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1984</v>
+        <v>2007</v>
       </c>
       <c r="H22" t="s">
         <v>316</v>
       </c>
       <c r="I22" t="s">
-        <v>2165</v>
+        <v>2187</v>
       </c>
       <c r="J22" t="s">
         <v>345</v>
       </c>
       <c r="K22" t="s">
-        <v>2242</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1985</v>
+        <v>2008</v>
       </c>
       <c r="H23" t="s">
-        <v>2149</v>
+        <v>2171</v>
       </c>
       <c r="I23" t="s">
         <v>237</v>
       </c>
       <c r="J23" t="s">
-        <v>2190</v>
+        <v>2212</v>
       </c>
       <c r="K23" t="s">
-        <v>2243</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1986</v>
+        <v>2009</v>
       </c>
       <c r="H24" t="s">
-        <v>2150</v>
+        <v>2172</v>
       </c>
       <c r="I24" t="s">
-        <v>2166</v>
+        <v>2188</v>
       </c>
       <c r="J24" t="s">
-        <v>2191</v>
+        <v>2213</v>
       </c>
       <c r="K24" t="s">
-        <v>2244</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1987</v>
+        <v>2010</v>
       </c>
       <c r="H25" t="s">
-        <v>2151</v>
+        <v>2173</v>
       </c>
       <c r="I25" t="s">
         <v>112</v>
       </c>
       <c r="J25" t="s">
-        <v>2192</v>
+        <v>2214</v>
       </c>
       <c r="K25" t="s">
-        <v>2245</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1988</v>
+        <v>2011</v>
       </c>
       <c r="H26" t="s">
-        <v>2152</v>
+        <v>2174</v>
       </c>
       <c r="I26" t="s">
-        <v>2167</v>
+        <v>2189</v>
       </c>
       <c r="J26" t="s">
-        <v>2193</v>
+        <v>2215</v>
       </c>
       <c r="K26" t="s">
-        <v>2246</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1989</v>
+        <v>2012</v>
       </c>
       <c r="H27" t="s">
-        <v>2153</v>
+        <v>2175</v>
       </c>
       <c r="I27" t="s">
         <v>84</v>
       </c>
       <c r="J27" t="s">
-        <v>2194</v>
+        <v>2216</v>
       </c>
       <c r="K27" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1990</v>
+        <v>2013</v>
       </c>
       <c r="H28" t="s">
         <v>283</v>
       </c>
       <c r="I28" t="s">
         <v>533</v>
       </c>
       <c r="J28" t="s">
-        <v>2195</v>
+        <v>2217</v>
       </c>
       <c r="K28" t="s">
-        <v>2247</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1991</v>
+        <v>2014</v>
       </c>
       <c r="I29" t="s">
-        <v>2168</v>
+        <v>2190</v>
       </c>
       <c r="J29" t="s">
-        <v>2196</v>
+        <v>2218</v>
       </c>
       <c r="K29" t="s">
-        <v>2248</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1992</v>
+        <v>2015</v>
       </c>
       <c r="I30" t="s">
         <v>443</v>
       </c>
       <c r="J30" t="s">
         <v>500</v>
       </c>
       <c r="K30" t="s">
-        <v>2249</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1993</v>
+        <v>2016</v>
       </c>
       <c r="I31" t="s">
-        <v>2169</v>
+        <v>2191</v>
       </c>
       <c r="J31" t="s">
-        <v>2197</v>
+        <v>2219</v>
       </c>
       <c r="K31" t="s">
-        <v>2250</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="I32" t="s">
-        <v>2170</v>
+        <v>2192</v>
       </c>
       <c r="J32" t="s">
-        <v>2198</v>
+        <v>2220</v>
       </c>
       <c r="K32" t="s">
-        <v>2251</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1995</v>
+        <v>2018</v>
       </c>
       <c r="I33" t="s">
         <v>506</v>
       </c>
       <c r="J33" t="s">
-        <v>2199</v>
+        <v>2221</v>
       </c>
       <c r="K33" t="s">
-        <v>2252</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1996</v>
+        <v>2019</v>
       </c>
       <c r="I34" t="s">
-        <v>2171</v>
+        <v>2193</v>
       </c>
       <c r="J34" t="s">
         <v>85</v>
       </c>
       <c r="K34" t="s">
-        <v>2253</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1997</v>
+        <v>2020</v>
       </c>
       <c r="I35" t="s">
-        <v>2172</v>
+        <v>2194</v>
       </c>
       <c r="J35" t="s">
-        <v>2200</v>
+        <v>2222</v>
       </c>
       <c r="K35" t="s">
-        <v>2254</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1998</v>
+        <v>2021</v>
       </c>
       <c r="I36" t="s">
         <v>243</v>
       </c>
       <c r="J36" t="s">
-        <v>2201</v>
+        <v>2223</v>
       </c>
       <c r="K36" t="s">
-        <v>2255</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1999</v>
+        <v>2022</v>
       </c>
       <c r="I37" t="s">
-        <v>2173</v>
+        <v>2195</v>
       </c>
       <c r="J37" t="s">
-        <v>2202</v>
+        <v>2224</v>
       </c>
       <c r="K37" t="s">
-        <v>2256</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>2000</v>
+        <v>2023</v>
       </c>
       <c r="I38" t="s">
-        <v>2174</v>
+        <v>2196</v>
       </c>
       <c r="J38" t="s">
-        <v>2203</v>
+        <v>2225</v>
       </c>
       <c r="K38" t="s">
-        <v>2257</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>2001</v>
+        <v>2024</v>
       </c>
       <c r="I39" t="s">
-        <v>2175</v>
+        <v>2197</v>
       </c>
       <c r="J39" t="s">
-        <v>2204</v>
+        <v>2226</v>
       </c>
       <c r="K39" t="s">
-        <v>2258</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>2002</v>
+        <v>2025</v>
       </c>
       <c r="I40" t="s">
         <v>96</v>
       </c>
       <c r="J40" t="s">
-        <v>2205</v>
+        <v>2227</v>
       </c>
       <c r="K40" t="s">
-        <v>2259</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>2003</v>
+        <v>2026</v>
       </c>
       <c r="I41" t="s">
         <v>380</v>
       </c>
       <c r="J41" t="s">
         <v>73</v>
       </c>
       <c r="K41" t="s">
-        <v>2260</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>2004</v>
+        <v>2027</v>
       </c>
       <c r="J42" t="s">
-        <v>2206</v>
+        <v>2228</v>
       </c>
       <c r="K42" t="s">
-        <v>2261</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>2005</v>
+        <v>2028</v>
       </c>
       <c r="J43" t="s">
-        <v>2207</v>
+        <v>2229</v>
       </c>
       <c r="K43" t="s">
-        <v>2262</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>2006</v>
+        <v>2029</v>
       </c>
       <c r="J44" t="s">
-        <v>2208</v>
+        <v>2230</v>
       </c>
       <c r="K44" t="s">
-        <v>2263</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>2007</v>
+        <v>2030</v>
       </c>
       <c r="J45" t="s">
-        <v>2209</v>
+        <v>2231</v>
       </c>
       <c r="K45" t="s">
-        <v>2264</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>2008</v>
+        <v>2031</v>
       </c>
       <c r="J46" t="s">
         <v>49</v>
       </c>
       <c r="K46" t="s">
-        <v>2265</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>2009</v>
+        <v>2032</v>
       </c>
       <c r="J47" t="s">
-        <v>2210</v>
+        <v>2232</v>
       </c>
       <c r="K47" t="s">
-        <v>2266</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>2010</v>
+        <v>2033</v>
       </c>
       <c r="J48" t="s">
-        <v>2211</v>
+        <v>2233</v>
       </c>
       <c r="K48" t="s">
-        <v>2267</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>2011</v>
+        <v>2034</v>
       </c>
       <c r="J49" t="s">
-        <v>2212</v>
+        <v>2234</v>
       </c>
       <c r="K49" t="s">
-        <v>2268</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>2012</v>
+        <v>2035</v>
       </c>
       <c r="J50" t="s">
-        <v>2213</v>
+        <v>2235</v>
       </c>
       <c r="K50" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>2013</v>
+        <v>2036</v>
       </c>
       <c r="J51" t="s">
         <v>97</v>
       </c>
       <c r="K51" t="s">
-        <v>2269</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>2014</v>
+        <v>2037</v>
       </c>
       <c r="J52" t="s">
-        <v>2214</v>
+        <v>2236</v>
       </c>
       <c r="K52" t="s">
-        <v>2270</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>2015</v>
+        <v>2038</v>
       </c>
       <c r="J53" t="s">
-        <v>2215</v>
+        <v>2237</v>
       </c>
       <c r="K53" t="s">
-        <v>2271</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>2016</v>
+        <v>2039</v>
       </c>
       <c r="J54" t="s">
-        <v>2216</v>
+        <v>2238</v>
       </c>
       <c r="K54" t="s">
-        <v>2272</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>2017</v>
+        <v>2040</v>
       </c>
       <c r="J55" t="s">
-        <v>2217</v>
+        <v>2239</v>
       </c>
       <c r="K55" t="s">
-        <v>2273</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>2018</v>
+        <v>2041</v>
       </c>
       <c r="J56" t="s">
-        <v>2218</v>
+        <v>2240</v>
       </c>
       <c r="K56" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>2019</v>
+        <v>2042</v>
       </c>
       <c r="J57" t="s">
-        <v>2219</v>
+        <v>2241</v>
       </c>
       <c r="K57" t="s">
-        <v>2274</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>2020</v>
+        <v>2043</v>
       </c>
       <c r="J58" t="s">
         <v>222</v>
       </c>
       <c r="K58" t="s">
-        <v>2275</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>2021</v>
+        <v>2044</v>
       </c>
       <c r="J59" t="s">
-        <v>2220</v>
+        <v>2242</v>
       </c>
       <c r="K59" t="s">
-        <v>2276</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>2022</v>
+        <v>2045</v>
       </c>
       <c r="J60" t="s">
-        <v>2221</v>
+        <v>2243</v>
       </c>
       <c r="K60" t="s">
-        <v>2277</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>2023</v>
+        <v>2046</v>
       </c>
       <c r="J61" t="s">
-        <v>2222</v>
+        <v>2244</v>
       </c>
       <c r="K61" t="s">
-        <v>2278</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>2024</v>
+        <v>2047</v>
       </c>
       <c r="J62" t="s">
-        <v>2223</v>
+        <v>2245</v>
       </c>
       <c r="K62" t="s">
-        <v>2279</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>2025</v>
+        <v>2048</v>
       </c>
       <c r="J63" t="s">
-        <v>2224</v>
+        <v>2246</v>
       </c>
       <c r="K63" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>2026</v>
+        <v>2049</v>
       </c>
       <c r="J64" t="s">
         <v>113</v>
       </c>
       <c r="K64" t="s">
-        <v>2280</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>2027</v>
+        <v>2050</v>
       </c>
       <c r="K65" t="s">
-        <v>2281</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>2028</v>
+        <v>2051</v>
       </c>
       <c r="K66" t="s">
-        <v>2282</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>2029</v>
+        <v>2052</v>
       </c>
       <c r="K67" t="s">
-        <v>2283</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>2030</v>
+        <v>2053</v>
       </c>
       <c r="K68" t="s">
-        <v>2284</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>2031</v>
+        <v>2054</v>
       </c>
       <c r="K69" t="s">
-        <v>2285</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>2032</v>
+        <v>2055</v>
       </c>
       <c r="K70" t="s">
-        <v>2286</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>2033</v>
+        <v>2056</v>
       </c>
       <c r="K71" t="s">
-        <v>2287</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>2034</v>
+        <v>2057</v>
       </c>
       <c r="K72" t="s">
-        <v>2288</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>2035</v>
+        <v>2058</v>
       </c>
       <c r="K73" t="s">
-        <v>2289</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>2036</v>
+        <v>2059</v>
       </c>
       <c r="K74" t="s">
-        <v>2290</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>2037</v>
+        <v>2060</v>
       </c>
       <c r="K75" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>2038</v>
+        <v>2061</v>
       </c>
       <c r="K76" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>2039</v>
+        <v>2062</v>
       </c>
       <c r="K77" t="s">
-        <v>2291</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>2040</v>
+        <v>2063</v>
       </c>
       <c r="K78" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>2041</v>
+        <v>2064</v>
       </c>
       <c r="K79" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>2042</v>
+        <v>2065</v>
       </c>
       <c r="K80" t="s">
-        <v>2292</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>2043</v>
+        <v>2066</v>
       </c>
       <c r="K81" t="s">
-        <v>2293</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>2044</v>
+        <v>2067</v>
       </c>
       <c r="K82" t="s">
-        <v>2294</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>2045</v>
+        <v>2068</v>
       </c>
       <c r="K83" t="s">
-        <v>2295</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>2046</v>
+        <v>2069</v>
       </c>
       <c r="K84" t="s">
-        <v>2296</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>2047</v>
+        <v>2070</v>
       </c>
       <c r="K85" t="s">
-        <v>2165</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>2048</v>
+        <v>2071</v>
       </c>
       <c r="K86" t="s">
-        <v>2297</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>2049</v>
+        <v>2072</v>
       </c>
       <c r="K87" t="s">
-        <v>2298</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="K88" t="s">
-        <v>2299</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>2051</v>
+        <v>2074</v>
       </c>
       <c r="K89" t="s">
-        <v>2300</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>2052</v>
+        <v>2075</v>
       </c>
       <c r="K90" t="s">
-        <v>2301</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>2053</v>
+        <v>2076</v>
       </c>
       <c r="K91" t="s">
-        <v>2302</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>2054</v>
+        <v>2077</v>
       </c>
       <c r="K92" t="s">
-        <v>2303</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>2055</v>
+        <v>2078</v>
       </c>
       <c r="K93" t="s">
-        <v>2304</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>2056</v>
+        <v>2079</v>
       </c>
       <c r="K94" t="s">
-        <v>2305</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>2057</v>
+        <v>2080</v>
       </c>
       <c r="K95" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>2058</v>
+        <v>2081</v>
       </c>
       <c r="K96" t="s">
-        <v>2306</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>2059</v>
+        <v>2082</v>
       </c>
       <c r="K97" t="s">
-        <v>2307</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>2060</v>
+        <v>2083</v>
       </c>
       <c r="K98" t="s">
-        <v>2308</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>2061</v>
+        <v>2084</v>
       </c>
       <c r="K99" t="s">
-        <v>2309</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>2062</v>
+        <v>2085</v>
       </c>
       <c r="K100" t="s">
-        <v>2310</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>2063</v>
+        <v>2086</v>
       </c>
       <c r="K101" t="s">
-        <v>2311</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>2064</v>
+        <v>2087</v>
       </c>
       <c r="K102" t="s">
-        <v>2312</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>2065</v>
+        <v>2088</v>
       </c>
       <c r="K103" t="s">
-        <v>2313</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>2066</v>
+        <v>2089</v>
       </c>
       <c r="K104" t="s">
-        <v>2314</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>2067</v>
+        <v>2090</v>
       </c>
       <c r="K105" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>2068</v>
+        <v>2091</v>
       </c>
       <c r="K106" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>2069</v>
+        <v>2092</v>
       </c>
       <c r="K107" t="s">
-        <v>2315</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>2070</v>
+        <v>2093</v>
       </c>
       <c r="K108" t="s">
-        <v>2316</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>2071</v>
+        <v>2094</v>
       </c>
       <c r="K109" t="s">
-        <v>2317</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>2072</v>
+        <v>2095</v>
       </c>
       <c r="K110" t="s">
-        <v>2318</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>2073</v>
+        <v>2096</v>
       </c>
       <c r="K111" t="s">
-        <v>2319</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>2074</v>
+        <v>2097</v>
       </c>
       <c r="K112" t="s">
-        <v>2320</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>2075</v>
+        <v>2098</v>
       </c>
       <c r="K113" t="s">
-        <v>2321</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>2076</v>
+        <v>2099</v>
       </c>
       <c r="K114" t="s">
-        <v>2322</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>2077</v>
+        <v>2100</v>
       </c>
       <c r="K115" t="s">
-        <v>2323</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>2078</v>
+        <v>2101</v>
       </c>
       <c r="K116" t="s">
-        <v>2324</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>2079</v>
+        <v>2102</v>
       </c>
       <c r="K117" t="s">
-        <v>2325</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>2080</v>
+        <v>2103</v>
       </c>
       <c r="K118" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>2081</v>
+        <v>2104</v>
       </c>
       <c r="K119" t="s">
-        <v>2326</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>2082</v>
+        <v>2105</v>
       </c>
       <c r="K120" t="s">
-        <v>2327</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>2083</v>
+        <v>2106</v>
       </c>
       <c r="K121" t="s">
-        <v>2328</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>2084</v>
+        <v>2107</v>
       </c>
       <c r="K122" t="s">
-        <v>2329</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>2085</v>
+        <v>2108</v>
       </c>
       <c r="K123" t="s">
-        <v>2330</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>2086</v>
+        <v>2109</v>
       </c>
       <c r="K124" t="s">
-        <v>2331</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>2087</v>
+        <v>2110</v>
       </c>
       <c r="K125" t="s">
-        <v>2145</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>2088</v>
+        <v>2111</v>
       </c>
       <c r="K126" t="s">
-        <v>2332</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>2089</v>
+        <v>2112</v>
       </c>
       <c r="K127" t="s">
-        <v>2333</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>2090</v>
+        <v>2113</v>
       </c>
       <c r="K128" t="s">
-        <v>2334</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>2091</v>
+        <v>2114</v>
       </c>
       <c r="K129" t="s">
-        <v>2335</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>2092</v>
+        <v>2115</v>
       </c>
       <c r="K130" t="s">
-        <v>2336</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>2093</v>
+        <v>2116</v>
       </c>
       <c r="K131" t="s">
-        <v>2337</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>2094</v>
+        <v>2117</v>
       </c>
       <c r="K132" t="s">
-        <v>2338</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>2095</v>
+        <v>2118</v>
       </c>
       <c r="K133" t="s">
-        <v>2339</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>2096</v>
+        <v>2119</v>
       </c>
       <c r="K134" t="s">
-        <v>2340</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>2097</v>
+        <v>2120</v>
       </c>
       <c r="K135" t="s">
-        <v>2341</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>2098</v>
+        <v>2121</v>
       </c>
       <c r="K136" t="s">
-        <v>2342</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>2099</v>
+        <v>2122</v>
       </c>
       <c r="K137" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>2100</v>
+        <v>2123</v>
       </c>
       <c r="K138" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>2101</v>
+        <v>2124</v>
       </c>
       <c r="K139" t="s">
-        <v>2343</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>2102</v>
+        <v>2125</v>
       </c>
       <c r="K140" t="s">
-        <v>2344</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>2103</v>
+        <v>2126</v>
       </c>
       <c r="K141" t="s">
-        <v>2345</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>2104</v>
+        <v>2127</v>
       </c>
       <c r="K142" t="s">
-        <v>2346</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>2105</v>
+        <v>2128</v>
       </c>
       <c r="K143" t="s">
-        <v>2347</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>2106</v>
+        <v>2129</v>
       </c>
       <c r="K144" t="s">
-        <v>2348</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>2107</v>
+        <v>2130</v>
       </c>
       <c r="K145" t="s">
-        <v>2349</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>2108</v>
+        <v>2131</v>
       </c>
       <c r="K146" t="s">
-        <v>2350</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>2109</v>
+        <v>2132</v>
       </c>
       <c r="K147" t="s">
-        <v>2351</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>2110</v>
+        <v>2133</v>
       </c>
       <c r="K148" t="s">
-        <v>2352</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>2111</v>
+        <v>2134</v>
       </c>
       <c r="K149" t="s">
-        <v>2353</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>2112</v>
+        <v>2135</v>
       </c>
       <c r="K150" t="s">
-        <v>2354</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>2113</v>
+        <v>2136</v>
       </c>
       <c r="K151" t="s">
-        <v>2355</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>2114</v>
+        <v>2137</v>
       </c>
       <c r="K152" t="s">
-        <v>2356</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>2115</v>
+        <v>2138</v>
       </c>
       <c r="K153" t="s">
-        <v>2357</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>2116</v>
+        <v>2139</v>
       </c>
       <c r="K154" t="s">
-        <v>2358</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>2117</v>
+        <v>2140</v>
       </c>
       <c r="K155" t="s">
-        <v>2359</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>2118</v>
+        <v>2141</v>
       </c>
       <c r="K156" t="s">
-        <v>2360</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>2119</v>
+        <v>2142</v>
       </c>
       <c r="K157" t="s">
-        <v>2361</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>2120</v>
+        <v>2143</v>
       </c>
       <c r="K158" t="s">
-        <v>2362</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>2121</v>
+        <v>2144</v>
       </c>
       <c r="K159" t="s">
-        <v>2363</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>2122</v>
+        <v>2145</v>
       </c>
       <c r="K160" t="s">
-        <v>2364</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>2123</v>
+        <v>2146</v>
       </c>
       <c r="K161" t="s">
-        <v>2365</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>2124</v>
+        <v>2147</v>
       </c>
       <c r="K162" t="s">
-        <v>2366</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>2367</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>2368</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>2369</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>2370</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>2371</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>2372</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>2373</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>2374</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>2375</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>2376</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>2377</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>2378</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>2379</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>2380</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>2381</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>2382</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>2152</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>2383</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>2384</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>2385</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>2386</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>2387</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>2388</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>2389</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>2390</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>2391</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
         <v>179</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">