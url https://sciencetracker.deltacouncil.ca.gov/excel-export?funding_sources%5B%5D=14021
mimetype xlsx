--- v1 (2026-07-07)
+++ v2 (2026-07-07)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2439">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-07 01:52:16pm</t>
+    <t>2026-07-07 02:41:05pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_sources%5B%5D=14021</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_sources":["14021"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>