--- v2 (2026-07-07)
+++ v3 (2026-08-22)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2811">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-07 02:41:05pm</t>
+    <t>2026-08-21 10:21:24pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_sources%5B%5D=14021</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_sources":["14021"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -1279,89 +1279,279 @@
     <t>Utah State University; Purdue University; Santa Clara University; Chapman University</t>
   </si>
   <si>
     <t>This project will establish an integrated pest management approach for Phragmites (Common reed), an aggressive invasive plant in Delta wetlands. Results will highlight social and cultural barriers to collective action for invasive species control, and include communication tools for developing a regional strategy for Common reed control.</t>
   </si>
   <si>
     <t>2021;2022;2023;2024</t>
   </si>
   <si>
     <t>Invasive / non-native species management</t>
   </si>
   <si>
     <t>Invasive / non-native species</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management</t>
   </si>
   <si>
     <t>Invasive and non native species; Pesticides; Phragmites; Socio economic drivers</t>
   </si>
   <si>
     <t>June 10, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52581</t>
+  </si>
+  <si>
+    <t>Assessing sea-level rise and flooding changes in the Sacramento/San Joaquin Delta using historical water-level records</t>
+  </si>
+  <si>
+    <t>University of South Carolina</t>
+  </si>
+  <si>
+    <t>The project aims to recover, digitize, and analyze more than 1300 station years of ‘lost-and-forgotten’ water level records collected from 1857 to 1982 in the Sacramento-San Joaquin Delta. These measurements, augmented by modern data, will improve our understanding of tidal, flood, and sea level trends in the system. By determining ‘hotspots’ of habitat and flood risk sensitivity, the results may be used to better focus future scientific and management priorities, to protect the environment, manage flood risk, and enhance community resilience to climate change</t>
+  </si>
+  <si>
+    <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
+  </si>
+  <si>
+    <t>2022;2023;2024;2025</t>
+  </si>
+  <si>
+    <t>Status and trend monitoring; Synthesis; Targeted foundational research</t>
+  </si>
+  <si>
+    <t>Data application - Data analysis; Data application - Modeling; Research</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Land use and human activities</t>
+  </si>
+  <si>
+    <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+  </si>
+  <si>
+    <t>Backwater; Climate change; Environmental drivers; Estuaries; Land elevation; Levees; Outflow; Sea level rise; Stage; Subsidence; Surface water flow; Tides; Velocity; Vessels and shipping channels; Water; Wind</t>
+  </si>
+  <si>
+    <t>July 29, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53106</t>
+  </si>
+  <si>
+    <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
+  </si>
+  <si>
+    <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
+  </si>
+  <si>
+    <t>ICF International Inc.</t>
+  </si>
+  <si>
+    <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
+  </si>
+  <si>
+    <t>2021;2022;2023;2024;2025</t>
+  </si>
+  <si>
+    <t>Status and trend monitoring; Targeted foundational research</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
+  </si>
+  <si>
+    <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Wetlands</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Fish; Food webs; Habitat changes; Invertebrates; Species; Tidal wetlands; Water quality</t>
+  </si>
+  <si>
+    <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+  </si>
+  <si>
+    <t>Crustaceans; Cyanobacteria; Estuaries; Fish; Food webs; Habitat; Habitat restoration; Insects; Invertebrates; Longfin Smelt; Other species; Other zooplankton; Pelagic fish; Phytoplankton; Predation; Restoration; Salinity; Saltwater and freshwater marshes; Tidal wetlands; Wetlands; Zooplankton</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53151</t>
+  </si>
+  <si>
+    <t>Open-Source Resources for the Sacramento-San Joaquin Delta Telemetry Research Community</t>
+  </si>
+  <si>
+    <t>Cramer Fish Sciences</t>
+  </si>
+  <si>
+    <t>California Department of Fish and Wildlife [CDFW]; U.S. Bureau of Reclamation [USBR]; California Department of Water Resource [DWR]; ICF International Inc.</t>
+  </si>
+  <si>
+    <t>There is a great deal of telemetry data amassed from studies in the Sacramento-San Joaquin Delta. It continues to grow every year with special studies and monitoring efforts. Multiple research priorities surrounding fish ecology in the Delta could be addressed, at least in part, by synthesizing the myriad telemetry data sets that exist; this work would benefit greatly from the centralization and standardization of data workflows surrounding telemetry research. With the guidance of a PIT Advisory Team, we plan to establish a collection of open-source, technology-agnostic, accessible resources to support a reproducible and transparent telemetry data workflow for researchers in the region. The workflow and resources do not invent new procedures, rather improve and standardize those already used by the telemetry research community. This will bring us in closer alignment with centralized, coordinated data workflows that have been successfully implemented in other regions and data communities. The final open-source set of resources will include a design and roadmap for implementing a central telemetry database and workflow, an R package for the preparation, QA/QC, and basic analysis of telemetry data, and a regional workshop offering training programs in the proposed telemetry data workflow.</t>
+  </si>
+  <si>
+    <t>Sacramento River; San Joaquin River</t>
+  </si>
+  <si>
+    <t>Targeted immediate research</t>
+  </si>
+  <si>
+    <t>Data application - Information management; Planning and guidance</t>
+  </si>
+  <si>
+    <t>Delta as Place</t>
+  </si>
+  <si>
+    <t>Improving methods and/or infrastructure for science and monitoring</t>
+  </si>
+  <si>
+    <t>Fish; Species</t>
+  </si>
+  <si>
+    <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+  </si>
+  <si>
+    <t>Chinook Salmon; Fish; Other species; Salmon migration; Steelhead Trout; Striped bass; Sturgeon</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53156</t>
+  </si>
+  <si>
+    <t>Developing a Delta Residents Survey: Understanding the Beliefs and Behaviors of Sacramento-San Joaquin Delta Residents on Natural Resource Management Challenges</t>
+  </si>
+  <si>
+    <t>California Sea Grant</t>
+  </si>
+  <si>
+    <t>The Delta Residents Survey (DRS) was a household survey conducted in the Sacramento-San Joaquin Delta in Northern California in 2023 to better understand residents' attitudes on key social and environmental challenges in the region. 
+The data were collected via a survey (available online through Qualtrics or as a print version), with survey invitations sent by mail to a random sample of 82,000 household addresses in the rural “Primary Zone” of the Delta (survey Zone 1), the suburban and urban “Secondary Zone” of the Delta (survey Zone 2) and Delta-adjacent “EJ Communities” in South Sacramento and South Stockton (survey Zone 3). Maps of the survey zones are available in project documentation and the Results Summary Report. The survey was available in English and Spanish. Over 2,300 responses were received, constituting a 2.9 percent response rate. 
+The survey included 43 multiple choice and short response questions, broken up into five sections around key themes: 
+Sense of place and way of life
+Regional priorities, concerns, and quality of life
+Environmental and climate change experiences, concerns, and policy preferences
+Civic engagement and good governance
+Demographics
+The research was conducted by a collaborative team of environmental social scientists across multiple research universities (UC San Diego, UC Davis, UC Berkeley, Oregon State University, and Sacramento State University) and was funded by the Delta Stewardship Council's Delta Science Program (a California State Agency). Significant community engagement and partnership efforts were carried out to improve the relevancy of survey questions and interpretation of data.
+Additional resources, including summary report of results and other research products using the data, are posted on our project website as they become available: https://ktomari.github.io/DeltaResidentsSurvey/.
+We also have a GitHub repository, where R scripts (and accompanying plain-text descriptions of the functions used that can be translated into other programming languages) are posted, which provide the easiest way for reading in the data and ensuring variable types are set correctly. We highly recommend using or referencing these scripts for the easiest and most accurate use of the data: https://github.com/ktomari/DeltaResidentsSurvey.</t>
+  </si>
+  <si>
+    <t>Monitoring - Status and trends</t>
+  </si>
+  <si>
+    <t>SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management</t>
+  </si>
+  <si>
+    <t>In addition SAA Action Area 1, and SAA Action Area 5</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53301</t>
   </si>
   <si>
     <t>Effects of drought and elevated nutrients on invasion by Lepidium latifolium and implications for carbon storage in tidal wetlands of the San Francisco Bay- Delta</t>
   </si>
   <si>
     <t>The Delta ecosystem is under threat from multiple concurrent
 stressors, including drought, nutrient pollution, and invasion
 by non-native species. Lepidium latifolium is an invasive peren-
 nial plant that displaces native species and may reduce carbon
 storage in tidal marshes. Preliminary data suggest that drought
 may be detrimental to L. latifolium invasion, whereas elevated
 nutrients may promote invasion.
 Using experimental manipulation of tidal marsh plots, this
 project will test the impact of drought and elevated nutrients on
 the invasion of L. latifolium. The results will inform management
 of L. latifolium in the Bay Delta by identifying its vulnerabilities
 to climatic and nutrient conditions, and will be shared with
 management agencies including East Bay Regional Parks, San
 Pablo Bay National Wildlife Refuge, and Palo Alto Baylands,
 among others. The results will also be integrated with the
 PI’s dissertation research on the carbon storage capacity of L.
 latifolium, in order to inform wetland carbon offset policies.</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
     <t>Floodplain; Invasive / non-native species</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>April 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53376</t>
   </si>
   <si>
+    <t>The Relative Contributions of Contaminants to Ecological Risk in the Upper San Francisco Estuary</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This project developed methods to calculate risk of mixtures of pesticides for the Upper San Francisco Estuary (USFE). We used curve fitting to estimate the exposure-response curves for each individual chemical and then the mixture. For the mixtures, the models were normalized for specific ECx values. In that way, the curve fitting was optimized for effects that are comparable to most threshold values. A Bayesian network was built that incorporated five different pesticides and mercury. The input distributions of the contaminants were measured amounts from each of the six risk regions. We also explored three different methods of combining the results of the three pathways: additive, average, and expert judgement. The initial result was the BN model’s Predicted Fish Mortality (%). The Sensitivity analysis (mutual information) identified the most important components of the Bayesian network in determining the toxicity. The top two pathways were the Malathion/Diazinon Mortality pathway and the Mercury Mortality pathway. For the individual nodes Mercury, Bifenthrin and Season were key. Currently, we are completing the risk assessment network by adding Chinook salmon and Delta smelt population pathways to estimate risk to the six Risk Regions. A major accomplishment was the demonstration that curve fitting using additive models for mixtures can be used to estimate fish toxicity in this proof-of-concept model. Bifenthrin, the specific risk region, and season were the inputs that were most important to the calculation. Factors determining macroinvertebrate community structure were identified using multivariate tools. Water quality parameters were the most important in determining clusters of similar macrobenthic communities. Because contaminants were not statistically significant in determining these patterns, further analysis of macroinvertebrate community structure was postponed. At this time, the techniques applied in this program appear applicable to estimating risk due to the variety of chemicals and other stressors to the multiple endpoints under management in the USFE. </t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53496</t>
+  </si>
+  <si>
+    <t>Analysis of Delta Salinity during Extended Drought – Pilot Project</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Managing California water operations for multiple priorities under long term drought conditions is becoming an increasing challenge which is compounded by potential sea level rise.  This project is a pilot exercise to demonstrate the utility of hydrodynamic and salinity transport models in to understand options for salinity management under extended drought combined with climate change and sea level rise.  The project will also consider how to make model outputs available and relevant to other modeling and environmental management decision making efforts.
+The full range of potential sea level rise, restoration and operational actions is extensive, involving many potential combinations of individual actions. Therefore, it is difficult to fully explore potential actions with high resolution multi-dimensional models.  The proposed approach is to use high resolution multi-dimensional flow and transport models to evaluate changes in transport in the Delta under sea level rise, restoration, and operational scenarios.  The predicted changes to salinity for a given scenario will inform operations modeling in CALSIM through re-calibration of an ANN to approximately account for the changed salinity response of the estuary.  Operations modeling incorporating the revised ANN will then estimate Delta inflows and overall water cost to meet Delta standards for the scenario.  “Round-trip” modeling will be performed using the detailed Delta models to verify that the predicted hydrologic inputs allow appropriate compliance with water quality standards and will provide other metrics related to Delta transport.
+</t>
+  </si>
+  <si>
+    <t>2023;2024;2025</t>
+  </si>
+  <si>
+    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+  </si>
+  <si>
+    <t>Conductivity; Drought; Landscape change; Restoration planning; Sea level rise; Water operations and exports</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53501</t>
+  </si>
+  <si>
+    <t>Understanding and improving the EDRR process using a case study of an aquatic invasive, Vallisneria australis, through policy analysis and increased ecological understanding</t>
+  </si>
+  <si>
+    <t>California State University Long Beach</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Aquatic invasive species and their impacts have been ecological and management challenges in the Sacramento-San Joaquin Delta (Delta) since the 1970s. Despite these impacts, the Delta still provides a suite of ecosystem services. To continue to protect this watershed, an efficient early detection and rapid response (EDRR) framework must be implemented with the goal to find, report, and eradicate invasive species before they spread and cause harm. Effective EDRR frameworks require coordination as well as early action, but frequently the implementation of effective EDRR is limited by lack of information or coordination. Evaluation of the existing draft EDRR framework developed by the Delta Interagency Invasive Species Coordination (DIISC) Team at each stage using a specific species offers the opportunity to discover successful strategies and identify barriers to success. The University proposes to use an invasive submerged aquatic species (ribbon weed, &lt;i&gt;Vallisneria australis&lt;/i&gt;) as a case study in the Delta to understand challenges with the EDRR process as well as to design stakeholder-informed interventions to update the existing EDRR framework. In addition, the University will conduct literature review and collect field data on abiotic conditions and plant traits to directly inform the response step of the EDRR process. Finally, the University intends to ensure dissemination of these findings to the DIISC Team and other stakeholders via regular meetings, reports, webinars, and scientific publications.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>2023;2024</t>
+  </si>
+  <si>
+    <t>July 30, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53836</t>
+  </si>
+  <si>
     <t>Managing for maladaptation in environmental flow planning</t>
   </si>
   <si>
     <t>RAND School of Public Policy</t>
   </si>
   <si>
     <t>RAND Corporation; California State Water Resources Control Board [SWRCB]; California Department of Water Resource [DWR]; International Institute for Applied Systems Analysis</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;The Delta is a critical area for sustainable water management, facing significant challenges due to climate change. One of these challenges is in understanding and mitigating maladaptation – climate-aligned actions that may increase vulnerabilities or reduce adaptive capacity. Given the uncertainties surrounding climate change, management actions that seek to achieve high-level goals of climate change adaptation while accounting for maladaptation must be robust, ensuring adequate, multicriteria performance across all climate futures. This work responds to two gaps: (1) the absence of tools for assessing the performance of management actions in the Delta under hydroclimatic uncertainty and (2) a lack of research that explores how stakeholders can account for maladaptation in water governance. Among Delta stakeholders and researchers alike, the discourse and science surrounding ecological flow guidelines, the social complexities of water governance, and the use of integrated climate models to inform robust and adaptive decisions is active and rapidly advancing. This positions the Delta not only as an ideal case study for the academic study of maladaptation, but also as one that is of immediate relevance to stakeholders, responding to several Delta Management Needs (Science Actions 3B, 6E, and 1A) as they concern open science and the exploration of the Delta as a socioecological system and the facilitation of decision-making under climate change and its associated uncertainties.&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2025;2026;2027</t>
   </si>
   <si>
     <t>Water supply management</t>
   </si>
   <si>
     <t>Climate change mitigation</t>
   </si>
   <si>
     <t>climate science; Hydrologic changes; Hydrology and hydrodynamics; social impacts; vulnerability assessment</t>
   </si>
@@ -1400,53 +1590,50 @@
     <t>FutureTracts: Leveraging Agent-Based Models to Forecast Land Use Changes in California's Central Valley</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;The proposed project is driven by the need to understand how land use has changed historically in California's Central Valley due to various drivers including environmental changes and socio-economic developments. Given the region's dependency on agriculture and its vulnerability to climate change—marked by shifts in precipitation patterns and water availability—it's crucial to model these dynamics accurately to forecast future conditions and plan effectively. Using Agent-Based Modeling (ABM) provides a sophisticated means to dissect past interactions between land use and environmental factors at a granular level. This historical understanding is pivotal as it sets the stage for projecting future scenarios. Additionally, the integration of future hydrology data generated from the CalSim3 model and socio-economic scenarios allows for a comprehensive analysis of potential future states. This analysis aims to explore strategic land use modifications that can meet future socio-economic goals under varying water availability scenarios.&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;This research supports several key science actions, making it highly relevant to current policy discussions. It provides actionable insights into large-scale experiments (Science Action 1C), assesses the impact of climate on ecosystems (Science Action 6A), and explores water allocation strategies (Science Action 6E), thereby equipping policymakers and stakeholders with the necessary tools for informed decision-making. These decisions are crucial for maintaining ecological flows and ensuring the longterm viability of both the agricultural sector and the natural ecosystems upon which they depend.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Land use and human activities; Social science; Weather and climate</t>
   </si>
   <si>
     <t>1C. Identify and implement large-scale experiments that can address uncertainties in the outcomes of management actions...; 6A. Evaluate how climate change, sea level rise, and more frequent extremes will impact habitats, water supply, water quality, sediment supply, long-term species persistence...; 6E. Predict and test how water allocation and supply decisions, and ecological flow scenarios should change under projected climate change to maintain habitat conditions, access...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54204</t>
   </si>
   <si>
     <t>Developing novel non-invasive environmental RNA (eRNA) tools for conservation of two endangered Bay-Delta fish species</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:11.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;Due to pervasive anthropogenic influences (e.g., habitat alteration, climate change), current rates of biodiversity loss in the Sacramento-San Joaquin Delta are unprecedented. Application of appropriate management regimes and mitigation measures thus require effective biological monitoring to adaptively manage systems. Non-invasive environmental DNA (eDNA)-based tools for endangered species monitoring have gained attention as a complementary approach to traditional sampling because of their increased sensitivity and accurate quantification. However, the unique characteristics of environmental RNA (eRNA) make it a novel tool, allowing us to gain additional information that is not possible to obtain with eDNA. Using novel eRNA tools to improve detection and quantify health status of Smelt has only been theorized and remains to be empirically tested. Both Delta and Longfin Smelt species were historically ubiquitous in the Sacramento-San Joaquin Delta, but have declined precipitously over the past several decades. One source of mortality is entrainment into the south Delta water export pumps. Although the entrainment of juvenile and adult smelt has been regularly monitored at fish salvage facilities, entrainment of larval smelt (&amp;lt; 20 mm) is not quantified, thus remains largely unknown. Moreover, given the current climate change effect (e.g., increased heat stress), an understanding of how these endangered species will respond to acute stress response in the wild is lacking. &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2025;2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Improving methods and/or infrastructure for science and monitoring</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
     <t>Delta Smelt; Longfin Smelt</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54210</t>
   </si>
   <si>
     <t>Tracking saltwater intrusion in the Sacramento-San Joaquin Delta: A satellite remote sensing approach to estuarine turbidity maxima</t>
   </si>
   <si>
     <t>Awarded / Initiating</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;The Sacramento-San Joaquin Delta is a highly altered and impaired ecosystem that is critical to the freshwater infrastructure of the State of California. Salt intrusion from San Francisco Bay into the Delta, however, threatens freshwater delivery to the southern portions of the state and so management and restoration actions within the Bay-Delta must continuously balance both ecosystem and operational needs. While previous &amp;nbsp;numerical modeling studies have sought to examine changes in the estuarine physics of the system, these tools are costly to develop and run. Thus there is a need to develop alternate methods for monitoring the movement of water through the Bay-Delta, as proposed here.&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;The proposed research project approaches tracking the mixing between the Bay and Delta waters through the novel use of daily satellite color imagery. These findings will be linked to in situ measurements throughout the system and used to inform relevant agencies of flow characteristics within the waterways. This work is motivated by a need for high frequency monitoring of finescale features within the dynamic Bay-Delta ecosystem and to take advantage of new advanced remote sensing technology to inform on long-term trends within the Delta. &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p style="margin-bottom:11px"&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;The primary objectives of this research are to:&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;1. Enhance monitoring programs to inform management in the presence of climate change and additional stressors,&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;2. Inform on ecosystem resilience to interannual hydrologic variations and climate change impacts, and&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;3. Evaluate how climate change and flow regime changes will impact water quality in the Delta.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 3A. Conduct studies to inform restoration and approaches to protecting human communities that are resilient to interannual hydrologic...; 6A. Evaluate how climate change, sea level rise, and more frequent extremes will impact habitats, water supply, water quality, sediment supply, long-term species persistence...</t>
   </si>
   <si>
@@ -1637,130 +1824,217 @@
   <si>
     <t>6B. Evaluate individual and cumulative impacts and tradeoffs of drought management actions on ecological and human communities over multiple timescales.</t>
   </si>
   <si>
     <t>Historical ecology</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54307</t>
   </si>
   <si>
     <t>Advancing a collaboratory for equitable stewardship of the Sacramento-San Joaquin River Delta watershed</t>
   </si>
   <si>
     <t>Rohde Environmental Consulting, LLC; SUNY College of Envir. Science &amp; Forestry; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Decisions over how water is allocated consider a limited range of climate and operational scenarios, privilege&amp;nbsp;Western knowledge, and are generally inaccessible to the public, including communities most affected by water&amp;nbsp;decision-making. We will follow a participatory and iterative co-production process to understand and integrate the&amp;nbsp;diverse values and uses of Delta waterways and floodplains in an accessible knowledge platform designed to&amp;nbsp;promote public engagement, learning, and equitable stewardship.&lt;/p&gt;
 &lt;p&gt;The overarching goal of the proposed project is to build and integrate knowledge of the social-ecological uses of&amp;nbsp;Delta waterways and floodplains to inform equitable solutions to Delta management challenges. Specific objectives&amp;nbsp;are to (1) understand the diverse public beneficial uses Delta waterways and floodplains; (2) incorporate functional&amp;nbsp;flows and riparian floodplain processes in Delta water operations models; (3) share diverse community knowledge&amp;nbsp;through a web-based platform; and (4) critically evaluate our collaborative research approach to assess its efficacy in&amp;nbsp;building trust, enhancing public engagement, and guiding equitable stewardship actions.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Social science</t>
   </si>
   <si>
     <t>4C. Measure and evaluate the effects of using co-production or community science approaches (in management and planning processes) on communities' perceptions...</t>
-  </si>
-[...1 lines deleted...]
-    <t>February 10, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54312</t>
   </si>
   <si>
     <t>From Source to Sea: Building an Integrated Cross-Cultural Vision of Sierra Headwaters and Delta Resilience</t>
   </si>
   <si>
     <t>Sierra Streams Institute</t>
   </si>
   <si>
     <t>California Heritage: Indigenous Research Project; South Yuba River Citizens League; Wolf Creek Community Alliance</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;As source areas of snowmelt, Sierra Nevada headwater streams are the origin of water that feeds the Delta, but their response to climate change is not well understood. By utilizing long-term data and modeling future responses, we build a tool to reduce scientific uncertainty about Delta water supply and water quality in a changing climate. By incorporating indigenous cultural values, we create a fully integrated shared vison of the future of the Delta in a changing climate, including mapping which areas are most vulnerable and in need of conservation or restoration.&lt;/p&gt;
 &lt;p&gt;The project objectives are:&lt;br /&gt;
 1. Utilize and expand on existing water quality and biological monitoring networks in Sierra Nevada headwaters streams to construct models of ecosystem dynamics with respect to climate induced stress impacts on benthic communities, water quality, and nutrients.&lt;br /&gt;
 2. Construct an oral-history-derived framework of indigenous cultural values of Delta headwaters systems and how science and indigenous values can interact to improve management outcomes.&lt;br /&gt;
 3. Utilize and expand on existing platforms for dissemination of forecasting tools and model outputs to water managers as well as both scientific and non-scientific communities in the Delta headwaters.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>climate science</t>
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...; 1B. Evaluate the individual and institutional factors that enable or present barriers to coordination, learning, trusting, and using scientific information...; 1C. Identify and implement large-scale experiments that can address uncertainties in the outcomes of management actions...; 2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2D. Iteratively develop, update, and make widely available forecasts of climatological, hydrological, social-ecological, and water quality...; 3B. Develop integrated frameworks, data visualization tools, and models of the Delta social-ecological system that evaluate the distribution...; 3C. Identify how ecosystem restoration projects, in comparison to existing water management strategies, benefit and burden human communities...; 4A. Use multi-method approaches (e.g., surveys, interviews, oral histories, and/or observations) to develop an understanding of how human...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54320</t>
+  </si>
+  <si>
+    <t>The effects of climate change on the life history of spring-run Chinook Salmon through time</t>
+  </si>
+  <si>
+    <t>University of California - Santa Cruz [UCSC]; University of California - Davis [UC Davis]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Far Western Anthropological Research Group Inc. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span lang="EN" style="font-size:11.0pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:&amp;quot;Arial&amp;quot;,sans-serif"&gt;Chinook Salmon (&lt;i&gt;Oncorhynchus tshawytscha&lt;/i&gt;) populations in California are in decline due to the combined effects of habitat degradation, water diversions, and shifting climate regimes.&amp;nbsp;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span style="font-size:11pt"&gt;&lt;span style="line-height:115%"&gt;&lt;span style="font-family:Arial,sans-serif"&gt;This project uses archival tissues (otoliths, vertebrae) from modern and ancient spring-run Chinook Salmon to understand how shifts in migration timing and habitat use allowed salmon to cope with highly variable environmental conditions. We will learn how salmon responded to the recent drought and flood periods (2012-2020 CE), the California Gold Rush Period (~1835-1870 CE), the Little Ice Age (~1560-1780 CE), and the Megadrought Period (~1200-1410 CE). This effort will provide the insights needed for developing climate-adapted conservation actions to support salmon into the future.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis</t>
+  </si>
+  <si>
+    <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...</t>
+  </si>
+  <si>
+    <t>Chemistry; Chinook Salmon; Climate change; Environmental drivers; Fish; Habitat; Salmon rearing</t>
+  </si>
+  <si>
+    <t>February 19, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54370</t>
   </si>
   <si>
     <t>Addressing CyanoHABs as a Threat to Water and Air Quality in the San Francisco Bay-Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Sacramento-San Joaquin Delta (Delta) faces a serious threat from the recent proliferation of cyanobacterial harmful algal blooms (cyanoHABs), particularly due to the production of high levels of cyanobacterial toxins. These blooms jeopardize water quality and pose a significant risk to air quality when toxins are released as particles in a process known as aerosolization. When people inhale these aerosols, it can trigger an inflammatory response, yet the specific form in which toxins are aerosolized remains unknown. Thus, an improved understanding of cyanobacterial toxin aerosolization mechanisms has significant human health implications. To assess the public health risks associated with airborne cyanobacterial toxins, the project examined the size distribution of cyanoHAB aerosols and the factors influencing their aerosolization. They also investigated the role of nutrient enrichment in cyanoHAB growth, cyanobacterial toxin production, and cyanotoxin aerosolization through a combination of laboratory and field experiments.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 &lt;p&gt;Project Objectives&lt;/p&gt;
 &lt;p&gt;1.&amp;nbsp;Investigate and quantify the production of primary spray aerosols during cyanoHABs&lt;/p&gt;
 &lt;p&gt;2.&amp;nbsp;Assess the linkage of nutrient enrichment, phytoplankton community composition, toxin production, and cyanoHAB aerosol formation&lt;/p&gt;
 &lt;p&gt;This project addresses a pressing environmental and public health concern. The data can be used to protect vulnerable communities living near aﬀected bodies of water and inform ways to mitigate the adverse impacts of cyanoHABs on the Delta’s environmental and public health.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 &lt;p&gt;This research improves Delta-specific human exposure guidelines to cyanoHAB aerosols by providing data essential for implementing eﬀective public health measures, including recommendations on mask usage and understanding the expected way aerosols travel through the air from the shoreline. Their investigation into the relationship between nutrient availability, cyanoHABs growth dynamics, toxin production, and aerosol formation will oﬀer valuable insights for management eﬀorts aimed at regulating algal blooms to improve both water and air quality outcomes. Ultimately, this research will strengthen state agency responses to human illness associated with cyanoHABs and toxin exposure.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Freshwater CyanoHABs Program [Blue-Green Algae Harmful Algal Blooms]</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
-    <t>2021;2022;2023;2024;2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental conditions; Harmful algal blooms; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; 1B. Develop tools to assist adaptive management in the Delta</t>
   </si>
   <si>
-    <t>March 10, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54452</t>
   </si>
   <si>
-    <t xml:space="preserve">San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration </t>
+    <t>Post-drought wildfire retardant first flushes on early life stage Chinook Salmon (Oncorhynchus tshawytscha) and Rainbow Trout (O. mykiss).</t>
+  </si>
+  <si>
+    <t>University of California - Davis [UC Davis]; Oregon State University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;This project will evaluate sublethal toxicity of current-use and new fire retardants on Chinook Salmon, a listed species, as well as Rainbow Trout. Non-weathered and weathered retardants will be tested, with the intention being to generate standard LC50s and EC50s from embryo to alevin, and for weathered retardants to more closely mimic exposure a first flush-like event. Behavioral alterations, yolk sac size and potential latent effects on growth will be recorded. These data will allow managers to design approaches for fire management and prevention that have the lowest possible impact on waterways.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>2023;2024;2025;2026</t>
+  </si>
+  <si>
+    <t>Contaminants; Fish; Water quality</t>
+  </si>
+  <si>
+    <t>4D: Evaluate the effects of toxicity (e.g., contaminant mixtures, mercury, pharmaceutical products, HABs) on aquatic species survival including possible effects on predation</t>
+  </si>
+  <si>
+    <t>Chinook Salmon; Climate change; Drought; Fish; Flame retardants; Toxicity</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54475</t>
+  </si>
+  <si>
+    <t>Earth Observations to Combat Invasive Aquatic Vegetation</t>
+  </si>
+  <si>
+    <t>Delta Stewardship Council; California Department of Water Resource [DWR]; California Department of Fish and Wildlife [CDFW]; Interagency Ecological Program [IEP]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p class="MsoNormal"&gt;Invasive aquatic vegetation (IAV) is a threat to aquatic ecosystems worldwide, leading to a major loss of biodiversity and extensive damages and costs to human uses of those ecosystems. The Sacramento-San Joaquin River Delta (the “Delta”) is the hub of California’s water system, supporting over 35 million water users and a $54 billion agricultural industry. The Delta reform act mandates management decisions meet both water supply needs while maintaining the ecological function of the system. The Delta is a global biodiversity hotspot, and the focal point of $750-$950 million in restoration. It has also been called one of the most invaded estuaries in the world. Over the past 15 years, submerged and floating IAV have more than doubled in extent, threatening water supply and ecosystem health of the Delta. There is mounting evidence that herbicide treatments are not effective, and that water management actions, and wetland restoration may be having huge impacts on IAV. This presents both a risk to increasing IAV, but also an opportunity to prevent and even &amp;nbsp;effectively combat IAV through considered water management actions and better restoration planning, meeting the state’s co-equal goals of water security and Delta ecosystem conservation.&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;This project will meet the needs of multiple state agencies by advancing operational Earth observation-based monitoring program for community-level submerged aquatic vegetation (SAV) and genus-level floating aquatic vegetation (FAV) and modeling tools to enable the Delta management community to assess the effect of previous management actions on IAV and forecast the effects of future actions to inform multi-agency decision making. Specifically, this work will 1) Operationalize IAV class mapping using Sentinel-2 satellite imagery, 2) Finalize and validate species distribution Models (SDM) for SAV community and FAV at genus-level to assess the impacts of previous water actions on IAV and predict IAV distribution in future scenarios, 3) Co-design IAV-based performance metrics to inform future actions.&lt;/p&gt;
+&lt;p class="MsoNormal"&gt;The proposed project fills a critical data gap in monitoring for state and federal agencies and stakeholders by implementing the first sustainable mapping effort for IAV. Monthly and seasonal estimates of SAV and FAV coverage will enable the Delta Stewardship Council to improve their performance metrics for evaluation of the Delta Plan and will help the Interagency Ecological Program assess whether management is meeting the co-equal goals for the Delta. Species distribution models will enable Department of Water Resources to evaluate how previous restoration flow actions have affected the spread and persistence of IAV and incorporate what they learn into future Structured Decision Making to better account for negative consequences of IAV when setting future restoration targets and implementing actions.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Low-Cost Satellite Remote Sensing of the Sacramento-San Joaquin Delta to Enhance Mapping for Invasive and Native Aquatic Vegetation; Remote sensing of the Sacramento-San Joaquin Delta to enhance mapping for invasive and native aquatic plant species</t>
+  </si>
+  <si>
+    <t>2024;2025;2026;2027</t>
+  </si>
+  <si>
+    <t>Data application - Analytics; Data application - Modeling; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance</t>
+  </si>
+  <si>
+    <t>Habitat management; Invasive / non-native species management; Native species management; Water supply management</t>
+  </si>
+  <si>
+    <t>Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Invasive species control and management; Wetlands</t>
+  </si>
+  <si>
+    <t>Aquatic vegetation; Habitat changes; Invasive / non-native species; modeling</t>
+  </si>
+  <si>
+    <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...; 2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...; 4B. Synthesize existing data and collaboratively develop additional long-term data collection and monitoring strategies to address knowledge gaps...; 1B. Develop tools to assist adaptive management in the Delta; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling; 5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
+  </si>
+  <si>
+    <t>Aquatic vegetation; Emergent macrophytes; Floating aquatic vegetation; Habitat restoration; Invasive and non native species; Monitoring methods and techniques; Other species; Remote sensing; Saltwater and freshwater marshes; SAV and FAV; Submerged aquatic vegetation; Tidal wetlands; Water hyacinth; Wetland mapping; Wetlands</t>
+  </si>
+  <si>
+    <t>July 28, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54477</t>
+  </si>
+  <si>
+    <t>Elevate Bay-Delta</t>
   </si>
   <si>
     <t>San Francisco Estuary Institute [SFEI]; California Department of Water Resource [DWR]; Delta Stewardship Council</t>
   </si>
   <si>
     <t>San Francisco Bay Wetlands Regional Monitoring Program (WRMP)</t>
   </si>
   <si>
-    <t xml:space="preserve">&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
+    <t xml:space="preserve">&lt;h4 lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;San Francisco Bay-Delta Estuary 2025 Lidar Mapping Collaboration&amp;nbsp;&lt;/h4&gt;
+&lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{146}" paraid="1902964412" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;project provides high-resolution, region-wide elevation data for the San Francisco Bay-Delta Estuary, offering an unprecedented view of the landscape, landforms, and habitat conditions. LiDAR, which stands for Light Detection and Ranging, uses laser pulses to measure the distance between the sensor and the ground, creating detailed three-dimensional maps of terrain. This dataset captures fine-scale features across the San Francisco Bay-Delta Estuary. This supports researchers, community members, and agencies to better visualize changes in topography, habitat distribution, and flood risk. By providing consistent,&amp;nbsp;accurate, and comprehensive coverage, the&amp;nbsp;lidar&amp;nbsp;data supports a wide range of applications. Researchers can use the data to study habitat dynamics, track landscape change over time, model ecological processes, and more. Agencies and planners can integrate the information into flood risk management, infrastructure planning, and climate adaptation strategies. Community organizations and local stakeholders can also use the data to understand environmental conditions in their neighborhoods and inform local projects. The&amp;nbsp;lidar&amp;nbsp;data will be made publicly available following final review in 2026.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{153}" paraid="1513974754" xml:lang="EN-US"&gt;Availability details and links will be shared here as soon as the data are released.&amp;nbsp;&lt;/p&gt;
 &lt;p lang="EN-US" paraeid="{de35d22b-a0d7-45d0-80e5-52ebe77344aa}{160}" paraid="388478093" xml:lang="EN-US"&gt;This&amp;nbsp;lidar&amp;nbsp;collection collaboration&amp;nbsp;would not&amp;nbsp;be possible without funding support from&amp;nbsp;the&amp;nbsp;&lt;a href="https://www.wrmp.org/" rel="noreferrer noopener" target="_blank"&gt;Wetlands Regional Monitoring Program&lt;/a&gt;&amp;nbsp;(through funding awarded by the San Francisco Bay Restoration Authority), Delta Stewardship Council, California Department of Water Resources, South Bay Salt Pond Restoration Project, and Valley Water (Santa Clara County).&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Project Details:&lt;/p&gt;
 &lt;table align="left" class="MsoTable15List2Accent1" style="border-collapse:collapse; margin-left:9px; margin-right:9px"&gt;
 	&lt;tbody&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Area&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;~1.25 million acres (the size of Delaware)&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Timing&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 			&lt;td style="width:290px; padding:0in 7px 0in 7px; height:22px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Coordinated with low tides&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
 		&lt;/tr&gt;
 		&lt;tr&gt;
 			&lt;td style="width:77px; padding:0in 7px 0in 7px; height:21px; background-color:#deeaf6" valign="top"&gt;
 			&lt;p&gt;&lt;span style="font-size:11.5pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="font-family:&amp;quot;Open Sans&amp;quot;,sans-serif"&gt;&lt;b&gt;&lt;span style="font-size:10.0pt"&gt;&lt;span style="line-height:107%"&gt;&lt;span style="color:black"&gt;Aircraft&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/b&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
 			&lt;/td&gt;
@@ -1793,142 +2067,198 @@
 			&lt;/td&gt;
 		&lt;/tr&gt;
 	&lt;/tbody&gt;
 &lt;/table&gt;
 </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
     <t>Data application - Modeling; Monitoring - Effectiveness; Monitoring - Implementation; Monitoring - Status and trends; Planning and guidance; Research</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Remote Sensing</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54541</t>
   </si>
   <si>
+    <t xml:space="preserve">Harmful Algal Blooms and Cyanotoxins in the Delta: Occurrence, Distribution, Trends, and Environmental Drivers  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Cyanobacteria are the most common plankton causing harmful algal blooms in freshwater. The variety of cyanotoxins produced by cyanobacteria can impact the nervous system, liver, gastrointestinal tract, respiratory system, and skin of humans and other animals. In the Sacramento-San Joaquin Delta (Delta), cyanobacterial harmful algal blooms (cyanoHABs) have become more prevalent since the late 1990s. Even with the welldocumented occurrence of cyanoHABs in the Delta over the last 15 years, there is no consistent monitoring program in the region, making it challenging to identify management actions to mitigate their occurrence and effects. &amp;nbsp;&lt;/p&gt;
+&lt;p&gt;To fill this knowledge gap, this project focused on measuring cyanotoxins and cyanoHABs in the Delta, organizing relevant data for stakeholders, and synthesizing data about cyanoHAB extent and drivers. In addition to the generation of new data, this project developed tools to integrate existing and future data collection efforts. Synthesis of these data will help assess the status and trends of cyanoHABs in the Delta, elucidate factors contributing to bloom formation, cyanotoxin production, and transport, and ultimately better understand the effects of cyanoHABs on humans, other animals, and the ecosystem. &amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Contaminants; Harmful algal blooms; Water quality</t>
+  </si>
+  <si>
+    <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration</t>
+  </si>
+  <si>
+    <t>Cyanobacteria; Harmful algal blooms HAB; Toxicity</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54596</t>
+  </si>
+  <si>
+    <t>Towards quantifying the effects of climate change and sea-level rise on carbon accretion by tidal and non-tidal wetlands exposed to a range of salinity along the San Francisco Bay Estuary and Delta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Tidal wetlands that ring the Delta have great potential to remove carbon dioxide— the greenhouse gas responsible for climate change and sea-level rise—from the atmosphere and to protect shorelines from rising sea levels. This study set out to understand how effectively and quickly restored wetlands bury carbon in soils and the degree to which flooded wetlands may produce methane, a potent greenhouse gas. The project team measured carbon dioxide and methane fluxes into and out of the wetlands to assess carbon sequestration across a network of tidal and non-tidal wetlands differing in age and salinity. They examined variability across the Delta using this information and remote sensing products.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Sediment</t>
+  </si>
+  <si>
+    <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration</t>
+  </si>
+  <si>
+    <t>Carbon; Carbon storage</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54606</t>
+  </si>
+  <si>
     <t>Reorienting to recovery: Developing an inclusive, landscape-scale process for Central Valley Salmonids, prioritizing actions and investments to achieve recovery and minimize community and economic impact (R2R Phase 2)</t>
   </si>
   <si>
     <t>Trout Unlimited</t>
   </si>
   <si>
     <t>FlowWest; QEDA Consulting LLC; Kearns &amp; West; The Bay Institute [TBI]; Compass Resource Management; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Salmon of California’s Central Valley are culturally and ecologically valuable but are subject to numerous stressors.&lt;/p&gt;
 &lt;p&gt;This project used sociological and ecological methods to address salmonid recovery in the Central Valley in an inclusive and collaborative way. The research team identified a suite of implementable and impactful actions that will advance the recovery of Central Valley salmon and steelhead. The approach promoted broad buy-in for these preferred actions by making trade-offs transparent and balancing participants’ diverse values, perspectives, and priorities.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Data application - Modeling; Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
-  </si>
-[...1 lines deleted...]
-    <t>March 19, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54621</t>
   </si>
   <si>
     <t>Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t>Michigan State University; Fish Metrics</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Spring-run Chinook salmon (&lt;em&gt;Oncorhynchus tshawytscha&lt;/em&gt;) are a high-priority species under the Endangered Species Act due to their risk of extinction. However, understanding the factors affecting their populations is difficult when monitoring focuses only on returning adult spawners. This limited view overlooks critical life stages. To address this gap, the project aimed to estimate the number of juvenile salmon leaving the Delta at Chipps Island. Monitoring salmon throughout their entire life cycle is essential for identifying the key factors influencing their survival and reproduction.&lt;/p&gt;
 &lt;p&gt;There is a need from both scientists and managers for accurate data to make informed decisions about salmon protection and conservation. The Department of Water Resources (DWR) mandates that juvenile production estimates for spring-run salmon be included in their incidental take permit, which is necessary for the continued operation of the State Water Project. A method to estimate juvenile abundance of spring-run salmon leaving the Delta (at Chipps Island) did not yet exist.&lt;/p&gt;
 &lt;p&gt;To develop these annual estimates, researchers built on previous studies and incorporated new genetic data into updated models. This approach maximized the use of available information and the latest genetic research to improve the protection and understanding of these threatened fish.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Monitoring methods and techniques; Salmon migration</t>
   </si>
   <si>
-    <t>April 15, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54692</t>
   </si>
   <si>
     <t>How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sacramento-San Joaquin Delta (Delta) ecosystems are suffering a collapse in pelagic ecosystems due in part to a decline in energy flow from detrital material (dead phytoplankton, aquatic and terrestrial vascular plants, and minerals), resulting in population declines in threatened and endangered native fish species. Declining primary productivity, decreasing sedimentary inputs to the Delta, impacts of climate change, and the shift in nutrients due to the EchoWater Resource Recovery Facility (EchoWater Facility) upgrade completed in 2023 together evoke a dire need to characterize rapidly changing algal and detrital particle sources and cycling within the Delta to inform management solutions that could improve the food web and better support native fish. To fill this knowledge gap, the researchers assessed the spatial distribution and availability of detrital particles to pelagic aquatic food webs within the Delta by modernizing and developing in-situ light sensors and integrating physical and chemical measurements. They also conducted lab experiments to characterize particle sources and quality by using biomarkers and genetic material to identify species present in the detritus.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Nutrients, energy and food web</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>Detritus; Food webs</t>
   </si>
   <si>
     <t>June 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54702</t>
   </si>
   <si>
     <t>Climate Change Vulnerability Assessment</t>
   </si>
   <si>
     <t>AECOM</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Climate Change Vulnerability Assessment&lt;/p&gt;
 &lt;p&gt;Description to come&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2018;2019;2020;2021;2022;2023;2024;2025</t>
   </si>
   <si>
-    <t>Delta as Place</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54769</t>
   </si>
   <si>
+    <t>Reproducible Research Techniques for Synthesis: Facilitated Specialized Training</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Description to come&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>education</t>
+  </si>
+  <si>
+    <t>August 4, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54809</t>
+  </si>
+  <si>
+    <t>Addressing catchability bias in fish surveys with catch-ratios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Recent review efforts of fish surveys within the San Francisco Estuary (SFE) have acknowledged concerns about catchability bias because catch data plays a significant role in decision-making about water operations. Catchability is a source of bias defined as the proportion of the available population captured and retained by surveying gear. Numerous factors could be responsible for catchability bias, potentially leading to inaccurate conclusions about mechanisms responsible for trends in fish communities observed from monitoring surveys. For example, decreasing catch with increasing submerged aquatic vegetation (SAV) could either reflect that fewer fish use SAV or that catchability decreases with increasing SAV. This project will use generalized additive models to create relative catchability estimates among the major SFE fish monitoring surveys and use this information to address issues of catchability bias when inferring fish population and community dynamics from catch data collected within the SFE.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54814</t>
+  </si>
+  <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>Total award amount ($)</t>
@@ -2041,243 +2371,417 @@
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>November 30, 2022</t>
   </si>
   <si>
     <t>2022-08-01</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
     <t>2020-10-09</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>September 27, 2023</t>
   </si>
   <si>
-    <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
-[...1 lines deleted...]
-  <si>
     <t>2021-12-30</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>2022-01-11</t>
+  </si>
+  <si>
+    <t>Utah State University</t>
+  </si>
+  <si>
+    <t>2021-11-15</t>
+  </si>
+  <si>
+    <t>Purdue University</t>
+  </si>
+  <si>
+    <t>2022-01-04</t>
+  </si>
+  <si>
+    <t>Chapman University</t>
+  </si>
+  <si>
+    <t>DSC-21024</t>
+  </si>
+  <si>
+    <t>Cal Poly Corporation</t>
+  </si>
+  <si>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>2022-05-18</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>DSC-21143</t>
+  </si>
+  <si>
+    <t>University Enterprises, Inc. dba SSSR [CSUS]</t>
+  </si>
+  <si>
+    <t>DSC22064</t>
+  </si>
+  <si>
+    <t>2023-03-15</t>
+  </si>
+  <si>
+    <t>DSC-21009</t>
+  </si>
+  <si>
+    <t>2021-11-01</t>
+  </si>
+  <si>
+    <t>Western Washington University</t>
+  </si>
+  <si>
+    <t>2021-12-31</t>
+  </si>
+  <si>
+    <t>DSC23011</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>February 25, 2025</t>
+  </si>
+  <si>
+    <t>2016-02-01</t>
+  </si>
+  <si>
+    <t>2016-06-30</t>
+  </si>
+  <si>
+    <t>DSC20024</t>
+  </si>
+  <si>
+    <t>2020-08-31</t>
+  </si>
+  <si>
+    <t>2021-06-30</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
+  </si>
+  <si>
+    <t>DSC23000</t>
+  </si>
+  <si>
+    <t>November 21, 2025</t>
+  </si>
+  <si>
+    <t>Environmental Science Associates</t>
+  </si>
+  <si>
+    <t>Restore the Delta</t>
+  </si>
+  <si>
+    <t>March 6, 2025</t>
+  </si>
+  <si>
+    <t>Rohde Environmental Consulting, LLC</t>
+  </si>
+  <si>
+    <t>SUNY College of Envir. Science &amp; Forestry</t>
+  </si>
+  <si>
+    <t>California Heritage: Indigenous Research Project</t>
+  </si>
+  <si>
+    <t>South Yuba River Citizens League</t>
+  </si>
+  <si>
+    <t>Wolf Creek Community Alliance</t>
+  </si>
+  <si>
+    <t>Shingle Springs Band of Miwok Indians</t>
+  </si>
+  <si>
+    <t>Koy'o Land Conservancy</t>
+  </si>
+  <si>
+    <t>Portland State University</t>
+  </si>
+  <si>
+    <t>DSC-21022</t>
+  </si>
+  <si>
+    <t>2022-01-25</t>
+  </si>
+  <si>
+    <t>2025-04-30</t>
+  </si>
+  <si>
+    <t>April 8, 2025</t>
+  </si>
+  <si>
+    <t>80NSSC23K1563</t>
+  </si>
+  <si>
+    <t>National Aeronautics and Space Administration [NASA]</t>
+  </si>
+  <si>
+    <t>2023-10-16</t>
+  </si>
+  <si>
+    <t>2027-10-15</t>
+  </si>
+  <si>
+    <t>Grant</t>
+  </si>
+  <si>
+    <t>December 11, 2025</t>
+  </si>
+  <si>
+    <t>DSC23066</t>
+  </si>
+  <si>
+    <t>2024-05-28</t>
+  </si>
+  <si>
+    <t>2027-04-30</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>DSC22083</t>
+  </si>
+  <si>
+    <t>2023-05-03</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>DSC24966</t>
+  </si>
+  <si>
+    <t>NV5 Geospatial</t>
+  </si>
+  <si>
+    <t>2025-07-11</t>
+  </si>
+  <si>
+    <t>February 10, 2026</t>
+  </si>
+  <si>
+    <t>DSC21000</t>
+  </si>
+  <si>
+    <t>University of North Carolina - Chapel Hill</t>
+  </si>
+  <si>
+    <t>DSC21026</t>
+  </si>
+  <si>
+    <t>DSC21132</t>
+  </si>
+  <si>
+    <t>Wayne State University, Lumigen Instrument Center</t>
+  </si>
+  <si>
+    <t>2022-09-12</t>
+  </si>
+  <si>
+    <t>DSC21133</t>
+  </si>
+  <si>
+    <t>BSA Environmental Services, Inc.</t>
+  </si>
+  <si>
+    <t>March 10, 2026</t>
+  </si>
+  <si>
+    <t>2022-03-01</t>
+  </si>
+  <si>
+    <t>March 19, 2026</t>
+  </si>
+  <si>
+    <t>FlowWest</t>
+  </si>
+  <si>
+    <t>2021-11-29</t>
+  </si>
+  <si>
+    <t>The Bay Institute [TBI]</t>
+  </si>
+  <si>
+    <t>2021-12-12</t>
+  </si>
+  <si>
+    <t>Compass Resource Management</t>
+  </si>
+  <si>
+    <t>2022-01-12</t>
+  </si>
+  <si>
+    <t>QEDA Consulting LLC</t>
+  </si>
+  <si>
+    <t>Kearns &amp; West</t>
+  </si>
+  <si>
+    <t>2022-03-17</t>
+  </si>
+  <si>
+    <t>Fish Metrics</t>
+  </si>
+  <si>
+    <t>2021-10-15</t>
+  </si>
+  <si>
+    <t>April 14, 2026</t>
+  </si>
+  <si>
+    <t>2022-03-25</t>
+  </si>
+  <si>
+    <t>2022-03-11</t>
+  </si>
+  <si>
+    <t>April 15, 2026</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>DSC8932</t>
+  </si>
+  <si>
+    <t>2018-06-30</t>
+  </si>
+  <si>
+    <t>DSC21003</t>
+  </si>
+  <si>
+    <t>DSC21001</t>
+  </si>
+  <si>
+    <t>North Carolina State University</t>
+  </si>
+  <si>
+    <t>2022-07-18</t>
+  </si>
+  <si>
+    <t>DSC21002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of Miami </t>
+  </si>
+  <si>
+    <t>DSC22065</t>
+  </si>
+  <si>
+    <t>DSC22082</t>
+  </si>
+  <si>
+    <t>Oregon State University</t>
+  </si>
+  <si>
+    <t>2023-06-01</t>
+  </si>
+  <si>
+    <t>DSC22086</t>
+  </si>
+  <si>
+    <t>2023-05-11</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>DSC22000</t>
+  </si>
+  <si>
+    <t>2022-09-02</t>
+  </si>
+  <si>
+    <t>CSU Long Beach Research Foundation</t>
+  </si>
+  <si>
+    <t>2023-03-24</t>
+  </si>
+  <si>
+    <t>August 10, 2026</t>
+  </si>
+  <si>
+    <t>ExpenditureID</t>
+  </si>
+  <si>
+    <t>Funding Year</t>
+  </si>
+  <si>
+    <t>Expenditures</t>
+  </si>
+  <si>
+    <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
     <t>November 29, 2022</t>
   </si>
   <si>
-    <t>2022-01-11</t>
-[...178 lines deleted...]
-  <si>
     <t>Planned</t>
   </si>
   <si>
+    <t>February 1, 2024</t>
+  </si>
+  <si>
     <t>February 9, 2026</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -2348,50 +2852,62 @@
   <si>
     <t>albert.ruhi@berkeley.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50348</t>
   </si>
   <si>
     <t>Alex Braud</t>
   </si>
   <si>
     <t>Alex</t>
   </si>
   <si>
     <t>Braud</t>
   </si>
   <si>
     <t>Environmental Scientist</t>
   </si>
   <si>
     <t>alexb@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54543</t>
   </si>
   <si>
+    <t>Alex Constandache</t>
+  </si>
+  <si>
+    <t>Constandache</t>
+  </si>
+  <si>
+    <t>June 28, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54016</t>
+  </si>
+  <si>
     <t>Alex Parker</t>
   </si>
   <si>
     <t>Parker</t>
   </si>
   <si>
     <t>aparker@csum.edu</t>
   </si>
   <si>
     <t>California State University CSU - Maritime Academy</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50232</t>
   </si>
   <si>
     <t>Alexandra McInturf</t>
   </si>
   <si>
     <t>Alexandra</t>
   </si>
   <si>
     <t>McInturf</t>
   </si>
   <si>
     <t>Doctoral Student</t>
@@ -2405,50 +2921,71 @@
   <si>
     <t>Alexis Fischer</t>
   </si>
   <si>
     <t>Alexis</t>
   </si>
   <si>
     <t>Fischer</t>
   </si>
   <si>
     <t>University Corporation of Atmospheric Research [UCAR]</t>
   </si>
   <si>
     <t>Post Doctoral Fellow</t>
   </si>
   <si>
     <t>alexis.fischer@noaa.gov</t>
   </si>
   <si>
     <t>Post Doctoral Fellow, University of California Santa Cruz</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50223</t>
   </si>
   <si>
+    <t>Amelie Segarra</t>
+  </si>
+  <si>
+    <t>Amelie</t>
+  </si>
+  <si>
+    <t>Segarra</t>
+  </si>
+  <si>
+    <t>Assistant adj. Professor</t>
+  </si>
+  <si>
+    <t>asegarra@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>November 4, 2025</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53281</t>
+  </si>
+  <si>
     <t>Andrea Schreier</t>
   </si>
   <si>
     <t>Andrea</t>
   </si>
   <si>
     <t>Schreier</t>
   </si>
   <si>
     <t>amdrauch@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50330</t>
   </si>
   <si>
     <t>Andreja Kust</t>
   </si>
   <si>
     <t>Andreja</t>
   </si>
   <si>
     <t>Kust</t>
   </si>
   <si>
     <t>andreja.kust@berkeley.edu</t>
@@ -2468,95 +3005,149 @@
   <si>
     <t>Rypel</t>
   </si>
   <si>
     <t>Director, Center for Watershed Sciences</t>
   </si>
   <si>
     <t>rypel@ucdavis.edu</t>
   </si>
   <si>
     <t>(530) 752-9567;https://www.linkedin.com/in/andrew-rypel-64a1759/</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50285</t>
   </si>
   <si>
     <t>Andrew Schwarz</t>
   </si>
   <si>
     <t>Schwarz</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54190</t>
   </si>
   <si>
+    <t>Anke Mueller-Solger</t>
+  </si>
+  <si>
+    <t>Anke</t>
+  </si>
+  <si>
+    <t>Mueller-Solger</t>
+  </si>
+  <si>
+    <t>California Water Science Center</t>
+  </si>
+  <si>
+    <t>amueller-solger@usgs.gov</t>
+  </si>
+  <si>
+    <t>916-278-3198</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50250</t>
+  </si>
+  <si>
     <t>April Robinson</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>Robinson</t>
   </si>
   <si>
     <t>april@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50294</t>
   </si>
   <si>
     <t>Arturo Keller</t>
   </si>
   <si>
     <t>Arturo</t>
   </si>
   <si>
     <t>Keller</t>
   </si>
   <si>
     <t>keller@bren.ucsb.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50355</t>
   </si>
   <si>
+    <t>Bailey  Morrison</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bailey </t>
+  </si>
+  <si>
+    <t>Morrison</t>
+  </si>
+  <si>
+    <t>Assistant Project Scientist</t>
+  </si>
+  <si>
+    <t>bmorrison3@ucmerced.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54482</t>
+  </si>
+  <si>
     <t>Benjamin Burford</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>Burford</t>
   </si>
   <si>
     <t>Assistant Project Scientist, Institute of Marine Sciences</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54271</t>
   </si>
   <si>
+    <t>Bobbie Flores</t>
+  </si>
+  <si>
+    <t>Bobbie</t>
+  </si>
+  <si>
+    <t>Flores</t>
+  </si>
+  <si>
+    <t>bobbie.flores@fishsciences.net</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54006</t>
+  </si>
+  <si>
     <t>Brian Bergamaschi</t>
   </si>
   <si>
     <t>Brian</t>
   </si>
   <si>
     <t>Bergamaschi</t>
   </si>
   <si>
     <t>Research Chemist</t>
   </si>
   <si>
     <t>bbergama@usgs.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50352</t>
   </si>
   <si>
     <t>Brian Halstead</t>
   </si>
   <si>
     <t>Halstead</t>
   </si>
   <si>
     <t>bhalstead@usgs.gov</t>
@@ -2597,62 +3188,74 @@
   <si>
     <t>Essex Partnership</t>
   </si>
   <si>
     <t>bruce@essexpartnership.com</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50302</t>
   </si>
   <si>
     <t>Carol Kendall</t>
   </si>
   <si>
     <t>Carol</t>
   </si>
   <si>
     <t>Kendall</t>
   </si>
   <si>
     <t>Principal Investigator</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52841</t>
   </si>
   <si>
+    <t>Carson Jeffres</t>
+  </si>
+  <si>
+    <t>Carson</t>
+  </si>
+  <si>
+    <t>Jeffres</t>
+  </si>
+  <si>
+    <t>cajeffres@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50321</t>
+  </si>
+  <si>
     <t>Charles Alpers</t>
   </si>
   <si>
     <t>Charles</t>
   </si>
   <si>
     <t>Alpers</t>
   </si>
   <si>
-    <t>California Water Science Center</t>
-[...1 lines deleted...]
-  <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>cnalpers@usgs.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50228</t>
   </si>
   <si>
     <t>Chelsea Lam</t>
   </si>
   <si>
     <t>Chelsea</t>
   </si>
   <si>
     <t>Lam</t>
   </si>
   <si>
     <t>chylam@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50344</t>
   </si>
   <si>
     <t>Christina Pondell</t>
@@ -2663,98 +3266,128 @@
   <si>
     <t>Pondell</t>
   </si>
   <si>
     <t>cpondell@vims.edu</t>
   </si>
   <si>
     <t>(804) 684-7661</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50287</t>
   </si>
   <si>
     <t>Christina Richardson</t>
   </si>
   <si>
     <t>Richardson</t>
   </si>
   <si>
     <t>cmrichar@ucsc.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50358</t>
   </si>
   <si>
+    <t>Christine Whitcraft</t>
+  </si>
+  <si>
+    <t>Christine</t>
+  </si>
+  <si>
+    <t>Whitcraft</t>
+  </si>
+  <si>
+    <t>July 30, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54076</t>
+  </si>
+  <si>
     <t>Cristina Grosso</t>
   </si>
   <si>
     <t>Cristina</t>
   </si>
   <si>
     <t>Grosso</t>
   </si>
   <si>
     <t>cristina@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50295</t>
   </si>
   <si>
     <t>Cyril Michel</t>
   </si>
   <si>
     <t>Cyril</t>
   </si>
   <si>
     <t>Michel</t>
   </si>
   <si>
     <t>National Oceanic and Atmospheric Administration [NOAA]</t>
   </si>
   <si>
     <t>cyril.michel@noaa.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50342</t>
   </si>
   <si>
     <t>Dana Myers</t>
   </si>
   <si>
     <t>Dana</t>
   </si>
   <si>
     <t>Myers</t>
   </si>
   <si>
     <t>Ph.D. student</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54218</t>
   </si>
   <si>
+    <t>Daniel Ellis</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Ellis</t>
+  </si>
+  <si>
+    <t>daniel.ellis@wildlife.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54480</t>
+  </si>
+  <si>
     <t>Daphne Gille</t>
   </si>
   <si>
     <t>Daphne</t>
   </si>
   <si>
     <t>Gille</t>
   </si>
   <si>
     <t>Environmental Program Manager I</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54214</t>
   </si>
   <si>
     <t>Dave Ayers</t>
   </si>
   <si>
     <t>Dave</t>
   </si>
   <si>
     <t>Ayers</t>
   </si>
   <si>
     <t>deayers@ucdavis.edu</t>
@@ -2792,146 +3425,212 @@
   <si>
     <t>davids@sfei.org</t>
   </si>
   <si>
     <t>(510) 746-7366</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50275</t>
   </si>
   <si>
     <t>Denise Colombano</t>
   </si>
   <si>
     <t>Denise</t>
   </si>
   <si>
     <t>Colombano</t>
   </si>
   <si>
     <t>denise.colombano@berkeley.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50346</t>
   </si>
   <si>
+    <t>Dennis  Baldocchi</t>
+  </si>
+  <si>
+    <t>Dennis</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Baldocchi</t>
+  </si>
+  <si>
+    <t>baldocchi@berkeley.edu</t>
+  </si>
+  <si>
+    <t>February 23, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53656</t>
+  </si>
+  <si>
     <t>Dina Flamik</t>
   </si>
   <si>
     <t>Dina</t>
   </si>
   <si>
     <t>Flamik</t>
   </si>
   <si>
     <t>Environmental Science Teacher, 10-12th Grade</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54201</t>
   </si>
   <si>
     <t>Dor Fridman</t>
   </si>
   <si>
     <t>Dor</t>
   </si>
   <si>
     <t>Fridman</t>
   </si>
   <si>
     <t>International Institute for Applied Systems Analysis</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54193</t>
   </si>
   <si>
     <t>Douglas Kelt</t>
   </si>
   <si>
     <t>Douglas</t>
   </si>
   <si>
     <t>Kelt</t>
   </si>
   <si>
     <t>dakelt@ucdavis.edu</t>
   </si>
   <si>
     <t>Researcher at University of California Davis</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50238</t>
   </si>
   <si>
+    <t>Eli Ateljevich</t>
+  </si>
+  <si>
+    <t>Eli</t>
+  </si>
+  <si>
+    <t>Ateljevich</t>
+  </si>
+  <si>
+    <t>Eli.Ateljevich@water.ca.gov</t>
+  </si>
+  <si>
+    <t>January 29, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53511</t>
+  </si>
+  <si>
     <t>Elsie Carrillo</t>
   </si>
   <si>
     <t>Elsie</t>
   </si>
   <si>
     <t>Carrillo</t>
   </si>
   <si>
     <t>elpcarri@ucsc.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52281</t>
   </si>
   <si>
     <t>Eric Danner</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
   <si>
     <t>Danner</t>
   </si>
   <si>
     <t>eric.danner@noaa.gov</t>
   </si>
   <si>
     <t>(831) 420-3917</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50329</t>
   </si>
   <si>
+    <t>Eric Palkovacs</t>
+  </si>
+  <si>
+    <t>Palkovacs</t>
+  </si>
+  <si>
+    <t>epalkova@ucsc.edu</t>
+  </si>
+  <si>
+    <t>Researcher at University of California Santa Cruz</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50235</t>
+  </si>
+  <si>
     <t>Erin Hestir</t>
   </si>
   <si>
     <t>Erin</t>
   </si>
   <si>
     <t>Hestir</t>
   </si>
   <si>
     <t>ehestir@ucmerced.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50277</t>
   </si>
   <si>
+    <t>Flora Cordoleani</t>
+  </si>
+  <si>
+    <t>Flora</t>
+  </si>
+  <si>
+    <t>Cordoleani</t>
+  </si>
+  <si>
+    <t>fcordole@ucsc.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54379</t>
+  </si>
+  <si>
     <t>Frank Lupi</t>
   </si>
   <si>
     <t>Frank</t>
   </si>
   <si>
     <t>Lupi</t>
   </si>
   <si>
     <t>August 26, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52821</t>
   </si>
   <si>
     <t>Frederick Feyrer</t>
   </si>
   <si>
     <t>Frederick</t>
   </si>
   <si>
     <t>Feyrer</t>
   </si>
   <si>
     <t>ffeyrer@usgs.gov</t>
@@ -3078,50 +3777,86 @@
     <t>James Gilbert</t>
   </si>
   <si>
     <t>Gilbert</t>
   </si>
   <si>
     <t>Associate Project Scientist, Institute of Marine Sciences</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54206</t>
   </si>
   <si>
     <t>James Hobbs</t>
   </si>
   <si>
     <t>Hobbs</t>
   </si>
   <si>
     <t>Environmental Program Manager</t>
   </si>
   <si>
     <t>james.hobbs@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50349</t>
+  </si>
+  <si>
+    <t>Jasmine Williamshen</t>
+  </si>
+  <si>
+    <t>Jasmine</t>
+  </si>
+  <si>
+    <t>Williamshen</t>
+  </si>
+  <si>
+    <t>jasmine.williamshen@fishsciences.net</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53996</t>
+  </si>
+  <si>
+    <t>Jason Hassrick</t>
+  </si>
+  <si>
+    <t>Jason</t>
+  </si>
+  <si>
+    <t>Hassrick</t>
+  </si>
+  <si>
+    <t>Managing Director, Fisheries Ecology</t>
+  </si>
+  <si>
+    <t>jason.hassrick@icf.com</t>
+  </si>
+  <si>
+    <t>January 31, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53571</t>
   </si>
   <si>
     <t>Jay Lund</t>
   </si>
   <si>
     <t>Jay</t>
   </si>
   <si>
     <t>Lund</t>
   </si>
   <si>
     <t>jrlund@ucdavis.edu</t>
   </si>
   <si>
     <t>(530) 752-5671</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50269</t>
   </si>
   <si>
     <t>JayLee Tuil</t>
   </si>
   <si>
     <t>JayLee</t>
   </si>
@@ -3142,50 +3877,68 @@
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sierra Streams Institute&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>May 20, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54322</t>
   </si>
   <si>
     <t>Jennifer Teerlink</t>
   </si>
   <si>
     <t>Jennifer</t>
   </si>
   <si>
     <t>Teerlink</t>
   </si>
   <si>
     <t>California Department of Pesticide Regulation [DPR]</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54249</t>
+  </si>
+  <si>
+    <t>Jessica Rudnick</t>
+  </si>
+  <si>
+    <t>Jessica</t>
+  </si>
+  <si>
+    <t>Rudnick</t>
+  </si>
+  <si>
+    <t>jessica.rudnick15@gmail.com</t>
+  </si>
+  <si>
+    <t>December 20, 2023</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53306</t>
   </si>
   <si>
     <t>Jillian Banfield</t>
   </si>
   <si>
     <t>Jillian</t>
   </si>
   <si>
     <t>Banfield</t>
   </si>
   <si>
     <t>Professor</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52766</t>
   </si>
   <si>
     <t>John DeGeorge</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>DeGeorge</t>
   </si>
@@ -3374,81 +4127,123 @@
   </si>
   <si>
     <t>Keith Bouma-Gregson</t>
   </si>
   <si>
     <t>Keith</t>
   </si>
   <si>
     <t>Bouma-Gregson</t>
   </si>
   <si>
     <t>Research Biologist</t>
   </si>
   <si>
     <t>kbouma-gregson@usgs.gov</t>
   </si>
   <si>
     <t>Now working for USGS California Water Science Center
 Email: kbouma-gregson@usgs.gov
 Phone: 510-230-3691</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50378</t>
   </si>
   <si>
+    <t>Kelly Biedenweg</t>
+  </si>
+  <si>
+    <t>Kelly</t>
+  </si>
+  <si>
+    <t>Biedenweg</t>
+  </si>
+  <si>
+    <t>kelly.biedenweg@oregonstate.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53341</t>
+  </si>
+  <si>
+    <t>Kenji Tomari</t>
+  </si>
+  <si>
+    <t>Kenji</t>
+  </si>
+  <si>
+    <t>Tomari</t>
+  </si>
+  <si>
+    <t>ktomari@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53316</t>
+  </si>
+  <si>
     <t>Kim Popendorf</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>Popendorf</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">University of Miami </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54593</t>
   </si>
   <si>
     <t>Kristen Hein Strohm</t>
   </si>
   <si>
     <t>Kristen</t>
   </si>
   <si>
     <t>Hein Strohm</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Wolf Creek Community Alliance&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54328</t>
   </si>
   <si>
+    <t>Kristin Dobbin</t>
+  </si>
+  <si>
+    <t>Kristin</t>
+  </si>
+  <si>
+    <t>Dobbin</t>
+  </si>
+  <si>
+    <t>kbdobbin@berkeley.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53326</t>
+  </si>
+  <si>
     <t>Laura Nickelhoff</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
     <t>Nickelhoff</t>
   </si>
   <si>
     <t>Technology and Data Science Lead</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54290</t>
   </si>
   <si>
     <t>Laureen Barthman-Thompson</t>
   </si>
   <si>
     <t>Laureen</t>
   </si>
   <si>
     <t>Barthman-Thompson</t>
   </si>
   <si>
     <t>laureen.thompson@wildlife.ca.gov</t>
@@ -3531,77 +4326,124 @@
   <si>
     <t>Vaughn</t>
   </si>
   <si>
     <t>lydia@sfei.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50291</t>
   </si>
   <si>
     <t>Madison Mathers</t>
   </si>
   <si>
     <t>Madison</t>
   </si>
   <si>
     <t>Mathers</t>
   </si>
   <si>
     <t>mamathers@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50350</t>
   </si>
   <si>
+    <t>Maggie Christman</t>
+  </si>
+  <si>
+    <t>Maggie</t>
+  </si>
+  <si>
+    <t>Christman</t>
+  </si>
+  <si>
+    <t>Program Manager II, Science Communication and Synthesis</t>
+  </si>
+  <si>
+    <t>maggie.christman@deltacouncil.ca.gov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;meta charset="UTF-8"&gt;&lt;/p&gt;
+&lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;Program Manager II, CBDA at the Delta Stewardship Council leading the Science Communication and Synthesis unit of the Delta Science Program&lt;/p&gt;
+&lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="www.linkedin.com/in/maggie-christman-9b122112"&gt;www.linkedin.com/in/maggie-christman-9b122112&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://orcid.org/0000-0003-4491-0797"&gt;https://orcid.org/0000-0003-4491-0797&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;p class="MsoNormal" style="margin: 0in; line-height: 18.4px; font-size: medium; font-family: Aptos, sans-serif; caret-color: rgb(0, 0, 0); color: rgb(0, 0, 0); font-style: normal; font-variant-caps: normal; font-weight: 400; letter-spacing: normal; orphans: auto; text-align: start; text-indent: 0px; text-transform: none; white-space: normal; widows: auto; word-spacing: 0px; -webkit-text-stroke-width: 0px; text-decoration: none;"&gt;&lt;a href="https://www.researchgate.net/profile/Maggie-Christman"&gt;https://www.researchgate.net/profile/Maggie-Christman&lt;/a&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>February 7, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/51791</t>
+  </si>
+  <si>
     <t>Maiyah Matsumura</t>
   </si>
   <si>
     <t>Maiyah</t>
   </si>
   <si>
     <t>Matsumura</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52331</t>
   </si>
   <si>
     <t>Malissa Tayaba</t>
   </si>
   <si>
     <t>Malissa</t>
   </si>
   <si>
     <t>Tayaba</t>
   </si>
   <si>
     <t>Vice Chair</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54347</t>
   </si>
   <si>
+    <t>Malte Willmes</t>
+  </si>
+  <si>
+    <t>Malte</t>
+  </si>
+  <si>
+    <t>Willmes</t>
+  </si>
+  <si>
+    <t>mwillmes@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53721</t>
+  </si>
+  <si>
     <t>Mariah Meek</t>
   </si>
   <si>
     <t>Mariah</t>
   </si>
   <si>
     <t>Meek</t>
   </si>
   <si>
     <t>mhmeek@msu.edu</t>
   </si>
   <si>
     <t>(517) 353-5478</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50281</t>
   </si>
   <si>
     <t>Mark Lubell</t>
   </si>
   <si>
     <t>Mark</t>
   </si>
   <si>
     <t>Lubell</t>
@@ -3612,69 +4454,93 @@
   <si>
     <t>Mark Tompkins</t>
   </si>
   <si>
     <t>Tompkins</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54625</t>
   </si>
   <si>
     <t>Martin Volaric</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>Volaric</t>
   </si>
   <si>
     <t>mvolaric@stanford.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50361</t>
   </si>
   <si>
+    <t>Matt Espe</t>
+  </si>
+  <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>Espe</t>
+  </si>
+  <si>
+    <t>One Straw Consulting</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54041</t>
+  </si>
+  <si>
     <t>Matthew Bogard</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Bogard</t>
   </si>
   <si>
     <t>University of Lethbridge</t>
   </si>
   <si>
     <t>matthew.bogard@uleth.ca</t>
   </si>
   <si>
     <t>Post Doctoral Fellow, University of Washington</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50220</t>
+  </si>
+  <si>
+    <t>Matthew Jones</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54811</t>
   </si>
   <si>
     <t>Megan Kelso</t>
   </si>
   <si>
     <t>Megan</t>
   </si>
   <si>
     <t>Kelso</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54235</t>
   </si>
   <si>
     <t>Megan Nguyen</t>
   </si>
   <si>
     <t>Nguyen</t>
   </si>
   <si>
     <t>megan.nguyen@deltacouncil.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54545</t>
   </si>
@@ -3733,56 +4599,77 @@
     <t>Melissa Rohde</t>
   </si>
   <si>
     <t>Rohde</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Rohde Environmental Consulting&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54313</t>
   </si>
   <si>
     <t>Michael Harstone</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Harstone</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54632</t>
   </si>
   <si>
+    <t>Michelle Jungbluth</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>Jungbluth</t>
+  </si>
+  <si>
+    <t>Research Scientist</t>
+  </si>
+  <si>
+    <t>mjungbluth@sfsu.edu</t>
+  </si>
+  <si>
+    <t>Adjunct Assistant Professor of Biology at San Francisco State University, Estuary and Ocean Science Center. 
+https://eoscenter.sfsu.edu/michelle-jungbluth
+https://www.jungbluthlab.org/
+ORCID: 0000-0001-9339-7497</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53561</t>
+  </si>
+  <si>
     <t>Michelle Miro</t>
   </si>
   <si>
-    <t>Michelle</t>
-[...1 lines deleted...]
-  <si>
     <t>Miro</t>
   </si>
   <si>
     <t>RAND Corporation</t>
   </si>
   <si>
     <t>Full Information Scientist</t>
   </si>
   <si>
     <t>mmiro@rand.org</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54185</t>
   </si>
   <si>
     <t>Michelle Stern</t>
   </si>
   <si>
     <t>Stern</t>
   </si>
   <si>
     <t>Hydrologist</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54231</t>
@@ -3812,50 +4699,65 @@
     <t>Monika</t>
   </si>
   <si>
     <t>Winder</t>
   </si>
   <si>
     <t>Stockholm University</t>
   </si>
   <si>
     <t>monika.winder@su.se</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50267</t>
   </si>
   <si>
     <t>Mui Lay</t>
   </si>
   <si>
     <t>Mui</t>
   </si>
   <si>
     <t>Lay</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54264</t>
+  </si>
+  <si>
+    <t>Myfanwy Johnston</t>
+  </si>
+  <si>
+    <t>Myfanwy</t>
+  </si>
+  <si>
+    <t>Johnston</t>
+  </si>
+  <si>
+    <t>May 21, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53866</t>
   </si>
   <si>
     <t>Nann Fangue</t>
   </si>
   <si>
     <t>Nann</t>
   </si>
   <si>
     <t>Fangue</t>
   </si>
   <si>
     <t>nafangue@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50244</t>
   </si>
   <si>
     <t>Nicholas Demetras</t>
   </si>
   <si>
     <t>Nicholas</t>
   </si>
   <si>
     <t>Demetras</t>
   </si>
@@ -4052,92 +4954,107 @@
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>Hernes</t>
   </si>
   <si>
     <t>pjhernes@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50351</t>
   </si>
   <si>
     <t>Peter Moyle</t>
   </si>
   <si>
     <t>Moyle</t>
   </si>
   <si>
     <t>pbmoyle@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50340</t>
   </si>
   <si>
+    <t>Rachel Johnson</t>
+  </si>
+  <si>
+    <t>Rachel</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
+    <t>rcjohnson@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>831-239-8782</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50320</t>
+  </si>
+  <si>
     <t>Rafael Silberblatt</t>
   </si>
   <si>
     <t>Rafael</t>
   </si>
   <si>
     <t>Silberblatt</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54628</t>
   </si>
   <si>
     <t>Randy Baxter</t>
   </si>
   <si>
     <t>Randy</t>
   </si>
   <si>
     <t>Baxter</t>
   </si>
   <si>
     <t>randy.baxter@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50230</t>
   </si>
   <si>
     <t>Raphael Kudela</t>
   </si>
   <si>
     <t>Raphael</t>
   </si>
   <si>
     <t>Kudela</t>
   </si>
   <si>
     <t>kudela@ucsc.edu</t>
   </si>
   <si>
-    <t>Researcher at University of California Santa Cruz</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50224</t>
   </si>
   <si>
     <t>Rebecca VanArnam</t>
   </si>
   <si>
     <t>Rebecca</t>
   </si>
   <si>
     <t>VanArnam</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54195</t>
   </si>
   <si>
     <t>Rene Henery</t>
   </si>
   <si>
     <t>Rene</t>
   </si>
   <si>
     <t>Henery</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54615</t>
@@ -4145,99 +5062,108 @@
   <si>
     <t>Richelle Tanner</t>
   </si>
   <si>
     <t>Richelle</t>
   </si>
   <si>
     <t>Tanner</t>
   </si>
   <si>
     <t>richelle.tanner@richelletanner.com</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50333</t>
   </si>
   <si>
     <t>Rick Wilder</t>
   </si>
   <si>
     <t>Rick</t>
   </si>
   <si>
     <t>Wilder</t>
   </si>
   <si>
-    <t>ICF International Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Senior Fisheries Biologist</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54227</t>
   </si>
   <si>
     <t>Rita Mehta</t>
   </si>
   <si>
     <t>Rita</t>
   </si>
   <si>
     <t>Mehta</t>
   </si>
   <si>
     <t>rmehta2@ucsc.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53801</t>
   </si>
   <si>
+    <t>Rosemary Hartman</t>
+  </si>
+  <si>
+    <t>Rosemary</t>
+  </si>
+  <si>
+    <t>Hartman</t>
+  </si>
+  <si>
+    <t>rosemary.hartman@water.ca.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50309</t>
+  </si>
+  <si>
     <t>Russell Perry</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>Perry</t>
   </si>
   <si>
     <t>rperry@usgs.gov</t>
   </si>
   <si>
     <t>509-538-2942</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50263</t>
   </si>
   <si>
     <t>Ryan Paerl</t>
   </si>
   <si>
     <t>Ryan</t>
-  </si>
-[...1 lines deleted...]
-    <t>North Carolina State University</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54590</t>
   </si>
   <si>
     <t>Sam Bashevkin</t>
   </si>
   <si>
     <t>Sam</t>
   </si>
   <si>
     <t>Bashevkin</t>
   </si>
   <si>
     <t>California State Water Resources Control Board [SWRCB]</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54188</t>
   </si>
   <si>
     <t>Sam Safran</t>
   </si>
   <si>
     <t>Safran</t>
   </si>
@@ -4401,50 +5327,72 @@
   <si>
     <t>Fern</t>
   </si>
   <si>
     <t>Delta Science Program Manager</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54291</t>
   </si>
   <si>
     <t>Stacy Sherman</t>
   </si>
   <si>
     <t>Stacy</t>
   </si>
   <si>
     <t>Sherman</t>
   </si>
   <si>
     <t>stacy.sherman@wildlife.ca.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50341</t>
   </si>
   <si>
+    <t>Stefan Talke</t>
+  </si>
+  <si>
+    <t>Stefan</t>
+  </si>
+  <si>
+    <t>Talke</t>
+  </si>
+  <si>
+    <t>stalke@calpoly.edu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Talke holds a PhD from UC Berkeley (2005) and has been a researcher in The Netherlands and the Pacific Northwest, and a professor at Portland State (2012-2019) and Cal-Poly San Luis Obispo (2019-present).
+His research currently focuses on understanding historical and future environmental changes in estuaries and tidally influenced rivers, through the study of sea-level rise, tidal processes, flood risk, storm surge, water temperature, and sediment transport. Recent work has focused on recovering, evaluating and modeling archival water level and water temperature data as far back as the mid-19th century to evaluate the effects of anthropogenic changes.   Understanding long term trends in tides, storm surge, sea-level, and river flow, and discerning their local or climate-related causes, can help coastal regions plan for the future. </t>
+  </si>
+  <si>
+    <t>October 10, 2023</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53121</t>
+  </si>
+  <si>
     <t>Stefanie Helmrich</t>
   </si>
   <si>
     <t>Stefanie</t>
   </si>
   <si>
     <t>Helmrich</t>
   </si>
   <si>
     <t>shelmrich@ucmerced.edu</t>
   </si>
   <si>
     <t>Doctoral Student at University of California Merced</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50226</t>
   </si>
   <si>
     <t>Stephanie Carlson</t>
   </si>
   <si>
     <t>Stephanie</t>
   </si>
   <si>
     <t>Carlson</t>
@@ -4513,50 +5461,68 @@
     <t>Susan</t>
   </si>
   <si>
     <t>DeLaCruz</t>
   </si>
   <si>
     <t>sdelacruz@usgs.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50336</t>
   </si>
   <si>
     <t>Susan Ustin</t>
   </si>
   <si>
     <t>Ustin</t>
   </si>
   <si>
     <t>slustin@ucdavis.edu</t>
   </si>
   <si>
     <t>530-752-0621</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50276</t>
+  </si>
+  <si>
+    <t>Susanne Brander</t>
+  </si>
+  <si>
+    <t>Susanne</t>
+  </si>
+  <si>
+    <t>Brander</t>
+  </si>
+  <si>
+    <t>branders@oregonstate.edu</t>
+  </si>
+  <si>
+    <t>(541) 737-5413</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50286</t>
   </si>
   <si>
     <t>Swee Teh</t>
   </si>
   <si>
     <t>Swee</t>
   </si>
   <si>
     <t>Teh</t>
   </si>
   <si>
     <t>Associate Researcher</t>
   </si>
   <si>
     <t>sjteh@ucdavis.edu</t>
   </si>
   <si>
     <t>https://www.linkedin.com/in/swee-teh-8234969/</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50241</t>
   </si>
   <si>
     <t>Tamara Kraus</t>
   </si>
@@ -4657,50 +5623,65 @@
   <si>
     <t>Doctoral Student at UC Berkeley (2018)</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50217</t>
   </si>
   <si>
     <t>Virginia Matzek</t>
   </si>
   <si>
     <t>Virginia</t>
   </si>
   <si>
     <t>Matzek</t>
   </si>
   <si>
     <t>vmatzek@scu.edu</t>
   </si>
   <si>
     <t>408-551-6006</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50282</t>
   </si>
   <si>
+    <t>Wayne Landis</t>
+  </si>
+  <si>
+    <t>Wayne</t>
+  </si>
+  <si>
+    <t>Landis</t>
+  </si>
+  <si>
+    <t>Research Professor, College of the Environment</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54365</t>
+  </si>
+  <si>
     <t>Whendee Silver</t>
   </si>
   <si>
     <t>Whendee</t>
   </si>
   <si>
     <t>Silver</t>
   </si>
   <si>
     <t>wsilver@berkeley.edu</t>
   </si>
   <si>
     <t>Researcher at UC Berkeley</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50218</t>
   </si>
   <si>
     <t>Wim Kimmerer</t>
   </si>
   <si>
     <t>Wim</t>
   </si>
   <si>
     <t>Kimmerer</t>
@@ -4766,150 +5747,191 @@
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Individual Status</t>
   </si>
   <si>
     <t>Principal investigator</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Co-investigator</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>November 4, 2022</t>
   </si>
   <si>
+    <t>Inactive</t>
+  </si>
+  <si>
     <t>Principal investigator; Primary contact</t>
   </si>
   <si>
-    <t>Inactive</t>
-[...1 lines deleted...]
-  <si>
     <t>November 17, 2025</t>
   </si>
   <si>
+    <t>January 12, 2026</t>
+  </si>
+  <si>
     <t>Organization ID</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54768</t>
   </si>
   <si>
     <t>Established in 1956 by the California State Legislature, DWR protects, conserves, develops, and manages much of California's water supply. This includes the State Water Project (SWP), the nation's largest state-built water conveyance program.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49609</t>
   </si>
   <si>
+    <t xml:space="preserve">&lt;p&gt;Founded in 1973, California Sea Grant is part of a national network, funded and coordinated by the National Oceanic and Atmospheric Administration. We enhance the practical use and conservation of coastal and marine resources through scientific research, education and extension.&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://caseagrant.ucsd.edu/"&gt;https://caseagrant.ucsd.edu/&lt;/a&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>April 7, 2025</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49620</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52321</t>
+  </si>
+  <si>
+    <t>May 20, 2024</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53831</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52906</t>
   </si>
   <si>
     <t>The 23 campuses of the CSU prepare significant numbers of alumni to create California's future.​
 Cal State East Bay serves the Bay Area as part of the California State University system, providing access to higher education for a diverse student body.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49624</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Coastal Conservation &amp;amp; Research, Inc. seeks to protect, restore, and understand marine, estuarine, freshwater, and upland habitats through environmental planning, scientific research, habitat restoration and education.&lt;/p&gt;
 &lt;p&gt;CC&amp;amp;R carefully researches its projects, works responsibly, and is committed to producing the most desirable environmental improvements. Although CC&amp;amp;R was incorporated in 2000, CC&amp;amp;R personnel have nearly 50 years of experience working in coastal habitats in the Monterey Bay and beyond.&lt;/p&gt;
 &lt;p&gt;Through environmental planning, scientific research, habitat restoration &amp;amp; education, we seek to improve the environmental quality from oak woodlands to deep sea communities.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://ccandr.org/"&gt;https://ccandr.org/&lt;/a&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54285</t>
   </si>
   <si>
+    <t>Cramer Fish Sciences is an employee-owned consulting company that specializes in providing expert science and high-quality information that supports “policy decisions and advances the field of natural resource management.” The company works with clients to find practical yet innovative solutions to aquatic ecology, ...</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49642</t>
+  </si>
+  <si>
     <t>The Council was created to advance the state’s coequal goals for the Delta - a more reliable statewide water supply and a healthy and protected ecosystem, both achieved in a manner that protects and enhances the unique characteristics of the Delta as an evolving place. To do this, the Act required that the Council develop an enforceable long-term sustainable management plan for the Delta to ensure coordinated action at the federal, state, and local levels. The Delta Plan, adopted in 2013, includes both regulatory policies and non-binding recommendations.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49646</t>
   </si>
   <si>
     <t>HydroFocus, Inc. conducts hydrologic and water-quality investigations and provides consulting services. HydroFocus employs cost effective investigation, data collection, research, and objective analyses to help clients solve problems affecting land and water resources.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49664</t>
   </si>
   <si>
     <t>Michigan State University (MSU) is a public land-grant research university in East Lansing, Michigan. MSU was founded in 1855 and served as a model for land-grant colleges and universities later created under the Morrill Act of 1862.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49673</t>
+  </si>
+  <si>
+    <t>Oregon State was founded more than 150 years ago as a land grant institution, building on the idea that everybody deserves access to an education that transforms their lives. Yours could be next. Adapting to today’s challenges, we continue to deliver innovative, high-quality courses and programs. We put the safety and success of our community as our top priority. As Oregon’s largest university, we draw people from all 50 states and more than 100 countries. Our mission is constantly evolving to serve all learners.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49689</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;a href="https://www.pdx.edu/"&gt;https://www.pdx.edu/&lt;/a&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54352</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The RAND School of Public Policy—one of the nation’s oldest public policy graduate programs—offers master's degrees in&amp;nbsp;&lt;b&gt;&lt;a href="https://www.rand.edu/programs/master-national-security-policy.html"&gt;national security policy&lt;/a&gt;&lt;/b&gt;&amp;nbsp;and&amp;nbsp;&lt;b&gt;&lt;a href="https://www.rand.edu/programs/mphil-policy-analysis.html"&gt;policy analysis&lt;/a&gt;&lt;/b&gt;&amp;nbsp;as well as the original&amp;nbsp;&lt;b&gt;&lt;a href="https://www.rand.edu/programs/phd-policy-analysis.html"&gt;Ph.D. in policy analysis&lt;/a&gt;&lt;/b&gt;. With campuses in Santa Monica, CA, and Arlington, VA, we are also the only program based at an independent public policy research organization—RAND.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://www.rand.edu/"&gt;Learn Policy Analysis from RAND Experts | RAND School of Public Policy&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>February 5, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54180</t>
   </si>
   <si>
     <t>SFEI is the science lead for the San Francisco Bay Nutrient Science and Management Strategy, which is developing the science needed for informed decisions about managing nutrient loads and maintaining beneficial uses within the Bay. SFEI also includes the SFEI-RMP (Regional Monitoring Program for Water Quality). The Regional Monitoring Program for Water Quality in San Francisco Bay (RMP) is SFEI's largest program. It provides the information that regulators and decision-makers need to manage the Bay effectively.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49707</t>
   </si>
   <si>
     <t>From San Francisco State University, you can go anywhere. Our graduates are now leaders in fields from journalism, creative writing and film to technology, science, business, government and education.
 The Romberg Tiburon Campus at the SFSU has supported maritime commerce, naval defense and training, and marine science and education for over a century, and is especially well suited to support the interdisciplinary mission of the EOS Center.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49708</t>
   </si>
   <si>
+    <t>The mission of the Estuary &amp; Ocean Science Center (EOS), located at SF State's Romberg Tiburon Campus, is to support scientific study of the sea and develop solutions to the environmental problems confronting coastal communities. We connect science, society and the sea through outstanding interdisciplinary research, education and outreach programs, sustaining healthy and resilient coastal ecosystems for future generations. Our vision is to create a sustainable center for scientific discovery, innovation and education focused on the health and resilience of the San Francisco Estuary, the Gulf of the Farallones and other nearby coastal ecosystems.</t>
+  </si>
+  <si>
+    <t>October 19, 2023</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53146</t>
+  </si>
+  <si>
     <t>Santa Clara University is located in the Silicon Valley town of Santa Clara, California, about an hour from San Francisco. The university offers arts and entertainment programs at the Center of Performing Arts and the de Saisset Museum of art and history.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49712</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54319</t>
   </si>
   <si>
     <t>Stanford University, officially Leland Stanford Junior University, is a private research university in Stanford, California. The campus occupies 8,180 acres (3,310 hectares), among the largest in the United States, and enrolls over 17,000 students.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49718</t>
   </si>
   <si>
     <t>SRCD provides the landowners with technical assistance in permitting, water control, and habitat management to ensure the wetland and wildlife values of the Suisun Marsh are sustained and enhanced.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49723</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;https://www.tu.org/&lt;/p&gt;
 </t>
   </si>
   <si>
@@ -4973,53 +5995,50 @@
   <si>
     <t>As the flagship institution of the six public universities in Washington state, it is known for its medical, engineering and scientific research as well as its extremely competitive computer science, engineering, law, architecture and business school.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49761</t>
   </si>
   <si>
     <t>The Virginia Institute of Marine Science (VIMS) has a three-part mission to conduct research in coastal ocean and estuarine science, educate students and citizens, and provide advisory service to policy makers, industry, and the public. VIMS provides these services to Virginia, the nation, and the world.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49763</t>
   </si>
   <si>
     <t>Groundwater pumping over the past 100 years cost California 150-200 MAF of water, endangering water quantity and quality. Simply put: water supply cannot offset water demands. We aim to develop and promote sustainable, pragmatic, and defensible water resources and environmental solutions through understanding key processes and cultural opportunities and constraints.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49594</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Department of Fish and Wildlife (CDFW) The mission of the Department of Fish and Wildlife is to manage California's diverse fish, wildlife, and plant resources, and the habitats upon which they depend, for their ecological values and for their use and enjoyment by the public.&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://wildlife.ca.gov/"&gt;https://wildlife.ca.gov&amp;nbsp;&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>April 8, 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49602</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54336</t>
   </si>
   <si>
     <t>California Institute of Technology Jet Propulsion Laboratory</t>
   </si>
   <si>
     <t>Founded in the 1930s, JPL is owned by NASA and managed by the nearby California Institute of Technology (Caltech). The laboratory's primary function is the construction and operation of planetary robotic spacecraft, though it also conducts Earth-orbit and astronomy missions.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49614</t>
   </si>
   <si>
     <t>The State Water Board oversees the allocation of the state's water resources to various entities and for diverse uses, from agricultural irrigation to hydro electrical power generation to municipal water supplies, and for safeguarding the cleanliness and purity of Californians' water for everything from bubble baths to ...</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49625</t>
   </si>
   <si>
     <t>Chapman University is a private research university in Orange, California.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49635</t>
@@ -5036,69 +6055,81 @@
   <si>
     <t xml:space="preserve">&lt;p&gt;https://compassrm.com/&lt;/p&gt;
 &lt;p&gt;At Compass, we know decision-making. We’re decision analysts, facilitators, and planners offering a full range of decision support services, creative problem-solving tools, and strategic analysis to help people and governments make informed and transparent choices for a sustainable future.&lt;/p&gt;
 &lt;p&gt;Our core expertise is in environmental planning and policy, structured decision making, and risk analysis. The problems we work on usually involve multiple parties, complicated science and policy options, and conflicts among stakeholders or experts. Solutions for these kinds of problems span conventional boundaries, and a lot of what we do involves working at those edges, integrating across disciplines, sectors, jurisdictions, hypotheses, and worldviews. We’re known for designing and facilitating processes that bring people together to work on messy problems – and getting results.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54619</t>
   </si>
   <si>
     <t>Delta Conservancy</t>
   </si>
   <si>
     <t>The Delta Conservancy supports efforts that advance both environmental protection and the economic well-being of Delta residents in a complementary manner, including the following: Protect and enhance habitat and habitat restoration. Protect and preserve Delta agriculture and working landscapes.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49644</t>
   </si>
   <si>
     <t>ESA is a 100% employee-owned environmental consulting firm. We plan, design, permit, mitigate, and restore—for projects across our communities, infrastructure systems, open spaces, and wildlands. We are 50 years strong in 21 offices across California, the Pacific Northwest, and the Southeastern United States.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49658</t>
   </si>
   <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54369</t>
+  </si>
+  <si>
     <t>May 21, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54431</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;https://www.flowwest.com/&lt;/p&gt;
 &lt;p&gt;FlowWest was founded by a team of professionals committed to environmental stewardship and innovation in water resource solutions. We work across a range of projects—from engineering to habitat restoration—focused on sustainable practices that meet both present and future needs. Our diverse team fosters collaboration and creativity, bringing together varied perspectives to address the challenges of water resource management.&lt;/p&gt;
 &lt;p&gt;Our core values lead our decision-making and are a part of everything we do. FlowWest recognizes, nurtures, and celebrates each team member’s intellect and personhood and values their unique contribution and point of view. We firmly believe that the most creative, innovative, and progressive solutions come from diverse teams made up of people working on meaningful issues they care about deeply.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54616</t>
   </si>
   <si>
     <t>ICF International, Inc. is a Fairfax, Virginia-based global consulting and technology services company, which provides a range of services for governments and businesses, including strategic planning, management, marketing and analytics</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49665</t>
+  </si>
+  <si>
+    <t>Interagency Ecological Program [IEP]</t>
+  </si>
+  <si>
+    <t>The Interagency Ecological Program (IEP) is a consortium of State and federal agencies that has been conducting cooperative ecological investigations since the 1970s. They provide and integrate relevant and timely ecological information for management of the Bay-Delta ecosystem and the water that flows through it.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49666</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p class="MsoNormal"&gt;The International Institute for Applied Systems Analysis (IIASA) is an independent International research institute located in Laxenburg, near Vienna in Austria, founded as an East-West scientific cooperation initiative during the Cold War. Through its research programs and initiatives, the institute conducts policy-oriented interdisciplinary research into issues too large or complex to be solved by a single country or academic discipline. These include climate change, energy security, population aging, and sustainable development. The results of IIASA research and the expertise of its researchers are made available to policymakers worldwide to help them make informed and evidence-based policies.&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;&lt;a href="https://iiasa.ac.at/"&gt;IIASA | International Institute for Applied Systems Analysis&lt;/a&gt;&lt;/p&gt;
 &lt;p class="MsoNormal"&gt;&lt;o:p&gt;&lt;/o:p&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>February 26, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54192</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;https://kearnswest.com/&lt;/p&gt;
 &lt;h2&gt;&amp;nbsp;&lt;/h2&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54617</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;&lt;a href="https://colfaxrancheria.com/koyo-land-conservancy"&gt;https://colfaxrancheria.com/koyo-land-conservancy&lt;/a&gt;&lt;/p&gt;
 </t>
   </si>
@@ -5223,50 +6254,56 @@
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49725</t>
   </si>
   <si>
     <t>The Nature Conservancy</t>
   </si>
   <si>
     <t>A private, non-profit organization, we partner with individuals, corporations, foundations, Indigenous communities and other non-profit organizations and governments at all levels to protect our most important natural treasures — the natural areas that sustain Canada's plants and wildlife.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49727</t>
   </si>
   <si>
     <t>The Environmental Protection Agency (EPA) is a U.S. government agency responsible for protecting human and environmental health.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49740</t>
   </si>
   <si>
     <t>The University of British Columbia (UBC) is a public research university with campuses in Vancouver and Kelowna, British Columbia. Established in 1908, UBC is British Columbia's oldest university. The university ranks among the top three universities in Canada.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49747</t>
   </si>
   <si>
+    <t>The University of South Carolina (USC, U of SC, South Carolina, SC, or simply Carolina) is a public research university in Columbia, South Carolina. It has seven satellite campuses throughout the state and its main campus covers over 359 acres (145 ha) in downtown Columbia not far from the South Carolina State House.</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/49760</t>
+  </si>
+  <si>
     <t>Utah State University is a public land-grant research university in Logan, Utah. It is accredited by the Northwest Commission on Colleges and Universities. With nearly 20,000 students living on or near campus, USU is Utah's largest public residential campus.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49762</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54334</t>
   </si>
   <si>
     <t>Output ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Link or DOI</t>
   </si>
   <si>
     <t>File</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Peer Review</t>
@@ -5732,103 +6769,112 @@
   <si>
     <t>2021.03.26.437213v1.full_.pdf</t>
   </si>
   <si>
     <t>Every cog and wheel: Unraveling biocomplexity at the genomic and phenotypic level in a population complex of Chinook salmon</t>
   </si>
   <si>
     <t>Genomic diversity is the fundamental building block of biodiversity and the necessary ingredient for adaptation. Our rapidly increasing ability to quantify functional, compositional, and structural genomic diversity of populations forces the question of how to balance conservation goals – should the focus be on important functional diversity and key life history traits or on maximizing genomic diversity as a whole? Specifically, the intra-specific diversity (biocomplexity) comprised of phenotypic and genetic variation can determine the ability of a population to respond to changing environmental conditions. Here, we explore the biocomplexity of California’s Central Valley Chinook salmon (Oncorhynchus tshawytscha) population complex at the genomic level. Notably, despite apparent gene flow among individuals with the same migration (life history) phenotypes inhabiting different tributaries, each group is characterized by a surprising component of unique genomic diversity. Our results emphasize the importance of formulating conservation goals focused on maintaining biocomplexity at both the phenotypic and genotypic level. Doing so will maintain the species’ adaptive potential and increase the probability of persistence of the population complex despite changing environmental pressures.</t>
   </si>
   <si>
     <t>https://sfsannualmeeting.org/archive/2019/Schedule/grid_Topics.cfm?dtid=2507,2508,2509,2512,2511,2524&amp;pdtid=2566&amp;rid=756</t>
   </si>
   <si>
     <t xml:space="preserve">Exploring planktonic respiration using short-term in situ measurements. </t>
   </si>
   <si>
     <t>Presentation at the 2019 Society for Freshwater Science Annual Meeting, United States</t>
   </si>
   <si>
     <t xml:space="preserve">Facial Recognition for San Francisco Bay Plankton. </t>
   </si>
   <si>
     <t>Public Seminar at the Exploratorium Museum, San Francisco, CA, August 2018.</t>
   </si>
   <si>
-    <t>2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
+    <t>https://sciencetracker.deltacouncil.ca.gov/sites/default/files/2026-04/2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
   </si>
   <si>
     <t>Fact sheet: Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Fact sheet:&amp;nbsp;Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>August 3, 2026</t>
+  </si>
+  <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
   </si>
   <si>
     <t>Fact sheet: How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project fact sheet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>2020_Delta_Nutrient_Reduction_Responses.pdf</t>
   </si>
   <si>
     <t>Final conceptual model report</t>
   </si>
   <si>
     <t>Changing nitrogen inputs to the northern San Francisco Estuary: Potential ecosystem responses and opportunities for investigation</t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s10452-021-09863-4</t>
   </si>
   <si>
     <t>Gearty, A.J., T.R. Ignoffo, A.M. Slaughter, and W.J. Kimmerer. 2021. Growth and reproductive rates of the dominant copepod Pseudodiaptomus forbesi in response to environmental factors and habitat type in the northern San Francisco Estuary. Aquatic Ecology</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Gearty, A.J., T.R. Ignoffo, A.M. Slaughter, and W.J. Kimmerer. 2021. Growth and reproductive rates of the dominant copepod Pseudodiaptomus forbesi in response to environmental factors and habitat type in the northern San Francisco Estuary. Aquatic Ecology 55:825–828.&lt;/p&gt;
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>February 19, 2026</t>
   </si>
   <si>
     <t>https://onlinelibrary.wiley.com/doi/10.1111/eva.13705</t>
   </si>
   <si>
     <t>Genomics and 20 years of sampling reveal phenotypic  differences between subpopulations of outmigrating Central  Valley Chinook salmon</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="8" data-start="0"&gt;Abstract&lt;/p&gt;
 &lt;p data-end="1705" data-is-last-node="" data-is-only-node="" data-start="10"&gt;Intraspecific diversity plays a critical role in the resilience of Chinook salmon populations. California's Central Valley (CV) historically hosted one of the most diverse population complexes of Chinook salmon in the world. However, anthropogenic factors have dramatically decreased this diversity, with severe consequences for population resilience. Here we use next generation sequencing and an archive of thousands of tissue samples collected across two decades during the juvenile outmigration to evaluate phenotypic diversity between and within populations of CV Chinook salmon. To account for highly heterogeneous sample qualities in the archive dataset, we develop and test an approach for population and subpopulation assignments of CV Chinook salmon that allows inclusion of relatively low-quality samples while controlling error rates. We find significantly distinct outmigration timing and body size distributions for each population and subpopulation. Within the archive dataset, spring run individuals that assigned to the Mill and Deer Creeks subpopulation exhibited an earlier and broader outmigration distribution as well as larger body sizes than individuals that assigned to the Butte Creek subpopulation. Within the fall run population, individuals that assigned to the late-fall run subpopulation also exhibited an earlier and broader outmigration distribution and larger body sizes than other fall run fish in our dataset. These results highlight the importance of distinct subpopulations for maintaining remaining diversity in CV Chinook salmon, and demonstrate the power of genomics-based population assignments to aid the study and management of intraspecific diversity.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>https://github.com/ktomari/DeltaResidentsSurvey2</t>
+  </si>
+  <si>
+    <t>GitHub: Delta Resident Survey</t>
+  </si>
+  <si>
+    <t>Source code repository</t>
+  </si>
+  <si>
     <t>https://doi.org/10.3390/w15112097</t>
   </si>
   <si>
     <t>Gross, E., R. Holleman, W. Kimmerer, S. Munger, S. Burdick, and J. Durand. 2023. Using age tracers to estimate ecological rates in a phytoplankton model. Water 15(11) 2097.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Gross, E., R. Holleman, W. Kimmerer, S. Munger, S. Burdick, and J. Durand. 2023. Using age tracers to estimate ecological rates in a phytoplankton model. Water 15(11) 2097.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://link.springer.com/article/10.1007/s12237-024-01381-4</t>
   </si>
   <si>
     <t>Gross, E., R. Holleman, W. Kimmerer, T. Kraus, B. Bergamaschi, S. Burdick-Yahya, and D. Senn. 2024. Estimating biogeochemical rates using a computationally efficient Lagrangian approach. Estuaries and Coasts 47(6):1435-1455.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Gross, E., R. Holleman, W. Kimmerer, T. Kraus, B. Bergamaschi, S. Burdick-Yahya, and D. Senn. 2024. Estimating biogeochemical rates using a computationally efficient Lagrangian approach. Estuaries and Coasts 47(6):1435-1455.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>water-13-02904-v2.pdf</t>
   </si>
   <si>
@@ -5862,57 +6908,80 @@
     <t>https://doi.org/10.1080/10643389.2021.2013073</t>
   </si>
   <si>
     <t>Helmrich S, Vlassopoulos D, Alpers CN &amp; O’Day PA (2022) Critical review of mercury methylation and methylmercury demethylation rate constants in aquatic sediments for biogeochemical modeling, Critical Reviews in Environmental Science and Technology, 52:24</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.agrformet.2019.01.017</t>
   </si>
   <si>
     <t>Hemes, KS, Chamberlain SD, Eichelmann E, Anthony T, Valach A, Kasak K, Szutu D, Verfaillie J, Silver WL, Baldocchi DD (2019). Assessing the carbon and climate benefit of restoring degraded agricultural peat soils to managed wetlands. Agriculture and Fores</t>
   </si>
   <si>
     <t>Publication
 Hemes, KS, Chamberlain SD, Eichelmann E, Anthony T, Valach A, Kasak K, Szutu D, Verfaillie J, Silver WL, Baldocchi DD (2019). Assessing the carbon and climate benefit of restoring degraded agricultural peat soils to managed wetlands. Agriculture and Forest Meteorology 268, 202–214</t>
   </si>
   <si>
     <t>https://www.baydeltalive.com/assets/05058ccde7595f531c3f6b5eda7faa2f/application/pdf/DeltaSalmon_Rearing_Habitat_Final_Report_02_21_20.pdf</t>
   </si>
   <si>
     <t>Identifying Suitable Rearing Habitat for Chinook Salmon in the Sacramento San Joaquin Delta</t>
   </si>
   <si>
     <t>This report summarize existing research and knowledge around suitable rearing habitat for Chinook salmon in the Sacramento-San Joaquin Delta. The report identifies areas of suitability for rearing salmon by combining suitability analyses for several mapped parameters. The report provides recommendations for types of restoration needed to improve or restore rearing habitat, as well as to identify where in the Delta these restoration efforts could be prioritized.</t>
   </si>
   <si>
+    <t>https://sciencetracker.deltacouncil.ca.gov/sites/default/files/2025-01-30-understanding-and-improving-the-early-detection-and-rapid-response-process-for-invasive-species-in-the-ssjd.pdf</t>
+  </si>
+  <si>
+    <t>Info Sheet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Information sheet (info sheet) produced by the Delta Science Program.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>June 11, 2025</t>
+  </si>
+  <si>
     <t>SOW_9_2.pdf</t>
   </si>
   <si>
     <t>Yolo-Bypass-2014-update-Final-Executive-Summary_2.pdf</t>
   </si>
   <si>
     <t>Yolo-Bypass-2014-update-Final-Project-Report_2.pdf</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1111/jfb.15847</t>
+  </si>
+  <si>
+    <t>Integrating otolith and genetic tools to reveal intraspecific biodiversity in a highly impacted salmon population</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="line-height:200%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;Intraspecific biodiversity is vital for species persistence in an increasingly volatile world. By embracing methods that integrate information at different spatiotemporal scales, we can directly monitor and reconstruct changes in intraspecific biodiversity. Here we combined genetics and otolith biochronologies to describe the genotypic and phenotypic diversity of Chinook Salmon (&lt;i&gt;Oncorhynchus tshawytscha&lt;/i&gt;) in the Yuba River, California, comparing cohorts that experienced a range of hydroclimatic conditions. Yuba River salmon have been heavily impacted by habitat loss and degradation, and large influxes of unmarked hatchery fish each year have led to concern about introgression and uncertainty around the viability of its wild populations, particularly the rarer spring-run salmon. Otolith strontium isotopes showed that Yuba River origin fish represented, on average, 42% (range 7-73%) of spawners across six return years (2009-2011; 2018-2020), with large interannual variability. The remainder of adult Chinook Salmon in the river were primarily strays from the nearby Feather River hatchery, and since 2018, also from the Mokelumne River hatchery. Among the Yuba-origin spawners, on average, 30% (range 14-50%) exhibited the spring-run genotype. The Yuba-origin fish also displayed a variety of outmigration phenotypes that differed in the timing and size at which they left the natal river. Early-migrating fry dominated the returns (mean=59%, range=33-89%), and their contribution rates were negatively correlated with flow. It is unlikely that fry survival rates are elevated during droughts, suggesting that this trend reflects disproportionately poor survival of larger later migrating parr, smolts, and yearlings along the migratory corridor in drier years. Otolith daily increments indicated generally faster growth rates in non-natal habitats, emphasizing the importance of continuing upstream restoration efforts to improve in-river growing conditions. Together, these findings show that, despite a long history of habitat degradation and hatchery introgression, the Yuba River maintains intraspecific biodiversity that should be taken into account &lt;span style="background:white"&gt;in future management, restoration and reintroduction plans&lt;/span&gt;. The finding that genotypic spring-run are reproducing, surviving, and returning to the Yuba River every year suggests that re-establishment of an independent population is possible, although hatchery-wild interactions would need to be carefully considered. Integrating methods is critical to monitor changes in key genetic, physiological, and behavioural traits in order to assess population viability and resilience.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
   </si>
   <si>
     <t>Is Intermediate salinity partly responsible for low primary productivity in the upper San Francisco Estuary, California?</t>
   </si>
   <si>
     <t>Presentation at the 2020 Ocean Sciences Meeting, San Diego, CA, February 2020.</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/lno.12494</t>
   </si>
   <si>
     <t xml:space="preserve">Kimmerer, W.J., A.M. Slaughter, and T.R. Ignoffo. 2024. Egg production estimates for the copepod Pseudodiaptomus forbesi are biased by female mortality. Limnology and Oceanography 9999:2024, 1–14. </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Kimmerer, W.J., A.M. Slaughter, and T.R. Ignoffo. 2024. Egg production estimates for the copepod Pseudodiaptomus forbesi are biased by female mortality. Limnology and Oceanography 9999:2024, 1–14.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://www.sfei.org/sites/default/files/toolbox/LSPT_4page_Factsheet_ADA_April2022.pdf</t>
   </si>
   <si>
     <t>Landscape Scenario Planning Tool fact sheet</t>
   </si>
   <si>
     <t>Brochure with overview of Landscape Scenario Planning Tool</t>
@@ -5976,163 +7045,238 @@
   </si>
   <si>
     <t xml:space="preserve">Measuring and modeling ecosystem carbon budgets and greenhouse gas exchange from restored marshes across a salinity gradient. </t>
   </si>
   <si>
     <t>Presentation at the 2019 American Geophysical Union Fall Meeting, United States</t>
   </si>
   <si>
     <t>2037_Executive Summary_2.pdf</t>
   </si>
   <si>
     <t>2037_SOW_2.pdf</t>
   </si>
   <si>
     <t>https://www.sciencedirect.com/science/article/pii/S0048969721021677?via%3Dihub</t>
   </si>
   <si>
     <t>On the Human Appropriation of WetlandPrimary Production</t>
   </si>
   <si>
     <t>Article published in Science of the Total Environment
 James E. Cloern, Samuel M. Safran, Lydia Smith Vaughn, April Robinson, Alison A. Whipple, Katharyn E. Boyer, Judith Z. Drexler, Robert J. Naiman, James L. Pinckney, Emily R. Howe, Elizabeth A. Canuel, J. Letitia Grenier, On the human appropriation of wetland primary production,
 Science of The Total Environment, Volume 78</t>
   </si>
   <si>
+    <t>TelemetryTools_RoadMap.pdf</t>
+  </si>
+  <si>
+    <t>PIT Database Roadmap</t>
+  </si>
+  <si>
+    <t>Roadmap of the next phases for development of the prototype PIT database</t>
+  </si>
+  <si>
     <t>https://doi.org/10.1002/eap.70110</t>
   </si>
   <si>
     <t>Pagliaro MD, Cruz SEWDL, Woo I, Sousa J, Rich N, Grimaldo L, Colombano D, Ruhí A. 2025. Does tidal marsh restoration lead to the recovery of trophic pathways that support estuarine fishes? Ecological Applications. 35. 10.1002/eap.70110</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Pagliaro MD, Cruz SEWDL, Woo I, Sousa J, Rich N, Grimaldo L, Colombano D, Ruhí A. 2025. Does tidal marsh restoration lead to the recovery of trophic pathways that support estuarine fishes? Ecological Applications. 35. 10.1002/eap.70110&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://link.springer.com/article/10.1007/s12237-025-01502-7</t>
   </si>
   <si>
     <t>Particulate Organic Carbon Scarcity Exacerbates Vulnerability of the Sacramento-San Joaquin Delta Ecosystem</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;h2 id="Abs1"&gt;Abstract&lt;/h2&gt;
 &lt;p&gt;Anthropogenic climate change on local to global scales has transformed the cycling of particulate organic carbon (POC) in river deltas. Understanding the biogeochemical processing of POC across deltas is key to developing a predictive framework for disruptions in carbon cycling within vulnerable ecosystems. This study examined the spatial and temporal variations in POC, particulate nitrogen (PN), and total suspended sediments (TSS) concentrations across the Sacramento-San Joaquin Delta (Delta) over three water years (2021–2023), covering drought-like conditions observed in spring, summer, and fall. Comprehensive Delta-wide surveys were conducted, employing a mass balance model to estimate total POC flux and constrain POC influx/efflux. Limited seasonal variability in POC and PN concentrations reflected a constrained particle supply under hydrologic conditions increasingly representative of the Delta’s future. Results revealed an 81% decrease in annual total suspended sediment concentration inputs to the Sacramento River from the 1957 water year compared to the average of 2021–2022, with levels during the study period much lower than previous decades. POC influx ranged from 39 to 79% of total efflux during spring to fall of low water years, with 8 to 37% of daily POC flux diverted to southern water pumping stations, limiting opportunities for particle deposition and internal production within the Delta. This was reflected in average Delta POC concentrations: 0.77&amp;nbsp;mg/L (2021), 0.54&amp;nbsp;mg/L (2022), and 0.42&amp;nbsp;mg/L (2023). The sustained reduction in sediment and POC levels in the Delta, driven by human activities, hinders wetland accretion, carbon sequestration, and overall ecosystem stability.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Particulate Organic Carbon Scarcity Exacerbates Vulnerability of the Sacramento-San Joaquin Delta Ecosystem.</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Anthropogenic climate change on local to global scales has transformed the cycling of particulate organic carbon (POC) in river deltas. Understanding the biogeochemical processing of POC across deltas is key to developing a predictive framework for disruptions in carbon cycling within vulnerable ecosystems. This study examined the spatial and temporal variations in POC, particulate nitrogen (PN), and total suspended sediments (TSS) concentrations across the Sacramento-San Joaquin Delta (Delta) over three water years (2021–2023), covering drought-like conditions observed in spring, summer, and fall. Comprehensive Delta-wide surveys were conducted, employing a mass balance model to estimate total POC flux and constrain POC influx/efflux. Limited seasonal variability in POC and PN concentrations reflected a constrained particle supply under hydrologic conditions increasingly representative of the Delta’s future. Results revealed an 81% decrease in annual total suspended sediment concentration inputs to the Sacramento River from the 1957 water year compared to the average of 2021–2022, with levels during the study period much lower than previous decades. POC influx ranged from 39 to 79% of total efflux during spring to fall of low water years, with 8 to 37% of daily POC flux diverted to southern water pumping stations, limiting opportunities for particle deposition and internal production within the Delta. This was reflected in average Delta POC concentrations: 0.77&amp;nbsp;mg/L (2021), 0.54&amp;nbsp;mg/L (2022), and 0.42&amp;nbsp;mg/L (2023). The sustained reduction in sediment and POC levels in the Delta, driven by human activities, hinders wetland accretion, carbon sequestration, and overall ecosystem stability.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>March 13, 2025</t>
   </si>
   <si>
     <t>Peterson, A., C.L. Hause, G.P. Singer, R.A. Buchanan, N.A. Fangue, and A.L. Rypel. 2022. Investigation of a Mortality hotspot for Emigrating Chinook Salmon Smolts in the California Delta. Annual Meeting of the American Fisheries Society, Spokane WA USA.</t>
   </si>
   <si>
     <t>Annual Meeting of the American Fisheries Society, Spokane WA USA</t>
   </si>
   <si>
     <t>https://caseagrant.ucsd.edu/news/pinning-down-pesticides</t>
   </si>
   <si>
     <t>Pinning down the pesticides</t>
   </si>
   <si>
+    <t>https://deltacouncil.ca.gov/pdf/council-meeting/powerpoints/2023-10-26-item-10-residents-survey-results.pdf</t>
+  </si>
+  <si>
+    <t>2023-10-26-item-10-residents-survey-results.pdf</t>
+  </si>
+  <si>
+    <t>Presentation on the Delta Residents Survey</t>
+  </si>
+  <si>
+    <t>Presentation to the Council on the DRS.</t>
+  </si>
+  <si>
     <t>2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
   </si>
   <si>
     <t>Project at-a-glance</t>
   </si>
   <si>
     <t>Short summary of the project in aesthetically pleasing format. Key project objectives, background, management application, and SAA relevance are summarized.</t>
   </si>
   <si>
     <t>Reviewed by Council staff and PI.</t>
   </si>
   <si>
     <t>June 21, 2024</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-19-integrating-social-and-ecological-research-to-control-invasive-species.pdf</t>
   </si>
   <si>
     <t>2024-06-19-integrating-social-and-ecological-research-to-control-invasive-species.pdf</t>
+  </si>
+  <si>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-07-29-from-microbes-to-zooplankton.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Short summary of the project in aesthetically pleasing format. Key project objectives, background, management application, and SAA relevance are summarized.&lt;/p&gt;
+</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-25-addressing-cyanohabs-as-a-threat-to-water-and-air-quality-in-the-san-francisco-bay-delta.pdf</t>
   </si>
   <si>
     <t>Project information sheet</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project information sheet&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-25-harmful-algal-blooms-and-cyanotoxins-in-the-delta-occurrence-distribution-trends-and-environmental-drivers.pdf</t>
+  </si>
+  <si>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/seminars/2024-05-30-assessing-sea-level-rise-and-flooding-changes-in-the-sacramento-san-joaquin-delta.pdf</t>
+  </si>
+  <si>
     <t>https://www.deltacouncil.ca.gov/pdf/science-program/information-sheets/2025-07-14-reorienting-to-recovery.pdf</t>
+  </si>
+  <si>
+    <t>project_participants_0.xlsx</t>
+  </si>
+  <si>
+    <t>Project participants</t>
+  </si>
+  <si>
+    <t>List of researchers who participated or contributed in the questionnaire, as an advisory member, or attended the workshop</t>
   </si>
   <si>
     <t>https://caseagrant.ucsd.edu/our-work/research-projects/predicting-fish-community-responses-variable-climate-regimes-flows-and</t>
   </si>
   <si>
     <t>Project summary: Estuarine fish community responses to climate, flow, and habitat</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project summary website&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Project summary: Phytoplankton and cyanobacteria growth and response to stressors</t>
   </si>
   <si>
     <t>Project summary website</t>
   </si>
   <si>
     <t>Project summary: Wetland carbon sequestration and impacts of climate change</t>
   </si>
   <si>
     <t>https://csamp.baydeltalive.com/recovery/reorienting-to-recovery</t>
   </si>
   <si>
     <t>R2R project website</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;R2R project website&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>https://doi.org/10.1002/ecs2.4803</t>
+  </si>
+  <si>
+    <t>Restoring freshwater habitat mosaics to promote resilience of vulnerable salmon populations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;&lt;span style="font-size:12pt"&gt;&lt;span style="line-height:200%"&gt;&lt;span style="font-family:&amp;quot;Times New Roman&amp;quot;,serif"&gt;&lt;span lang="EN" style="background:white"&gt;&lt;span style="line-height:200%"&gt;Phenotypic diversity and abundance drive salmon resilience in the face of increasing environmental variability. But what happens when human activities fundamentally alter the habitat complexity that drives this diversity? &lt;/span&gt;&lt;/span&gt;&lt;span lang="EN-US" style="background:white"&gt;&lt;span style="line-height:200%"&gt;And how can we restore habitats to recover both diversity and abundance to support salmon persistence in a warming climate? &lt;/span&gt;&lt;/span&gt;&lt;span lang="EN" style="background:white"&gt;&lt;span style="line-height:200%"&gt;Here, we looked at the impact of a large watershed restoration effort on the abundance and climate resilience of the three remaining core natural spring-run Chinook Salmon populations in the California Central Valley (Butte, Mill and Deer Creek). Butte Creek fish, which have floodplain access, had higher overall productivity and faster juvenile growth compared to Mill and Deer Creek populations, and the proportion of floodplain inundation was positively correlated with Butte Creek adult abundance two years later. While Butte Creek exhibited significant increases in abundance post-restoration (~2000%), it generally exhibited lower phenotypic diversity and only a marginal increase in population stability after restoration based on the coefficient of variation (CV). In particular, Butte Creek salmon tended to exhibit larger drops in escapement following dry years &lt;/span&gt;&lt;/span&gt;&lt;span lang="EN" style="line-height:200%"&gt;(e.g., &lt;span style="background:white"&gt;return years 2010, 2017) compared with Mill and Deer Creek population&lt;/span&gt;s, presumably due to limited inundation of its downstream floodplain.&lt;span style="background:white"&gt; The late-migrating juvenile strategy (i.e., yearling), which disproportionately supported Mill and Deer Creek populations during droughts, was uncommon among Butte Creek adults (averaging 60% of returns for Mill and Deer Creek vs. 0.3% for Butte Creek). Increased spring-run stock complex stability was found, post-restoration, when combining the three spring-run populations (i.e., lower aggregate CV). However, among river pairwise correlations also suggested increased synchronization in population abundances post-restoration, potentially due to increasing frequency and severity of extreme climatic events (e.g., droughts and ocean warming). This study underscores the importance of restoring a connected mosaic of aquatic habitats across modified landscapes, such as cold water refugia and floodplains, to preserve multiple (across-population) life-history pathways for increasing salmon stock complex stability and abundance. These landscape-scale process-based habitat restoration efforts are likely to be crucial for the successful long-term recovery of vulnerable species in a rapidly changing climate.&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>https://www.openicpsr.org/openicpsr/project/195447/version/V1/view;jsessionid=60C9D63EBC5FDB87626747C06940A1E3</t>
+  </si>
+  <si>
+    <t>Rudnick, Jessica, Tomari, Kenji , Dobbin, Kristin, Lubell, Mark, and Biedenweg, Kelly. 2023 California Delta Residents Survey. Ann Arbor, MI: Inter-university Consortium for Political and Social Research [distributor], 2023-12-02. https://doi.org/10.3886/</t>
+  </si>
+  <si>
+    <t>Restricted Use Data, Summary Report, Survey Instrument, Data Sharing Agreement, Sampling Map and Respondents</t>
+  </si>
+  <si>
     <t>https://californiawaterblog.com/2021/12/05/science-of-an-underdog-the-improbable-comeback-of-spring-run-chinook-salmon-in-the-san-joaquin-river/</t>
   </si>
   <si>
     <t>Rypel, A.L., G. Singer, and N.A. Fangue. 2021. Science of an underdog: the improbable comeback of spring-run Chinook salmon in the San Joaquin River. California Waterblog</t>
   </si>
   <si>
     <t>California Waterblog</t>
+  </si>
+  <si>
+    <t>https://mavensnotebook.com/2023/12/19/science-in-short-going-ultra-local-with-delta-data-looking-back-to-see-the-future/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Science in Short Podcast: Going Ultra-Local with Delta Data: Looking Back to See the Future </t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Science-in-Short is a quarterly podcast introducing scientists working on emerging topics in the San Francisco Estuary&amp;nbsp;&lt;a aria-describedby="tt" data-cmtooltip="&amp;lt;div class=glossaryItemTitle&amp;gt;watershed&amp;lt;/div&amp;gt;&amp;lt;div class=glossaryItemBody&amp;gt;A &amp;amp;lt;strong&amp;amp;gt;watershed &amp;amp;lt;/strong&amp;amp;gt;is the land area that drains water to a particular stream, river, or lake. It is a land feature that can be identified by tracing a line along the highest elevations between two areas on a map, often a ridge. Large watersheds, like the Mississippi River basin contain thousands of smaller watersheds.&amp;lt;/div&amp;gt;" data-gt-translate-attributes="[{&amp;quot;attribute&amp;quot;:&amp;quot;data-cmtooltip&amp;quot;, &amp;quot;format&amp;quot;:&amp;quot;html&amp;quot;}]" data-mobile-support="0" href="https://mavensnotebook.com/glossary/watershed/" role="link" tabindex="0"&gt;watershed&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>November 8, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Simulation of biogeochemical processes driving methylmercury production in different sediment habitats of the Delta and its tributaries. </t>
   </si>
   <si>
     <t>Presentation at the 10th Biennial Bay-Delta Science Conference. Sacramento, CA. September 2018.</t>
   </si>
   <si>
     <t xml:space="preserve">Simulation of mercury methylation and demethylation coupled to oxidation-reduction reactions in sediments of Delta tributaries. </t>
   </si>
   <si>
     <t>Presentation at the 2019 Annual meeting of the California Water &amp; Environmental Modeling Forum. Folsom, CA. April 2019.</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/jmammal/gyz183</t>
   </si>
   <si>
     <t xml:space="preserve">Smith KR, Barthman-Thompson L, Estrella SK, Riley MK, Trombley SN, Rose C, and Kelt, DA. 2019. Demography of the salt marsh harvest mouse (Reithrodontomys raviventris halicoetes) and associated rodents in tidal and managed wetlands. Journal of Mammalogy, </t>
   </si>
   <si>
     <t>Publication
 Smith KR, Barthman-Thompson L, Estrella SK, Riley MK, Trombley SN, Rose C, and Kelt, DA. 2019. Demography of the salt marsh harvest mouse (Reithrodontomys raviventris halicoetes) and associated rodents in tidal and managed wetlands. Journal of Mammalogy, 100(6):1–16. https://doi.org/10.1093/jmammal/gyz183</t>
   </si>
   <si>
     <t>https://wildlife.onlinelibrary.wiley.com/doi/abs/10.1002/jwmg.21752</t>
@@ -6141,50 +7285,62 @@
     <t>Smith KR, Kelt DA. 2019. Waterfowl management and diet of the salt marsh harvest mouse. Journal of Wildlife Management, 83(8):1687–99.</t>
   </si>
   <si>
     <t>https://doi.org/10.15447/sfews.2018v16iss2art1</t>
   </si>
   <si>
     <t>Smith KR, Riley MK, Barthman–Thompson L, Statham MJ, Estrella S, Kelt Da. 2018. Towards Salt Marsh Harvest Mouse Recovery: Research Priorities. San Francisco Estuary and Watershed Science, 16(2).</t>
   </si>
   <si>
     <t>https://doi.org/10.15447/sfews.2018v16iss2art2</t>
   </si>
   <si>
     <t>Smith KR, Riley MK, Barthman–Thompson L, Woo I, Statham MJ, Estrella S, Kelt, DA. 2018. Towards Salt Marsh Harvest Mouse Recovery: A Review. San Francisco Estuary and Watershed Science, 16(2).</t>
   </si>
   <si>
     <t xml:space="preserve">Publication </t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.scitotenv.2021.151592</t>
   </si>
   <si>
     <t>Stable isotopes provide insight into sources and cycling of N compounds in the Sacramento-San Joaquin Delta, California, USA</t>
   </si>
   <si>
     <t>Abstract: River deltas and their diverse array of aquatic environments are increasingly impacted by anthropogenic inputs of nitrogen (N). These inputs can alter the N biogeochemistry of these systems and promote undesirable phenomena including harmful algae blooms and invasive aquatic macrophytes. To examine N sources and biogeochemical processes in the Sacramento-San Joaquin Delta, a river delta located in central California, USA, that is fed primarily by the Sacramento River, we utilized a multi-tracer approach that measured N species concentrations and stable isotope values monthly from April 2011 to November 2012 in samples collected from the channelized mainstem of the Sacramento River, two channelized distributaries of the Sacramento River, and the Cache Slough Complex, a network of Sacramento River tributaries and shallow water wetland habitat. We found that the Sacramento River and its channelized distributaries received N primarily in the form of NH4+ from treated wastewater effluent and that NH4+ was lost rapidly while NO3− was gained more slowly during subsequent downstream transit, driven by an array of biogeochemical processes whose identities could be constrained via examination of stable isotope values. The Cache Slough Complex, which was characterized by lower net flows and higher water residence times than the Sacramento River and its distributaries, received variable inputs of low conductivity water elevated in NH4+ from the Sacramento River and higher conductivity water elevated in NO3− from landward tributaries. Deviations from expected conservative mixing of these sources were spatially variable but broadly indicative of local inputs of treated wastewater effluent NO3−, conversion of Sacramento River NH4+ to NO3− via nitrification, uptake of NH4+ and NO3− by phytoplankton, and remineralization of organic N. These findings highlight both the diversity in N dynamics in anthropogenically impacted river delta environments and the utility of a multi-tracer approach in constraining these processes in such complex systems.</t>
+  </si>
+  <si>
+    <t>https://ucdavis.box.com/s/34kmt02f87ohhbpij9hu0iesubm15781</t>
+  </si>
+  <si>
+    <t>Delta Residents Survey Summary Report_FINAL_OCT2023-2.pdf</t>
+  </si>
+  <si>
+    <t>Summary Report: Delta Residents Survey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Summary Report </t>
   </si>
   <si>
     <t>http://deltaplanningmap.sfei.org/</t>
   </si>
   <si>
     <t>The Delta Landscapes Scenario Planning Tool webmap</t>
   </si>
   <si>
     <t>The Delta Landscapes Scenario Planning Tool webmap allows users to view a variety of datasets that are useful for developing restoration scenarios.</t>
   </si>
   <si>
     <t>https://knb.ecoinformatics.org/view/doi:10.5063/F1N014ZX</t>
   </si>
   <si>
     <t>The Sacramento-San Joaquin Delta genus and community level classification maps derived from airborne spectroscopy data.</t>
   </si>
   <si>
     <t>KNB repository for project data and reports</t>
   </si>
   <si>
     <t>November 7, 2022</t>
   </si>
   <si>
     <t>The histopathological effects of copper exposure on the olfactory organ of delta smelts: Linking pathology with behavior in an endangered fish.</t>
   </si>
@@ -6242,50 +7398,71 @@
 and Oceanography Letters. doi: 10.1002/lol2.10135</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.aquaculture.2021.736502</t>
   </si>
   <si>
     <t>Yanagitsuru YR, Main, MA, Hobbs, JA, Lewis LS, Hung,TC, Connon RE, Fangue NA. (Submitted) Effects of Temperature on Hatch and Growth Performance of Embryos and Yolk-sac Larvae of the Threatened Estuarine Fish: Longfin Smelt (Spirinchus thaleichthys). Aqua</t>
   </si>
   <si>
     <t>Product
 Yanagitsuru YR, Main, MA, Hobbs, JA, Lewis LS, Hung,TC, Connon RE, Fangue NA. (Submitted) Effects of Temperature on Hatch and Growth Performance of Embryos and Yolk-sac Larvae of the Threatened Estuarine Fish: Longfin Smelt (Spirinchus thaleichthys). Aquaculture
 Volume 537, 15 May 2021, 736502</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/conphys/coac041</t>
   </si>
   <si>
     <t>Yuzo R Yanagitsuru, Itza Y Daza, Levi S Lewis, James A Hobbs, Tien-Chieh Hung, Richard E Connon, Nann A Fangue, Growth, osmoregulation and ionoregulation of longfin smelt (Spirinchus thaleichthys) yolk-sac larvae at different salinities, Conservation Phys</t>
   </si>
   <si>
     <t xml:space="preserve">Publication
 Yuzo R Yanagitsuru, Itza Y Daza, Levi S Lewis, James A Hobbs, Tien-Chieh Hung, Richard E Connon, Nann A Fangue, Growth, osmoregulation and ionoregulation of longfin smelt (Spirinchus thaleichthys) yolk-sac larvae at different salinities, Conservation Physiology, Volume 10, Issue 1, 2022, coac041, https://doi.org/10.1093/conphys/coac041
 </t>
   </si>
   <si>
+    <t>https://github.com/fishsciences/telemetry</t>
+  </si>
+  <si>
+    <t>telemetry R package GitHub Repository</t>
+  </si>
+  <si>
+    <t>Package for crafting API requests to the PIT telemetry database API.</t>
+  </si>
+  <si>
+    <t>June 27, 2024</t>
+  </si>
+  <si>
+    <t>https://fishsciences.github.io/telemetry/index.html</t>
+  </si>
+  <si>
+    <t>telemetry webpage</t>
+  </si>
+  <si>
+    <t>telemetry PIT database project webpage</t>
+  </si>
+  <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>North Delta</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
   </si>
   <si>
     <t>BACON ISLAND</t>
   </si>
   <si>
     <t>BETHEL ISLAND</t>
   </si>
   <si>
     <t>BIG BREAK</t>
@@ -6743,74 +7920,68 @@
   <si>
     <t>WEBB TRACT</t>
   </si>
   <si>
     <t>WEST SACRAMENTO</t>
   </si>
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
   </si>
   <si>
     <t>Status and trend monitoring</t>
   </si>
   <si>
-    <t>Targeted immediate research</t>
-[...1 lines deleted...]
-  <si>
     <t>Unsure</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
   <si>
     <t>Monitoring - Implementation</t>
   </si>
   <si>
-    <t>Monitoring - Status and trends</t>
-[...1 lines deleted...]
-  <si>
     <t>Agricultural production</t>
   </si>
   <si>
     <t>Carbon markets</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species</t>
   </si>
   <si>
     <t>Flood control</t>
   </si>
   <si>
     <t>GHG emissions</t>
   </si>
   <si>
     <t>Groundwater protection &amp; management</t>
   </si>
   <si>
     <t>Land use designation</t>
   </si>
   <si>
     <t>Methylmercury TMDL</t>
   </si>
   <si>
     <t>Pathways of introduction of invasives</t>
@@ -6842,80 +8013,74 @@
   <si>
     <t>Water storage</t>
   </si>
   <si>
     <t>Wetland resilience</t>
   </si>
   <si>
     <t>Amphibians and reptiles</t>
   </si>
   <si>
     <t>Biological resource use</t>
   </si>
   <si>
     <t>Birds</t>
   </si>
   <si>
     <t>Channelized habitats</t>
   </si>
   <si>
     <t>co-production</t>
   </si>
   <si>
     <t>Contaminants</t>
   </si>
   <si>
-    <t>education</t>
-[...1 lines deleted...]
-  <si>
     <t>Floodplain</t>
   </si>
   <si>
     <t>Habitat changes</t>
   </si>
   <si>
     <t>Harmful algal blooms</t>
   </si>
   <si>
     <t>Hydrologic changes</t>
   </si>
   <si>
     <t>Invertebrates</t>
   </si>
   <si>
     <t>Landform and natural disturbance</t>
   </si>
   <si>
     <t>modeling</t>
   </si>
   <si>
     <t>Riparian habitats</t>
   </si>
   <si>
-    <t>Sediment</t>
-[...1 lines deleted...]
-  <si>
     <t>social impacts</t>
   </si>
   <si>
     <t>Species</t>
   </si>
   <si>
     <t>Terrestrial habitats</t>
   </si>
   <si>
     <t>Traditional knowledge</t>
   </si>
   <si>
     <t>Transportation and service corridors</t>
   </si>
   <si>
     <t>vulnerability assessment</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions</t>
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...</t>
   </si>
   <si>
     <t>1B. Evaluate the individual and institutional factors that enable or present barriers to coordination, learning, trusting, and using scientific information...</t>
@@ -6926,53 +8091,50 @@
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...</t>
   </si>
   <si>
     <t>2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...</t>
   </si>
   <si>
     <t>2C. Enhance flood risk models through a co-production process with Delta communities to quantify and consider tradeoffs...</t>
   </si>
   <si>
     <t>2D. Iteratively develop, update, and make widely available forecasts of climatological, hydrological, social-ecological, and water quality...</t>
   </si>
   <si>
     <t>3A. Conduct studies to inform restoration and approaches to protecting human communities that are resilient to interannual hydrologic...</t>
   </si>
   <si>
     <t>3B. Develop integrated frameworks, data visualization tools, and models of the Delta social-ecological system that evaluate the distribution...</t>
   </si>
   <si>
     <t>3C. Identify how ecosystem restoration projects, in comparison to existing water management strategies, benefit and burden human communities...</t>
   </si>
   <si>
     <t>3E. Synthesize existing knowledge and conduct applied, interdisciplinary research to evaluate the costs and benefits of different strategies...</t>
   </si>
   <si>
-    <t>SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management</t>
-[...1 lines deleted...]
-  <si>
     <t>4A. Use multi-method approaches (e.g., surveys, interviews, oral histories, and/or observations) to develop an understanding of how human...</t>
   </si>
   <si>
     <t>5A. Identify and test innovative methods for effective control or management of invasive aquatic vegetation in tidal portions of the Delta under current and projected...</t>
   </si>
   <si>
     <t>5B. Identify thresholds in the survival and health of managed fish and wildlife species with respect to environmental variables (e.g., flow, temperature, dissolved oxygen)...</t>
   </si>
   <si>
     <t>5C. Determine how environmental drivers (e.g., nutrients, temperatures, water residence time) interact to cause HABs in the Delta, identify impacts on human and ecosystem...</t>
   </si>
   <si>
     <t>5D. Integrate and expand on existing models of hydrodynamics, nutrients, and other food web drivers to allow for the forecasting of the effects of interacting stressors...</t>
   </si>
   <si>
     <t>5E. Quantify spatial and temporal patterns and trends of chemical contaminants and evaluate ecosystem effects through monitoring, modeling, and laboratory studies.</t>
   </si>
   <si>
     <t>SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies</t>
   </si>
   <si>
     <t>6A. Evaluate how climate change, sea level rise, and more frequent extremes will impact habitats, water supply, water quality, sediment supply, long-term species persistence...</t>
   </si>
   <si>
     <t>6C. Evaluate the possible multi-benefits of management actions that promote groundwater recharge for ecological functions and water resilience under climate change...</t>
@@ -7013,53 +8175,50 @@
   <si>
     <t>A2B: Produce a system-wide analysis of existing telemetry results to provide an understanding of fish movement and predation</t>
   </si>
   <si>
     <t>3A: Develop methods for evaluating long-term benefits of habitat restoration based on current understanding of how species use restored areas...</t>
   </si>
   <si>
     <t>3B: Estimate and assess the system-wide effects of location and sequence of tidal marsh habitat restoration projects in regions where sea level...</t>
   </si>
   <si>
     <t>A3A: Review effort to examine effectiveness of habitat restoration</t>
   </si>
   <si>
     <t>A3B: Collect environmental, social, and economic baseline data and develop a database of pre-project habitat conditions at the landscape scale...</t>
   </si>
   <si>
     <t>4A: Implement studies to better understand the ecosystem response before, during, and after major changes in the amount and type of effluent...</t>
   </si>
   <si>
     <t>4B: Identify areas that act as refugia for species of concern during extreme conditions, particularly drought and flood, to inform management...</t>
   </si>
   <si>
     <t>4C: Understand mechanisms for observed relationships between flows and aquatic species</t>
   </si>
   <si>
-    <t>4D: Evaluate the effects of toxicity (e.g., contaminant mixtures, mercury, pharmaceutical products, HABs) on aquatic species survival including possible effects on predation</t>
-[...1 lines deleted...]
-  <si>
     <t>A4A: Better understand salmonid temperature tolerances in streams and rivers</t>
   </si>
   <si>
     <t>A4B: Identify effective mechanical and biological control strategies for established non-native clams and potential invasive mussels, including developing effective...</t>
   </si>
   <si>
     <t>5A: Advance integrated modeling through efforts such as an open Delta collaboratory (physical or virtual) that promotes the use of models in guiding policy.</t>
   </si>
   <si>
     <t>5B: Explore innovative technologies and cost-effective methods for scientific monitoring and analysis of flow, water quality, and ecosystem characteristics...</t>
   </si>
   <si>
     <t>A5A: Build on existing models to integrate fish and water quality monitoring data to report, simulate, and forecast distribution of salmon runs in time and space...</t>
   </si>
   <si>
     <t>A5B: Conduct baseline surveys throughout spawning habitat, map egg collection and larval rearing habitat, and quantify availability using various characteristics...</t>
   </si>
   <si>
     <t>A5C: Develop and implement a Bay Area and Delta regional wetland monitoring program.</t>
   </si>
   <si>
     <t>Above highwater refugia</t>
   </si>
   <si>
     <t>Agriculture</t>
@@ -7553,75 +8712,75 @@
   <si>
     <t>Wind</t>
   </si>
   <si>
     <t>Yellow star thistle</t>
   </si>
   <si>
     <t>Zinc</t>
   </si>
   <si>
     <t>Not contracted</t>
   </si>
   <si>
     <t>Delta Regional Monitoring Program RMP</t>
   </si>
   <si>
     <t>Interagency Ecological Program IEP</t>
   </si>
   <si>
     <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
   </si>
   <si>
     <t>CalFED Bay Delta Fund CBDF</t>
   </si>
   <si>
+    <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
+  </si>
+  <si>
     <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
   </si>
   <si>
     <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
     <t>Proposition 50</t>
   </si>
   <si>
     <t>Proposition 84</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
-  </si>
-[...1 lines deleted...]
-    <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
@@ -8078,51 +9237,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X74"/>
+  <dimension ref="A1:X88"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -11408,5725 +12567,7583 @@
       <c r="Q52" t="s">
         <v>396</v>
       </c>
       <c r="R52" t="s">
         <v>220</v>
       </c>
       <c r="S52" t="s">
         <v>397</v>
       </c>
       <c r="T52" t="s">
         <v>398</v>
       </c>
       <c r="U52" t="s">
         <v>399</v>
       </c>
       <c r="V52"/>
       <c r="W52" t="s">
         <v>400</v>
       </c>
       <c r="X52" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53">
-        <v>53376</v>
+        <v>53106</v>
       </c>
       <c r="B53" t="s">
         <v>402</v>
       </c>
       <c r="C53" t="s">
         <v>36</v>
       </c>
       <c r="D53" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="E53"/>
+        <v>240</v>
+      </c>
+      <c r="E53" t="s">
+        <v>403</v>
+      </c>
       <c r="F53" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53"/>
-      <c r="J53"/>
+      <c r="I53" t="s">
+        <v>405</v>
+      </c>
+      <c r="J53" t="s">
+        <v>42</v>
+      </c>
       <c r="K53"/>
       <c r="L53">
-        <v>2016</v>
-[...2 lines deleted...]
-      <c r="N53"/>
+        <v>2022</v>
+      </c>
+      <c r="M53" t="s">
+        <v>406</v>
+      </c>
+      <c r="N53">
+        <v>2025</v>
+      </c>
       <c r="O53" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="P53"/>
+        <v>407</v>
+      </c>
+      <c r="P53" t="s">
+        <v>408</v>
+      </c>
       <c r="Q53" t="s">
-        <v>396</v>
+        <v>236</v>
       </c>
       <c r="R53"/>
       <c r="S53" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="T53" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="U53"/>
+        <v>410</v>
+      </c>
+      <c r="U53" t="s">
+        <v>411</v>
+      </c>
       <c r="V53"/>
       <c r="W53" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="X53" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54">
-        <v>54182</v>
+        <v>53151</v>
       </c>
       <c r="B54" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="C54" t="s">
-        <v>232</v>
+        <v>36</v>
       </c>
       <c r="D54" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="E54" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="F54" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54" t="s">
-        <v>41</v>
+        <v>405</v>
       </c>
       <c r="J54" t="s">
-        <v>42</v>
+        <v>326</v>
       </c>
       <c r="K54"/>
       <c r="L54">
+        <v>2021</v>
+      </c>
+      <c r="M54" t="s">
+        <v>418</v>
+      </c>
+      <c r="N54">
         <v>2025</v>
       </c>
-      <c r="M54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O54" t="s">
-        <v>44</v>
+        <v>419</v>
       </c>
       <c r="P54" t="s">
-        <v>133</v>
+        <v>81</v>
       </c>
       <c r="Q54" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="R54" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="S54" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="T54" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="U54" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="V54"/>
       <c r="W54" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="X54" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55">
-        <v>54197</v>
+        <v>53156</v>
       </c>
       <c r="B55" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="C55" t="s">
-        <v>232</v>
+        <v>36</v>
       </c>
       <c r="D55" t="s">
-        <v>107</v>
+        <v>427</v>
       </c>
       <c r="E55" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="F55" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55" t="s">
-        <v>41</v>
+        <v>430</v>
       </c>
       <c r="J55"/>
       <c r="K55"/>
       <c r="L55">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="M55" t="s">
-        <v>413</v>
+        <v>337</v>
       </c>
       <c r="N55">
-        <v>2027</v>
+        <v>2024</v>
       </c>
       <c r="O55" t="s">
-        <v>44</v>
+        <v>431</v>
       </c>
       <c r="P55" t="s">
-        <v>81</v>
+        <v>432</v>
       </c>
       <c r="Q55" t="s">
-        <v>424</v>
-[...1 lines deleted...]
-      <c r="R55"/>
+        <v>433</v>
+      </c>
+      <c r="R55" t="s">
+        <v>434</v>
+      </c>
       <c r="S55" t="s">
-        <v>72</v>
+        <v>435</v>
       </c>
       <c r="T55" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="U55"/>
+        <v>436</v>
+      </c>
+      <c r="U55" t="s">
+        <v>437</v>
+      </c>
       <c r="V55"/>
       <c r="W55" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="X55" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56">
-        <v>54204</v>
+        <v>53301</v>
       </c>
       <c r="B56" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
       <c r="C56" t="s">
-        <v>232</v>
+        <v>36</v>
       </c>
       <c r="D56" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>440</v>
+      </c>
+      <c r="E56"/>
       <c r="F56" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="G56"/>
       <c r="H56"/>
-      <c r="I56"/>
+      <c r="I56" t="s">
+        <v>41</v>
+      </c>
       <c r="J56"/>
       <c r="K56"/>
       <c r="L56">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="M56" t="s">
-        <v>413</v>
+        <v>337</v>
       </c>
       <c r="N56">
-        <v>2027</v>
+        <v>2024</v>
       </c>
       <c r="O56" t="s">
-        <v>44</v>
+        <v>431</v>
       </c>
       <c r="P56" t="s">
-        <v>133</v>
+        <v>442</v>
       </c>
       <c r="Q56" t="s">
-        <v>236</v>
+        <v>433</v>
       </c>
       <c r="R56"/>
       <c r="S56" t="s">
-        <v>429</v>
+        <v>237</v>
       </c>
       <c r="T56" t="s">
-        <v>430</v>
+        <v>443</v>
       </c>
       <c r="U56"/>
-      <c r="V56"/>
+      <c r="V56" t="s">
+        <v>444</v>
+      </c>
       <c r="W56" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="X56" t="s">
-        <v>431</v>
+        <v>445</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57">
-        <v>54210</v>
+        <v>53376</v>
       </c>
       <c r="B57" t="s">
-        <v>432</v>
+        <v>446</v>
       </c>
       <c r="C57" t="s">
         <v>36</v>
       </c>
       <c r="D57" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="E57"/>
       <c r="F57" t="s">
-        <v>433</v>
+        <v>447</v>
       </c>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
       <c r="L57">
-        <v>2025</v>
-[...6 lines deleted...]
-      </c>
+        <v>2016</v>
+      </c>
+      <c r="M57"/>
+      <c r="N57"/>
       <c r="O57" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>448</v>
+      </c>
+      <c r="P57"/>
       <c r="Q57" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>396</v>
+      </c>
+      <c r="R57"/>
       <c r="S57" t="s">
-        <v>72</v>
+        <v>449</v>
       </c>
       <c r="T57" t="s">
-        <v>436</v>
-[...3 lines deleted...]
-      </c>
+        <v>450</v>
+      </c>
+      <c r="U57"/>
       <c r="V57"/>
       <c r="W57" t="s">
-        <v>419</v>
+        <v>451</v>
       </c>
       <c r="X57" t="s">
-        <v>438</v>
+        <v>452</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58">
-        <v>54217</v>
+        <v>53496</v>
       </c>
       <c r="B58" t="s">
-        <v>439</v>
+        <v>453</v>
       </c>
       <c r="C58" t="s">
-        <v>440</v>
+        <v>36</v>
       </c>
       <c r="D58" t="s">
-        <v>304</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="E58"/>
       <c r="F58" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="G58"/>
       <c r="H58"/>
-      <c r="I58"/>
-      <c r="J58"/>
+      <c r="I58" t="s">
+        <v>41</v>
+      </c>
+      <c r="J58" t="s">
+        <v>42</v>
+      </c>
       <c r="K58"/>
       <c r="L58">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="M58" t="s">
-        <v>413</v>
+        <v>395</v>
       </c>
       <c r="N58">
-        <v>2027</v>
+        <v>2024</v>
       </c>
       <c r="O58" t="s">
         <v>44</v>
       </c>
       <c r="P58" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="Q58" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="R58"/>
+        <v>300</v>
+      </c>
+      <c r="R58" t="s">
+        <v>307</v>
+      </c>
       <c r="S58" t="s">
         <v>96</v>
       </c>
       <c r="T58" t="s">
-        <v>442</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="U58"/>
       <c r="V58"/>
       <c r="W58" t="s">
-        <v>444</v>
+        <v>412</v>
       </c>
       <c r="X58" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59">
-        <v>54223</v>
+        <v>53501</v>
       </c>
       <c r="B59" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="C59" t="s">
-        <v>440</v>
+        <v>36</v>
       </c>
       <c r="D59" t="s">
-        <v>107</v>
+        <v>248</v>
       </c>
       <c r="E59" t="s">
-        <v>447</v>
+        <v>201</v>
       </c>
       <c r="F59" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-      <c r="J59"/>
+      <c r="J59" t="s">
+        <v>42</v>
+      </c>
       <c r="K59"/>
       <c r="L59">
+        <v>2023</v>
+      </c>
+      <c r="M59" t="s">
+        <v>458</v>
+      </c>
+      <c r="N59">
         <v>2025</v>
       </c>
-      <c r="M59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O59" t="s">
-        <v>44</v>
+        <v>431</v>
       </c>
       <c r="P59" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="Q59" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="R59"/>
+        <v>96</v>
+      </c>
+      <c r="R59" t="s">
+        <v>434</v>
+      </c>
       <c r="S59" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="T59" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="U59"/>
+        <v>459</v>
+      </c>
+      <c r="U59" t="s">
+        <v>460</v>
+      </c>
       <c r="V59"/>
       <c r="W59" t="s">
-        <v>450</v>
+        <v>412</v>
       </c>
       <c r="X59" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60">
-        <v>54256</v>
+        <v>53836</v>
       </c>
       <c r="B60" t="s">
-        <v>452</v>
+        <v>462</v>
       </c>
       <c r="C60" t="s">
         <v>36</v>
       </c>
       <c r="D60" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="E60"/>
       <c r="F60" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="G60"/>
       <c r="H60"/>
-      <c r="I60" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I60"/>
+      <c r="J60"/>
       <c r="K60"/>
       <c r="L60">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="M60" t="s">
-        <v>273</v>
+        <v>465</v>
       </c>
       <c r="N60">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="O60" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>431</v>
+      </c>
+      <c r="P60"/>
       <c r="Q60" t="s">
         <v>396</v>
       </c>
       <c r="R60" t="s">
         <v>220</v>
       </c>
       <c r="S60" t="s">
-        <v>221</v>
+        <v>397</v>
       </c>
       <c r="T60" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="U60"/>
       <c r="V60"/>
       <c r="W60" t="s">
-        <v>274</v>
+        <v>466</v>
       </c>
       <c r="X60" t="s">
-        <v>456</v>
+        <v>467</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61">
-        <v>54267</v>
+        <v>54182</v>
       </c>
       <c r="B61" t="s">
-        <v>457</v>
+        <v>468</v>
       </c>
       <c r="C61" t="s">
         <v>232</v>
       </c>
       <c r="D61" t="s">
-        <v>78</v>
+        <v>469</v>
       </c>
       <c r="E61" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="F61" t="s">
-        <v>459</v>
-[...3 lines deleted...]
-      </c>
+        <v>471</v>
+      </c>
+      <c r="G61"/>
       <c r="H61"/>
-      <c r="I61"/>
-      <c r="J61"/>
+      <c r="I61" t="s">
+        <v>41</v>
+      </c>
+      <c r="J61" t="s">
+        <v>42</v>
+      </c>
       <c r="K61"/>
       <c r="L61">
         <v>2025</v>
       </c>
       <c r="M61" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="N61">
-        <v>2028</v>
+        <v>2027</v>
       </c>
       <c r="O61" t="s">
         <v>44</v>
       </c>
       <c r="P61" t="s">
-        <v>462</v>
+        <v>133</v>
       </c>
       <c r="Q61" t="s">
-        <v>463</v>
+        <v>473</v>
       </c>
       <c r="R61" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="S61" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="T61" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="U61" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="V61"/>
       <c r="W61" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
       <c r="X61" t="s">
-        <v>468</v>
+        <v>479</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62">
-        <v>54270</v>
+        <v>54197</v>
       </c>
       <c r="B62" t="s">
-        <v>469</v>
+        <v>480</v>
       </c>
       <c r="C62" t="s">
         <v>232</v>
       </c>
       <c r="D62" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="E62"/>
+        <v>107</v>
+      </c>
+      <c r="E62" t="s">
+        <v>481</v>
+      </c>
       <c r="F62" t="s">
-        <v>470</v>
+        <v>482</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
-      <c r="I62"/>
+      <c r="I62" t="s">
+        <v>41</v>
+      </c>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62">
         <v>2025</v>
       </c>
       <c r="M62" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="N62">
-        <v>2028</v>
+        <v>2027</v>
       </c>
       <c r="O62" t="s">
         <v>44</v>
       </c>
       <c r="P62" t="s">
         <v>81</v>
       </c>
       <c r="Q62" t="s">
-        <v>110</v>
+        <v>483</v>
       </c>
       <c r="R62"/>
       <c r="S62" t="s">
-        <v>471</v>
+        <v>72</v>
       </c>
       <c r="T62" t="s">
-        <v>472</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="U62"/>
       <c r="V62"/>
       <c r="W62" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
       <c r="X62" t="s">
-        <v>474</v>
+        <v>485</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63">
-        <v>54276</v>
+        <v>54204</v>
       </c>
       <c r="B63" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="C63" t="s">
         <v>232</v>
       </c>
       <c r="D63" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="E63" t="s">
-        <v>247</v>
+        <v>149</v>
       </c>
       <c r="F63" t="s">
-        <v>476</v>
+        <v>487</v>
       </c>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63"/>
       <c r="J63"/>
       <c r="K63"/>
       <c r="L63">
         <v>2025</v>
       </c>
       <c r="M63" t="s">
-        <v>413</v>
+        <v>472</v>
       </c>
       <c r="N63">
         <v>2027</v>
       </c>
       <c r="O63" t="s">
         <v>44</v>
       </c>
       <c r="P63" t="s">
-        <v>462</v>
+        <v>133</v>
       </c>
       <c r="Q63" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>236</v>
+      </c>
+      <c r="R63"/>
       <c r="S63" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
       <c r="T63" t="s">
-        <v>479</v>
-[...3 lines deleted...]
-      </c>
+        <v>489</v>
+      </c>
+      <c r="U63"/>
       <c r="V63"/>
       <c r="W63" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
       <c r="X63" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64">
-        <v>54287</v>
+        <v>54210</v>
       </c>
       <c r="B64" t="s">
-        <v>482</v>
+        <v>491</v>
       </c>
       <c r="C64" t="s">
-        <v>232</v>
+        <v>36</v>
       </c>
       <c r="D64" t="s">
-        <v>483</v>
+        <v>107</v>
       </c>
       <c r="E64" t="s">
-        <v>484</v>
+        <v>248</v>
       </c>
       <c r="F64" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64"/>
       <c r="K64"/>
       <c r="L64">
         <v>2025</v>
       </c>
       <c r="M64" t="s">
-        <v>461</v>
+        <v>493</v>
       </c>
       <c r="N64">
-        <v>2028</v>
+        <v>2026</v>
       </c>
       <c r="O64" t="s">
         <v>44</v>
       </c>
       <c r="P64" t="s">
         <v>81</v>
       </c>
       <c r="Q64" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
       <c r="R64" t="s">
-        <v>47</v>
+        <v>434</v>
       </c>
       <c r="S64" t="s">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="T64" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="U64" t="s">
-        <v>332</v>
+        <v>495</v>
       </c>
       <c r="V64"/>
       <c r="W64" t="s">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="X64" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65">
-        <v>54300</v>
+        <v>54217</v>
       </c>
       <c r="B65" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="C65" t="s">
-        <v>232</v>
+        <v>498</v>
       </c>
       <c r="D65" t="s">
-        <v>490</v>
+        <v>304</v>
       </c>
       <c r="E65" t="s">
-        <v>37</v>
+        <v>131</v>
       </c>
       <c r="F65" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="G65"/>
       <c r="H65"/>
-      <c r="I65" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I65"/>
+      <c r="J65"/>
       <c r="K65"/>
       <c r="L65">
         <v>2025</v>
       </c>
       <c r="M65" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="N65">
-        <v>2028</v>
+        <v>2027</v>
       </c>
       <c r="O65" t="s">
         <v>44</v>
       </c>
-      <c r="P65"/>
+      <c r="P65" t="s">
+        <v>81</v>
+      </c>
       <c r="Q65" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="R65"/>
       <c r="S65" t="s">
-        <v>492</v>
+        <v>96</v>
       </c>
       <c r="T65" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="U65" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="V65"/>
       <c r="W65" t="s">
-        <v>419</v>
+        <v>502</v>
       </c>
       <c r="X65" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66">
-        <v>54307</v>
+        <v>54223</v>
       </c>
       <c r="B66" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="C66" t="s">
-        <v>232</v>
+        <v>498</v>
       </c>
       <c r="D66" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="E66" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="F66" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="G66"/>
       <c r="H66"/>
-      <c r="I66" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I66"/>
+      <c r="J66"/>
       <c r="K66"/>
       <c r="L66">
         <v>2025</v>
       </c>
       <c r="M66" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="N66">
-        <v>2028</v>
+        <v>2027</v>
       </c>
       <c r="O66" t="s">
         <v>44</v>
       </c>
-      <c r="P66"/>
+      <c r="P66" t="s">
+        <v>81</v>
+      </c>
       <c r="Q66" t="s">
         <v>110</v>
       </c>
       <c r="R66"/>
       <c r="S66" t="s">
-        <v>499</v>
+        <v>72</v>
       </c>
       <c r="T66" t="s">
-        <v>500</v>
-[...3 lines deleted...]
-      </c>
+        <v>507</v>
+      </c>
+      <c r="U66"/>
       <c r="V66"/>
       <c r="W66" t="s">
-        <v>419</v>
+        <v>508</v>
       </c>
       <c r="X66" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67">
-        <v>54312</v>
+        <v>54256</v>
       </c>
       <c r="B67" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="C67" t="s">
-        <v>232</v>
+        <v>36</v>
       </c>
       <c r="D67" t="s">
-        <v>77</v>
+        <v>107</v>
       </c>
       <c r="E67" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="F67" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="G67"/>
       <c r="H67"/>
-      <c r="I67"/>
+      <c r="I67" t="s">
+        <v>41</v>
+      </c>
       <c r="J67" t="s">
         <v>42</v>
       </c>
       <c r="K67"/>
       <c r="L67">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="M67" t="s">
-        <v>461</v>
+        <v>273</v>
       </c>
       <c r="N67">
-        <v>2028</v>
+        <v>2022</v>
       </c>
       <c r="O67" t="s">
         <v>44</v>
       </c>
       <c r="P67" t="s">
         <v>81</v>
       </c>
       <c r="Q67" t="s">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="R67"/>
+        <v>396</v>
+      </c>
+      <c r="R67" t="s">
+        <v>220</v>
+      </c>
       <c r="S67" t="s">
-        <v>506</v>
+        <v>221</v>
       </c>
       <c r="T67" t="s">
-        <v>507</v>
-[...1 lines deleted...]
-      <c r="U67"/>
+        <v>113</v>
+      </c>
+      <c r="U67" t="s">
+        <v>513</v>
+      </c>
       <c r="V67"/>
       <c r="W67" t="s">
-        <v>508</v>
+        <v>274</v>
       </c>
       <c r="X67" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68">
-        <v>54320</v>
+        <v>54267</v>
       </c>
       <c r="B68" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="C68" t="s">
         <v>232</v>
       </c>
       <c r="D68" t="s">
-        <v>511</v>
+        <v>78</v>
       </c>
       <c r="E68" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="F68" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="G68"/>
+        <v>517</v>
+      </c>
+      <c r="G68" t="s">
+        <v>518</v>
+      </c>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68"/>
       <c r="K68"/>
       <c r="L68">
         <v>2025</v>
       </c>
       <c r="M68" t="s">
-        <v>461</v>
+        <v>519</v>
       </c>
       <c r="N68">
         <v>2028</v>
       </c>
       <c r="O68" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="P68"/>
+        <v>44</v>
+      </c>
+      <c r="P68" t="s">
+        <v>520</v>
+      </c>
       <c r="Q68" t="s">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="R68"/>
+        <v>521</v>
+      </c>
+      <c r="R68" t="s">
+        <v>522</v>
+      </c>
       <c r="S68" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
       <c r="T68" t="s">
-        <v>515</v>
-[...1 lines deleted...]
-      <c r="U68"/>
+        <v>524</v>
+      </c>
+      <c r="U68" t="s">
+        <v>525</v>
+      </c>
       <c r="V68"/>
       <c r="W68" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
       <c r="X68" t="s">
-        <v>516</v>
+        <v>526</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69">
-        <v>54452</v>
+        <v>54270</v>
       </c>
       <c r="B69" t="s">
-        <v>517</v>
+        <v>527</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>232</v>
       </c>
       <c r="D69" t="s">
         <v>140</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
-        <v>518</v>
-[...3 lines deleted...]
-      </c>
+        <v>528</v>
+      </c>
+      <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
-      <c r="J69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J69"/>
       <c r="K69"/>
       <c r="L69">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="M69" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="N69">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="O69" t="s">
         <v>44</v>
       </c>
       <c r="P69" t="s">
         <v>81</v>
       </c>
       <c r="Q69" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="R69"/>
       <c r="S69" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="T69" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="U69" t="s">
-        <v>332</v>
+        <v>531</v>
       </c>
       <c r="V69"/>
       <c r="W69" t="s">
-        <v>524</v>
+        <v>478</v>
       </c>
       <c r="X69" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70">
-        <v>54541</v>
+        <v>54276</v>
       </c>
       <c r="B70" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="C70" t="s">
         <v>232</v>
       </c>
       <c r="D70" t="s">
-        <v>527</v>
+        <v>107</v>
       </c>
       <c r="E70" t="s">
-        <v>528</v>
+        <v>247</v>
       </c>
       <c r="F70" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="G70"/>
       <c r="H70"/>
-      <c r="I70" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I70"/>
+      <c r="J70"/>
       <c r="K70"/>
       <c r="L70">
         <v>2025</v>
       </c>
-      <c r="M70"/>
-      <c r="N70"/>
+      <c r="M70" t="s">
+        <v>472</v>
+      </c>
+      <c r="N70">
+        <v>2027</v>
+      </c>
       <c r="O70" t="s">
         <v>44</v>
       </c>
       <c r="P70" t="s">
-        <v>531</v>
+        <v>520</v>
       </c>
       <c r="Q70" t="s">
-        <v>532</v>
+        <v>110</v>
       </c>
       <c r="R70" t="s">
-        <v>435</v>
+        <v>535</v>
       </c>
       <c r="S70" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="T70" t="s">
-        <v>534</v>
-[...1 lines deleted...]
-      <c r="U70"/>
+        <v>537</v>
+      </c>
+      <c r="U70" t="s">
+        <v>538</v>
+      </c>
       <c r="V70"/>
       <c r="W70" t="s">
-        <v>407</v>
+        <v>478</v>
       </c>
       <c r="X70" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71">
-        <v>54621</v>
+        <v>54287</v>
       </c>
       <c r="B71" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>232</v>
       </c>
       <c r="D71" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E71" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F71" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71"/>
       <c r="K71"/>
       <c r="L71">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="M71"/>
+        <v>2025</v>
+      </c>
+      <c r="M71" t="s">
+        <v>519</v>
+      </c>
       <c r="N71">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="O71" t="s">
         <v>44</v>
       </c>
       <c r="P71" t="s">
-        <v>540</v>
+        <v>81</v>
       </c>
       <c r="Q71" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="R71"/>
+        <v>46</v>
+      </c>
+      <c r="R71" t="s">
+        <v>47</v>
+      </c>
       <c r="S71" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="T71" t="s">
-        <v>541</v>
-[...1 lines deleted...]
-      <c r="U71"/>
+        <v>544</v>
+      </c>
+      <c r="U71" t="s">
+        <v>332</v>
+      </c>
       <c r="V71"/>
       <c r="W71" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="X71" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72">
-        <v>54692</v>
+        <v>54300</v>
       </c>
       <c r="B72" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="C72" t="s">
-        <v>36</v>
+        <v>232</v>
       </c>
       <c r="D72" t="s">
-        <v>131</v>
+        <v>548</v>
       </c>
       <c r="E72" t="s">
-        <v>545</v>
+        <v>37</v>
       </c>
       <c r="F72" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72" t="s">
         <v>41</v>
       </c>
       <c r="J72" t="s">
-        <v>326</v>
+        <v>42</v>
       </c>
       <c r="K72"/>
       <c r="L72">
-        <v>2021</v>
-[...1 lines deleted...]
-      <c r="M72"/>
+        <v>2025</v>
+      </c>
+      <c r="M72" t="s">
+        <v>519</v>
+      </c>
       <c r="N72">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="O72" t="s">
         <v>44</v>
       </c>
-      <c r="P72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P72"/>
       <c r="Q72" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="R72"/>
+        <v>82</v>
+      </c>
+      <c r="R72" t="s">
+        <v>47</v>
+      </c>
       <c r="S72" t="s">
-        <v>72</v>
+        <v>550</v>
       </c>
       <c r="T72" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="U72" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="V72"/>
       <c r="W72" t="s">
-        <v>549</v>
+        <v>478</v>
       </c>
       <c r="X72" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73">
-        <v>54702</v>
+        <v>54307</v>
       </c>
       <c r="B73" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="C73" t="s">
-        <v>36</v>
+        <v>232</v>
       </c>
       <c r="D73" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="E73" t="s">
-        <v>131</v>
+        <v>555</v>
       </c>
       <c r="F73" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="G73"/>
       <c r="H73"/>
       <c r="I73" t="s">
         <v>41</v>
       </c>
-      <c r="J73"/>
+      <c r="J73" t="s">
+        <v>42</v>
+      </c>
       <c r="K73"/>
       <c r="L73">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="M73" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="N73">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="O73" t="s">
         <v>44</v>
       </c>
-      <c r="P73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P73"/>
       <c r="Q73" t="s">
-        <v>300</v>
+        <v>110</v>
       </c>
       <c r="R73"/>
       <c r="S73" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="T73" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="U73" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="V73"/>
       <c r="W73" t="s">
-        <v>556</v>
+        <v>478</v>
       </c>
       <c r="X73" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="74" spans="1:24">
       <c r="A74">
-        <v>54769</v>
+        <v>54312</v>
       </c>
       <c r="B74" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="C74" t="s">
-        <v>36</v>
+        <v>232</v>
       </c>
       <c r="D74" t="s">
-        <v>559</v>
-[...1 lines deleted...]
-      <c r="E74"/>
+        <v>77</v>
+      </c>
+      <c r="E74" t="s">
+        <v>562</v>
+      </c>
       <c r="F74" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="G74"/>
       <c r="H74"/>
       <c r="I74"/>
-      <c r="J74"/>
+      <c r="J74" t="s">
+        <v>42</v>
+      </c>
       <c r="K74"/>
       <c r="L74">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="M74" t="s">
-        <v>561</v>
+        <v>519</v>
       </c>
       <c r="N74">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="O74" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="P74"/>
+        <v>44</v>
+      </c>
+      <c r="P74" t="s">
+        <v>81</v>
+      </c>
       <c r="Q74" t="s">
-        <v>562</v>
+        <v>473</v>
       </c>
       <c r="R74"/>
       <c r="S74" t="s">
-        <v>514</v>
+        <v>564</v>
       </c>
       <c r="T74" t="s">
-        <v>113</v>
+        <v>565</v>
       </c>
       <c r="U74"/>
       <c r="V74"/>
       <c r="W74" t="s">
-        <v>556</v>
+        <v>412</v>
       </c>
       <c r="X74" t="s">
-        <v>563</v>
+        <v>566</v>
+      </c>
+    </row>
+    <row r="75" spans="1:24">
+      <c r="A75">
+        <v>54320</v>
+      </c>
+      <c r="B75" t="s">
+        <v>567</v>
+      </c>
+      <c r="C75" t="s">
+        <v>232</v>
+      </c>
+      <c r="D75" t="s">
+        <v>568</v>
+      </c>
+      <c r="E75" t="s">
+        <v>569</v>
+      </c>
+      <c r="F75" t="s">
+        <v>570</v>
+      </c>
+      <c r="G75"/>
+      <c r="H75"/>
+      <c r="I75"/>
+      <c r="J75"/>
+      <c r="K75"/>
+      <c r="L75">
+        <v>2025</v>
+      </c>
+      <c r="M75" t="s">
+        <v>519</v>
+      </c>
+      <c r="N75">
+        <v>2028</v>
+      </c>
+      <c r="O75" t="s">
+        <v>58</v>
+      </c>
+      <c r="P75"/>
+      <c r="Q75" t="s">
+        <v>473</v>
+      </c>
+      <c r="R75"/>
+      <c r="S75" t="s">
+        <v>571</v>
+      </c>
+      <c r="T75" t="s">
+        <v>572</v>
+      </c>
+      <c r="U75"/>
+      <c r="V75"/>
+      <c r="W75" t="s">
+        <v>478</v>
+      </c>
+      <c r="X75" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="76" spans="1:24">
+      <c r="A76">
+        <v>54370</v>
+      </c>
+      <c r="B76" t="s">
+        <v>574</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76" t="s">
+        <v>575</v>
+      </c>
+      <c r="E76" t="s">
+        <v>576</v>
+      </c>
+      <c r="F76" t="s">
+        <v>577</v>
+      </c>
+      <c r="G76"/>
+      <c r="H76"/>
+      <c r="I76" t="s">
+        <v>336</v>
+      </c>
+      <c r="J76" t="s">
+        <v>42</v>
+      </c>
+      <c r="K76"/>
+      <c r="L76">
+        <v>2022</v>
+      </c>
+      <c r="M76" t="s">
+        <v>406</v>
+      </c>
+      <c r="N76">
+        <v>2025</v>
+      </c>
+      <c r="O76" t="s">
+        <v>69</v>
+      </c>
+      <c r="P76" t="s">
+        <v>578</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>110</v>
+      </c>
+      <c r="R76"/>
+      <c r="S76" t="s">
+        <v>72</v>
+      </c>
+      <c r="T76" t="s">
+        <v>579</v>
+      </c>
+      <c r="U76" t="s">
+        <v>580</v>
+      </c>
+      <c r="V76"/>
+      <c r="W76" t="s">
+        <v>581</v>
+      </c>
+      <c r="X76" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="77" spans="1:24">
+      <c r="A77">
+        <v>54452</v>
+      </c>
+      <c r="B77" t="s">
+        <v>583</v>
+      </c>
+      <c r="C77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D77" t="s">
+        <v>140</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77" t="s">
+        <v>584</v>
+      </c>
+      <c r="G77" t="s">
+        <v>585</v>
+      </c>
+      <c r="H77"/>
+      <c r="I77"/>
+      <c r="J77" t="s">
+        <v>586</v>
+      </c>
+      <c r="K77"/>
+      <c r="L77">
+        <v>2021</v>
+      </c>
+      <c r="M77" t="s">
+        <v>418</v>
+      </c>
+      <c r="N77">
+        <v>2025</v>
+      </c>
+      <c r="O77" t="s">
+        <v>44</v>
+      </c>
+      <c r="P77" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>94</v>
+      </c>
+      <c r="R77" t="s">
+        <v>434</v>
+      </c>
+      <c r="S77" t="s">
+        <v>587</v>
+      </c>
+      <c r="T77" t="s">
+        <v>588</v>
+      </c>
+      <c r="U77" t="s">
+        <v>332</v>
+      </c>
+      <c r="V77"/>
+      <c r="W77" t="s">
+        <v>412</v>
+      </c>
+      <c r="X77" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="78" spans="1:24">
+      <c r="A78">
+        <v>54475</v>
+      </c>
+      <c r="B78" t="s">
+        <v>590</v>
+      </c>
+      <c r="C78" t="s">
+        <v>232</v>
+      </c>
+      <c r="D78" t="s">
+        <v>591</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78" t="s">
+        <v>592</v>
+      </c>
+      <c r="G78"/>
+      <c r="H78"/>
+      <c r="I78"/>
+      <c r="J78" t="s">
+        <v>42</v>
+      </c>
+      <c r="K78"/>
+      <c r="L78">
+        <v>2023</v>
+      </c>
+      <c r="M78" t="s">
+        <v>593</v>
+      </c>
+      <c r="N78">
+        <v>2026</v>
+      </c>
+      <c r="O78" t="s">
+        <v>431</v>
+      </c>
+      <c r="P78"/>
+      <c r="Q78" t="s">
+        <v>94</v>
+      </c>
+      <c r="R78"/>
+      <c r="S78" t="s">
+        <v>594</v>
+      </c>
+      <c r="T78" t="s">
+        <v>595</v>
+      </c>
+      <c r="U78" t="s">
+        <v>596</v>
+      </c>
+      <c r="V78"/>
+      <c r="W78" t="s">
+        <v>466</v>
+      </c>
+      <c r="X78" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="79" spans="1:24">
+      <c r="A79">
+        <v>54477</v>
+      </c>
+      <c r="B79" t="s">
+        <v>598</v>
+      </c>
+      <c r="C79" t="s">
+        <v>232</v>
+      </c>
+      <c r="D79" t="s">
+        <v>149</v>
+      </c>
+      <c r="E79" t="s">
+        <v>599</v>
+      </c>
+      <c r="F79" t="s">
+        <v>600</v>
+      </c>
+      <c r="G79" t="s">
+        <v>601</v>
+      </c>
+      <c r="H79"/>
+      <c r="I79" t="s">
+        <v>41</v>
+      </c>
+      <c r="J79" t="s">
+        <v>42</v>
+      </c>
+      <c r="K79"/>
+      <c r="L79">
+        <v>2024</v>
+      </c>
+      <c r="M79" t="s">
+        <v>602</v>
+      </c>
+      <c r="N79">
+        <v>2027</v>
+      </c>
+      <c r="O79" t="s">
+        <v>44</v>
+      </c>
+      <c r="P79" t="s">
+        <v>603</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>604</v>
+      </c>
+      <c r="R79" t="s">
+        <v>605</v>
+      </c>
+      <c r="S79" t="s">
+        <v>606</v>
+      </c>
+      <c r="T79" t="s">
+        <v>607</v>
+      </c>
+      <c r="U79" t="s">
+        <v>608</v>
+      </c>
+      <c r="V79"/>
+      <c r="W79" t="s">
+        <v>609</v>
+      </c>
+      <c r="X79" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="80" spans="1:24">
+      <c r="A80">
+        <v>54541</v>
+      </c>
+      <c r="B80" t="s">
+        <v>611</v>
+      </c>
+      <c r="C80" t="s">
+        <v>232</v>
+      </c>
+      <c r="D80" t="s">
+        <v>612</v>
+      </c>
+      <c r="E80" t="s">
+        <v>613</v>
+      </c>
+      <c r="F80" t="s">
+        <v>614</v>
+      </c>
+      <c r="G80"/>
+      <c r="H80"/>
+      <c r="I80" t="s">
+        <v>615</v>
+      </c>
+      <c r="J80" t="s">
+        <v>42</v>
+      </c>
+      <c r="K80"/>
+      <c r="L80">
+        <v>2025</v>
+      </c>
+      <c r="M80"/>
+      <c r="N80"/>
+      <c r="O80" t="s">
+        <v>44</v>
+      </c>
+      <c r="P80" t="s">
+        <v>616</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>617</v>
+      </c>
+      <c r="R80" t="s">
+        <v>434</v>
+      </c>
+      <c r="S80" t="s">
+        <v>618</v>
+      </c>
+      <c r="T80" t="s">
+        <v>619</v>
+      </c>
+      <c r="U80"/>
+      <c r="V80"/>
+      <c r="W80" t="s">
+        <v>412</v>
+      </c>
+      <c r="X80" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="81" spans="1:24">
+      <c r="A81">
+        <v>54596</v>
+      </c>
+      <c r="B81" t="s">
+        <v>621</v>
+      </c>
+      <c r="C81" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81" t="s">
+        <v>131</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81" t="s">
+        <v>622</v>
+      </c>
+      <c r="G81"/>
+      <c r="H81"/>
+      <c r="I81"/>
+      <c r="J81"/>
+      <c r="K81"/>
+      <c r="L81">
+        <v>2022</v>
+      </c>
+      <c r="M81" t="s">
+        <v>406</v>
+      </c>
+      <c r="N81">
+        <v>2025</v>
+      </c>
+      <c r="O81" t="s">
+        <v>44</v>
+      </c>
+      <c r="P81" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>94</v>
+      </c>
+      <c r="R81"/>
+      <c r="S81" t="s">
+        <v>623</v>
+      </c>
+      <c r="T81" t="s">
+        <v>624</v>
+      </c>
+      <c r="U81" t="s">
+        <v>625</v>
+      </c>
+      <c r="V81"/>
+      <c r="W81" t="s">
+        <v>412</v>
+      </c>
+      <c r="X81" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="82" spans="1:24">
+      <c r="A82">
+        <v>54606</v>
+      </c>
+      <c r="B82" t="s">
+        <v>627</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82" t="s">
+        <v>77</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82" t="s">
+        <v>628</v>
+      </c>
+      <c r="G82"/>
+      <c r="H82"/>
+      <c r="I82"/>
+      <c r="J82"/>
+      <c r="K82"/>
+      <c r="L82">
+        <v>2021</v>
+      </c>
+      <c r="M82" t="s">
+        <v>418</v>
+      </c>
+      <c r="N82">
+        <v>2025</v>
+      </c>
+      <c r="O82" t="s">
+        <v>44</v>
+      </c>
+      <c r="P82" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>82</v>
+      </c>
+      <c r="R82"/>
+      <c r="S82" t="s">
+        <v>629</v>
+      </c>
+      <c r="T82" t="s">
+        <v>630</v>
+      </c>
+      <c r="U82" t="s">
+        <v>631</v>
+      </c>
+      <c r="V82"/>
+      <c r="W82" t="s">
+        <v>412</v>
+      </c>
+      <c r="X82" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="83" spans="1:24">
+      <c r="A83">
+        <v>54621</v>
+      </c>
+      <c r="B83" t="s">
+        <v>633</v>
+      </c>
+      <c r="C83" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83" t="s">
+        <v>634</v>
+      </c>
+      <c r="E83" t="s">
+        <v>635</v>
+      </c>
+      <c r="F83" t="s">
+        <v>636</v>
+      </c>
+      <c r="G83"/>
+      <c r="H83"/>
+      <c r="I83"/>
+      <c r="J83"/>
+      <c r="K83"/>
+      <c r="L83">
+        <v>2021</v>
+      </c>
+      <c r="M83" t="s">
+        <v>418</v>
+      </c>
+      <c r="N83">
+        <v>2025</v>
+      </c>
+      <c r="O83" t="s">
+        <v>44</v>
+      </c>
+      <c r="P83" t="s">
+        <v>637</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>110</v>
+      </c>
+      <c r="R83"/>
+      <c r="S83" t="s">
+        <v>72</v>
+      </c>
+      <c r="T83" t="s">
+        <v>638</v>
+      </c>
+      <c r="U83"/>
+      <c r="V83"/>
+      <c r="W83" t="s">
+        <v>609</v>
+      </c>
+      <c r="X83" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="84" spans="1:24">
+      <c r="A84">
+        <v>54692</v>
+      </c>
+      <c r="B84" t="s">
+        <v>640</v>
+      </c>
+      <c r="C84" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84" t="s">
+        <v>131</v>
+      </c>
+      <c r="E84" t="s">
+        <v>641</v>
+      </c>
+      <c r="F84" t="s">
+        <v>642</v>
+      </c>
+      <c r="G84"/>
+      <c r="H84"/>
+      <c r="I84" t="s">
+        <v>41</v>
+      </c>
+      <c r="J84" t="s">
+        <v>326</v>
+      </c>
+      <c r="K84"/>
+      <c r="L84">
+        <v>2021</v>
+      </c>
+      <c r="M84" t="s">
+        <v>418</v>
+      </c>
+      <c r="N84">
+        <v>2025</v>
+      </c>
+      <c r="O84" t="s">
+        <v>44</v>
+      </c>
+      <c r="P84" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>110</v>
+      </c>
+      <c r="R84"/>
+      <c r="S84" t="s">
+        <v>72</v>
+      </c>
+      <c r="T84" t="s">
+        <v>643</v>
+      </c>
+      <c r="U84" t="s">
+        <v>644</v>
+      </c>
+      <c r="V84"/>
+      <c r="W84" t="s">
+        <v>609</v>
+      </c>
+      <c r="X84" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="85" spans="1:24">
+      <c r="A85">
+        <v>54702</v>
+      </c>
+      <c r="B85" t="s">
+        <v>646</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85" t="s">
+        <v>107</v>
+      </c>
+      <c r="E85" t="s">
+        <v>131</v>
+      </c>
+      <c r="F85" t="s">
+        <v>647</v>
+      </c>
+      <c r="G85"/>
+      <c r="H85"/>
+      <c r="I85" t="s">
+        <v>41</v>
+      </c>
+      <c r="J85"/>
+      <c r="K85"/>
+      <c r="L85">
+        <v>2021</v>
+      </c>
+      <c r="M85" t="s">
+        <v>418</v>
+      </c>
+      <c r="N85">
+        <v>2025</v>
+      </c>
+      <c r="O85" t="s">
+        <v>44</v>
+      </c>
+      <c r="P85" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>300</v>
+      </c>
+      <c r="R85"/>
+      <c r="S85" t="s">
+        <v>648</v>
+      </c>
+      <c r="T85" t="s">
+        <v>649</v>
+      </c>
+      <c r="U85" t="s">
+        <v>650</v>
+      </c>
+      <c r="V85"/>
+      <c r="W85" t="s">
+        <v>651</v>
+      </c>
+      <c r="X85" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="86" spans="1:24">
+      <c r="A86">
+        <v>54769</v>
+      </c>
+      <c r="B86" t="s">
+        <v>653</v>
+      </c>
+      <c r="C86" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86" t="s">
+        <v>654</v>
+      </c>
+      <c r="E86"/>
+      <c r="F86" t="s">
+        <v>655</v>
+      </c>
+      <c r="G86"/>
+      <c r="H86"/>
+      <c r="I86"/>
+      <c r="J86"/>
+      <c r="K86"/>
+      <c r="L86">
+        <v>2018</v>
+      </c>
+      <c r="M86" t="s">
+        <v>656</v>
+      </c>
+      <c r="N86">
+        <v>2025</v>
+      </c>
+      <c r="O86" t="s">
+        <v>58</v>
+      </c>
+      <c r="P86"/>
+      <c r="Q86" t="s">
+        <v>433</v>
+      </c>
+      <c r="R86"/>
+      <c r="S86" t="s">
+        <v>571</v>
+      </c>
+      <c r="T86" t="s">
+        <v>113</v>
+      </c>
+      <c r="U86"/>
+      <c r="V86"/>
+      <c r="W86" t="s">
+        <v>651</v>
+      </c>
+      <c r="X86" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="87" spans="1:24">
+      <c r="A87">
+        <v>54809</v>
+      </c>
+      <c r="B87" t="s">
+        <v>658</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87" t="s">
+        <v>304</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87" t="s">
+        <v>659</v>
+      </c>
+      <c r="G87"/>
+      <c r="H87"/>
+      <c r="I87"/>
+      <c r="J87"/>
+      <c r="K87"/>
+      <c r="L87">
+        <v>2023</v>
+      </c>
+      <c r="M87" t="s">
+        <v>465</v>
+      </c>
+      <c r="N87">
+        <v>2024</v>
+      </c>
+      <c r="O87" t="s">
+        <v>58</v>
+      </c>
+      <c r="P87"/>
+      <c r="Q87" t="s">
+        <v>433</v>
+      </c>
+      <c r="R87"/>
+      <c r="S87" t="s">
+        <v>660</v>
+      </c>
+      <c r="T87" t="s">
+        <v>113</v>
+      </c>
+      <c r="U87"/>
+      <c r="V87"/>
+      <c r="W87" t="s">
+        <v>661</v>
+      </c>
+      <c r="X87" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="88" spans="1:24">
+      <c r="A88">
+        <v>54814</v>
+      </c>
+      <c r="B88" t="s">
+        <v>663</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88" t="s">
+        <v>131</v>
+      </c>
+      <c r="E88"/>
+      <c r="F88" t="s">
+        <v>664</v>
+      </c>
+      <c r="G88"/>
+      <c r="H88"/>
+      <c r="I88" t="s">
+        <v>143</v>
+      </c>
+      <c r="J88"/>
+      <c r="K88"/>
+      <c r="L88">
+        <v>2022</v>
+      </c>
+      <c r="M88" t="s">
+        <v>337</v>
+      </c>
+      <c r="N88">
+        <v>2024</v>
+      </c>
+      <c r="O88" t="s">
+        <v>431</v>
+      </c>
+      <c r="P88"/>
+      <c r="Q88" t="s">
+        <v>110</v>
+      </c>
+      <c r="R88"/>
+      <c r="S88" t="s">
+        <v>72</v>
+      </c>
+      <c r="T88" t="s">
+        <v>113</v>
+      </c>
+      <c r="U88"/>
+      <c r="V88"/>
+      <c r="W88" t="s">
+        <v>661</v>
+      </c>
+      <c r="X88" t="s">
+        <v>665</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P108"/>
+  <dimension ref="A1:P133"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>564</v>
+        <v>666</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>565</v>
+        <v>667</v>
       </c>
       <c r="D1" t="s">
-        <v>566</v>
+        <v>668</v>
       </c>
       <c r="E1" t="s">
-        <v>567</v>
+        <v>669</v>
       </c>
       <c r="F1" t="s">
-        <v>568</v>
+        <v>670</v>
       </c>
       <c r="G1" t="s">
-        <v>569</v>
+        <v>671</v>
       </c>
       <c r="H1" t="s">
-        <v>570</v>
+        <v>672</v>
       </c>
       <c r="I1" t="s">
-        <v>571</v>
+        <v>673</v>
       </c>
       <c r="J1" t="s">
-        <v>572</v>
+        <v>674</v>
       </c>
       <c r="K1" t="s">
-        <v>573</v>
+        <v>675</v>
       </c>
       <c r="L1" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="M1" t="s">
-        <v>575</v>
+        <v>677</v>
       </c>
       <c r="N1" t="s">
-        <v>576</v>
+        <v>678</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51569</v>
       </c>
       <c r="B2">
         <v>49860</v>
       </c>
       <c r="C2">
         <v>18250</v>
       </c>
       <c r="D2" t="s">
         <v>54</v>
       </c>
       <c r="E2" t="s">
-        <v>577</v>
+        <v>679</v>
       </c>
       <c r="F2" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G2" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H2" t="s">
-        <v>580</v>
+        <v>682</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>160431.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51667</v>
       </c>
       <c r="B3">
         <v>49877</v>
       </c>
       <c r="C3">
         <v>19054</v>
       </c>
       <c r="D3" t="s">
         <v>54</v>
       </c>
       <c r="E3" t="s">
         <v>240</v>
       </c>
       <c r="F3" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G3" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H3" t="s">
-        <v>583</v>
+        <v>685</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>54925.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51521</v>
       </c>
       <c r="B4">
         <v>49794</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>54</v>
       </c>
       <c r="E4" t="s">
         <v>240</v>
       </c>
       <c r="F4" t="s">
-        <v>584</v>
+        <v>686</v>
       </c>
       <c r="G4" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H4" t="s">
-        <v>585</v>
+        <v>687</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>71615.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51572</v>
       </c>
       <c r="B5">
         <v>49861</v>
       </c>
       <c r="C5">
         <v>18200</v>
       </c>
       <c r="D5" t="s">
         <v>54</v>
       </c>
       <c r="E5" t="s">
         <v>240</v>
       </c>
       <c r="F5" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G5" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H5" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>980768.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51518</v>
       </c>
       <c r="B6">
         <v>49809</v>
       </c>
       <c r="C6">
         <v>5047</v>
       </c>
       <c r="D6" t="s">
         <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>584</v>
+        <v>686</v>
       </c>
       <c r="G6" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H6" t="s">
-        <v>587</v>
+        <v>689</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>5500.0</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="s">
-        <v>588</v>
+        <v>690</v>
       </c>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>589</v>
+        <v>691</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51570</v>
       </c>
       <c r="B7">
         <v>49860</v>
       </c>
       <c r="C7">
         <v>18251</v>
       </c>
       <c r="D7" t="s">
         <v>54</v>
       </c>
       <c r="E7" t="s">
         <v>78</v>
       </c>
       <c r="F7" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G7" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H7" t="s">
-        <v>590</v>
+        <v>692</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>149001.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51568</v>
       </c>
       <c r="B8">
         <v>49860</v>
       </c>
       <c r="C8">
         <v>18249</v>
       </c>
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
         <v>266</v>
       </c>
       <c r="F8" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G8" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H8" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>250000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51573</v>
       </c>
       <c r="B9">
         <v>49862</v>
       </c>
       <c r="C9">
         <v>18209</v>
       </c>
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>247</v>
       </c>
       <c r="F9" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G9" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H9" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>632909.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51571</v>
       </c>
       <c r="B10">
         <v>49860</v>
       </c>
       <c r="C10">
         <v>18252</v>
       </c>
       <c r="D10" t="s">
         <v>54</v>
       </c>
       <c r="E10" t="s">
         <v>201</v>
       </c>
       <c r="F10" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G10" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H10" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>100490.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51587</v>
       </c>
       <c r="B11">
         <v>49788</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H11" t="s">
-        <v>591</v>
+        <v>693</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>1472717.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O11" t="s">
-        <v>592</v>
+        <v>694</v>
       </c>
       <c r="P11" t="s">
-        <v>593</v>
+        <v>695</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51589</v>
       </c>
       <c r="B12">
         <v>49791</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>54</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H12" t="s">
-        <v>594</v>
+        <v>696</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O12" t="s">
-        <v>595</v>
+        <v>697</v>
       </c>
       <c r="P12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51586</v>
       </c>
       <c r="B13">
         <v>49787</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>54</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H13" t="s">
-        <v>585</v>
+        <v>687</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>1472717.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51563</v>
       </c>
       <c r="B14">
         <v>49857</v>
       </c>
       <c r="C14">
         <v>18221</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G14" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H14" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>15924.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51566</v>
       </c>
       <c r="B15">
         <v>49859</v>
       </c>
       <c r="C15">
         <v>18212</v>
       </c>
       <c r="D15" t="s">
         <v>54</v>
       </c>
       <c r="E15" t="s">
         <v>102</v>
       </c>
       <c r="F15" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G15" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H15" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>1064896.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51522</v>
       </c>
       <c r="B16">
         <v>49795</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>54</v>
       </c>
       <c r="E16" t="s">
         <v>102</v>
       </c>
       <c r="F16" t="s">
-        <v>584</v>
+        <v>686</v>
       </c>
       <c r="G16" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H16" t="s">
-        <v>587</v>
+        <v>689</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>73935.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51678</v>
       </c>
       <c r="B17">
         <v>49889</v>
       </c>
       <c r="C17">
         <v>2044</v>
       </c>
       <c r="D17" t="s">
         <v>54</v>
       </c>
       <c r="E17" t="s">
         <v>102</v>
       </c>
       <c r="F17" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G17" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H17" t="s">
-        <v>596</v>
+        <v>698</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>900000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51574</v>
       </c>
       <c r="B18">
         <v>49864</v>
       </c>
       <c r="C18">
         <v>18211</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
       <c r="E18" t="s">
         <v>256</v>
       </c>
       <c r="F18" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G18" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H18" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>236377.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51673</v>
       </c>
       <c r="B19">
         <v>49883</v>
       </c>
       <c r="C19">
         <v>19054</v>
       </c>
       <c r="D19" t="s">
         <v>54</v>
       </c>
       <c r="E19" t="s">
         <v>182</v>
       </c>
       <c r="F19" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G19" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H19" t="s">
-        <v>583</v>
+        <v>685</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>238899.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51558</v>
       </c>
       <c r="B20">
         <v>49853</v>
       </c>
       <c r="C20">
         <v>2042</v>
       </c>
       <c r="D20" t="s">
         <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>182</v>
       </c>
       <c r="F20" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G20" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H20" t="s">
-        <v>597</v>
+        <v>699</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>723731.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51674</v>
       </c>
       <c r="B21">
         <v>49884</v>
       </c>
       <c r="C21">
         <v>2037</v>
       </c>
       <c r="D21" t="s">
         <v>54</v>
       </c>
       <c r="E21" t="s">
         <v>320</v>
       </c>
       <c r="F21" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G21" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H21" t="s">
-        <v>596</v>
+        <v>698</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>600000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51520</v>
       </c>
       <c r="B22">
         <v>49811</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
         <v>54</v>
       </c>
       <c r="E22" t="s">
         <v>131</v>
       </c>
       <c r="F22" t="s">
-        <v>584</v>
+        <v>686</v>
       </c>
       <c r="G22" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H22" t="s">
-        <v>587</v>
+        <v>689</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>149866.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51560</v>
       </c>
       <c r="B23">
         <v>49855</v>
       </c>
       <c r="C23">
         <v>2040</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" t="s">
         <v>131</v>
       </c>
       <c r="F23" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G23" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H23" t="s">
-        <v>597</v>
+        <v>699</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>1498771.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51561</v>
       </c>
       <c r="B24">
         <v>49856</v>
       </c>
       <c r="C24">
         <v>18202</v>
       </c>
       <c r="D24" t="s">
         <v>54</v>
       </c>
       <c r="E24" t="s">
         <v>131</v>
       </c>
       <c r="F24" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G24" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H24" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>510974.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O24"/>
       <c r="P24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51519</v>
       </c>
       <c r="B25">
         <v>49810</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
         <v>54</v>
       </c>
       <c r="E25" t="s">
         <v>131</v>
       </c>
       <c r="F25" t="s">
-        <v>584</v>
+        <v>686</v>
       </c>
       <c r="G25" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H25" t="s">
-        <v>587</v>
+        <v>689</v>
       </c>
       <c r="I25"/>
       <c r="J25">
         <v>595700.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O25" t="s">
-        <v>598</v>
+        <v>700</v>
       </c>
       <c r="P25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51562</v>
       </c>
       <c r="B26">
         <v>49857</v>
       </c>
       <c r="C26">
         <v>18205</v>
       </c>
       <c r="D26" t="s">
         <v>54</v>
       </c>
       <c r="E26" t="s">
         <v>131</v>
       </c>
       <c r="F26" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G26" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H26" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>744390.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51512</v>
       </c>
       <c r="B27">
         <v>49793</v>
       </c>
       <c r="C27">
         <v>5298</v>
       </c>
       <c r="D27" t="s">
         <v>54</v>
       </c>
       <c r="E27" t="s">
         <v>77</v>
       </c>
       <c r="F27" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G27" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H27" t="s">
-        <v>599</v>
+        <v>701</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>151327.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O27" t="s">
-        <v>600</v>
+        <v>702</v>
       </c>
       <c r="P27" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51670</v>
       </c>
       <c r="B28">
         <v>49880</v>
       </c>
       <c r="C28">
         <v>19054</v>
       </c>
       <c r="D28" t="s">
         <v>54</v>
       </c>
       <c r="E28" t="s">
         <v>107</v>
       </c>
       <c r="F28" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G28" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H28" t="s">
-        <v>583</v>
+        <v>685</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>123868.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51525</v>
       </c>
       <c r="B29">
         <v>49798</v>
       </c>
       <c r="C29">
         <v>5298</v>
       </c>
       <c r="D29" t="s">
         <v>54</v>
       </c>
       <c r="E29" t="s">
         <v>107</v>
       </c>
       <c r="F29" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G29" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H29" t="s">
-        <v>599</v>
+        <v>701</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>129712.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>51666</v>
       </c>
       <c r="B30">
         <v>49875</v>
       </c>
       <c r="C30">
         <v>19054</v>
       </c>
       <c r="D30" t="s">
         <v>54</v>
       </c>
       <c r="E30" t="s">
         <v>107</v>
       </c>
       <c r="F30" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G30" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H30" t="s">
-        <v>583</v>
+        <v>685</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>149342.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>51677</v>
       </c>
       <c r="B31">
         <v>49888</v>
       </c>
       <c r="C31">
         <v>2043</v>
       </c>
       <c r="D31" t="s">
         <v>54</v>
       </c>
       <c r="E31" t="s">
         <v>107</v>
       </c>
       <c r="F31" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G31" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H31" t="s">
-        <v>596</v>
+        <v>698</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>178546.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>51564</v>
       </c>
       <c r="B32">
         <v>49857</v>
       </c>
       <c r="C32">
         <v>18222</v>
       </c>
       <c r="D32" t="s">
         <v>54</v>
       </c>
       <c r="E32" t="s">
         <v>107</v>
       </c>
       <c r="F32" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G32" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H32" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>178901.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>51516</v>
       </c>
       <c r="B33">
         <v>49807</v>
       </c>
       <c r="C33">
         <v>5298</v>
       </c>
       <c r="D33" t="s">
         <v>54</v>
       </c>
       <c r="E33" t="s">
         <v>107</v>
       </c>
       <c r="F33" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G33" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H33" t="s">
-        <v>599</v>
+        <v>701</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>206471.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>51524</v>
       </c>
       <c r="B34">
         <v>49797</v>
       </c>
       <c r="C34">
         <v>5298</v>
       </c>
       <c r="D34" t="s">
         <v>54</v>
       </c>
       <c r="E34" t="s">
         <v>107</v>
       </c>
       <c r="F34" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G34" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H34" t="s">
-        <v>599</v>
+        <v>701</v>
       </c>
       <c r="I34"/>
       <c r="J34">
         <v>229258.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O34"/>
       <c r="P34" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>51559</v>
       </c>
       <c r="B35">
         <v>49854</v>
       </c>
       <c r="C35">
         <v>2041</v>
       </c>
       <c r="D35" t="s">
         <v>54</v>
       </c>
       <c r="E35" t="s">
         <v>107</v>
       </c>
       <c r="F35" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G35" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H35" t="s">
-        <v>597</v>
+        <v>699</v>
       </c>
       <c r="I35"/>
       <c r="J35">
         <v>267050.0</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>51557</v>
       </c>
       <c r="B36">
         <v>49851</v>
       </c>
       <c r="C36">
         <v>2047</v>
       </c>
       <c r="D36" t="s">
         <v>54</v>
       </c>
       <c r="E36" t="s">
         <v>107</v>
       </c>
       <c r="F36" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G36" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H36" t="s">
-        <v>597</v>
+        <v>699</v>
       </c>
       <c r="I36"/>
       <c r="J36">
         <v>312566.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>51565</v>
       </c>
       <c r="B37">
         <v>49858</v>
       </c>
       <c r="C37">
         <v>18201</v>
       </c>
       <c r="D37" t="s">
         <v>54</v>
       </c>
       <c r="E37" t="s">
         <v>107</v>
       </c>
       <c r="F37" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G37" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H37" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I37" t="s">
-        <v>601</v>
+        <v>703</v>
       </c>
       <c r="J37">
         <v>425346.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37" t="s">
-        <v>602</v>
+        <v>704</v>
       </c>
       <c r="N37" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O37" t="s">
-        <v>603</v>
+        <v>705</v>
       </c>
       <c r="P37" t="s">
-        <v>604</v>
+        <v>706</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>51665</v>
       </c>
       <c r="B38">
         <v>49873</v>
       </c>
       <c r="C38">
         <v>19054</v>
       </c>
       <c r="D38" t="s">
         <v>54</v>
       </c>
       <c r="E38" t="s">
         <v>107</v>
       </c>
       <c r="F38" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G38" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H38" t="s">
-        <v>583</v>
+        <v>685</v>
       </c>
       <c r="I38"/>
       <c r="J38">
         <v>64868.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O38"/>
       <c r="P38" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>51664</v>
       </c>
       <c r="B39">
         <v>49873</v>
       </c>
       <c r="C39">
         <v>19054</v>
       </c>
       <c r="D39" t="s">
-        <v>605</v>
+        <v>707</v>
       </c>
       <c r="E39" t="s">
         <v>107</v>
       </c>
       <c r="F39" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>583</v>
+        <v>685</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>64894.0</v>
       </c>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>51567</v>
       </c>
       <c r="B40">
         <v>49860</v>
       </c>
       <c r="C40">
         <v>18207</v>
       </c>
       <c r="D40" t="s">
         <v>54</v>
       </c>
       <c r="E40" t="s">
         <v>233</v>
       </c>
       <c r="F40" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G40" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H40" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I40"/>
       <c r="J40">
         <v>271182.0</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O40"/>
       <c r="P40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>51515</v>
       </c>
       <c r="B41">
         <v>49806</v>
       </c>
       <c r="C41">
         <v>5298</v>
       </c>
       <c r="D41" t="s">
         <v>54</v>
       </c>
       <c r="E41" t="s">
         <v>149</v>
       </c>
       <c r="F41" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G41" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H41" t="s">
-        <v>599</v>
+        <v>701</v>
       </c>
       <c r="I41"/>
       <c r="J41">
         <v>151403.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O41"/>
       <c r="P41" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>51580</v>
       </c>
       <c r="B42">
         <v>49870</v>
       </c>
       <c r="C42">
         <v>18208</v>
       </c>
       <c r="D42" t="s">
         <v>54</v>
       </c>
       <c r="E42" t="s">
         <v>149</v>
       </c>
       <c r="F42" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G42" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H42" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I42"/>
       <c r="J42">
         <v>863160.0</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O42"/>
       <c r="P42" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>51671</v>
       </c>
       <c r="B43">
         <v>49881</v>
       </c>
       <c r="C43">
         <v>19054</v>
       </c>
       <c r="D43" t="s">
         <v>54</v>
       </c>
       <c r="E43" t="s">
         <v>304</v>
       </c>
       <c r="F43" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G43" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H43" t="s">
-        <v>583</v>
+        <v>685</v>
       </c>
       <c r="I43"/>
       <c r="J43">
         <v>118511.0</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O43"/>
       <c r="P43" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>51514</v>
       </c>
       <c r="B44">
         <v>49805</v>
       </c>
       <c r="C44">
         <v>5298</v>
       </c>
       <c r="D44" t="s">
         <v>54</v>
       </c>
       <c r="E44" t="s">
         <v>140</v>
       </c>
       <c r="F44" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G44" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H44" t="s">
-        <v>599</v>
+        <v>701</v>
       </c>
       <c r="I44"/>
       <c r="J44">
         <v>200143.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O44"/>
       <c r="P44" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>51672</v>
       </c>
       <c r="B45">
         <v>49882</v>
       </c>
       <c r="C45">
         <v>19054</v>
       </c>
       <c r="D45" t="s">
         <v>54</v>
       </c>
       <c r="E45" t="s">
         <v>140</v>
       </c>
       <c r="F45" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G45" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H45" t="s">
-        <v>583</v>
+        <v>685</v>
       </c>
       <c r="I45"/>
       <c r="J45">
         <v>221659.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O45"/>
       <c r="P45" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>51526</v>
       </c>
       <c r="B46">
         <v>49799</v>
       </c>
       <c r="C46">
         <v>5298</v>
       </c>
       <c r="D46" t="s">
         <v>54</v>
       </c>
       <c r="E46" t="s">
-        <v>606</v>
+        <v>708</v>
       </c>
       <c r="F46" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G46" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H46" t="s">
-        <v>599</v>
+        <v>701</v>
       </c>
       <c r="I46"/>
       <c r="J46">
         <v>123760.0</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O46"/>
       <c r="P46" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>51668</v>
       </c>
       <c r="B47">
         <v>49878</v>
       </c>
       <c r="C47">
         <v>19054</v>
       </c>
       <c r="D47" t="s">
         <v>54</v>
       </c>
       <c r="E47" t="s">
-        <v>606</v>
+        <v>708</v>
       </c>
       <c r="F47" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G47" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H47" t="s">
-        <v>583</v>
+        <v>685</v>
       </c>
       <c r="I47"/>
       <c r="J47">
         <v>192470.0</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
         <v>51513</v>
       </c>
       <c r="B48">
         <v>49803</v>
       </c>
       <c r="C48">
         <v>5298</v>
       </c>
       <c r="D48" t="s">
         <v>54</v>
       </c>
       <c r="E48" t="s">
         <v>130</v>
       </c>
       <c r="F48" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G48" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H48" t="s">
-        <v>599</v>
+        <v>701</v>
       </c>
       <c r="I48"/>
       <c r="J48">
         <v>229876.0</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O48"/>
       <c r="P48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
         <v>51579</v>
       </c>
       <c r="B49">
         <v>49869</v>
       </c>
       <c r="C49">
         <v>18213</v>
       </c>
       <c r="D49" t="s">
         <v>54</v>
       </c>
       <c r="E49" t="s">
         <v>262</v>
       </c>
       <c r="F49" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G49" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H49" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I49"/>
       <c r="J49">
         <v>199483.0</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O49"/>
       <c r="P49" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
         <v>51669</v>
       </c>
       <c r="B50">
         <v>49879</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>605</v>
+        <v>707</v>
       </c>
       <c r="E50" t="s">
         <v>107</v>
       </c>
       <c r="F50" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G50" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H50" t="s">
-        <v>583</v>
+        <v>685</v>
       </c>
       <c r="I50"/>
       <c r="J50">
         <v>129800.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O50"/>
       <c r="P50" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
         <v>51577</v>
       </c>
       <c r="B51">
         <v>49859</v>
       </c>
       <c r="C51">
         <v>18204</v>
       </c>
       <c r="D51" t="s">
         <v>320</v>
       </c>
       <c r="E51" t="s">
         <v>107</v>
       </c>
       <c r="F51" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>586</v>
+        <v>688</v>
       </c>
       <c r="I51"/>
       <c r="J51">
         <v>742415.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O51"/>
       <c r="P51" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
         <v>52396</v>
       </c>
       <c r="B52">
         <v>52276</v>
       </c>
       <c r="C52">
         <v>21045</v>
       </c>
       <c r="D52" t="s">
         <v>54</v>
       </c>
       <c r="E52" t="s">
         <v>140</v>
       </c>
       <c r="F52" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G52" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H52" t="s">
-        <v>607</v>
+        <v>709</v>
       </c>
       <c r="I52" t="s">
-        <v>608</v>
+        <v>710</v>
       </c>
       <c r="J52">
         <v>116000.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O52"/>
       <c r="P52" t="s">
-        <v>609</v>
+        <v>711</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
         <v>52401</v>
       </c>
       <c r="B53">
         <v>52291</v>
       </c>
       <c r="C53">
         <v>21045</v>
       </c>
       <c r="D53" t="s">
         <v>54</v>
       </c>
       <c r="E53" t="s">
         <v>77</v>
       </c>
       <c r="F53" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G53" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H53" t="s">
-        <v>610</v>
+        <v>712</v>
       </c>
       <c r="I53" t="s">
-        <v>608</v>
+        <v>710</v>
       </c>
       <c r="J53">
         <v>241410.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O53"/>
       <c r="P53" t="s">
-        <v>609</v>
+        <v>711</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
         <v>52406</v>
       </c>
       <c r="B54">
         <v>52306</v>
       </c>
       <c r="C54">
         <v>21045</v>
       </c>
       <c r="D54" t="s">
         <v>54</v>
       </c>
       <c r="E54" t="s">
         <v>349</v>
       </c>
       <c r="F54" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G54" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H54" t="s">
-        <v>610</v>
+        <v>712</v>
       </c>
       <c r="I54" t="s">
-        <v>608</v>
+        <v>710</v>
       </c>
       <c r="J54">
         <v>241800.0</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O54"/>
       <c r="P54" t="s">
-        <v>609</v>
+        <v>711</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
         <v>52411</v>
       </c>
       <c r="B55">
         <v>52326</v>
       </c>
       <c r="C55">
         <v>21045</v>
       </c>
       <c r="D55" t="s">
         <v>54</v>
       </c>
       <c r="E55" t="s">
         <v>356</v>
       </c>
       <c r="F55" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G55" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H55" t="s">
-        <v>610</v>
+        <v>712</v>
       </c>
       <c r="I55" t="s">
-        <v>608</v>
+        <v>710</v>
       </c>
       <c r="J55">
         <v>60548.0</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O55"/>
       <c r="P55" t="s">
-        <v>609</v>
+        <v>711</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56">
         <v>52416</v>
       </c>
       <c r="B56">
         <v>52341</v>
       </c>
       <c r="C56">
         <v>21045</v>
       </c>
       <c r="D56" t="s">
         <v>54</v>
       </c>
       <c r="E56" t="s">
         <v>77</v>
       </c>
       <c r="F56" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G56" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H56" t="s">
-        <v>610</v>
+        <v>712</v>
       </c>
       <c r="I56" t="s">
-        <v>608</v>
+        <v>710</v>
       </c>
       <c r="J56">
         <v>150725.0</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O56"/>
       <c r="P56" t="s">
-        <v>609</v>
+        <v>711</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
         <v>52421</v>
       </c>
       <c r="B57">
         <v>52356</v>
       </c>
       <c r="C57">
         <v>21045</v>
       </c>
       <c r="D57" t="s">
         <v>54</v>
       </c>
       <c r="E57" t="s">
         <v>304</v>
       </c>
       <c r="F57" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G57" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H57" t="s">
-        <v>611</v>
+        <v>713</v>
       </c>
       <c r="I57" t="s">
-        <v>608</v>
+        <v>710</v>
       </c>
       <c r="J57">
         <v>62991.0</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O57"/>
       <c r="P57" t="s">
-        <v>609</v>
+        <v>711</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
         <v>52426</v>
       </c>
       <c r="B58">
         <v>52366</v>
       </c>
       <c r="C58">
         <v>21045</v>
       </c>
       <c r="D58" t="s">
         <v>54</v>
       </c>
       <c r="E58" t="s">
         <v>107</v>
       </c>
       <c r="F58" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G58" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H58" t="s">
-        <v>607</v>
+        <v>709</v>
       </c>
       <c r="I58" t="s">
-        <v>601</v>
+        <v>703</v>
       </c>
       <c r="J58">
         <v>150684.0</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O58"/>
       <c r="P58" t="s">
-        <v>609</v>
+        <v>711</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59">
         <v>52616</v>
       </c>
       <c r="B59">
         <v>52576</v>
       </c>
       <c r="C59">
         <v>20028</v>
       </c>
       <c r="D59" t="s">
         <v>54</v>
       </c>
       <c r="E59" t="s">
         <v>107</v>
       </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H59" t="s">
-        <v>612</v>
+        <v>714</v>
       </c>
       <c r="I59" t="s">
-        <v>613</v>
+        <v>715</v>
       </c>
       <c r="J59">
         <v>694036.4</v>
       </c>
       <c r="K59"/>
       <c r="L59" t="s">
-        <v>614</v>
+        <v>716</v>
       </c>
       <c r="M59"/>
       <c r="N59" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="O59"/>
       <c r="P59" t="s">
-        <v>615</v>
+        <v>717</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60">
         <v>52631</v>
       </c>
       <c r="B60">
         <v>52581</v>
       </c>
       <c r="C60">
         <v>21005</v>
       </c>
       <c r="D60" t="s">
         <v>54</v>
       </c>
       <c r="E60" t="s">
         <v>392</v>
       </c>
       <c r="F60" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G60" t="s">
-        <v>616</v>
+        <v>681</v>
       </c>
       <c r="H60" t="s">
-        <v>617</v>
+        <v>718</v>
       </c>
       <c r="I60" t="s">
-        <v>601</v>
+        <v>703</v>
       </c>
       <c r="J60">
         <v>116708.95</v>
       </c>
       <c r="K60"/>
-      <c r="L60"/>
+      <c r="L60" t="s">
+        <v>719</v>
+      </c>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60" t="s">
-        <v>618</v>
+        <v>412</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61">
         <v>52661</v>
       </c>
       <c r="B61">
         <v>52581</v>
       </c>
       <c r="C61">
         <v>21004</v>
       </c>
       <c r="D61" t="s">
         <v>54</v>
       </c>
       <c r="E61" t="s">
         <v>256</v>
       </c>
       <c r="F61" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G61" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H61" t="s">
-        <v>619</v>
+        <v>720</v>
       </c>
       <c r="I61" t="s">
-        <v>601</v>
+        <v>703</v>
       </c>
       <c r="J61">
         <v>79129.23</v>
       </c>
       <c r="K61"/>
-      <c r="L61"/>
+      <c r="L61" t="s">
+        <v>690</v>
+      </c>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61" t="s">
-        <v>618</v>
+        <v>412</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62">
         <v>52686</v>
       </c>
       <c r="B62">
         <v>52581</v>
       </c>
       <c r="C62">
         <v>21006</v>
       </c>
       <c r="D62" t="s">
         <v>54</v>
       </c>
       <c r="E62" t="s">
-        <v>620</v>
+        <v>721</v>
       </c>
       <c r="F62" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G62" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H62" t="s">
-        <v>621</v>
+        <v>722</v>
       </c>
       <c r="I62" t="s">
-        <v>601</v>
+        <v>703</v>
       </c>
       <c r="J62">
         <v>329925.46</v>
       </c>
       <c r="K62"/>
-      <c r="L62"/>
+      <c r="L62" t="s">
+        <v>690</v>
+      </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62" t="s">
-        <v>618</v>
+        <v>412</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63">
         <v>52716</v>
       </c>
       <c r="B63">
         <v>52581</v>
       </c>
       <c r="C63">
         <v>21007</v>
       </c>
       <c r="D63" t="s">
         <v>54</v>
       </c>
       <c r="E63" t="s">
-        <v>622</v>
+        <v>723</v>
       </c>
       <c r="F63" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G63" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H63" t="s">
-        <v>623</v>
+        <v>724</v>
       </c>
       <c r="I63" t="s">
-        <v>601</v>
+        <v>703</v>
       </c>
       <c r="J63">
         <v>306974.4</v>
       </c>
       <c r="K63"/>
-      <c r="L63"/>
+      <c r="L63" t="s">
+        <v>690</v>
+      </c>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63" t="s">
-        <v>618</v>
+        <v>412</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64">
         <v>52741</v>
       </c>
       <c r="B64">
         <v>52581</v>
       </c>
       <c r="C64">
         <v>21008</v>
       </c>
       <c r="D64" t="s">
         <v>54</v>
       </c>
       <c r="E64" t="s">
-        <v>624</v>
+        <v>725</v>
       </c>
       <c r="F64" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G64" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H64" t="s">
-        <v>611</v>
+        <v>713</v>
       </c>
       <c r="I64" t="s">
-        <v>608</v>
+        <v>710</v>
       </c>
       <c r="J64">
         <v>166160.95</v>
       </c>
       <c r="K64"/>
-      <c r="L64"/>
+      <c r="L64" t="s">
+        <v>719</v>
+      </c>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64" t="s">
-        <v>618</v>
+        <v>412</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65">
         <v>52901</v>
       </c>
       <c r="B65">
         <v>49809</v>
       </c>
       <c r="C65"/>
       <c r="D65" t="s">
         <v>54</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>585</v>
+        <v>687</v>
       </c>
       <c r="I65"/>
       <c r="J65">
         <v>55500.0</v>
       </c>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65" t="s">
-        <v>444</v>
+        <v>502</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66">
-        <v>54183</v>
+        <v>53131</v>
       </c>
       <c r="B66">
-        <v>54182</v>
+        <v>53106</v>
       </c>
       <c r="C66" t="s">
-        <v>625</v>
+        <v>726</v>
       </c>
       <c r="D66" t="s">
         <v>54</v>
       </c>
       <c r="E66" t="s">
-        <v>410</v>
+        <v>727</v>
       </c>
       <c r="F66" t="s">
-        <v>582</v>
+        <v>680</v>
       </c>
       <c r="G66" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H66" t="s">
-        <v>626</v>
+        <v>728</v>
       </c>
       <c r="I66" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J66">
-        <v>140000.0</v>
+        <v>529809.0</v>
       </c>
       <c r="K66"/>
-      <c r="L66"/>
+      <c r="L66" t="s">
+        <v>719</v>
+      </c>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66" t="s">
-        <v>628</v>
+        <v>412</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67">
-        <v>54203</v>
+        <v>53266</v>
       </c>
       <c r="B67">
-        <v>54197</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>53156</v>
+      </c>
+      <c r="C67">
+        <v>21115</v>
       </c>
       <c r="D67" t="s">
         <v>54</v>
       </c>
       <c r="E67" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>427</v>
+      </c>
+      <c r="F67"/>
       <c r="G67" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H67" t="s">
-        <v>626</v>
+        <v>730</v>
       </c>
       <c r="I67" t="s">
-        <v>627</v>
+        <v>731</v>
       </c>
       <c r="J67">
-        <v>171927.0</v>
+        <v>224951.0</v>
       </c>
       <c r="K67"/>
-      <c r="L67"/>
+      <c r="L67" t="s">
+        <v>690</v>
+      </c>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67" t="s">
-        <v>628</v>
+        <v>412</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68">
-        <v>54209</v>
+        <v>53351</v>
       </c>
       <c r="B68">
-        <v>54204</v>
+        <v>53301</v>
       </c>
       <c r="C68" t="s">
-        <v>625</v>
+        <v>732</v>
       </c>
       <c r="D68" t="s">
         <v>54</v>
       </c>
       <c r="E68" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F68"/>
       <c r="G68" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H68" t="s">
-        <v>626</v>
+        <v>712</v>
       </c>
       <c r="I68" t="s">
-        <v>627</v>
+        <v>731</v>
       </c>
       <c r="J68">
-        <v>184171.0</v>
+        <v>137144.32</v>
       </c>
       <c r="K68"/>
-      <c r="L68"/>
+      <c r="L68" t="s">
+        <v>690</v>
+      </c>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68" t="s">
-        <v>444</v>
+        <v>412</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69">
-        <v>54216</v>
+        <v>53531</v>
       </c>
       <c r="B69">
-        <v>54210</v>
+        <v>53501</v>
       </c>
       <c r="C69" t="s">
-        <v>625</v>
+        <v>734</v>
       </c>
       <c r="D69" t="s">
         <v>54</v>
       </c>
       <c r="E69" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="F69"/>
       <c r="G69" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H69" t="s">
-        <v>626</v>
+        <v>735</v>
       </c>
       <c r="I69" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J69">
-        <v>221041.0</v>
+        <v>324856.42</v>
       </c>
       <c r="K69"/>
-      <c r="L69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69" t="s">
-        <v>556</v>
+        <v>412</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70">
-        <v>54222</v>
+        <v>53556</v>
       </c>
       <c r="B70">
-        <v>54217</v>
+        <v>53151</v>
       </c>
       <c r="C70" t="s">
-        <v>625</v>
+        <v>736</v>
       </c>
       <c r="D70" t="s">
         <v>54</v>
       </c>
       <c r="E70" t="s">
-        <v>304</v>
+        <v>415</v>
       </c>
       <c r="F70" t="s">
-        <v>582</v>
+        <v>680</v>
       </c>
       <c r="G70" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H70" t="s">
-        <v>626</v>
-[...3 lines deleted...]
-      </c>
+        <v>737</v>
+      </c>
+      <c r="I70"/>
       <c r="J70">
-        <v>172787.0</v>
+        <v>579386.0</v>
       </c>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70" t="s">
-        <v>628</v>
+        <v>412</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71">
-        <v>54230</v>
+        <v>53636</v>
       </c>
       <c r="B71">
-        <v>54223</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>53496</v>
+      </c>
+      <c r="C71">
+        <v>21081</v>
       </c>
       <c r="D71" t="s">
         <v>54</v>
       </c>
       <c r="E71" t="s">
-        <v>107</v>
+        <v>738</v>
       </c>
       <c r="F71" t="s">
-        <v>582</v>
+        <v>680</v>
       </c>
       <c r="G71" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H71" t="s">
-        <v>626</v>
+        <v>739</v>
       </c>
       <c r="I71" t="s">
-        <v>627</v>
+        <v>731</v>
       </c>
       <c r="J71">
-        <v>175781.0</v>
+        <v>170098.09</v>
       </c>
       <c r="K71"/>
-      <c r="L71"/>
+      <c r="L71" t="s">
+        <v>690</v>
+      </c>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71" t="s">
-        <v>628</v>
+        <v>412</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72">
-        <v>54237</v>
+        <v>54183</v>
       </c>
       <c r="B72">
-        <v>53376</v>
-[...1 lines deleted...]
-      <c r="C72"/>
+        <v>54182</v>
+      </c>
+      <c r="C72" t="s">
+        <v>740</v>
+      </c>
       <c r="D72" t="s">
         <v>54</v>
       </c>
       <c r="E72" t="s">
-        <v>107</v>
+        <v>469</v>
       </c>
       <c r="F72" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="G72" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H72" t="s">
-        <v>630</v>
+        <v>741</v>
       </c>
       <c r="I72" t="s">
-        <v>631</v>
+        <v>729</v>
       </c>
       <c r="J72">
-        <v>104444.0</v>
+        <v>140000.0</v>
       </c>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73">
-        <v>54266</v>
+        <v>54203</v>
       </c>
       <c r="B73">
-        <v>54256</v>
+        <v>54197</v>
       </c>
       <c r="C73" t="s">
-        <v>632</v>
+        <v>740</v>
       </c>
       <c r="D73" t="s">
         <v>54</v>
       </c>
       <c r="E73" t="s">
         <v>107</v>
       </c>
-      <c r="F73"/>
+      <c r="F73" t="s">
+        <v>684</v>
+      </c>
       <c r="G73" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H73" t="s">
-        <v>633</v>
+        <v>741</v>
       </c>
       <c r="I73" t="s">
-        <v>634</v>
+        <v>729</v>
       </c>
       <c r="J73">
-        <v>329910.0</v>
+        <v>171927.0</v>
       </c>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74">
-        <v>54269</v>
+        <v>54209</v>
       </c>
       <c r="B74">
-        <v>54267</v>
-[...2 lines deleted...]
-        <v>23000</v>
+        <v>54204</v>
+      </c>
+      <c r="C74" t="s">
+        <v>740</v>
       </c>
       <c r="D74" t="s">
         <v>54</v>
       </c>
       <c r="E74" t="s">
-        <v>78</v>
+        <v>140</v>
       </c>
       <c r="F74" t="s">
-        <v>578</v>
+        <v>684</v>
       </c>
       <c r="G74" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H74" t="s">
-        <v>635</v>
+        <v>741</v>
       </c>
       <c r="I74" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J74">
-        <v>198000.0</v>
+        <v>184171.0</v>
       </c>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74" t="s">
-        <v>279</v>
+        <v>502</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75">
-        <v>54275</v>
+        <v>54216</v>
       </c>
       <c r="B75">
-        <v>54270</v>
+        <v>54210</v>
       </c>
       <c r="C75" t="s">
-        <v>636</v>
+        <v>740</v>
       </c>
       <c r="D75" t="s">
         <v>54</v>
       </c>
       <c r="E75" t="s">
-        <v>140</v>
+        <v>107</v>
       </c>
       <c r="F75" t="s">
-        <v>578</v>
+        <v>684</v>
       </c>
       <c r="G75" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H75" t="s">
-        <v>635</v>
+        <v>741</v>
       </c>
       <c r="I75" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J75">
-        <v>200000.0</v>
+        <v>221041.0</v>
       </c>
       <c r="K75"/>
-      <c r="L75"/>
+      <c r="L75" t="s">
+        <v>719</v>
+      </c>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75" t="s">
-        <v>279</v>
+        <v>651</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76">
-        <v>54283</v>
+        <v>54222</v>
       </c>
       <c r="B76">
-        <v>54276</v>
+        <v>54217</v>
       </c>
       <c r="C76" t="s">
-        <v>636</v>
+        <v>740</v>
       </c>
       <c r="D76" t="s">
         <v>54</v>
       </c>
       <c r="E76" t="s">
-        <v>107</v>
+        <v>304</v>
       </c>
       <c r="F76" t="s">
-        <v>578</v>
+        <v>684</v>
       </c>
       <c r="G76" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H76" t="s">
-        <v>635</v>
+        <v>741</v>
       </c>
       <c r="I76" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J76">
-        <v>521326.0</v>
+        <v>172787.0</v>
       </c>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76" t="s">
-        <v>279</v>
+        <v>742</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77">
-        <v>54284</v>
+        <v>54230</v>
       </c>
       <c r="B77">
-        <v>54276</v>
+        <v>54223</v>
       </c>
       <c r="C77" t="s">
-        <v>636</v>
+        <v>740</v>
       </c>
       <c r="D77" t="s">
         <v>54</v>
       </c>
       <c r="E77" t="s">
-        <v>247</v>
+        <v>107</v>
       </c>
       <c r="F77" t="s">
-        <v>578</v>
+        <v>684</v>
       </c>
       <c r="G77" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H77" t="s">
-        <v>635</v>
+        <v>741</v>
       </c>
       <c r="I77" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J77">
-        <v>33572.0</v>
+        <v>175781.0</v>
       </c>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77" t="s">
-        <v>279</v>
+        <v>742</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78">
-        <v>54296</v>
+        <v>54237</v>
       </c>
       <c r="B78">
-        <v>54287</v>
-[...3 lines deleted...]
-      </c>
+        <v>53376</v>
+      </c>
+      <c r="C78"/>
       <c r="D78" t="s">
         <v>54</v>
       </c>
       <c r="E78" t="s">
-        <v>483</v>
+        <v>107</v>
       </c>
       <c r="F78" t="s">
-        <v>578</v>
+        <v>684</v>
       </c>
       <c r="G78" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H78" t="s">
-        <v>635</v>
+        <v>743</v>
       </c>
       <c r="I78" t="s">
-        <v>627</v>
+        <v>744</v>
       </c>
       <c r="J78">
-        <v>490287.34</v>
+        <v>104444.0</v>
       </c>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78" t="s">
-        <v>637</v>
+        <v>274</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79">
-        <v>54297</v>
+        <v>54266</v>
       </c>
       <c r="B79">
-        <v>54287</v>
+        <v>54256</v>
       </c>
       <c r="C79" t="s">
-        <v>636</v>
+        <v>745</v>
       </c>
       <c r="D79" t="s">
         <v>54</v>
       </c>
       <c r="E79" t="s">
-        <v>638</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="F79"/>
       <c r="G79" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H79" t="s">
-        <v>635</v>
+        <v>746</v>
       </c>
       <c r="I79" t="s">
-        <v>627</v>
+        <v>747</v>
       </c>
       <c r="J79">
-        <v>228070.0</v>
+        <v>329910.0</v>
       </c>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79" t="s">
-        <v>637</v>
+        <v>274</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80">
-        <v>54298</v>
+        <v>54269</v>
       </c>
       <c r="B80">
-        <v>54287</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>54267</v>
+      </c>
+      <c r="C80">
+        <v>23000</v>
       </c>
       <c r="D80" t="s">
         <v>54</v>
       </c>
       <c r="E80" t="s">
-        <v>639</v>
+        <v>78</v>
       </c>
       <c r="F80" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G80" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H80" t="s">
-        <v>635</v>
+        <v>748</v>
       </c>
       <c r="I80" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J80">
-        <v>54635.0</v>
+        <v>198000.0</v>
       </c>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80" t="s">
-        <v>637</v>
+        <v>279</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81">
-        <v>54301</v>
+        <v>54275</v>
       </c>
       <c r="B81">
-        <v>54300</v>
-[...1 lines deleted...]
-      <c r="C81"/>
+        <v>54270</v>
+      </c>
+      <c r="C81" t="s">
+        <v>749</v>
+      </c>
       <c r="D81" t="s">
         <v>54</v>
       </c>
       <c r="E81" t="s">
-        <v>102</v>
+        <v>140</v>
       </c>
       <c r="F81" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G81" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H81" t="s">
-        <v>635</v>
+        <v>748</v>
       </c>
       <c r="I81" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J81">
-        <v>877266.04</v>
+        <v>200000.0</v>
       </c>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81" t="s">
-        <v>640</v>
+        <v>279</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82">
-        <v>54306</v>
+        <v>54283</v>
       </c>
       <c r="B82">
-        <v>54300</v>
-[...1 lines deleted...]
-      <c r="C82"/>
+        <v>54276</v>
+      </c>
+      <c r="C82" t="s">
+        <v>749</v>
+      </c>
       <c r="D82" t="s">
         <v>54</v>
       </c>
       <c r="E82" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="F82" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G82" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H82" t="s">
-        <v>635</v>
+        <v>748</v>
       </c>
       <c r="I82" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J82">
-        <v>48148.33</v>
+        <v>521326.0</v>
       </c>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82" t="s">
-        <v>640</v>
+        <v>279</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83">
-        <v>54311</v>
+        <v>54284</v>
       </c>
       <c r="B83">
-        <v>54307</v>
-[...1 lines deleted...]
-      <c r="C83"/>
+        <v>54276</v>
+      </c>
+      <c r="C83" t="s">
+        <v>749</v>
+      </c>
       <c r="D83" t="s">
         <v>54</v>
       </c>
       <c r="E83" t="s">
-        <v>37</v>
+        <v>247</v>
       </c>
       <c r="F83" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G83" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H83" t="s">
-        <v>635</v>
+        <v>748</v>
       </c>
       <c r="I83" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J83">
-        <v>1345532.37</v>
+        <v>33572.0</v>
       </c>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83" t="s">
-        <v>640</v>
+        <v>279</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84">
-        <v>54318</v>
+        <v>54296</v>
       </c>
       <c r="B84">
-        <v>54312</v>
-[...1 lines deleted...]
-      <c r="C84"/>
+        <v>54287</v>
+      </c>
+      <c r="C84" t="s">
+        <v>749</v>
+      </c>
       <c r="D84" t="s">
         <v>54</v>
       </c>
       <c r="E84" t="s">
-        <v>77</v>
+        <v>541</v>
       </c>
       <c r="F84" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G84" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H84" t="s">
-        <v>635</v>
+        <v>748</v>
       </c>
       <c r="I84" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J84">
-        <v>1500000.0</v>
+        <v>490287.34</v>
       </c>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84" t="s">
-        <v>640</v>
+        <v>750</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85">
-        <v>54321</v>
+        <v>54297</v>
       </c>
       <c r="B85">
-        <v>54320</v>
-[...1 lines deleted...]
-      <c r="C85"/>
+        <v>54287</v>
+      </c>
+      <c r="C85" t="s">
+        <v>749</v>
+      </c>
       <c r="D85" t="s">
         <v>54</v>
       </c>
       <c r="E85" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-      <c r="G85"/>
+        <v>751</v>
+      </c>
+      <c r="F85" t="s">
+        <v>680</v>
+      </c>
+      <c r="G85" t="s">
+        <v>681</v>
+      </c>
       <c r="H85" t="s">
-        <v>635</v>
-[...1 lines deleted...]
-      <c r="I85"/>
+        <v>748</v>
+      </c>
+      <c r="I85" t="s">
+        <v>729</v>
+      </c>
       <c r="J85">
-        <v>653522.89</v>
+        <v>228070.0</v>
       </c>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85" t="s">
-        <v>444</v>
+        <v>750</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86">
-        <v>54339</v>
+        <v>54298</v>
       </c>
       <c r="B86">
-        <v>54312</v>
-[...1 lines deleted...]
-      <c r="C86"/>
+        <v>54287</v>
+      </c>
+      <c r="C86" t="s">
+        <v>749</v>
+      </c>
       <c r="D86" t="s">
         <v>54</v>
       </c>
       <c r="E86" t="s">
-        <v>641</v>
+        <v>752</v>
       </c>
       <c r="F86" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G86" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H86" t="s">
-        <v>635</v>
+        <v>748</v>
       </c>
       <c r="I86" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J86">
-        <v>155000.0</v>
+        <v>54635.0</v>
       </c>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86" t="s">
-        <v>640</v>
+        <v>750</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87">
-        <v>54340</v>
+        <v>54301</v>
       </c>
       <c r="B87">
-        <v>54312</v>
+        <v>54300</v>
       </c>
       <c r="C87"/>
       <c r="D87" t="s">
         <v>54</v>
       </c>
       <c r="E87" t="s">
-        <v>642</v>
+        <v>102</v>
       </c>
       <c r="F87" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G87" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H87" t="s">
-        <v>635</v>
+        <v>748</v>
       </c>
       <c r="I87" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J87">
-        <v>90947.0</v>
+        <v>877266.04</v>
       </c>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87" t="s">
-        <v>640</v>
+        <v>753</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88">
-        <v>54341</v>
+        <v>54306</v>
       </c>
       <c r="B88">
-        <v>54312</v>
+        <v>54300</v>
       </c>
       <c r="C88"/>
       <c r="D88" t="s">
         <v>54</v>
       </c>
       <c r="E88" t="s">
-        <v>140</v>
+        <v>37</v>
       </c>
       <c r="F88" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G88" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H88" t="s">
-        <v>635</v>
+        <v>748</v>
       </c>
       <c r="I88" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J88">
-        <v>71369.0</v>
+        <v>48148.33</v>
       </c>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88" t="s">
-        <v>640</v>
+        <v>753</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89">
-        <v>54342</v>
+        <v>54311</v>
       </c>
       <c r="B89">
-        <v>54320</v>
+        <v>54307</v>
       </c>
       <c r="C89"/>
       <c r="D89" t="s">
         <v>54</v>
       </c>
       <c r="E89" t="s">
-        <v>643</v>
+        <v>37</v>
       </c>
       <c r="F89" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G89" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H89" t="s">
-        <v>635</v>
+        <v>748</v>
       </c>
       <c r="I89" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J89">
-        <v>207278.0</v>
+        <v>1345532.37</v>
       </c>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89" t="s">
-        <v>640</v>
+        <v>753</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90">
-        <v>54343</v>
+        <v>54318</v>
       </c>
       <c r="B90">
-        <v>54320</v>
+        <v>54312</v>
       </c>
       <c r="C90"/>
       <c r="D90" t="s">
         <v>54</v>
       </c>
       <c r="E90" t="s">
-        <v>644</v>
+        <v>77</v>
       </c>
       <c r="F90" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G90" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H90" t="s">
-        <v>635</v>
+        <v>748</v>
       </c>
       <c r="I90" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J90">
-        <v>10000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90" t="s">
-        <v>640</v>
+        <v>753</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91">
-        <v>54344</v>
+        <v>54321</v>
       </c>
       <c r="B91">
         <v>54320</v>
       </c>
       <c r="C91"/>
       <c r="D91" t="s">
         <v>54</v>
       </c>
       <c r="E91" t="s">
-        <v>645</v>
-[...6 lines deleted...]
-      </c>
+        <v>568</v>
+      </c>
+      <c r="F91"/>
+      <c r="G91"/>
       <c r="H91" t="s">
-        <v>635</v>
-[...3 lines deleted...]
-      </c>
+        <v>748</v>
+      </c>
+      <c r="I91"/>
       <c r="J91">
-        <v>5000.0</v>
+        <v>653522.89</v>
       </c>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91" t="s">
-        <v>640</v>
+        <v>502</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92">
-        <v>54349</v>
+        <v>54339</v>
       </c>
       <c r="B92">
-        <v>54307</v>
+        <v>54312</v>
       </c>
       <c r="C92"/>
       <c r="D92" t="s">
         <v>54</v>
       </c>
       <c r="E92" t="s">
-        <v>646</v>
+        <v>754</v>
       </c>
       <c r="F92" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G92" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H92" t="s">
-        <v>635</v>
+        <v>748</v>
       </c>
       <c r="I92" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J92">
-        <v>225556.8</v>
+        <v>155000.0</v>
       </c>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92" t="s">
-        <v>640</v>
+        <v>753</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93">
-        <v>54350</v>
+        <v>54340</v>
       </c>
       <c r="B93">
-        <v>54307</v>
+        <v>54312</v>
       </c>
       <c r="C93"/>
       <c r="D93" t="s">
         <v>54</v>
       </c>
       <c r="E93" t="s">
-        <v>647</v>
+        <v>755</v>
       </c>
       <c r="F93" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G93" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H93" t="s">
-        <v>635</v>
+        <v>748</v>
       </c>
       <c r="I93" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J93">
-        <v>149474.75</v>
+        <v>90947.0</v>
       </c>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93" t="s">
-        <v>640</v>
+        <v>753</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94">
-        <v>54355</v>
+        <v>54341</v>
       </c>
       <c r="B94">
-        <v>54300</v>
+        <v>54312</v>
       </c>
       <c r="C94"/>
       <c r="D94" t="s">
         <v>54</v>
       </c>
       <c r="E94" t="s">
-        <v>648</v>
+        <v>140</v>
       </c>
       <c r="F94" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G94" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H94" t="s">
-        <v>635</v>
+        <v>748</v>
       </c>
       <c r="I94" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J94">
-        <v>158718.25</v>
+        <v>71369.0</v>
       </c>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94" t="s">
-        <v>640</v>
+        <v>753</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95">
-        <v>54548</v>
+        <v>54342</v>
       </c>
       <c r="B95">
-        <v>54541</v>
-[...3 lines deleted...]
-      </c>
+        <v>54320</v>
+      </c>
+      <c r="C95"/>
       <c r="D95" t="s">
         <v>54</v>
       </c>
       <c r="E95" t="s">
-        <v>650</v>
-[...1 lines deleted...]
-      <c r="F95"/>
+        <v>756</v>
+      </c>
+      <c r="F95" t="s">
+        <v>680</v>
+      </c>
       <c r="G95" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H95" t="s">
-        <v>651</v>
+        <v>748</v>
       </c>
       <c r="I95" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J95">
-        <v>225000.0</v>
+        <v>207278.0</v>
       </c>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
-      <c r="N95" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N95"/>
       <c r="O95"/>
       <c r="P95" t="s">
-        <v>508</v>
+        <v>753</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96">
-        <v>54595</v>
+        <v>54343</v>
       </c>
       <c r="B96">
-        <v>54452</v>
-[...3 lines deleted...]
-      </c>
+        <v>54320</v>
+      </c>
+      <c r="C96"/>
       <c r="D96" t="s">
         <v>54</v>
       </c>
       <c r="E96" t="s">
-        <v>653</v>
+        <v>757</v>
       </c>
       <c r="F96" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G96" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H96" t="s">
-        <v>611</v>
+        <v>748</v>
       </c>
       <c r="I96" t="s">
-        <v>634</v>
+        <v>729</v>
       </c>
       <c r="J96">
-        <v>0.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96" t="s">
-        <v>524</v>
+        <v>753</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97">
-        <v>54635</v>
+        <v>54344</v>
       </c>
       <c r="B97">
-        <v>54621</v>
-[...3 lines deleted...]
-      </c>
+        <v>54320</v>
+      </c>
+      <c r="C97"/>
       <c r="D97" t="s">
         <v>54</v>
       </c>
       <c r="E97" t="s">
-        <v>537</v>
+        <v>758</v>
       </c>
       <c r="F97" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G97" t="s">
-        <v>320</v>
+        <v>681</v>
       </c>
       <c r="H97" t="s">
-        <v>654</v>
+        <v>748</v>
       </c>
       <c r="I97" t="s">
-        <v>601</v>
+        <v>729</v>
       </c>
       <c r="J97">
-        <v>130378.23</v>
+        <v>5000.0</v>
       </c>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97" t="s">
-        <v>542</v>
+        <v>753</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98">
-        <v>54636</v>
+        <v>54349</v>
       </c>
       <c r="B98">
-        <v>54621</v>
-[...3 lines deleted...]
-      </c>
+        <v>54307</v>
+      </c>
+      <c r="C98"/>
       <c r="D98" t="s">
         <v>54</v>
       </c>
       <c r="E98" t="s">
-        <v>140</v>
+        <v>759</v>
       </c>
       <c r="F98" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G98" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H98" t="s">
-        <v>655</v>
+        <v>748</v>
       </c>
       <c r="I98" t="s">
-        <v>601</v>
+        <v>729</v>
       </c>
       <c r="J98">
-        <v>138036.86</v>
+        <v>225556.8</v>
       </c>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98" t="s">
-        <v>542</v>
+        <v>753</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99">
-        <v>54637</v>
+        <v>54350</v>
       </c>
       <c r="B99">
-        <v>54621</v>
-[...3 lines deleted...]
-      </c>
+        <v>54307</v>
+      </c>
+      <c r="C99"/>
       <c r="D99" t="s">
         <v>54</v>
       </c>
       <c r="E99" t="s">
-        <v>656</v>
+        <v>760</v>
       </c>
       <c r="F99" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G99" t="s">
-        <v>320</v>
+        <v>681</v>
       </c>
       <c r="H99" t="s">
-        <v>657</v>
+        <v>748</v>
       </c>
       <c r="I99" t="s">
-        <v>601</v>
+        <v>729</v>
       </c>
       <c r="J99">
-        <v>382909.69</v>
+        <v>149474.75</v>
       </c>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99" t="s">
-        <v>542</v>
+        <v>753</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100">
-        <v>54638</v>
+        <v>54355</v>
       </c>
       <c r="B100">
-        <v>54621</v>
-[...3 lines deleted...]
-      </c>
+        <v>54300</v>
+      </c>
+      <c r="C100"/>
       <c r="D100" t="s">
         <v>54</v>
       </c>
       <c r="E100" t="s">
-        <v>658</v>
+        <v>761</v>
       </c>
       <c r="F100" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G100" t="s">
-        <v>320</v>
+        <v>681</v>
       </c>
       <c r="H100" t="s">
-        <v>659</v>
+        <v>748</v>
       </c>
       <c r="I100" t="s">
-        <v>601</v>
+        <v>729</v>
       </c>
       <c r="J100">
-        <v>92206.17</v>
+        <v>158718.25</v>
       </c>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
       <c r="O100"/>
       <c r="P100" t="s">
-        <v>542</v>
+        <v>753</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101">
-        <v>54639</v>
+        <v>54371</v>
       </c>
       <c r="B101">
-        <v>54621</v>
-[...2 lines deleted...]
-        <v>21019</v>
+        <v>54370</v>
+      </c>
+      <c r="C101" t="s">
+        <v>762</v>
       </c>
       <c r="D101" t="s">
         <v>54</v>
       </c>
       <c r="E101" t="s">
-        <v>660</v>
+        <v>140</v>
       </c>
       <c r="F101" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="G101" t="s">
-        <v>320</v>
+        <v>681</v>
       </c>
       <c r="H101" t="s">
-        <v>661</v>
+        <v>763</v>
       </c>
       <c r="I101" t="s">
-        <v>601</v>
+        <v>764</v>
       </c>
       <c r="J101">
-        <v>176694.0</v>
+        <v>528438.0</v>
       </c>
       <c r="K101"/>
-      <c r="L101"/>
+      <c r="L101" t="s">
+        <v>719</v>
+      </c>
       <c r="M101"/>
       <c r="N101"/>
       <c r="O101"/>
       <c r="P101" t="s">
-        <v>542</v>
+        <v>412</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102">
-        <v>54640</v>
+        <v>54372</v>
       </c>
       <c r="B102">
-        <v>54621</v>
-[...2 lines deleted...]
-        <v>21020</v>
+        <v>54370</v>
+      </c>
+      <c r="C102" t="s">
+        <v>762</v>
       </c>
       <c r="D102" t="s">
-        <v>54</v>
+        <v>320</v>
       </c>
       <c r="E102" t="s">
-        <v>662</v>
+        <v>107</v>
       </c>
       <c r="F102" t="s">
-        <v>578</v>
-[...3 lines deleted...]
-      </c>
+        <v>680</v>
+      </c>
+      <c r="G102"/>
       <c r="H102" t="s">
-        <v>663</v>
+        <v>763</v>
       </c>
       <c r="I102" t="s">
-        <v>601</v>
+        <v>764</v>
       </c>
       <c r="J102">
-        <v>110737.0</v>
+        <v>169882.0</v>
       </c>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
       <c r="O102"/>
       <c r="P102" t="s">
-        <v>542</v>
+        <v>765</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103">
-        <v>54641</v>
+        <v>54486</v>
       </c>
       <c r="B103">
-        <v>54621</v>
-[...2 lines deleted...]
-        <v>21021</v>
+        <v>54477</v>
+      </c>
+      <c r="C103" t="s">
+        <v>766</v>
       </c>
       <c r="D103" t="s">
-        <v>54</v>
+        <v>767</v>
       </c>
       <c r="E103" t="s">
-        <v>664</v>
-[...6 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="F103"/>
+      <c r="G103"/>
       <c r="H103" t="s">
-        <v>665</v>
+        <v>768</v>
       </c>
       <c r="I103" t="s">
-        <v>601</v>
+        <v>769</v>
       </c>
       <c r="J103">
-        <v>450282.0</v>
-[...1 lines deleted...]
-      <c r="K103"/>
+        <v>799998.0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>770</v>
+      </c>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
       <c r="O103"/>
       <c r="P103" t="s">
-        <v>542</v>
+        <v>771</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104">
-        <v>54703</v>
+        <v>54489</v>
       </c>
       <c r="B104">
-        <v>54692</v>
-[...3 lines deleted...]
-      </c>
+        <v>54477</v>
+      </c>
+      <c r="C104"/>
       <c r="D104" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="E104" t="s">
-        <v>666</v>
-[...6 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="F104"/>
+      <c r="G104"/>
       <c r="H104" t="s">
-        <v>667</v>
-[...1 lines deleted...]
-      <c r="I104"/>
+        <v>768</v>
+      </c>
+      <c r="I104" t="s">
+        <v>769</v>
+      </c>
       <c r="J104">
-        <v>76800.0</v>
+        <v>160670.39</v>
       </c>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
       <c r="O104"/>
       <c r="P104" t="s">
-        <v>668</v>
+        <v>771</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105">
-        <v>54704</v>
+        <v>54490</v>
       </c>
       <c r="B105">
-        <v>54692</v>
-[...2 lines deleted...]
-        <v>21029</v>
+        <v>54477</v>
+      </c>
+      <c r="C105" t="s">
+        <v>772</v>
       </c>
       <c r="D105" t="s">
         <v>54</v>
       </c>
       <c r="E105" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="F105"/>
       <c r="G105" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H105" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="I105"/>
+        <v>773</v>
+      </c>
+      <c r="I105" t="s">
+        <v>774</v>
+      </c>
       <c r="J105">
-        <v>201257.0</v>
+        <v>108000.0</v>
       </c>
       <c r="K105"/>
-      <c r="L105"/>
+      <c r="L105" t="s">
+        <v>719</v>
+      </c>
       <c r="M105"/>
       <c r="N105"/>
       <c r="O105"/>
       <c r="P105" t="s">
-        <v>549</v>
+        <v>466</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106">
-        <v>54705</v>
+        <v>54491</v>
       </c>
       <c r="B106">
-        <v>54692</v>
+        <v>54477</v>
       </c>
       <c r="C106">
-        <v>21030</v>
+        <v>4600014542</v>
       </c>
       <c r="D106" t="s">
-        <v>54</v>
+        <v>248</v>
       </c>
       <c r="E106" t="s">
-        <v>247</v>
-[...6 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="F106"/>
+      <c r="G106"/>
       <c r="H106" t="s">
-        <v>670</v>
-[...1 lines deleted...]
-      <c r="I106"/>
+        <v>775</v>
+      </c>
+      <c r="I106" t="s">
+        <v>776</v>
+      </c>
       <c r="J106">
-        <v>152267.0</v>
+        <v>64007.0</v>
       </c>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106"/>
       <c r="O106"/>
       <c r="P106" t="s">
-        <v>549</v>
+        <v>771</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107">
-        <v>54710</v>
+        <v>54508</v>
       </c>
       <c r="B107">
-        <v>54702</v>
-[...2 lines deleted...]
-        <v>21025</v>
+        <v>54475</v>
+      </c>
+      <c r="C107" t="s">
+        <v>777</v>
       </c>
       <c r="D107" t="s">
         <v>54</v>
       </c>
       <c r="E107" t="s">
         <v>107</v>
       </c>
-      <c r="F107" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F107"/>
       <c r="G107" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H107" t="s">
-        <v>671</v>
+        <v>778</v>
       </c>
       <c r="I107" t="s">
-        <v>627</v>
+        <v>779</v>
       </c>
       <c r="J107">
-        <v>240902.0</v>
+        <v>229884.9</v>
       </c>
       <c r="K107"/>
       <c r="L107" t="s">
-        <v>629</v>
+        <v>719</v>
       </c>
       <c r="M107"/>
       <c r="N107"/>
       <c r="O107"/>
       <c r="P107" t="s">
-        <v>556</v>
+        <v>466</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108">
-        <v>54770</v>
+        <v>54548</v>
       </c>
       <c r="B108">
-        <v>54769</v>
+        <v>54541</v>
       </c>
       <c r="C108" t="s">
-        <v>672</v>
+        <v>780</v>
       </c>
       <c r="D108" t="s">
         <v>54</v>
       </c>
       <c r="E108" t="s">
-        <v>559</v>
+        <v>781</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="H108" t="s">
-        <v>673</v>
+        <v>782</v>
       </c>
       <c r="I108" t="s">
-        <v>627</v>
+        <v>729</v>
       </c>
       <c r="J108">
-        <v>1230000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="K108"/>
-      <c r="L108" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L108"/>
       <c r="M108"/>
-      <c r="N108"/>
+      <c r="N108" t="s">
+        <v>683</v>
+      </c>
       <c r="O108"/>
       <c r="P108" t="s">
-        <v>556</v>
+        <v>783</v>
+      </c>
+    </row>
+    <row r="109" spans="1:16">
+      <c r="A109">
+        <v>54595</v>
+      </c>
+      <c r="B109">
+        <v>54452</v>
+      </c>
+      <c r="C109" t="s">
+        <v>784</v>
+      </c>
+      <c r="D109" t="s">
+        <v>54</v>
+      </c>
+      <c r="E109" t="s">
+        <v>785</v>
+      </c>
+      <c r="F109" t="s">
+        <v>680</v>
+      </c>
+      <c r="G109" t="s">
+        <v>681</v>
+      </c>
+      <c r="H109" t="s">
+        <v>713</v>
+      </c>
+      <c r="I109" t="s">
+        <v>731</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109"/>
+      <c r="L109" t="s">
+        <v>690</v>
+      </c>
+      <c r="M109"/>
+      <c r="N109"/>
+      <c r="O109"/>
+      <c r="P109" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="110" spans="1:16">
+      <c r="A110">
+        <v>54599</v>
+      </c>
+      <c r="B110">
+        <v>54596</v>
+      </c>
+      <c r="C110" t="s">
+        <v>786</v>
+      </c>
+      <c r="D110" t="s">
+        <v>54</v>
+      </c>
+      <c r="E110" t="s">
+        <v>131</v>
+      </c>
+      <c r="F110" t="s">
+        <v>680</v>
+      </c>
+      <c r="G110" t="s">
+        <v>681</v>
+      </c>
+      <c r="H110" t="s">
+        <v>730</v>
+      </c>
+      <c r="I110" t="s">
+        <v>729</v>
+      </c>
+      <c r="J110">
+        <v>675556.0</v>
+      </c>
+      <c r="K110"/>
+      <c r="L110" t="s">
+        <v>719</v>
+      </c>
+      <c r="M110"/>
+      <c r="N110"/>
+      <c r="O110"/>
+      <c r="P110" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="111" spans="1:16">
+      <c r="A111">
+        <v>54601</v>
+      </c>
+      <c r="B111">
+        <v>54596</v>
+      </c>
+      <c r="C111" t="s">
+        <v>787</v>
+      </c>
+      <c r="D111" t="s">
+        <v>54</v>
+      </c>
+      <c r="E111" t="s">
+        <v>788</v>
+      </c>
+      <c r="F111" t="s">
+        <v>680</v>
+      </c>
+      <c r="G111" t="s">
+        <v>681</v>
+      </c>
+      <c r="H111" t="s">
+        <v>789</v>
+      </c>
+      <c r="I111" t="s">
+        <v>731</v>
+      </c>
+      <c r="J111">
+        <v>314683.03</v>
+      </c>
+      <c r="K111"/>
+      <c r="L111" t="s">
+        <v>690</v>
+      </c>
+      <c r="M111"/>
+      <c r="N111"/>
+      <c r="O111"/>
+      <c r="P111" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="112" spans="1:16">
+      <c r="A112">
+        <v>54603</v>
+      </c>
+      <c r="B112">
+        <v>54596</v>
+      </c>
+      <c r="C112" t="s">
+        <v>790</v>
+      </c>
+      <c r="D112" t="s">
+        <v>54</v>
+      </c>
+      <c r="E112" t="s">
+        <v>791</v>
+      </c>
+      <c r="F112" t="s">
+        <v>680</v>
+      </c>
+      <c r="G112"/>
+      <c r="H112" t="s">
+        <v>728</v>
+      </c>
+      <c r="I112" t="s">
+        <v>703</v>
+      </c>
+      <c r="J112">
+        <v>66150.0</v>
+      </c>
+      <c r="K112"/>
+      <c r="L112"/>
+      <c r="M112"/>
+      <c r="N112"/>
+      <c r="O112"/>
+      <c r="P112" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="113" spans="1:16">
+      <c r="A113">
+        <v>54635</v>
+      </c>
+      <c r="B113">
+        <v>54621</v>
+      </c>
+      <c r="C113">
+        <v>21015</v>
+      </c>
+      <c r="D113" t="s">
+        <v>54</v>
+      </c>
+      <c r="E113" t="s">
+        <v>634</v>
+      </c>
+      <c r="F113" t="s">
+        <v>680</v>
+      </c>
+      <c r="G113" t="s">
+        <v>320</v>
+      </c>
+      <c r="H113" t="s">
+        <v>793</v>
+      </c>
+      <c r="I113" t="s">
+        <v>703</v>
+      </c>
+      <c r="J113">
+        <v>130378.23</v>
+      </c>
+      <c r="K113"/>
+      <c r="L113"/>
+      <c r="M113"/>
+      <c r="N113"/>
+      <c r="O113"/>
+      <c r="P113" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="114" spans="1:16">
+      <c r="A114">
+        <v>54636</v>
+      </c>
+      <c r="B114">
+        <v>54621</v>
+      </c>
+      <c r="C114">
+        <v>21016</v>
+      </c>
+      <c r="D114" t="s">
+        <v>54</v>
+      </c>
+      <c r="E114" t="s">
+        <v>140</v>
+      </c>
+      <c r="F114" t="s">
+        <v>680</v>
+      </c>
+      <c r="G114" t="s">
+        <v>681</v>
+      </c>
+      <c r="H114" t="s">
+        <v>737</v>
+      </c>
+      <c r="I114" t="s">
+        <v>703</v>
+      </c>
+      <c r="J114">
+        <v>138036.86</v>
+      </c>
+      <c r="K114"/>
+      <c r="L114"/>
+      <c r="M114"/>
+      <c r="N114"/>
+      <c r="O114"/>
+      <c r="P114" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="115" spans="1:16">
+      <c r="A115">
+        <v>54637</v>
+      </c>
+      <c r="B115">
+        <v>54621</v>
+      </c>
+      <c r="C115">
+        <v>21017</v>
+      </c>
+      <c r="D115" t="s">
+        <v>54</v>
+      </c>
+      <c r="E115" t="s">
+        <v>795</v>
+      </c>
+      <c r="F115" t="s">
+        <v>680</v>
+      </c>
+      <c r="G115" t="s">
+        <v>320</v>
+      </c>
+      <c r="H115" t="s">
+        <v>796</v>
+      </c>
+      <c r="I115" t="s">
+        <v>703</v>
+      </c>
+      <c r="J115">
+        <v>382909.69</v>
+      </c>
+      <c r="K115"/>
+      <c r="L115"/>
+      <c r="M115"/>
+      <c r="N115"/>
+      <c r="O115"/>
+      <c r="P115" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="116" spans="1:16">
+      <c r="A116">
+        <v>54638</v>
+      </c>
+      <c r="B116">
+        <v>54621</v>
+      </c>
+      <c r="C116">
+        <v>21018</v>
+      </c>
+      <c r="D116" t="s">
+        <v>54</v>
+      </c>
+      <c r="E116" t="s">
+        <v>797</v>
+      </c>
+      <c r="F116" t="s">
+        <v>680</v>
+      </c>
+      <c r="G116" t="s">
+        <v>320</v>
+      </c>
+      <c r="H116" t="s">
+        <v>798</v>
+      </c>
+      <c r="I116" t="s">
+        <v>703</v>
+      </c>
+      <c r="J116">
+        <v>92206.17</v>
+      </c>
+      <c r="K116"/>
+      <c r="L116"/>
+      <c r="M116"/>
+      <c r="N116"/>
+      <c r="O116"/>
+      <c r="P116" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="117" spans="1:16">
+      <c r="A117">
+        <v>54639</v>
+      </c>
+      <c r="B117">
+        <v>54621</v>
+      </c>
+      <c r="C117">
+        <v>21019</v>
+      </c>
+      <c r="D117" t="s">
+        <v>54</v>
+      </c>
+      <c r="E117" t="s">
+        <v>799</v>
+      </c>
+      <c r="F117" t="s">
+        <v>680</v>
+      </c>
+      <c r="G117" t="s">
+        <v>320</v>
+      </c>
+      <c r="H117" t="s">
+        <v>800</v>
+      </c>
+      <c r="I117" t="s">
+        <v>703</v>
+      </c>
+      <c r="J117">
+        <v>176694.0</v>
+      </c>
+      <c r="K117"/>
+      <c r="L117"/>
+      <c r="M117"/>
+      <c r="N117"/>
+      <c r="O117"/>
+      <c r="P117" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="118" spans="1:16">
+      <c r="A118">
+        <v>54640</v>
+      </c>
+      <c r="B118">
+        <v>54621</v>
+      </c>
+      <c r="C118">
+        <v>21020</v>
+      </c>
+      <c r="D118" t="s">
+        <v>54</v>
+      </c>
+      <c r="E118" t="s">
+        <v>801</v>
+      </c>
+      <c r="F118" t="s">
+        <v>680</v>
+      </c>
+      <c r="G118" t="s">
+        <v>320</v>
+      </c>
+      <c r="H118" t="s">
+        <v>763</v>
+      </c>
+      <c r="I118" t="s">
+        <v>703</v>
+      </c>
+      <c r="J118">
+        <v>110737.0</v>
+      </c>
+      <c r="K118"/>
+      <c r="L118"/>
+      <c r="M118"/>
+      <c r="N118"/>
+      <c r="O118"/>
+      <c r="P118" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="119" spans="1:16">
+      <c r="A119">
+        <v>54641</v>
+      </c>
+      <c r="B119">
+        <v>54621</v>
+      </c>
+      <c r="C119">
+        <v>21021</v>
+      </c>
+      <c r="D119" t="s">
+        <v>54</v>
+      </c>
+      <c r="E119" t="s">
+        <v>802</v>
+      </c>
+      <c r="F119" t="s">
+        <v>680</v>
+      </c>
+      <c r="G119" t="s">
+        <v>320</v>
+      </c>
+      <c r="H119" t="s">
+        <v>803</v>
+      </c>
+      <c r="I119" t="s">
+        <v>703</v>
+      </c>
+      <c r="J119">
+        <v>450282.0</v>
+      </c>
+      <c r="K119"/>
+      <c r="L119"/>
+      <c r="M119"/>
+      <c r="N119"/>
+      <c r="O119"/>
+      <c r="P119" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="120" spans="1:16">
+      <c r="A120">
+        <v>54703</v>
+      </c>
+      <c r="B120">
+        <v>54692</v>
+      </c>
+      <c r="C120">
+        <v>21031</v>
+      </c>
+      <c r="D120" t="s">
+        <v>54</v>
+      </c>
+      <c r="E120" t="s">
+        <v>804</v>
+      </c>
+      <c r="F120" t="s">
+        <v>680</v>
+      </c>
+      <c r="G120" t="s">
+        <v>320</v>
+      </c>
+      <c r="H120" t="s">
+        <v>805</v>
+      </c>
+      <c r="I120"/>
+      <c r="J120">
+        <v>76800.0</v>
+      </c>
+      <c r="K120"/>
+      <c r="L120"/>
+      <c r="M120"/>
+      <c r="N120"/>
+      <c r="O120"/>
+      <c r="P120" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="121" spans="1:16">
+      <c r="A121">
+        <v>54704</v>
+      </c>
+      <c r="B121">
+        <v>54692</v>
+      </c>
+      <c r="C121">
+        <v>21029</v>
+      </c>
+      <c r="D121" t="s">
+        <v>54</v>
+      </c>
+      <c r="E121" t="s">
+        <v>131</v>
+      </c>
+      <c r="F121" t="s">
+        <v>680</v>
+      </c>
+      <c r="G121" t="s">
+        <v>681</v>
+      </c>
+      <c r="H121" t="s">
+        <v>807</v>
+      </c>
+      <c r="I121"/>
+      <c r="J121">
+        <v>201257.0</v>
+      </c>
+      <c r="K121"/>
+      <c r="L121" t="s">
+        <v>719</v>
+      </c>
+      <c r="M121"/>
+      <c r="N121"/>
+      <c r="O121"/>
+      <c r="P121" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="122" spans="1:16">
+      <c r="A122">
+        <v>54705</v>
+      </c>
+      <c r="B122">
+        <v>54692</v>
+      </c>
+      <c r="C122">
+        <v>21030</v>
+      </c>
+      <c r="D122" t="s">
+        <v>54</v>
+      </c>
+      <c r="E122" t="s">
+        <v>247</v>
+      </c>
+      <c r="F122" t="s">
+        <v>680</v>
+      </c>
+      <c r="G122" t="s">
+        <v>320</v>
+      </c>
+      <c r="H122" t="s">
+        <v>808</v>
+      </c>
+      <c r="I122"/>
+      <c r="J122">
+        <v>152267.0</v>
+      </c>
+      <c r="K122"/>
+      <c r="L122"/>
+      <c r="M122"/>
+      <c r="N122"/>
+      <c r="O122"/>
+      <c r="P122" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="123" spans="1:16">
+      <c r="A123">
+        <v>54710</v>
+      </c>
+      <c r="B123">
+        <v>54702</v>
+      </c>
+      <c r="C123">
+        <v>21025</v>
+      </c>
+      <c r="D123" t="s">
+        <v>54</v>
+      </c>
+      <c r="E123" t="s">
+        <v>107</v>
+      </c>
+      <c r="F123" t="s">
+        <v>680</v>
+      </c>
+      <c r="G123" t="s">
+        <v>681</v>
+      </c>
+      <c r="H123" t="s">
+        <v>810</v>
+      </c>
+      <c r="I123" t="s">
+        <v>729</v>
+      </c>
+      <c r="J123">
+        <v>240902.0</v>
+      </c>
+      <c r="K123"/>
+      <c r="L123" t="s">
+        <v>719</v>
+      </c>
+      <c r="M123"/>
+      <c r="N123"/>
+      <c r="O123"/>
+      <c r="P123" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="124" spans="1:16">
+      <c r="A124">
+        <v>54770</v>
+      </c>
+      <c r="B124">
+        <v>54769</v>
+      </c>
+      <c r="C124" t="s">
+        <v>811</v>
+      </c>
+      <c r="D124" t="s">
+        <v>54</v>
+      </c>
+      <c r="E124" t="s">
+        <v>654</v>
+      </c>
+      <c r="F124"/>
+      <c r="G124" t="s">
+        <v>681</v>
+      </c>
+      <c r="H124" t="s">
+        <v>812</v>
+      </c>
+      <c r="I124" t="s">
+        <v>729</v>
+      </c>
+      <c r="J124">
+        <v>1230000.0</v>
+      </c>
+      <c r="K124"/>
+      <c r="L124" t="s">
+        <v>690</v>
+      </c>
+      <c r="M124"/>
+      <c r="N124"/>
+      <c r="O124"/>
+      <c r="P124" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="125" spans="1:16">
+      <c r="A125">
+        <v>54789</v>
+      </c>
+      <c r="B125">
+        <v>54606</v>
+      </c>
+      <c r="C125">
+        <v>21034</v>
+      </c>
+      <c r="D125" t="s">
+        <v>54</v>
+      </c>
+      <c r="E125" t="s">
+        <v>77</v>
+      </c>
+      <c r="F125"/>
+      <c r="G125" t="s">
+        <v>681</v>
+      </c>
+      <c r="H125" t="s">
+        <v>805</v>
+      </c>
+      <c r="I125" t="s">
+        <v>729</v>
+      </c>
+      <c r="J125">
+        <v>695422.0</v>
+      </c>
+      <c r="K125"/>
+      <c r="L125" t="s">
+        <v>719</v>
+      </c>
+      <c r="M125"/>
+      <c r="N125"/>
+      <c r="O125"/>
+      <c r="P125" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="126" spans="1:16">
+      <c r="A126">
+        <v>54797</v>
+      </c>
+      <c r="B126">
+        <v>54452</v>
+      </c>
+      <c r="C126" t="s">
+        <v>813</v>
+      </c>
+      <c r="D126" t="s">
+        <v>54</v>
+      </c>
+      <c r="E126" t="s">
+        <v>140</v>
+      </c>
+      <c r="F126"/>
+      <c r="G126" t="s">
+        <v>681</v>
+      </c>
+      <c r="H126" t="s">
+        <v>713</v>
+      </c>
+      <c r="I126" t="s">
+        <v>729</v>
+      </c>
+      <c r="J126">
+        <v>90000.0</v>
+      </c>
+      <c r="K126"/>
+      <c r="L126" t="s">
+        <v>719</v>
+      </c>
+      <c r="M126"/>
+      <c r="N126"/>
+      <c r="O126"/>
+      <c r="P126" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="127" spans="1:16">
+      <c r="A127">
+        <v>54799</v>
+      </c>
+      <c r="B127">
+        <v>54452</v>
+      </c>
+      <c r="C127" t="s">
+        <v>814</v>
+      </c>
+      <c r="D127" t="s">
+        <v>54</v>
+      </c>
+      <c r="E127" t="s">
+        <v>815</v>
+      </c>
+      <c r="F127"/>
+      <c r="G127" t="s">
+        <v>681</v>
+      </c>
+      <c r="H127" t="s">
+        <v>816</v>
+      </c>
+      <c r="I127" t="s">
+        <v>729</v>
+      </c>
+      <c r="J127">
+        <v>112258.08</v>
+      </c>
+      <c r="K127"/>
+      <c r="L127" t="s">
+        <v>690</v>
+      </c>
+      <c r="M127"/>
+      <c r="N127"/>
+      <c r="O127"/>
+      <c r="P127" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="128" spans="1:16">
+      <c r="A128">
+        <v>54801</v>
+      </c>
+      <c r="B128">
+        <v>54452</v>
+      </c>
+      <c r="C128" t="s">
+        <v>817</v>
+      </c>
+      <c r="D128" t="s">
+        <v>54</v>
+      </c>
+      <c r="E128" t="s">
+        <v>818</v>
+      </c>
+      <c r="F128"/>
+      <c r="G128" t="s">
+        <v>681</v>
+      </c>
+      <c r="H128" t="s">
+        <v>709</v>
+      </c>
+      <c r="I128" t="s">
+        <v>731</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128"/>
+      <c r="L128" t="s">
+        <v>690</v>
+      </c>
+      <c r="M128"/>
+      <c r="N128"/>
+      <c r="O128"/>
+      <c r="P128" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="129" spans="1:16">
+      <c r="A129">
+        <v>54803</v>
+      </c>
+      <c r="B129">
+        <v>53501</v>
+      </c>
+      <c r="C129" t="s">
+        <v>819</v>
+      </c>
+      <c r="D129" t="s">
+        <v>54</v>
+      </c>
+      <c r="E129" t="s">
+        <v>248</v>
+      </c>
+      <c r="F129"/>
+      <c r="G129" t="s">
+        <v>681</v>
+      </c>
+      <c r="H129" t="s">
+        <v>735</v>
+      </c>
+      <c r="I129" t="s">
+        <v>729</v>
+      </c>
+      <c r="J129">
+        <v>324880.0</v>
+      </c>
+      <c r="K129"/>
+      <c r="L129" t="s">
+        <v>719</v>
+      </c>
+      <c r="M129"/>
+      <c r="N129"/>
+      <c r="O129"/>
+      <c r="P129" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="130" spans="1:16">
+      <c r="A130">
+        <v>54806</v>
+      </c>
+      <c r="B130">
+        <v>54475</v>
+      </c>
+      <c r="C130" t="s">
+        <v>820</v>
+      </c>
+      <c r="D130" t="s">
+        <v>54</v>
+      </c>
+      <c r="E130" t="s">
+        <v>821</v>
+      </c>
+      <c r="F130"/>
+      <c r="G130" t="s">
+        <v>681</v>
+      </c>
+      <c r="H130" t="s">
+        <v>822</v>
+      </c>
+      <c r="I130" t="s">
+        <v>779</v>
+      </c>
+      <c r="J130">
+        <v>350961.0</v>
+      </c>
+      <c r="K130"/>
+      <c r="L130" t="s">
+        <v>690</v>
+      </c>
+      <c r="M130"/>
+      <c r="N130"/>
+      <c r="O130"/>
+      <c r="P130" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="131" spans="1:16">
+      <c r="A131">
+        <v>54810</v>
+      </c>
+      <c r="B131">
+        <v>54809</v>
+      </c>
+      <c r="C131" t="s">
+        <v>823</v>
+      </c>
+      <c r="D131" t="s">
+        <v>54</v>
+      </c>
+      <c r="E131" t="s">
+        <v>304</v>
+      </c>
+      <c r="F131"/>
+      <c r="G131" t="s">
+        <v>681</v>
+      </c>
+      <c r="H131" t="s">
+        <v>824</v>
+      </c>
+      <c r="I131" t="s">
+        <v>825</v>
+      </c>
+      <c r="J131">
+        <v>262274.0</v>
+      </c>
+      <c r="K131"/>
+      <c r="L131" t="s">
+        <v>719</v>
+      </c>
+      <c r="M131"/>
+      <c r="N131"/>
+      <c r="O131"/>
+      <c r="P131" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="132" spans="1:16">
+      <c r="A132">
+        <v>54815</v>
+      </c>
+      <c r="B132">
+        <v>54814</v>
+      </c>
+      <c r="C132" t="s">
+        <v>826</v>
+      </c>
+      <c r="D132" t="s">
+        <v>54</v>
+      </c>
+      <c r="E132" t="s">
+        <v>131</v>
+      </c>
+      <c r="F132"/>
+      <c r="G132" t="s">
+        <v>681</v>
+      </c>
+      <c r="H132" t="s">
+        <v>827</v>
+      </c>
+      <c r="I132" t="s">
+        <v>731</v>
+      </c>
+      <c r="J132">
+        <v>47041.8</v>
+      </c>
+      <c r="K132"/>
+      <c r="L132" t="s">
+        <v>719</v>
+      </c>
+      <c r="M132"/>
+      <c r="N132"/>
+      <c r="O132"/>
+      <c r="P132" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="133" spans="1:16">
+      <c r="A133">
+        <v>54819</v>
+      </c>
+      <c r="B133">
+        <v>53836</v>
+      </c>
+      <c r="C133"/>
+      <c r="D133" t="s">
+        <v>54</v>
+      </c>
+      <c r="E133" t="s">
+        <v>828</v>
+      </c>
+      <c r="F133"/>
+      <c r="G133" t="s">
+        <v>681</v>
+      </c>
+      <c r="H133" t="s">
+        <v>829</v>
+      </c>
+      <c r="I133" t="s">
+        <v>731</v>
+      </c>
+      <c r="J133">
+        <v>66457.3</v>
+      </c>
+      <c r="K133"/>
+      <c r="L133" t="s">
+        <v>719</v>
+      </c>
+      <c r="M133"/>
+      <c r="N133"/>
+      <c r="O133"/>
+      <c r="P133" t="s">
+        <v>830</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G58"/>
+  <dimension ref="A1:G88"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>674</v>
+        <v>831</v>
       </c>
       <c r="B1" t="s">
-        <v>564</v>
+        <v>666</v>
       </c>
       <c r="C1" t="s">
-        <v>675</v>
+        <v>832</v>
       </c>
       <c r="D1" t="s">
-        <v>676</v>
+        <v>833</v>
       </c>
       <c r="E1" t="s">
-        <v>677</v>
+        <v>834</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51725</v>
       </c>
       <c r="B2">
         <v>51586</v>
       </c>
       <c r="C2">
         <v>2018</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>51</v>
@@ -17200,72 +20217,72 @@
         <v>2019</v>
       </c>
       <c r="D6">
         <v>134132.0</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>51721</v>
       </c>
       <c r="B7">
         <v>51565</v>
       </c>
       <c r="C7">
         <v>2020</v>
       </c>
       <c r="D7">
         <v>136424.37</v>
       </c>
       <c r="E7" t="s">
-        <v>678</v>
+        <v>835</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>604</v>
+        <v>706</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>51739</v>
       </c>
       <c r="B8">
         <v>51574</v>
       </c>
       <c r="C8">
         <v>2020</v>
       </c>
       <c r="D8">
         <v>66770.8</v>
       </c>
       <c r="E8" t="s">
-        <v>678</v>
+        <v>835</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>51749</v>
       </c>
       <c r="B9">
         <v>51577</v>
       </c>
       <c r="C9">
         <v>2021</v>
       </c>
       <c r="D9">
         <v>155628.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>51</v>
       </c>
     </row>
@@ -17318,51 +20335,51 @@
         <v>2019</v>
       </c>
       <c r="D12">
         <v>167011.0</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>51738</v>
       </c>
       <c r="B13">
         <v>51574</v>
       </c>
       <c r="C13">
         <v>2019</v>
       </c>
       <c r="D13">
         <v>153141.08</v>
       </c>
       <c r="E13" t="s">
-        <v>678</v>
+        <v>835</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>51728</v>
       </c>
       <c r="B14">
         <v>51586</v>
       </c>
       <c r="C14">
         <v>2021</v>
       </c>
       <c r="D14">
         <v>225148.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>51</v>
       </c>
     </row>
@@ -17453,55 +20470,55 @@
         <v>2020</v>
       </c>
       <c r="D19">
         <v>274845.0</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>51722</v>
       </c>
       <c r="B20">
         <v>51565</v>
       </c>
       <c r="C20">
         <v>2021</v>
       </c>
       <c r="D20">
         <v>220140.0</v>
       </c>
       <c r="E20" t="s">
-        <v>678</v>
+        <v>835</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>604</v>
+        <v>706</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>51762</v>
       </c>
       <c r="B21">
         <v>51571</v>
       </c>
       <c r="C21">
         <v>2020</v>
       </c>
       <c r="D21">
         <v>29258.0</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>51731</v>
       </c>
@@ -17645,51 +20662,51 @@
         <v>2019</v>
       </c>
       <c r="D29">
         <v>493832.0</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>51740</v>
       </c>
       <c r="B30">
         <v>51574</v>
       </c>
       <c r="C30">
         <v>2021</v>
       </c>
       <c r="D30">
         <v>1646512.0</v>
       </c>
       <c r="E30" t="s">
-        <v>678</v>
+        <v>835</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>51733</v>
       </c>
       <c r="B31">
         <v>51563</v>
       </c>
       <c r="C31">
         <v>2019</v>
       </c>
       <c r="D31">
         <v>5308.0</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>51</v>
       </c>
     </row>
@@ -17837,14440 +20854,17280 @@
         <v>2020</v>
       </c>
       <c r="D39">
         <v>90532.0</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>52036</v>
       </c>
       <c r="B40">
         <v>51565</v>
       </c>
       <c r="C40">
         <v>2022</v>
       </c>
       <c r="D40">
         <v>67570.1</v>
       </c>
       <c r="E40" t="s">
-        <v>678</v>
+        <v>835</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>604</v>
+        <v>706</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>52636</v>
       </c>
       <c r="B41">
         <v>52631</v>
       </c>
       <c r="C41">
         <v>2021</v>
       </c>
       <c r="D41">
         <v>37711.12</v>
       </c>
       <c r="E41" t="s">
-        <v>678</v>
+        <v>835</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>52641</v>
       </c>
       <c r="B42">
         <v>52631</v>
       </c>
       <c r="C42">
         <v>2022</v>
       </c>
       <c r="D42">
         <v>37539.73</v>
       </c>
       <c r="E42" t="s">
-        <v>679</v>
+        <v>837</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>52651</v>
       </c>
       <c r="B43">
         <v>52631</v>
       </c>
       <c r="C43">
         <v>2023</v>
       </c>
       <c r="D43">
         <v>41458.1</v>
       </c>
       <c r="E43" t="s">
-        <v>679</v>
+        <v>837</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>52666</v>
       </c>
       <c r="B44">
         <v>52661</v>
       </c>
       <c r="C44">
         <v>2021</v>
       </c>
       <c r="D44">
         <v>20228.41</v>
       </c>
       <c r="E44" t="s">
-        <v>678</v>
+        <v>835</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>52671</v>
       </c>
       <c r="B45">
         <v>52661</v>
       </c>
       <c r="C45">
         <v>2022</v>
       </c>
       <c r="D45">
         <v>36992.53</v>
       </c>
       <c r="E45" t="s">
-        <v>679</v>
+        <v>837</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>52676</v>
       </c>
       <c r="B46">
         <v>52661</v>
       </c>
       <c r="C46">
         <v>2023</v>
       </c>
       <c r="D46">
         <v>21908.29</v>
       </c>
       <c r="E46" t="s">
-        <v>679</v>
+        <v>837</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>52696</v>
       </c>
       <c r="B47">
         <v>52686</v>
       </c>
       <c r="C47">
         <v>2021</v>
       </c>
       <c r="D47">
         <v>90822.67</v>
       </c>
       <c r="E47" t="s">
-        <v>678</v>
+        <v>835</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>52701</v>
       </c>
       <c r="B48">
         <v>52686</v>
       </c>
       <c r="C48">
         <v>2022</v>
       </c>
       <c r="D48">
         <v>157232.21</v>
       </c>
       <c r="E48" t="s">
-        <v>679</v>
+        <v>837</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>52706</v>
       </c>
       <c r="B49">
         <v>52686</v>
       </c>
       <c r="C49">
         <v>2023</v>
       </c>
       <c r="D49">
         <v>82000.36</v>
       </c>
       <c r="E49" t="s">
-        <v>679</v>
+        <v>837</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>52721</v>
       </c>
       <c r="B50">
         <v>52716</v>
       </c>
       <c r="C50">
         <v>2021</v>
       </c>
       <c r="D50">
         <v>88719.0</v>
       </c>
       <c r="E50" t="s">
-        <v>678</v>
+        <v>835</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>52726</v>
       </c>
       <c r="B51">
         <v>52716</v>
       </c>
       <c r="C51">
         <v>2022</v>
       </c>
       <c r="D51">
         <v>98278.0</v>
       </c>
       <c r="E51" t="s">
-        <v>679</v>
+        <v>837</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>52736</v>
       </c>
       <c r="B52">
         <v>52716</v>
       </c>
       <c r="C52">
         <v>2023</v>
       </c>
       <c r="D52">
         <v>119977.4</v>
       </c>
       <c r="E52" t="s">
-        <v>679</v>
+        <v>837</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>52746</v>
       </c>
       <c r="B53">
         <v>52741</v>
       </c>
       <c r="C53">
         <v>2022</v>
       </c>
       <c r="D53">
         <v>119154.09</v>
       </c>
       <c r="E53" t="s">
-        <v>679</v>
+        <v>837</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>52751</v>
       </c>
       <c r="B54">
         <v>52741</v>
       </c>
       <c r="C54">
         <v>2023</v>
       </c>
       <c r="D54">
         <v>47006.86</v>
       </c>
       <c r="E54" t="s">
-        <v>679</v>
+        <v>837</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
-        <v>54539</v>
+        <v>53606</v>
       </c>
       <c r="B55">
-        <v>54269</v>
+        <v>53556</v>
       </c>
       <c r="C55">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="D55">
-        <v>0.0</v>
+        <v>327151.0</v>
       </c>
       <c r="E55" t="s">
-        <v>679</v>
+        <v>835</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>680</v>
+        <v>838</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
-        <v>54765</v>
+        <v>53611</v>
       </c>
       <c r="B56">
-        <v>54710</v>
+        <v>53556</v>
       </c>
       <c r="C56">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="D56">
-        <v>33829.64</v>
+        <v>164971.0</v>
       </c>
       <c r="E56" t="s">
-        <v>678</v>
+        <v>835</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>556</v>
+        <v>838</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
-        <v>54766</v>
+        <v>54539</v>
       </c>
       <c r="B57">
-        <v>54216</v>
+        <v>54269</v>
       </c>
       <c r="C57">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D57">
-        <v>78982.86</v>
+        <v>0.0</v>
       </c>
       <c r="E57" t="s">
-        <v>678</v>
+        <v>837</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>556</v>
+        <v>839</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
-        <v>54771</v>
+        <v>54765</v>
       </c>
       <c r="B58">
-        <v>54770</v>
+        <v>54710</v>
       </c>
       <c r="C58">
         <v>2024</v>
       </c>
       <c r="D58">
-        <v>92720.99</v>
+        <v>33829.64</v>
       </c>
       <c r="E58" t="s">
-        <v>678</v>
+        <v>835</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>556</v>
+        <v>651</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59">
+        <v>54766</v>
+      </c>
+      <c r="B59">
+        <v>54216</v>
+      </c>
+      <c r="C59">
+        <v>2024</v>
+      </c>
+      <c r="D59">
+        <v>78982.86</v>
+      </c>
+      <c r="E59" t="s">
+        <v>835</v>
+      </c>
+      <c r="F59"/>
+      <c r="G59" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60">
+        <v>54771</v>
+      </c>
+      <c r="B60">
+        <v>54770</v>
+      </c>
+      <c r="C60">
+        <v>2024</v>
+      </c>
+      <c r="D60">
+        <v>92720.99</v>
+      </c>
+      <c r="E60" t="s">
+        <v>835</v>
+      </c>
+      <c r="F60"/>
+      <c r="G60" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61">
+        <v>54772</v>
+      </c>
+      <c r="B61">
+        <v>52631</v>
+      </c>
+      <c r="C61">
+        <v>2024</v>
+      </c>
+      <c r="D61">
+        <v>72257.39</v>
+      </c>
+      <c r="E61" t="s">
+        <v>835</v>
+      </c>
+      <c r="F61" t="s">
+        <v>840</v>
+      </c>
+      <c r="G61" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62">
+        <v>54773</v>
+      </c>
+      <c r="B62">
+        <v>52686</v>
+      </c>
+      <c r="C62">
+        <v>2024</v>
+      </c>
+      <c r="D62">
+        <v>33917.94</v>
+      </c>
+      <c r="E62" t="s">
+        <v>835</v>
+      </c>
+      <c r="F62" t="s">
+        <v>840</v>
+      </c>
+      <c r="G62" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63">
+        <v>54774</v>
+      </c>
+      <c r="B63">
+        <v>52716</v>
+      </c>
+      <c r="C63">
+        <v>2024</v>
+      </c>
+      <c r="D63">
+        <v>121983.8</v>
+      </c>
+      <c r="E63" t="s">
+        <v>835</v>
+      </c>
+      <c r="F63" t="s">
+        <v>840</v>
+      </c>
+      <c r="G63" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64">
+        <v>54775</v>
+      </c>
+      <c r="B64">
+        <v>52661</v>
+      </c>
+      <c r="C64">
+        <v>2024</v>
+      </c>
+      <c r="D64">
+        <v>28567.18</v>
+      </c>
+      <c r="E64" t="s">
+        <v>835</v>
+      </c>
+      <c r="F64" t="s">
+        <v>840</v>
+      </c>
+      <c r="G64" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65">
+        <v>54776</v>
+      </c>
+      <c r="B65">
+        <v>52741</v>
+      </c>
+      <c r="C65">
+        <v>2024</v>
+      </c>
+      <c r="D65">
+        <v>16455.02</v>
+      </c>
+      <c r="E65" t="s">
+        <v>835</v>
+      </c>
+      <c r="F65" t="s">
+        <v>840</v>
+      </c>
+      <c r="G65" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66">
+        <v>54777</v>
+      </c>
+      <c r="B66">
+        <v>53556</v>
+      </c>
+      <c r="C66">
+        <v>2024</v>
+      </c>
+      <c r="D66">
+        <v>68501.65</v>
+      </c>
+      <c r="E66" t="s">
+        <v>835</v>
+      </c>
+      <c r="F66" t="s">
+        <v>840</v>
+      </c>
+      <c r="G66" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67">
+        <v>54778</v>
+      </c>
+      <c r="B67">
+        <v>54636</v>
+      </c>
+      <c r="C67">
+        <v>2024</v>
+      </c>
+      <c r="D67">
+        <v>15902.88</v>
+      </c>
+      <c r="E67" t="s">
+        <v>835</v>
+      </c>
+      <c r="F67" t="s">
+        <v>840</v>
+      </c>
+      <c r="G67" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68">
+        <v>54779</v>
+      </c>
+      <c r="B68">
+        <v>54371</v>
+      </c>
+      <c r="C68">
+        <v>2024</v>
+      </c>
+      <c r="D68">
+        <v>312727.92</v>
+      </c>
+      <c r="E68" t="s">
+        <v>835</v>
+      </c>
+      <c r="F68" t="s">
+        <v>840</v>
+      </c>
+      <c r="G68" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69">
+        <v>54781</v>
+      </c>
+      <c r="B69">
+        <v>54704</v>
+      </c>
+      <c r="C69">
+        <v>2024</v>
+      </c>
+      <c r="D69">
+        <v>95662.99</v>
+      </c>
+      <c r="E69" t="s">
+        <v>835</v>
+      </c>
+      <c r="F69" t="s">
+        <v>840</v>
+      </c>
+      <c r="G69" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70">
+        <v>54782</v>
+      </c>
+      <c r="B70">
+        <v>53266</v>
+      </c>
+      <c r="C70">
+        <v>2024</v>
+      </c>
+      <c r="D70">
+        <v>23229.0</v>
+      </c>
+      <c r="E70" t="s">
+        <v>835</v>
+      </c>
+      <c r="F70" t="s">
+        <v>840</v>
+      </c>
+      <c r="G70" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71">
+        <v>54783</v>
+      </c>
+      <c r="B71">
+        <v>54599</v>
+      </c>
+      <c r="C71">
+        <v>2024</v>
+      </c>
+      <c r="D71">
+        <v>365445.61</v>
+      </c>
+      <c r="E71" t="s">
+        <v>835</v>
+      </c>
+      <c r="F71" t="s">
+        <v>840</v>
+      </c>
+      <c r="G71" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72">
+        <v>54785</v>
+      </c>
+      <c r="B72">
+        <v>53351</v>
+      </c>
+      <c r="C72">
+        <v>2024</v>
+      </c>
+      <c r="D72">
+        <v>4060.85</v>
+      </c>
+      <c r="E72" t="s">
+        <v>835</v>
+      </c>
+      <c r="F72" t="s">
+        <v>840</v>
+      </c>
+      <c r="G72" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73">
+        <v>54786</v>
+      </c>
+      <c r="B73">
+        <v>54601</v>
+      </c>
+      <c r="C73">
+        <v>2024</v>
+      </c>
+      <c r="D73">
+        <v>52509.51</v>
+      </c>
+      <c r="E73" t="s">
+        <v>835</v>
+      </c>
+      <c r="F73" t="s">
+        <v>840</v>
+      </c>
+      <c r="G73" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74">
+        <v>54787</v>
+      </c>
+      <c r="B74">
+        <v>53531</v>
+      </c>
+      <c r="C74">
+        <v>2024</v>
+      </c>
+      <c r="D74">
+        <v>151417.0</v>
+      </c>
+      <c r="E74" t="s">
+        <v>835</v>
+      </c>
+      <c r="F74" t="s">
+        <v>840</v>
+      </c>
+      <c r="G74" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75">
+        <v>54788</v>
+      </c>
+      <c r="B75">
+        <v>54490</v>
+      </c>
+      <c r="C75">
+        <v>2024</v>
+      </c>
+      <c r="D75">
+        <v>11521.12</v>
+      </c>
+      <c r="E75" t="s">
+        <v>835</v>
+      </c>
+      <c r="F75" t="s">
+        <v>840</v>
+      </c>
+      <c r="G75" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76">
+        <v>54790</v>
+      </c>
+      <c r="B76">
+        <v>54789</v>
+      </c>
+      <c r="C76">
+        <v>2024</v>
+      </c>
+      <c r="D76">
+        <v>73052.23</v>
+      </c>
+      <c r="E76" t="s">
+        <v>835</v>
+      </c>
+      <c r="F76" t="s">
+        <v>840</v>
+      </c>
+      <c r="G76" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77">
+        <v>54793</v>
+      </c>
+      <c r="B77">
+        <v>53636</v>
+      </c>
+      <c r="C77">
+        <v>2024</v>
+      </c>
+      <c r="D77">
+        <v>4564.53</v>
+      </c>
+      <c r="E77" t="s">
+        <v>835</v>
+      </c>
+      <c r="F77" t="s">
+        <v>840</v>
+      </c>
+      <c r="G77" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78">
+        <v>54795</v>
+      </c>
+      <c r="B78">
+        <v>53131</v>
+      </c>
+      <c r="C78">
+        <v>2024</v>
+      </c>
+      <c r="D78">
+        <v>67889.94</v>
+      </c>
+      <c r="E78" t="s">
+        <v>835</v>
+      </c>
+      <c r="F78" t="s">
+        <v>840</v>
+      </c>
+      <c r="G78" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79">
+        <v>54796</v>
+      </c>
+      <c r="B79">
+        <v>54595</v>
+      </c>
+      <c r="C79">
+        <v>2024</v>
+      </c>
+      <c r="D79">
+        <v>87227.52</v>
+      </c>
+      <c r="E79" t="s">
+        <v>835</v>
+      </c>
+      <c r="F79" t="s">
+        <v>840</v>
+      </c>
+      <c r="G79" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80">
+        <v>54798</v>
+      </c>
+      <c r="B80">
+        <v>54797</v>
+      </c>
+      <c r="C80">
+        <v>2024</v>
+      </c>
+      <c r="D80">
+        <v>24139.03</v>
+      </c>
+      <c r="E80" t="s">
+        <v>835</v>
+      </c>
+      <c r="F80" t="s">
+        <v>840</v>
+      </c>
+      <c r="G80" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81">
+        <v>54800</v>
+      </c>
+      <c r="B81">
+        <v>54799</v>
+      </c>
+      <c r="C81">
+        <v>2024</v>
+      </c>
+      <c r="D81">
+        <v>22488.62</v>
+      </c>
+      <c r="E81" t="s">
+        <v>835</v>
+      </c>
+      <c r="F81" t="s">
+        <v>840</v>
+      </c>
+      <c r="G81" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82">
+        <v>54802</v>
+      </c>
+      <c r="B82">
+        <v>54801</v>
+      </c>
+      <c r="C82">
+        <v>2024</v>
+      </c>
+      <c r="D82">
+        <v>44352.16</v>
+      </c>
+      <c r="E82" t="s">
+        <v>835</v>
+      </c>
+      <c r="F82" t="s">
+        <v>840</v>
+      </c>
+      <c r="G82" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83">
+        <v>54804</v>
+      </c>
+      <c r="B83">
+        <v>54803</v>
+      </c>
+      <c r="C83">
+        <v>2024</v>
+      </c>
+      <c r="D83">
+        <v>84917.35</v>
+      </c>
+      <c r="E83" t="s">
+        <v>835</v>
+      </c>
+      <c r="F83" t="s">
+        <v>840</v>
+      </c>
+      <c r="G83" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84">
+        <v>54805</v>
+      </c>
+      <c r="B84">
+        <v>54508</v>
+      </c>
+      <c r="C84">
+        <v>2024</v>
+      </c>
+      <c r="D84">
+        <v>28571.18</v>
+      </c>
+      <c r="E84" t="s">
+        <v>835</v>
+      </c>
+      <c r="F84" t="s">
+        <v>840</v>
+      </c>
+      <c r="G84" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85">
+        <v>54807</v>
+      </c>
+      <c r="B85">
+        <v>54806</v>
+      </c>
+      <c r="C85">
+        <v>2024</v>
+      </c>
+      <c r="D85">
+        <v>185388.45</v>
+      </c>
+      <c r="E85" t="s">
+        <v>835</v>
+      </c>
+      <c r="F85" t="s">
+        <v>840</v>
+      </c>
+      <c r="G85" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86">
+        <v>54813</v>
+      </c>
+      <c r="B86">
+        <v>54810</v>
+      </c>
+      <c r="C86">
+        <v>2024</v>
+      </c>
+      <c r="D86">
+        <v>89892.72</v>
+      </c>
+      <c r="E86" t="s">
+        <v>835</v>
+      </c>
+      <c r="F86" t="s">
+        <v>840</v>
+      </c>
+      <c r="G86" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87">
+        <v>54817</v>
+      </c>
+      <c r="B87">
+        <v>54815</v>
+      </c>
+      <c r="C87">
+        <v>2024</v>
+      </c>
+      <c r="D87">
+        <v>5733.95</v>
+      </c>
+      <c r="E87" t="s">
+        <v>835</v>
+      </c>
+      <c r="F87" t="s">
+        <v>840</v>
+      </c>
+      <c r="G87" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88">
+        <v>54820</v>
+      </c>
+      <c r="B88">
+        <v>54819</v>
+      </c>
+      <c r="C88">
+        <v>2024</v>
+      </c>
+      <c r="D88">
+        <v>2610.22</v>
+      </c>
+      <c r="E88" t="s">
+        <v>835</v>
+      </c>
+      <c r="F88" t="s">
+        <v>840</v>
+      </c>
+      <c r="G88" t="s">
+        <v>830</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K160"/>
+  <dimension ref="A1:K189"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>681</v>
+        <v>841</v>
       </c>
       <c r="B1" t="s">
-        <v>682</v>
+        <v>842</v>
       </c>
       <c r="C1" t="s">
-        <v>683</v>
+        <v>843</v>
       </c>
       <c r="D1" t="s">
-        <v>684</v>
+        <v>844</v>
       </c>
       <c r="E1" t="s">
-        <v>685</v>
+        <v>845</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>686</v>
+        <v>846</v>
       </c>
       <c r="H1" t="s">
-        <v>687</v>
+        <v>847</v>
       </c>
       <c r="I1" t="s">
-        <v>688</v>
+        <v>848</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54326</v>
       </c>
       <c r="B2" t="s">
-        <v>689</v>
+        <v>849</v>
       </c>
       <c r="C2" t="s">
-        <v>690</v>
+        <v>850</v>
       </c>
       <c r="D2" t="s">
-        <v>691</v>
+        <v>851</v>
       </c>
       <c r="E2" t="s">
-        <v>644</v>
+        <v>757</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2" t="s">
-        <v>692</v>
+        <v>852</v>
       </c>
       <c r="J2" t="s">
-        <v>693</v>
+        <v>853</v>
       </c>
       <c r="K2" t="s">
-        <v>694</v>
+        <v>854</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54205</v>
       </c>
       <c r="B3" t="s">
-        <v>695</v>
+        <v>855</v>
       </c>
       <c r="C3" t="s">
-        <v>696</v>
+        <v>856</v>
       </c>
       <c r="D3" t="s">
-        <v>697</v>
+        <v>857</v>
       </c>
       <c r="E3" t="s">
         <v>140</v>
       </c>
       <c r="F3" t="s">
-        <v>698</v>
+        <v>858</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>628</v>
+        <v>742</v>
       </c>
       <c r="K3" t="s">
-        <v>699</v>
+        <v>859</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50359</v>
       </c>
       <c r="B4" t="s">
-        <v>700</v>
+        <v>860</v>
       </c>
       <c r="C4" t="s">
-        <v>701</v>
+        <v>861</v>
       </c>
       <c r="D4" t="s">
-        <v>702</v>
+        <v>862</v>
       </c>
       <c r="E4" t="s">
         <v>140</v>
       </c>
       <c r="F4" t="s">
-        <v>703</v>
+        <v>863</v>
       </c>
       <c r="G4" t="s">
-        <v>704</v>
+        <v>864</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>705</v>
+        <v>865</v>
       </c>
       <c r="K4" t="s">
-        <v>706</v>
+        <v>866</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50348</v>
       </c>
       <c r="B5" t="s">
-        <v>707</v>
+        <v>867</v>
       </c>
       <c r="C5" t="s">
-        <v>708</v>
+        <v>868</v>
       </c>
       <c r="D5" t="s">
-        <v>709</v>
+        <v>869</v>
       </c>
       <c r="E5" t="s">
         <v>77</v>
       </c>
       <c r="F5" t="s">
-        <v>703</v>
+        <v>863</v>
       </c>
       <c r="G5" t="s">
-        <v>710</v>
+        <v>870</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>51</v>
       </c>
       <c r="K5" t="s">
-        <v>711</v>
+        <v>871</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>54543</v>
       </c>
       <c r="B6" t="s">
-        <v>712</v>
+        <v>872</v>
       </c>
       <c r="C6" t="s">
-        <v>713</v>
+        <v>873</v>
       </c>
       <c r="D6" t="s">
-        <v>714</v>
+        <v>874</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>715</v>
+        <v>875</v>
       </c>
       <c r="G6" t="s">
-        <v>716</v>
+        <v>876</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>508</v>
+        <v>783</v>
       </c>
       <c r="K6" t="s">
-        <v>717</v>
+        <v>877</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>50232</v>
+        <v>54016</v>
       </c>
       <c r="B7" t="s">
-        <v>718</v>
+        <v>878</v>
       </c>
       <c r="C7" t="s">
-        <v>713</v>
+        <v>873</v>
       </c>
       <c r="D7" t="s">
-        <v>719</v>
+        <v>879</v>
       </c>
       <c r="E7" t="s">
-        <v>240</v>
+        <v>427</v>
       </c>
       <c r="F7"/>
-      <c r="G7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7"/>
-      <c r="I7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>51</v>
+        <v>880</v>
       </c>
       <c r="K7" t="s">
-        <v>722</v>
+        <v>881</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>50353</v>
+        <v>50232</v>
       </c>
       <c r="B8" t="s">
-        <v>723</v>
+        <v>882</v>
       </c>
       <c r="C8" t="s">
-        <v>724</v>
+        <v>873</v>
       </c>
       <c r="D8" t="s">
-        <v>725</v>
+        <v>883</v>
       </c>
       <c r="E8" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="F8"/>
       <c r="G8" t="s">
-        <v>727</v>
+        <v>884</v>
       </c>
       <c r="H8"/>
-      <c r="I8"/>
+      <c r="I8" t="s">
+        <v>885</v>
+      </c>
       <c r="J8" t="s">
         <v>51</v>
       </c>
       <c r="K8" t="s">
-        <v>728</v>
+        <v>886</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>50223</v>
+        <v>50353</v>
       </c>
       <c r="B9" t="s">
-        <v>729</v>
+        <v>887</v>
       </c>
       <c r="C9" t="s">
-        <v>730</v>
+        <v>888</v>
       </c>
       <c r="D9" t="s">
-        <v>731</v>
+        <v>889</v>
       </c>
       <c r="E9" t="s">
-        <v>732</v>
+        <v>107</v>
       </c>
       <c r="F9" t="s">
-        <v>733</v>
+        <v>890</v>
       </c>
       <c r="G9" t="s">
-        <v>734</v>
-[...6 lines deleted...]
-      </c>
+        <v>891</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9"/>
       <c r="J9" t="s">
         <v>51</v>
       </c>
       <c r="K9" t="s">
-        <v>736</v>
+        <v>892</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>50330</v>
+        <v>50223</v>
       </c>
       <c r="B10" t="s">
-        <v>737</v>
+        <v>893</v>
       </c>
       <c r="C10" t="s">
-        <v>738</v>
+        <v>894</v>
       </c>
       <c r="D10" t="s">
-        <v>739</v>
+        <v>895</v>
       </c>
       <c r="E10" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="F10"/>
+        <v>896</v>
+      </c>
+      <c r="F10" t="s">
+        <v>897</v>
+      </c>
       <c r="G10" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-      <c r="I10"/>
+        <v>898</v>
+      </c>
+      <c r="H10" t="s">
+        <v>140</v>
+      </c>
+      <c r="I10" t="s">
+        <v>899</v>
+      </c>
       <c r="J10" t="s">
         <v>51</v>
       </c>
       <c r="K10" t="s">
-        <v>741</v>
+        <v>900</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>52296</v>
+        <v>53281</v>
       </c>
       <c r="B11" t="s">
-        <v>742</v>
+        <v>901</v>
       </c>
       <c r="C11" t="s">
-        <v>743</v>
+        <v>902</v>
       </c>
       <c r="D11" t="s">
-        <v>744</v>
+        <v>903</v>
       </c>
       <c r="E11" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="F11"/>
+        <v>107</v>
+      </c>
+      <c r="F11" t="s">
+        <v>904</v>
+      </c>
       <c r="G11" t="s">
-        <v>745</v>
+        <v>905</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>746</v>
+        <v>906</v>
       </c>
       <c r="K11" t="s">
-        <v>747</v>
+        <v>907</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>50285</v>
+        <v>50330</v>
       </c>
       <c r="B12" t="s">
-        <v>748</v>
+        <v>908</v>
       </c>
       <c r="C12" t="s">
-        <v>749</v>
+        <v>909</v>
       </c>
       <c r="D12" t="s">
-        <v>750</v>
+        <v>910</v>
       </c>
       <c r="E12" t="s">
         <v>107</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F12"/>
       <c r="G12" t="s">
-        <v>752</v>
+        <v>911</v>
       </c>
       <c r="H12"/>
-      <c r="I12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>51</v>
       </c>
       <c r="K12" t="s">
-        <v>754</v>
+        <v>912</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>54190</v>
+        <v>52296</v>
       </c>
       <c r="B13" t="s">
-        <v>755</v>
+        <v>913</v>
       </c>
       <c r="C13" t="s">
-        <v>749</v>
+        <v>914</v>
       </c>
       <c r="D13" t="s">
-        <v>756</v>
+        <v>915</v>
       </c>
       <c r="E13" t="s">
-        <v>248</v>
+        <v>77</v>
       </c>
       <c r="F13"/>
-      <c r="G13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G13" t="s">
+        <v>916</v>
+      </c>
+      <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>628</v>
+        <v>917</v>
       </c>
       <c r="K13" t="s">
-        <v>757</v>
+        <v>918</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>50294</v>
+        <v>50285</v>
       </c>
       <c r="B14" t="s">
-        <v>758</v>
+        <v>919</v>
       </c>
       <c r="C14" t="s">
-        <v>759</v>
+        <v>920</v>
       </c>
       <c r="D14" t="s">
-        <v>760</v>
+        <v>921</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F14"/>
+        <v>107</v>
+      </c>
+      <c r="F14" t="s">
+        <v>922</v>
+      </c>
       <c r="G14" t="s">
-        <v>761</v>
+        <v>923</v>
       </c>
       <c r="H14"/>
-      <c r="I14"/>
+      <c r="I14" t="s">
+        <v>924</v>
+      </c>
       <c r="J14" t="s">
         <v>51</v>
       </c>
       <c r="K14" t="s">
-        <v>762</v>
+        <v>925</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>50355</v>
+        <v>54190</v>
       </c>
       <c r="B15" t="s">
-        <v>763</v>
+        <v>926</v>
       </c>
       <c r="C15" t="s">
-        <v>764</v>
+        <v>920</v>
       </c>
       <c r="D15" t="s">
-        <v>765</v>
+        <v>927</v>
       </c>
       <c r="E15" t="s">
-        <v>304</v>
-[...7 lines deleted...]
-      <c r="H15"/>
+        <v>248</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>54</v>
+      </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>51</v>
+        <v>742</v>
       </c>
       <c r="K15" t="s">
-        <v>767</v>
+        <v>928</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>54271</v>
+        <v>50250</v>
       </c>
       <c r="B16" t="s">
-        <v>768</v>
+        <v>929</v>
       </c>
       <c r="C16" t="s">
-        <v>769</v>
+        <v>930</v>
       </c>
       <c r="D16" t="s">
-        <v>770</v>
+        <v>931</v>
       </c>
       <c r="E16" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-      <c r="G16"/>
+        <v>932</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16" t="s">
+        <v>933</v>
+      </c>
       <c r="H16"/>
-      <c r="I16"/>
+      <c r="I16" t="s">
+        <v>934</v>
+      </c>
       <c r="J16" t="s">
-        <v>279</v>
+        <v>51</v>
       </c>
       <c r="K16" t="s">
-        <v>772</v>
+        <v>935</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>50352</v>
+        <v>50294</v>
       </c>
       <c r="B17" t="s">
-        <v>773</v>
+        <v>936</v>
       </c>
       <c r="C17" t="s">
-        <v>774</v>
+        <v>937</v>
       </c>
       <c r="D17" t="s">
-        <v>775</v>
+        <v>938</v>
       </c>
       <c r="E17" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F17"/>
       <c r="G17" t="s">
-        <v>777</v>
+        <v>939</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>549</v>
+        <v>51</v>
       </c>
       <c r="K17" t="s">
-        <v>778</v>
+        <v>940</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>53811</v>
+        <v>50355</v>
       </c>
       <c r="B18" t="s">
-        <v>779</v>
+        <v>941</v>
       </c>
       <c r="C18" t="s">
-        <v>774</v>
+        <v>942</v>
       </c>
       <c r="D18" t="s">
-        <v>780</v>
+        <v>943</v>
       </c>
       <c r="E18" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="F18"/>
+        <v>304</v>
+      </c>
+      <c r="F18" t="s">
+        <v>863</v>
+      </c>
       <c r="G18" t="s">
-        <v>781</v>
+        <v>944</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
-        <v>782</v>
+        <v>51</v>
       </c>
       <c r="K18" t="s">
-        <v>783</v>
+        <v>945</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>54699</v>
+        <v>54482</v>
       </c>
       <c r="B19" t="s">
-        <v>784</v>
+        <v>946</v>
       </c>
       <c r="C19" t="s">
-        <v>774</v>
+        <v>947</v>
       </c>
       <c r="D19" t="s">
-        <v>785</v>
+        <v>948</v>
       </c>
       <c r="E19" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-      <c r="G19"/>
+        <v>149</v>
+      </c>
+      <c r="F19" t="s">
+        <v>949</v>
+      </c>
+      <c r="G19" t="s">
+        <v>950</v>
+      </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19" t="s">
-        <v>668</v>
+        <v>771</v>
       </c>
       <c r="K19" t="s">
-        <v>786</v>
+        <v>951</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>50365</v>
+        <v>54271</v>
       </c>
       <c r="B20" t="s">
-        <v>787</v>
+        <v>952</v>
       </c>
       <c r="C20" t="s">
-        <v>774</v>
+        <v>953</v>
       </c>
       <c r="D20" t="s">
-        <v>739</v>
+        <v>954</v>
       </c>
       <c r="E20" t="s">
-        <v>248</v>
-[...4 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="F20" t="s">
+        <v>955</v>
+      </c>
+      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>51</v>
+        <v>279</v>
       </c>
       <c r="K20" t="s">
-        <v>789</v>
+        <v>956</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>50302</v>
+        <v>54006</v>
       </c>
       <c r="B21" t="s">
-        <v>790</v>
+        <v>957</v>
       </c>
       <c r="C21" t="s">
-        <v>791</v>
+        <v>958</v>
       </c>
       <c r="D21" t="s">
-        <v>792</v>
+        <v>959</v>
       </c>
       <c r="E21" t="s">
-        <v>793</v>
+        <v>427</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>794</v>
+        <v>960</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>51</v>
+        <v>880</v>
       </c>
       <c r="K21" t="s">
-        <v>795</v>
+        <v>961</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>52841</v>
+        <v>50352</v>
       </c>
       <c r="B22" t="s">
-        <v>796</v>
+        <v>962</v>
       </c>
       <c r="C22" t="s">
-        <v>797</v>
+        <v>963</v>
       </c>
       <c r="D22" t="s">
-        <v>798</v>
+        <v>964</v>
       </c>
       <c r="E22" t="s">
         <v>131</v>
       </c>
       <c r="F22" t="s">
-        <v>799</v>
-[...1 lines deleted...]
-      <c r="G22"/>
+        <v>965</v>
+      </c>
+      <c r="G22" t="s">
+        <v>966</v>
+      </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>99</v>
+        <v>809</v>
       </c>
       <c r="K22" t="s">
-        <v>800</v>
+        <v>967</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>50228</v>
+        <v>53811</v>
       </c>
       <c r="B23" t="s">
-        <v>801</v>
+        <v>968</v>
       </c>
       <c r="C23" t="s">
-        <v>802</v>
+        <v>963</v>
       </c>
       <c r="D23" t="s">
-        <v>803</v>
+        <v>969</v>
       </c>
       <c r="E23" t="s">
-        <v>804</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="F23"/>
       <c r="G23" t="s">
-        <v>806</v>
+        <v>970</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>51</v>
+        <v>971</v>
       </c>
       <c r="K23" t="s">
-        <v>807</v>
+        <v>972</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>50344</v>
+        <v>54699</v>
       </c>
       <c r="B24" t="s">
-        <v>808</v>
+        <v>973</v>
       </c>
       <c r="C24" t="s">
-        <v>809</v>
+        <v>963</v>
       </c>
       <c r="D24" t="s">
-        <v>810</v>
+        <v>974</v>
       </c>
       <c r="E24" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>804</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>51</v>
+        <v>806</v>
       </c>
       <c r="K24" t="s">
-        <v>812</v>
+        <v>975</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>50287</v>
+        <v>50365</v>
       </c>
       <c r="B25" t="s">
-        <v>813</v>
+        <v>976</v>
       </c>
       <c r="C25" t="s">
-        <v>814</v>
+        <v>963</v>
       </c>
       <c r="D25" t="s">
-        <v>815</v>
+        <v>910</v>
       </c>
       <c r="E25" t="s">
-        <v>262</v>
+        <v>248</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>816</v>
+        <v>977</v>
       </c>
       <c r="H25"/>
-      <c r="I25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
         <v>51</v>
       </c>
       <c r="K25" t="s">
-        <v>818</v>
+        <v>978</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>50358</v>
+        <v>50302</v>
       </c>
       <c r="B26" t="s">
-        <v>819</v>
+        <v>979</v>
       </c>
       <c r="C26" t="s">
-        <v>814</v>
+        <v>980</v>
       </c>
       <c r="D26" t="s">
-        <v>820</v>
+        <v>981</v>
       </c>
       <c r="E26" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>982</v>
+      </c>
+      <c r="F26"/>
       <c r="G26" t="s">
-        <v>821</v>
+        <v>983</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>51</v>
       </c>
       <c r="K26" t="s">
-        <v>822</v>
+        <v>984</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>50295</v>
+        <v>52841</v>
       </c>
       <c r="B27" t="s">
-        <v>823</v>
+        <v>985</v>
       </c>
       <c r="C27" t="s">
-        <v>824</v>
+        <v>986</v>
       </c>
       <c r="D27" t="s">
-        <v>825</v>
+        <v>987</v>
       </c>
       <c r="E27" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="F27" t="s">
+        <v>988</v>
+      </c>
+      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="K27" t="s">
-        <v>827</v>
+        <v>989</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>50342</v>
+        <v>50321</v>
       </c>
       <c r="B28" t="s">
-        <v>828</v>
+        <v>990</v>
       </c>
       <c r="C28" t="s">
-        <v>829</v>
+        <v>991</v>
       </c>
       <c r="D28" t="s">
-        <v>830</v>
+        <v>992</v>
       </c>
       <c r="E28" t="s">
-        <v>831</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="F28"/>
       <c r="G28" t="s">
-        <v>832</v>
-[...3 lines deleted...]
-      </c>
+        <v>993</v>
+      </c>
+      <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
         <v>51</v>
       </c>
       <c r="K28" t="s">
-        <v>833</v>
+        <v>994</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>54218</v>
+        <v>50228</v>
       </c>
       <c r="B29" t="s">
-        <v>834</v>
+        <v>995</v>
       </c>
       <c r="C29" t="s">
-        <v>835</v>
+        <v>996</v>
       </c>
       <c r="D29" t="s">
-        <v>836</v>
+        <v>997</v>
       </c>
       <c r="E29" t="s">
-        <v>304</v>
+        <v>932</v>
       </c>
       <c r="F29" t="s">
-        <v>837</v>
-[...1 lines deleted...]
-      <c r="G29"/>
+        <v>998</v>
+      </c>
+      <c r="G29" t="s">
+        <v>999</v>
+      </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>628</v>
+        <v>51</v>
       </c>
       <c r="K29" t="s">
-        <v>838</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>54214</v>
+        <v>50344</v>
       </c>
       <c r="B30" t="s">
-        <v>839</v>
+        <v>1001</v>
       </c>
       <c r="C30" t="s">
-        <v>840</v>
+        <v>1002</v>
       </c>
       <c r="D30" t="s">
-        <v>841</v>
+        <v>1003</v>
       </c>
       <c r="E30" t="s">
-        <v>248</v>
+        <v>107</v>
       </c>
       <c r="F30" t="s">
-        <v>842</v>
-[...1 lines deleted...]
-      <c r="G30"/>
+        <v>890</v>
+      </c>
+      <c r="G30" t="s">
+        <v>1004</v>
+      </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30" t="s">
-        <v>628</v>
+        <v>51</v>
       </c>
       <c r="K30" t="s">
-        <v>843</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
-        <v>50339</v>
+        <v>50287</v>
       </c>
       <c r="B31" t="s">
-        <v>844</v>
+        <v>1006</v>
       </c>
       <c r="C31" t="s">
-        <v>845</v>
+        <v>1007</v>
       </c>
       <c r="D31" t="s">
-        <v>846</v>
+        <v>1008</v>
       </c>
       <c r="E31" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="F31"/>
       <c r="G31" t="s">
-        <v>847</v>
+        <v>1009</v>
       </c>
       <c r="H31"/>
-      <c r="I31"/>
+      <c r="I31" t="s">
+        <v>1010</v>
+      </c>
       <c r="J31" t="s">
         <v>51</v>
       </c>
       <c r="K31" t="s">
-        <v>848</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
-        <v>50221</v>
+        <v>50358</v>
       </c>
       <c r="B32" t="s">
-        <v>849</v>
+        <v>1012</v>
       </c>
       <c r="C32" t="s">
-        <v>850</v>
+        <v>1007</v>
       </c>
       <c r="D32" t="s">
-        <v>851</v>
+        <v>1013</v>
       </c>
       <c r="E32" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="F32" t="s">
-        <v>703</v>
+        <v>897</v>
       </c>
       <c r="G32" t="s">
-        <v>852</v>
+        <v>1014</v>
       </c>
       <c r="H32"/>
-      <c r="I32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
         <v>51</v>
       </c>
       <c r="K32" t="s">
-        <v>854</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
-        <v>50275</v>
+        <v>54076</v>
       </c>
       <c r="B33" t="s">
-        <v>855</v>
+        <v>1016</v>
       </c>
       <c r="C33" t="s">
-        <v>850</v>
+        <v>1017</v>
       </c>
       <c r="D33" t="s">
-        <v>856</v>
+        <v>1018</v>
       </c>
       <c r="E33" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="F33"/>
+      <c r="G33"/>
       <c r="H33"/>
-      <c r="I33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I33"/>
       <c r="J33" t="s">
-        <v>51</v>
+        <v>1019</v>
       </c>
       <c r="K33" t="s">
-        <v>860</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
-        <v>50346</v>
+        <v>50295</v>
       </c>
       <c r="B34" t="s">
-        <v>861</v>
+        <v>1021</v>
       </c>
       <c r="C34" t="s">
-        <v>862</v>
+        <v>1022</v>
       </c>
       <c r="D34" t="s">
-        <v>863</v>
+        <v>1023</v>
       </c>
       <c r="E34" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F34"/>
       <c r="G34" t="s">
-        <v>864</v>
+        <v>1024</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
         <v>51</v>
       </c>
       <c r="K34" t="s">
-        <v>865</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
-        <v>54201</v>
+        <v>50342</v>
       </c>
       <c r="B35" t="s">
-        <v>866</v>
+        <v>1026</v>
       </c>
       <c r="C35" t="s">
-        <v>867</v>
+        <v>1027</v>
       </c>
       <c r="D35" t="s">
-        <v>868</v>
+        <v>1028</v>
       </c>
       <c r="E35" t="s">
-        <v>422</v>
+        <v>1029</v>
       </c>
       <c r="F35" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-      <c r="H35"/>
+        <v>998</v>
+      </c>
+      <c r="G35" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H35" t="s">
+        <v>140</v>
+      </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>628</v>
+        <v>51</v>
       </c>
       <c r="K35" t="s">
-        <v>870</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>54193</v>
+        <v>54218</v>
       </c>
       <c r="B36" t="s">
-        <v>871</v>
+        <v>1032</v>
       </c>
       <c r="C36" t="s">
-        <v>872</v>
+        <v>1033</v>
       </c>
       <c r="D36" t="s">
-        <v>873</v>
+        <v>1034</v>
       </c>
       <c r="E36" t="s">
-        <v>874</v>
-[...1 lines deleted...]
-      <c r="F36"/>
+        <v>304</v>
+      </c>
+      <c r="F36" t="s">
+        <v>1035</v>
+      </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>628</v>
+        <v>742</v>
       </c>
       <c r="K36" t="s">
-        <v>875</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>50238</v>
+        <v>54480</v>
       </c>
       <c r="B37" t="s">
-        <v>876</v>
+        <v>1037</v>
       </c>
       <c r="C37" t="s">
-        <v>877</v>
+        <v>1038</v>
       </c>
       <c r="D37" t="s">
-        <v>878</v>
+        <v>1039</v>
       </c>
       <c r="E37" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="F37"/>
       <c r="G37" t="s">
-        <v>879</v>
+        <v>1040</v>
       </c>
       <c r="H37"/>
-      <c r="I37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>51</v>
+        <v>771</v>
       </c>
       <c r="K37" t="s">
-        <v>881</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>52281</v>
+        <v>54214</v>
       </c>
       <c r="B38" t="s">
-        <v>882</v>
+        <v>1042</v>
       </c>
       <c r="C38" t="s">
-        <v>883</v>
+        <v>1043</v>
       </c>
       <c r="D38" t="s">
-        <v>884</v>
+        <v>1044</v>
       </c>
       <c r="E38" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="F38" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>746</v>
+        <v>742</v>
       </c>
       <c r="K38" t="s">
-        <v>886</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>50329</v>
+        <v>50339</v>
       </c>
       <c r="B39" t="s">
-        <v>887</v>
+        <v>1047</v>
       </c>
       <c r="C39" t="s">
-        <v>888</v>
+        <v>1048</v>
       </c>
       <c r="D39" t="s">
-        <v>889</v>
+        <v>1049</v>
       </c>
       <c r="E39" t="s">
-        <v>831</v>
-[...1 lines deleted...]
-      <c r="F39"/>
+        <v>107</v>
+      </c>
+      <c r="F39" t="s">
+        <v>890</v>
+      </c>
       <c r="G39" t="s">
-        <v>890</v>
+        <v>1050</v>
       </c>
       <c r="H39"/>
-      <c r="I39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I39"/>
       <c r="J39" t="s">
         <v>51</v>
       </c>
       <c r="K39" t="s">
-        <v>892</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>50277</v>
+        <v>50221</v>
       </c>
       <c r="B40" t="s">
-        <v>893</v>
+        <v>1052</v>
       </c>
       <c r="C40" t="s">
-        <v>894</v>
+        <v>1053</v>
       </c>
       <c r="D40" t="s">
-        <v>895</v>
+        <v>1054</v>
       </c>
       <c r="E40" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="F40"/>
+        <v>130</v>
+      </c>
+      <c r="F40" t="s">
+        <v>863</v>
+      </c>
       <c r="G40" t="s">
-        <v>896</v>
+        <v>1055</v>
       </c>
       <c r="H40"/>
-      <c r="I40"/>
+      <c r="I40" t="s">
+        <v>1056</v>
+      </c>
       <c r="J40" t="s">
         <v>51</v>
       </c>
       <c r="K40" t="s">
-        <v>897</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>52821</v>
+        <v>50275</v>
       </c>
       <c r="B41" t="s">
-        <v>898</v>
+        <v>1058</v>
       </c>
       <c r="C41" t="s">
-        <v>899</v>
+        <v>1053</v>
       </c>
       <c r="D41" t="s">
-        <v>900</v>
+        <v>1059</v>
       </c>
       <c r="E41" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-      <c r="G41"/>
+        <v>37</v>
+      </c>
+      <c r="F41" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G41" t="s">
+        <v>1061</v>
+      </c>
       <c r="H41"/>
-      <c r="I41"/>
+      <c r="I41" t="s">
+        <v>1062</v>
+      </c>
       <c r="J41" t="s">
-        <v>901</v>
+        <v>51</v>
       </c>
       <c r="K41" t="s">
-        <v>902</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>50331</v>
+        <v>50346</v>
       </c>
       <c r="B42" t="s">
-        <v>903</v>
+        <v>1064</v>
       </c>
       <c r="C42" t="s">
-        <v>904</v>
+        <v>1065</v>
       </c>
       <c r="D42" t="s">
-        <v>905</v>
+        <v>1066</v>
       </c>
       <c r="E42" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="F42"/>
+        <v>77</v>
+      </c>
+      <c r="F42" t="s">
+        <v>897</v>
+      </c>
       <c r="G42" t="s">
-        <v>906</v>
-[...3 lines deleted...]
-      </c>
+        <v>1067</v>
+      </c>
+      <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
         <v>51</v>
       </c>
       <c r="K42" t="s">
-        <v>907</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>52311</v>
+        <v>53656</v>
       </c>
       <c r="B43" t="s">
-        <v>908</v>
+        <v>1069</v>
       </c>
       <c r="C43" t="s">
-        <v>909</v>
+        <v>1070</v>
       </c>
       <c r="D43" t="s">
-        <v>910</v>
+        <v>1071</v>
       </c>
       <c r="E43" t="s">
-        <v>349</v>
+        <v>77</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>911</v>
+        <v>1072</v>
       </c>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>746</v>
+        <v>1073</v>
       </c>
       <c r="K43" t="s">
-        <v>912</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>54630</v>
+        <v>54201</v>
       </c>
       <c r="B44" t="s">
-        <v>913</v>
+        <v>1075</v>
       </c>
       <c r="C44" t="s">
-        <v>914</v>
+        <v>1076</v>
       </c>
       <c r="D44" t="s">
-        <v>915</v>
+        <v>1077</v>
       </c>
       <c r="E44" t="s">
-        <v>658</v>
-[...1 lines deleted...]
-      <c r="F44"/>
+        <v>481</v>
+      </c>
+      <c r="F44" t="s">
+        <v>1078</v>
+      </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>542</v>
+        <v>742</v>
       </c>
       <c r="K44" t="s">
-        <v>916</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>54587</v>
+        <v>54193</v>
       </c>
       <c r="B45" t="s">
-        <v>917</v>
+        <v>1080</v>
       </c>
       <c r="C45" t="s">
-        <v>918</v>
+        <v>1081</v>
       </c>
       <c r="D45" t="s">
-        <v>919</v>
+        <v>1082</v>
       </c>
       <c r="E45" t="s">
-        <v>653</v>
+        <v>1083</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45" t="s">
-        <v>524</v>
+        <v>742</v>
       </c>
       <c r="K45" t="s">
-        <v>920</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>54586</v>
+        <v>50238</v>
       </c>
       <c r="B46" t="s">
-        <v>921</v>
+        <v>1085</v>
       </c>
       <c r="C46" t="s">
-        <v>922</v>
+        <v>1086</v>
       </c>
       <c r="D46" t="s">
-        <v>923</v>
+        <v>1087</v>
       </c>
       <c r="E46" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-      <c r="G46"/>
+        <v>107</v>
+      </c>
+      <c r="F46" t="s">
+        <v>863</v>
+      </c>
+      <c r="G46" t="s">
+        <v>1088</v>
+      </c>
       <c r="H46"/>
-      <c r="I46"/>
+      <c r="I46" t="s">
+        <v>1089</v>
+      </c>
       <c r="J46" t="s">
-        <v>524</v>
+        <v>51</v>
       </c>
       <c r="K46" t="s">
-        <v>924</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>50356</v>
+        <v>53511</v>
       </c>
       <c r="B47" t="s">
-        <v>925</v>
+        <v>1091</v>
       </c>
       <c r="C47" t="s">
-        <v>926</v>
+        <v>1092</v>
       </c>
       <c r="D47" t="s">
-        <v>927</v>
+        <v>1093</v>
       </c>
       <c r="E47" t="s">
-        <v>928</v>
-[...3 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="F47"/>
       <c r="G47" t="s">
-        <v>929</v>
-[...3 lines deleted...]
-      </c>
+        <v>1094</v>
+      </c>
+      <c r="H47"/>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>51</v>
+        <v>1095</v>
       </c>
       <c r="K47" t="s">
-        <v>931</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>54196</v>
+        <v>52281</v>
       </c>
       <c r="B48" t="s">
-        <v>932</v>
+        <v>1097</v>
       </c>
       <c r="C48" t="s">
-        <v>933</v>
+        <v>1098</v>
       </c>
       <c r="D48" t="s">
-        <v>934</v>
+        <v>1099</v>
       </c>
       <c r="E48" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      <c r="G48"/>
+        <v>140</v>
+      </c>
+      <c r="F48"/>
+      <c r="G48" t="s">
+        <v>1100</v>
+      </c>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>628</v>
+        <v>917</v>
       </c>
       <c r="K48" t="s">
-        <v>936</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>54288</v>
+        <v>50329</v>
       </c>
       <c r="B49" t="s">
-        <v>937</v>
+        <v>1102</v>
       </c>
       <c r="C49" t="s">
-        <v>938</v>
+        <v>1103</v>
       </c>
       <c r="D49" t="s">
-        <v>939</v>
+        <v>1104</v>
       </c>
       <c r="E49" t="s">
-        <v>483</v>
+        <v>1029</v>
       </c>
       <c r="F49"/>
-      <c r="G49"/>
+      <c r="G49" t="s">
+        <v>1105</v>
+      </c>
       <c r="H49"/>
-      <c r="I49"/>
+      <c r="I49" t="s">
+        <v>1106</v>
+      </c>
       <c r="J49" t="s">
-        <v>279</v>
+        <v>51</v>
       </c>
       <c r="K49" t="s">
-        <v>940</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>50272</v>
+        <v>50235</v>
       </c>
       <c r="B50" t="s">
-        <v>941</v>
+        <v>1108</v>
       </c>
       <c r="C50" t="s">
-        <v>942</v>
+        <v>1103</v>
       </c>
       <c r="D50" t="s">
-        <v>943</v>
+        <v>1109</v>
       </c>
       <c r="E50" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="F50"/>
+        <v>140</v>
+      </c>
+      <c r="F50" t="s">
+        <v>863</v>
+      </c>
       <c r="G50" t="s">
-        <v>944</v>
+        <v>1110</v>
       </c>
       <c r="H50"/>
       <c r="I50" t="s">
-        <v>945</v>
+        <v>1111</v>
       </c>
       <c r="J50" t="s">
         <v>51</v>
       </c>
       <c r="K50" t="s">
-        <v>946</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
-        <v>50225</v>
+        <v>50277</v>
       </c>
       <c r="B51" t="s">
-        <v>947</v>
+        <v>1113</v>
       </c>
       <c r="C51" t="s">
-        <v>948</v>
+        <v>1114</v>
       </c>
       <c r="D51" t="s">
-        <v>949</v>
+        <v>1115</v>
       </c>
       <c r="E51" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="F51"/>
       <c r="G51" t="s">
-        <v>950</v>
+        <v>1116</v>
       </c>
       <c r="H51"/>
-      <c r="I51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I51"/>
       <c r="J51" t="s">
         <v>51</v>
       </c>
       <c r="K51" t="s">
-        <v>952</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
-        <v>54206</v>
+        <v>54379</v>
       </c>
       <c r="B52" t="s">
-        <v>953</v>
+        <v>1118</v>
       </c>
       <c r="C52" t="s">
-        <v>948</v>
+        <v>1119</v>
       </c>
       <c r="D52" t="s">
-        <v>954</v>
+        <v>1120</v>
       </c>
       <c r="E52" t="s">
         <v>140</v>
       </c>
-      <c r="F52" t="s">
-[...2 lines deleted...]
-      <c r="G52"/>
+      <c r="F52"/>
+      <c r="G52" t="s">
+        <v>1121</v>
+      </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>628</v>
+        <v>765</v>
       </c>
       <c r="K52" t="s">
-        <v>956</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
-        <v>50349</v>
+        <v>52821</v>
       </c>
       <c r="B53" t="s">
-        <v>957</v>
+        <v>1123</v>
       </c>
       <c r="C53" t="s">
-        <v>948</v>
+        <v>1124</v>
       </c>
       <c r="D53" t="s">
-        <v>958</v>
+        <v>1125</v>
       </c>
       <c r="E53" t="s">
-        <v>108</v>
-[...9 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>51</v>
+        <v>1126</v>
       </c>
       <c r="K53" t="s">
-        <v>961</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
-        <v>50269</v>
+        <v>50331</v>
       </c>
       <c r="B54" t="s">
-        <v>962</v>
+        <v>1128</v>
       </c>
       <c r="C54" t="s">
-        <v>963</v>
+        <v>1129</v>
       </c>
       <c r="D54" t="s">
-        <v>964</v>
+        <v>1130</v>
       </c>
       <c r="E54" t="s">
-        <v>107</v>
+        <v>131</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>965</v>
-[...4 lines deleted...]
-      </c>
+        <v>1131</v>
+      </c>
+      <c r="H54" t="s">
+        <v>320</v>
+      </c>
+      <c r="I54"/>
       <c r="J54" t="s">
         <v>51</v>
       </c>
       <c r="K54" t="s">
-        <v>967</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
-        <v>54260</v>
+        <v>52311</v>
       </c>
       <c r="B55" t="s">
-        <v>968</v>
+        <v>1133</v>
       </c>
       <c r="C55" t="s">
-        <v>969</v>
+        <v>1134</v>
       </c>
       <c r="D55" t="s">
-        <v>970</v>
+        <v>1135</v>
       </c>
       <c r="E55" t="s">
-        <v>107</v>
+        <v>349</v>
       </c>
       <c r="F55"/>
-      <c r="G55"/>
+      <c r="G55" t="s">
+        <v>1136</v>
+      </c>
       <c r="H55"/>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>274</v>
+        <v>917</v>
       </c>
       <c r="K55" t="s">
-        <v>971</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
-        <v>54322</v>
+        <v>54630</v>
       </c>
       <c r="B56" t="s">
-        <v>972</v>
+        <v>1138</v>
       </c>
       <c r="C56" t="s">
-        <v>973</v>
+        <v>1139</v>
       </c>
       <c r="D56" t="s">
-        <v>974</v>
+        <v>1140</v>
       </c>
       <c r="E56" t="s">
-        <v>511</v>
+        <v>797</v>
       </c>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56"/>
-      <c r="I56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I56"/>
       <c r="J56" t="s">
-        <v>976</v>
+        <v>794</v>
       </c>
       <c r="K56" t="s">
-        <v>977</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
-        <v>54249</v>
+        <v>54587</v>
       </c>
       <c r="B57" t="s">
-        <v>978</v>
+        <v>1142</v>
       </c>
       <c r="C57" t="s">
-        <v>979</v>
+        <v>1143</v>
       </c>
       <c r="D57" t="s">
-        <v>980</v>
+        <v>1144</v>
       </c>
       <c r="E57" t="s">
-        <v>981</v>
+        <v>785</v>
       </c>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>274</v>
+        <v>792</v>
       </c>
       <c r="K57" t="s">
-        <v>982</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
-        <v>52766</v>
+        <v>54586</v>
       </c>
       <c r="B58" t="s">
-        <v>983</v>
+        <v>1146</v>
       </c>
       <c r="C58" t="s">
-        <v>984</v>
+        <v>1147</v>
       </c>
       <c r="D58" t="s">
-        <v>985</v>
+        <v>1148</v>
       </c>
       <c r="E58" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>785</v>
+      </c>
+      <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>609</v>
+        <v>792</v>
       </c>
       <c r="K58" t="s">
-        <v>987</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
-        <v>52441</v>
+        <v>50356</v>
       </c>
       <c r="B59" t="s">
-        <v>988</v>
+        <v>1150</v>
       </c>
       <c r="C59" t="s">
-        <v>989</v>
+        <v>1151</v>
       </c>
       <c r="D59" t="s">
-        <v>990</v>
+        <v>1152</v>
       </c>
       <c r="E59" t="s">
-        <v>201</v>
+        <v>1153</v>
       </c>
       <c r="F59" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
       <c r="G59" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="H59"/>
+        <v>1154</v>
+      </c>
+      <c r="H59" t="s">
+        <v>1155</v>
+      </c>
       <c r="I59"/>
       <c r="J59" t="s">
-        <v>993</v>
+        <v>51</v>
       </c>
       <c r="K59" t="s">
-        <v>994</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
-        <v>54315</v>
+        <v>54196</v>
       </c>
       <c r="B60" t="s">
-        <v>995</v>
+        <v>1157</v>
       </c>
       <c r="C60" t="s">
-        <v>989</v>
+        <v>1158</v>
       </c>
       <c r="D60" t="s">
-        <v>996</v>
+        <v>1159</v>
       </c>
       <c r="E60" t="s">
-        <v>642</v>
-[...1 lines deleted...]
-      <c r="F60"/>
+        <v>107</v>
+      </c>
+      <c r="F60" t="s">
+        <v>1160</v>
+      </c>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>997</v>
+        <v>742</v>
       </c>
       <c r="K60" t="s">
-        <v>998</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
-        <v>50335</v>
+        <v>54288</v>
       </c>
       <c r="B61" t="s">
-        <v>999</v>
+        <v>1162</v>
       </c>
       <c r="C61" t="s">
-        <v>989</v>
+        <v>1163</v>
       </c>
       <c r="D61" t="s">
-        <v>1000</v>
+        <v>1164</v>
       </c>
       <c r="E61" t="s">
-        <v>392</v>
-[...6 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F61"/>
+      <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>1002</v>
+        <v>279</v>
       </c>
       <c r="K61" t="s">
-        <v>1003</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
-        <v>54278</v>
+        <v>50272</v>
       </c>
       <c r="B62" t="s">
-        <v>1004</v>
+        <v>1166</v>
       </c>
       <c r="C62" t="s">
-        <v>1005</v>
+        <v>1167</v>
       </c>
       <c r="D62" t="s">
-        <v>1006</v>
+        <v>1168</v>
       </c>
       <c r="E62" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      <c r="G62"/>
+        <v>77</v>
+      </c>
+      <c r="F62"/>
+      <c r="G62" t="s">
+        <v>1169</v>
+      </c>
       <c r="H62"/>
-      <c r="I62"/>
+      <c r="I62" t="s">
+        <v>1170</v>
+      </c>
       <c r="J62" t="s">
-        <v>279</v>
+        <v>51</v>
       </c>
       <c r="K62" t="s">
-        <v>1008</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
-        <v>54233</v>
+        <v>50225</v>
       </c>
       <c r="B63" t="s">
-        <v>1009</v>
+        <v>1172</v>
       </c>
       <c r="C63" t="s">
-        <v>1010</v>
+        <v>1173</v>
       </c>
       <c r="D63" t="s">
-        <v>1011</v>
+        <v>1174</v>
       </c>
       <c r="E63" t="s">
-        <v>149</v>
+        <v>131</v>
       </c>
       <c r="F63" t="s">
-        <v>1012</v>
-[...1 lines deleted...]
-      <c r="G63"/>
+        <v>998</v>
+      </c>
+      <c r="G63" t="s">
+        <v>1175</v>
+      </c>
       <c r="H63"/>
-      <c r="I63"/>
+      <c r="I63" t="s">
+        <v>1176</v>
+      </c>
       <c r="J63" t="s">
-        <v>976</v>
+        <v>51</v>
       </c>
       <c r="K63" t="s">
-        <v>1013</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
-        <v>50292</v>
+        <v>54206</v>
       </c>
       <c r="B64" t="s">
-        <v>1014</v>
+        <v>1178</v>
       </c>
       <c r="C64" t="s">
-        <v>1015</v>
+        <v>1173</v>
       </c>
       <c r="D64" t="s">
-        <v>1016</v>
+        <v>1179</v>
       </c>
       <c r="E64" t="s">
-        <v>131</v>
-[...4 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="F64" t="s">
+        <v>1180</v>
+      </c>
+      <c r="G64"/>
       <c r="H64"/>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>51</v>
+        <v>742</v>
       </c>
       <c r="K64" t="s">
-        <v>1018</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
-        <v>54262</v>
+        <v>50349</v>
       </c>
       <c r="B65" t="s">
-        <v>1019</v>
+        <v>1182</v>
       </c>
       <c r="C65" t="s">
-        <v>1020</v>
+        <v>1173</v>
       </c>
       <c r="D65" t="s">
-        <v>1021</v>
+        <v>1183</v>
       </c>
       <c r="E65" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      <c r="H65"/>
+        <v>108</v>
+      </c>
+      <c r="F65" t="s">
+        <v>1184</v>
+      </c>
+      <c r="G65" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H65" t="s">
+        <v>107</v>
+      </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>274</v>
+        <v>51</v>
       </c>
       <c r="K65" t="s">
-        <v>1022</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
-        <v>54304</v>
+        <v>53996</v>
       </c>
       <c r="B66" t="s">
-        <v>1023</v>
+        <v>1187</v>
       </c>
       <c r="C66" t="s">
-        <v>1024</v>
+        <v>1188</v>
       </c>
       <c r="D66" t="s">
-        <v>1025</v>
+        <v>1189</v>
       </c>
       <c r="E66" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>427</v>
+      </c>
+      <c r="F66"/>
       <c r="G66" t="s">
-        <v>1027</v>
+        <v>1190</v>
       </c>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>997</v>
+        <v>880</v>
       </c>
       <c r="K66" t="s">
-        <v>1028</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
-        <v>50345</v>
+        <v>53571</v>
       </c>
       <c r="B67" t="s">
-        <v>1029</v>
+        <v>1192</v>
       </c>
       <c r="C67" t="s">
-        <v>1024</v>
+        <v>1193</v>
       </c>
       <c r="D67" t="s">
-        <v>1030</v>
+        <v>1194</v>
       </c>
       <c r="E67" t="s">
-        <v>240</v>
+        <v>416</v>
       </c>
       <c r="F67" t="s">
-        <v>1031</v>
+        <v>1195</v>
       </c>
       <c r="G67" t="s">
-        <v>1032</v>
+        <v>1196</v>
       </c>
       <c r="H67"/>
-      <c r="I67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I67"/>
       <c r="J67" t="s">
-        <v>51</v>
+        <v>1197</v>
       </c>
       <c r="K67" t="s">
-        <v>1034</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
-        <v>50337</v>
+        <v>50269</v>
       </c>
       <c r="B68" t="s">
-        <v>1035</v>
+        <v>1199</v>
       </c>
       <c r="C68" t="s">
-        <v>1036</v>
+        <v>1200</v>
       </c>
       <c r="D68" t="s">
-        <v>1037</v>
+        <v>1201</v>
       </c>
       <c r="E68" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="F68"/>
       <c r="G68" t="s">
-        <v>1038</v>
+        <v>1202</v>
       </c>
       <c r="H68"/>
-      <c r="I68"/>
+      <c r="I68" t="s">
+        <v>1203</v>
+      </c>
       <c r="J68" t="s">
         <v>51</v>
       </c>
       <c r="K68" t="s">
-        <v>1039</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
-        <v>54277</v>
+        <v>54260</v>
       </c>
       <c r="B69" t="s">
-        <v>1040</v>
+        <v>1205</v>
       </c>
       <c r="C69" t="s">
-        <v>1041</v>
+        <v>1206</v>
       </c>
       <c r="D69" t="s">
-        <v>1042</v>
+        <v>1207</v>
       </c>
       <c r="E69" t="s">
         <v>107</v>
       </c>
-      <c r="F69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F69"/>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69"/>
       <c r="J69" t="s">
-        <v>87</v>
+        <v>274</v>
       </c>
       <c r="K69" t="s">
-        <v>1044</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
-        <v>50237</v>
+        <v>54322</v>
       </c>
       <c r="B70" t="s">
-        <v>1045</v>
+        <v>1209</v>
       </c>
       <c r="C70" t="s">
-        <v>1046</v>
+        <v>1210</v>
       </c>
       <c r="D70" t="s">
-        <v>1047</v>
+        <v>1211</v>
       </c>
       <c r="E70" t="s">
-        <v>1048</v>
-[...9 lines deleted...]
-      </c>
+        <v>568</v>
+      </c>
+      <c r="F70"/>
+      <c r="G70"/>
+      <c r="H70"/>
       <c r="I70" t="s">
-        <v>1050</v>
+        <v>1212</v>
       </c>
       <c r="J70" t="s">
-        <v>51</v>
+        <v>1213</v>
       </c>
       <c r="K70" t="s">
-        <v>1051</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
-        <v>50378</v>
+        <v>54249</v>
       </c>
       <c r="B71" t="s">
-        <v>1052</v>
+        <v>1215</v>
       </c>
       <c r="C71" t="s">
-        <v>1053</v>
+        <v>1216</v>
       </c>
       <c r="D71" t="s">
-        <v>1054</v>
+        <v>1217</v>
       </c>
       <c r="E71" t="s">
-        <v>131</v>
-[...6 lines deleted...]
-      </c>
+        <v>1218</v>
+      </c>
+      <c r="F71"/>
+      <c r="G71"/>
       <c r="H71"/>
-      <c r="I71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I71"/>
       <c r="J71" t="s">
-        <v>51</v>
+        <v>274</v>
       </c>
       <c r="K71" t="s">
-        <v>1058</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
-        <v>54593</v>
+        <v>53306</v>
       </c>
       <c r="B72" t="s">
-        <v>1059</v>
+        <v>1220</v>
       </c>
       <c r="C72" t="s">
-        <v>1060</v>
+        <v>1221</v>
       </c>
       <c r="D72" t="s">
-        <v>1061</v>
+        <v>1222</v>
       </c>
       <c r="E72" t="s">
-        <v>1062</v>
+        <v>440</v>
       </c>
       <c r="F72"/>
-      <c r="G72"/>
+      <c r="G72" t="s">
+        <v>1223</v>
+      </c>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>524</v>
+        <v>1224</v>
       </c>
       <c r="K72" t="s">
-        <v>1063</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
-        <v>54328</v>
+        <v>52766</v>
       </c>
       <c r="B73" t="s">
-        <v>1064</v>
+        <v>1226</v>
       </c>
       <c r="C73" t="s">
-        <v>1065</v>
+        <v>1227</v>
       </c>
       <c r="D73" t="s">
-        <v>1066</v>
+        <v>1228</v>
       </c>
       <c r="E73" t="s">
-        <v>645</v>
-[...1 lines deleted...]
-      <c r="F73"/>
+        <v>77</v>
+      </c>
+      <c r="F73" t="s">
+        <v>1229</v>
+      </c>
       <c r="G73"/>
       <c r="H73"/>
-      <c r="I73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I73"/>
       <c r="J73" t="s">
-        <v>693</v>
+        <v>711</v>
       </c>
       <c r="K73" t="s">
-        <v>1068</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
-        <v>54290</v>
+        <v>52441</v>
       </c>
       <c r="B74" t="s">
-        <v>1069</v>
+        <v>1231</v>
       </c>
       <c r="C74" t="s">
-        <v>1070</v>
+        <v>1232</v>
       </c>
       <c r="D74" t="s">
-        <v>1071</v>
+        <v>1233</v>
       </c>
       <c r="E74" t="s">
-        <v>638</v>
+        <v>201</v>
       </c>
       <c r="F74" t="s">
-        <v>1072</v>
-[...1 lines deleted...]
-      <c r="G74"/>
+        <v>1234</v>
+      </c>
+      <c r="G74" t="s">
+        <v>1235</v>
+      </c>
       <c r="H74"/>
       <c r="I74"/>
       <c r="J74" t="s">
-        <v>279</v>
+        <v>1236</v>
       </c>
       <c r="K74" t="s">
-        <v>1073</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
-        <v>50239</v>
+        <v>54315</v>
       </c>
       <c r="B75" t="s">
-        <v>1074</v>
+        <v>1238</v>
       </c>
       <c r="C75" t="s">
-        <v>1075</v>
+        <v>1232</v>
       </c>
       <c r="D75" t="s">
-        <v>1076</v>
+        <v>1239</v>
       </c>
       <c r="E75" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>755</v>
+      </c>
+      <c r="F75"/>
+      <c r="G75"/>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75" t="s">
-        <v>51</v>
+        <v>1240</v>
       </c>
       <c r="K75" t="s">
-        <v>1078</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
-        <v>50290</v>
+        <v>50335</v>
       </c>
       <c r="B76" t="s">
-        <v>1079</v>
+        <v>1242</v>
       </c>
       <c r="C76" t="s">
-        <v>1080</v>
+        <v>1232</v>
       </c>
       <c r="D76" t="s">
-        <v>1081</v>
+        <v>1243</v>
       </c>
       <c r="E76" t="s">
-        <v>1082</v>
-[...1 lines deleted...]
-      <c r="F76"/>
+        <v>392</v>
+      </c>
+      <c r="F76" t="s">
+        <v>998</v>
+      </c>
       <c r="G76" t="s">
-        <v>1083</v>
-[...3 lines deleted...]
-      </c>
+        <v>1244</v>
+      </c>
+      <c r="H76"/>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>291</v>
+        <v>1245</v>
       </c>
       <c r="K76" t="s">
-        <v>1084</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
-        <v>50229</v>
+        <v>54278</v>
       </c>
       <c r="B77" t="s">
-        <v>1085</v>
+        <v>1247</v>
       </c>
       <c r="C77" t="s">
-        <v>1086</v>
+        <v>1248</v>
       </c>
       <c r="D77" t="s">
-        <v>1087</v>
+        <v>1249</v>
       </c>
       <c r="E77" t="s">
         <v>107</v>
       </c>
       <c r="F77" t="s">
-        <v>733</v>
-[...3 lines deleted...]
-      </c>
+        <v>1250</v>
+      </c>
+      <c r="G77"/>
       <c r="H77"/>
-      <c r="I77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I77"/>
       <c r="J77" t="s">
-        <v>51</v>
+        <v>279</v>
       </c>
       <c r="K77" t="s">
-        <v>1090</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
-        <v>54254</v>
+        <v>54233</v>
       </c>
       <c r="B78" t="s">
-        <v>1091</v>
+        <v>1252</v>
       </c>
       <c r="C78" t="s">
-        <v>1092</v>
+        <v>1253</v>
       </c>
       <c r="D78" t="s">
-        <v>1093</v>
+        <v>1254</v>
       </c>
       <c r="E78" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="F78"/>
+        <v>149</v>
+      </c>
+      <c r="F78" t="s">
+        <v>1255</v>
+      </c>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>274</v>
+        <v>1213</v>
       </c>
       <c r="K78" t="s">
-        <v>1094</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
-        <v>50222</v>
+        <v>50292</v>
       </c>
       <c r="B79" t="s">
-        <v>1095</v>
+        <v>1257</v>
       </c>
       <c r="C79" t="s">
-        <v>1096</v>
+        <v>1258</v>
       </c>
       <c r="D79" t="s">
-        <v>1097</v>
+        <v>1259</v>
       </c>
       <c r="E79" t="s">
         <v>131</v>
       </c>
-      <c r="F79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F79"/>
       <c r="G79" t="s">
-        <v>1098</v>
+        <v>1260</v>
       </c>
       <c r="H79"/>
-      <c r="I79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I79"/>
       <c r="J79" t="s">
         <v>51</v>
       </c>
       <c r="K79" t="s">
-        <v>1100</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
-        <v>50291</v>
+        <v>54262</v>
       </c>
       <c r="B80" t="s">
-        <v>1101</v>
+        <v>1262</v>
       </c>
       <c r="C80" t="s">
-        <v>1102</v>
+        <v>1263</v>
       </c>
       <c r="D80" t="s">
-        <v>1103</v>
+        <v>1264</v>
       </c>
       <c r="E80" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="F80"/>
-      <c r="G80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G80"/>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>51</v>
+        <v>274</v>
       </c>
       <c r="K80" t="s">
-        <v>1105</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
-        <v>50350</v>
+        <v>54304</v>
       </c>
       <c r="B81" t="s">
-        <v>1106</v>
+        <v>1266</v>
       </c>
       <c r="C81" t="s">
-        <v>1107</v>
+        <v>1267</v>
       </c>
       <c r="D81" t="s">
-        <v>1108</v>
+        <v>1268</v>
       </c>
       <c r="E81" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="F81" t="s">
-        <v>726</v>
+        <v>1269</v>
       </c>
       <c r="G81" t="s">
-        <v>1109</v>
+        <v>1270</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>51</v>
+        <v>1240</v>
       </c>
       <c r="K81" t="s">
-        <v>1110</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
-        <v>52331</v>
+        <v>50345</v>
       </c>
       <c r="B82" t="s">
-        <v>1111</v>
+        <v>1272</v>
       </c>
       <c r="C82" t="s">
-        <v>1112</v>
+        <v>1267</v>
       </c>
       <c r="D82" t="s">
-        <v>1113</v>
+        <v>1273</v>
       </c>
       <c r="E82" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-      <c r="G82"/>
+        <v>240</v>
+      </c>
+      <c r="F82" t="s">
+        <v>1274</v>
+      </c>
+      <c r="G82" t="s">
+        <v>1275</v>
+      </c>
       <c r="H82"/>
-      <c r="I82"/>
+      <c r="I82" t="s">
+        <v>1276</v>
+      </c>
       <c r="J82" t="s">
-        <v>993</v>
+        <v>51</v>
       </c>
       <c r="K82" t="s">
-        <v>1114</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
-        <v>54347</v>
+        <v>50337</v>
       </c>
       <c r="B83" t="s">
-        <v>1115</v>
+        <v>1278</v>
       </c>
       <c r="C83" t="s">
-        <v>1116</v>
+        <v>1279</v>
       </c>
       <c r="D83" t="s">
-        <v>1117</v>
+        <v>1280</v>
       </c>
       <c r="E83" t="s">
-        <v>646</v>
+        <v>721</v>
       </c>
       <c r="F83" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="G83"/>
+        <v>998</v>
+      </c>
+      <c r="G83" t="s">
+        <v>1281</v>
+      </c>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83" t="s">
-        <v>640</v>
+        <v>51</v>
       </c>
       <c r="K83" t="s">
-        <v>1119</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
-        <v>50281</v>
+        <v>54277</v>
       </c>
       <c r="B84" t="s">
-        <v>1120</v>
+        <v>1283</v>
       </c>
       <c r="C84" t="s">
-        <v>1121</v>
+        <v>1284</v>
       </c>
       <c r="D84" t="s">
-        <v>1122</v>
+        <v>1285</v>
       </c>
       <c r="E84" t="s">
-        <v>247</v>
-[...4 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="F84" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G84"/>
       <c r="H84"/>
-      <c r="I84" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I84"/>
       <c r="J84" t="s">
-        <v>51</v>
+        <v>87</v>
       </c>
       <c r="K84" t="s">
-        <v>1125</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
-        <v>52781</v>
+        <v>50237</v>
       </c>
       <c r="B85" t="s">
-        <v>1126</v>
+        <v>1288</v>
       </c>
       <c r="C85" t="s">
-        <v>1127</v>
+        <v>1289</v>
       </c>
       <c r="D85" t="s">
-        <v>1128</v>
+        <v>1290</v>
       </c>
       <c r="E85" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F85" t="s">
+        <v>897</v>
+      </c>
+      <c r="G85" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H85" t="s">
         <v>107</v>
       </c>
-      <c r="F85" t="s">
-[...4 lines deleted...]
-      <c r="I85"/>
+      <c r="I85" t="s">
+        <v>1293</v>
+      </c>
       <c r="J85" t="s">
-        <v>609</v>
+        <v>51</v>
       </c>
       <c r="K85" t="s">
-        <v>1129</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
-        <v>54625</v>
+        <v>50378</v>
       </c>
       <c r="B86" t="s">
-        <v>1130</v>
+        <v>1295</v>
       </c>
       <c r="C86" t="s">
-        <v>1127</v>
+        <v>1296</v>
       </c>
       <c r="D86" t="s">
-        <v>1131</v>
+        <v>1297</v>
       </c>
       <c r="E86" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-      <c r="G86"/>
+        <v>131</v>
+      </c>
+      <c r="F86" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G86" t="s">
+        <v>1299</v>
+      </c>
       <c r="H86"/>
-      <c r="I86"/>
+      <c r="I86" t="s">
+        <v>1300</v>
+      </c>
       <c r="J86" t="s">
-        <v>542</v>
+        <v>51</v>
       </c>
       <c r="K86" t="s">
-        <v>1132</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
-        <v>50361</v>
+        <v>53341</v>
       </c>
       <c r="B87" t="s">
-        <v>1133</v>
+        <v>1302</v>
       </c>
       <c r="C87" t="s">
-        <v>1134</v>
+        <v>1303</v>
       </c>
       <c r="D87" t="s">
-        <v>1135</v>
+        <v>1304</v>
       </c>
       <c r="E87" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>821</v>
+      </c>
+      <c r="F87"/>
       <c r="G87" t="s">
-        <v>1136</v>
+        <v>1305</v>
       </c>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>51</v>
+        <v>1224</v>
       </c>
       <c r="K87" t="s">
-        <v>1137</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
-        <v>50220</v>
+        <v>53316</v>
       </c>
       <c r="B88" t="s">
-        <v>1138</v>
+        <v>1307</v>
       </c>
       <c r="C88" t="s">
-        <v>1139</v>
+        <v>1308</v>
       </c>
       <c r="D88" t="s">
-        <v>1140</v>
+        <v>1309</v>
       </c>
       <c r="E88" t="s">
-        <v>1141</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="F88"/>
       <c r="G88" t="s">
-        <v>1142</v>
-[...6 lines deleted...]
-      </c>
+        <v>1310</v>
+      </c>
+      <c r="H88"/>
+      <c r="I88"/>
       <c r="J88" t="s">
-        <v>51</v>
+        <v>1224</v>
       </c>
       <c r="K88" t="s">
-        <v>1144</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
-        <v>54235</v>
+        <v>54593</v>
       </c>
       <c r="B89" t="s">
-        <v>1145</v>
+        <v>1312</v>
       </c>
       <c r="C89" t="s">
-        <v>1146</v>
+        <v>1313</v>
       </c>
       <c r="D89" t="s">
-        <v>1147</v>
+        <v>1314</v>
       </c>
       <c r="E89" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>818</v>
+      </c>
+      <c r="F89"/>
       <c r="G89"/>
       <c r="H89"/>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>274</v>
+        <v>792</v>
       </c>
       <c r="K89" t="s">
-        <v>1148</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
-        <v>54545</v>
+        <v>54328</v>
       </c>
       <c r="B90" t="s">
-        <v>1149</v>
+        <v>1316</v>
       </c>
       <c r="C90" t="s">
-        <v>1146</v>
+        <v>1317</v>
       </c>
       <c r="D90" t="s">
-        <v>1150</v>
+        <v>1318</v>
       </c>
       <c r="E90" t="s">
-        <v>54</v>
+        <v>758</v>
       </c>
       <c r="F90"/>
-      <c r="G90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G90"/>
       <c r="H90"/>
-      <c r="I90"/>
+      <c r="I90" t="s">
+        <v>1319</v>
+      </c>
       <c r="J90" t="s">
-        <v>508</v>
+        <v>853</v>
       </c>
       <c r="K90" t="s">
-        <v>1152</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
-        <v>52346</v>
+        <v>53326</v>
       </c>
       <c r="B91" t="s">
-        <v>1153</v>
+        <v>1321</v>
       </c>
       <c r="C91" t="s">
-        <v>1146</v>
+        <v>1322</v>
       </c>
       <c r="D91" t="s">
-        <v>1154</v>
+        <v>1323</v>
       </c>
       <c r="E91" t="s">
         <v>77</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>1155</v>
+        <v>1324</v>
       </c>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>746</v>
+        <v>1224</v>
       </c>
       <c r="K91" t="s">
-        <v>1156</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
-        <v>50360</v>
+        <v>54290</v>
       </c>
       <c r="B92" t="s">
-        <v>1157</v>
+        <v>1326</v>
       </c>
       <c r="C92" t="s">
-        <v>1146</v>
+        <v>1327</v>
       </c>
       <c r="D92" t="s">
-        <v>1158</v>
+        <v>1328</v>
       </c>
       <c r="E92" t="s">
-        <v>131</v>
+        <v>751</v>
       </c>
       <c r="F92" t="s">
-        <v>805</v>
-[...3 lines deleted...]
-      </c>
+        <v>1329</v>
+      </c>
+      <c r="G92"/>
       <c r="H92"/>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>51</v>
+        <v>279</v>
       </c>
       <c r="K92" t="s">
-        <v>1160</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
-        <v>52481</v>
+        <v>50239</v>
       </c>
       <c r="B93" t="s">
-        <v>1161</v>
+        <v>1331</v>
       </c>
       <c r="C93" t="s">
-        <v>1162</v>
+        <v>1332</v>
       </c>
       <c r="D93" t="s">
-        <v>1163</v>
+        <v>1333</v>
       </c>
       <c r="E93" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-      <c r="G93"/>
+        <v>108</v>
+      </c>
+      <c r="F93" t="s">
+        <v>998</v>
+      </c>
+      <c r="G93" t="s">
+        <v>1334</v>
+      </c>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93" t="s">
-        <v>615</v>
+        <v>51</v>
       </c>
       <c r="K93" t="s">
-        <v>1164</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
-        <v>54353</v>
+        <v>50290</v>
       </c>
       <c r="B94" t="s">
-        <v>1165</v>
+        <v>1336</v>
       </c>
       <c r="C94" t="s">
-        <v>1166</v>
+        <v>1337</v>
       </c>
       <c r="D94" t="s">
-        <v>1167</v>
+        <v>1338</v>
       </c>
       <c r="E94" t="s">
-        <v>648</v>
-[...5 lines deleted...]
-      <c r="H94"/>
+        <v>1339</v>
+      </c>
+      <c r="F94"/>
+      <c r="G94" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H94" t="s">
+        <v>37</v>
+      </c>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>640</v>
+        <v>291</v>
       </c>
       <c r="K94" t="s">
-        <v>1169</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
-        <v>54313</v>
+        <v>50229</v>
       </c>
       <c r="B95" t="s">
-        <v>1170</v>
+        <v>1342</v>
       </c>
       <c r="C95" t="s">
-        <v>1166</v>
+        <v>1343</v>
       </c>
       <c r="D95" t="s">
-        <v>1171</v>
+        <v>1344</v>
       </c>
       <c r="E95" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-      <c r="G95"/>
+        <v>107</v>
+      </c>
+      <c r="F95" t="s">
+        <v>897</v>
+      </c>
+      <c r="G95" t="s">
+        <v>1345</v>
+      </c>
       <c r="H95"/>
       <c r="I95" t="s">
-        <v>1172</v>
+        <v>1346</v>
       </c>
       <c r="J95" t="s">
-        <v>997</v>
+        <v>51</v>
       </c>
       <c r="K95" t="s">
-        <v>1173</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
-        <v>54632</v>
+        <v>54254</v>
       </c>
       <c r="B96" t="s">
-        <v>1174</v>
+        <v>1348</v>
       </c>
       <c r="C96" t="s">
-        <v>1175</v>
+        <v>1349</v>
       </c>
       <c r="D96" t="s">
-        <v>1176</v>
+        <v>1350</v>
       </c>
       <c r="E96" t="s">
-        <v>660</v>
+        <v>248</v>
       </c>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96"/>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>542</v>
+        <v>274</v>
       </c>
       <c r="K96" t="s">
-        <v>1177</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
-        <v>54185</v>
+        <v>50222</v>
       </c>
       <c r="B97" t="s">
-        <v>1178</v>
+        <v>1352</v>
       </c>
       <c r="C97" t="s">
-        <v>1179</v>
+        <v>1353</v>
       </c>
       <c r="D97" t="s">
-        <v>1180</v>
+        <v>1354</v>
       </c>
       <c r="E97" t="s">
-        <v>1181</v>
+        <v>131</v>
       </c>
       <c r="F97" t="s">
-        <v>1182</v>
+        <v>998</v>
       </c>
       <c r="G97" t="s">
-        <v>1183</v>
+        <v>1355</v>
       </c>
       <c r="H97"/>
-      <c r="I97"/>
+      <c r="I97" t="s">
+        <v>1356</v>
+      </c>
       <c r="J97" t="s">
-        <v>628</v>
+        <v>51</v>
       </c>
       <c r="K97" t="s">
-        <v>1184</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
-        <v>54231</v>
+        <v>50291</v>
       </c>
       <c r="B98" t="s">
-        <v>1185</v>
+        <v>1358</v>
       </c>
       <c r="C98" t="s">
-        <v>1179</v>
+        <v>1359</v>
       </c>
       <c r="D98" t="s">
-        <v>1186</v>
+        <v>1360</v>
       </c>
       <c r="E98" t="s">
-        <v>131</v>
-[...4 lines deleted...]
-      <c r="G98"/>
+        <v>37</v>
+      </c>
+      <c r="F98"/>
+      <c r="G98" t="s">
+        <v>1361</v>
+      </c>
       <c r="H98"/>
       <c r="I98"/>
       <c r="J98" t="s">
-        <v>274</v>
+        <v>51</v>
       </c>
       <c r="K98" t="s">
-        <v>1188</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
-        <v>54289</v>
+        <v>50350</v>
       </c>
       <c r="B99" t="s">
-        <v>1189</v>
+        <v>1363</v>
       </c>
       <c r="C99" t="s">
-        <v>1190</v>
+        <v>1364</v>
       </c>
       <c r="D99" t="s">
-        <v>1191</v>
+        <v>1365</v>
       </c>
       <c r="E99" t="s">
-        <v>483</v>
+        <v>107</v>
       </c>
       <c r="F99" t="s">
-        <v>1192</v>
+        <v>890</v>
       </c>
       <c r="G99" t="s">
-        <v>1193</v>
-[...3 lines deleted...]
-      </c>
+        <v>1366</v>
+      </c>
+      <c r="H99"/>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>637</v>
+        <v>51</v>
       </c>
       <c r="K99" t="s">
-        <v>1194</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
-        <v>50267</v>
+        <v>51791</v>
       </c>
       <c r="B100" t="s">
-        <v>1195</v>
+        <v>1368</v>
       </c>
       <c r="C100" t="s">
-        <v>1196</v>
+        <v>1369</v>
       </c>
       <c r="D100" t="s">
-        <v>1197</v>
+        <v>1370</v>
       </c>
       <c r="E100" t="s">
-        <v>1198</v>
-[...1 lines deleted...]
-      <c r="F100"/>
+        <v>54</v>
+      </c>
+      <c r="F100" t="s">
+        <v>1371</v>
+      </c>
       <c r="G100" t="s">
-        <v>1199</v>
+        <v>1372</v>
       </c>
       <c r="H100" t="s">
         <v>107</v>
       </c>
-      <c r="I100"/>
+      <c r="I100" t="s">
+        <v>1373</v>
+      </c>
       <c r="J100" t="s">
-        <v>51</v>
+        <v>1374</v>
       </c>
       <c r="K100" t="s">
-        <v>1200</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
-        <v>54264</v>
+        <v>52331</v>
       </c>
       <c r="B101" t="s">
-        <v>1201</v>
+        <v>1376</v>
       </c>
       <c r="C101" t="s">
-        <v>1202</v>
+        <v>1377</v>
       </c>
       <c r="D101" t="s">
-        <v>1203</v>
+        <v>1378</v>
       </c>
       <c r="E101" t="s">
-        <v>107</v>
+        <v>356</v>
       </c>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101"/>
       <c r="I101"/>
       <c r="J101" t="s">
-        <v>274</v>
+        <v>1236</v>
       </c>
       <c r="K101" t="s">
-        <v>1204</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
-        <v>50244</v>
+        <v>54347</v>
       </c>
       <c r="B102" t="s">
-        <v>1205</v>
+        <v>1380</v>
       </c>
       <c r="C102" t="s">
-        <v>1206</v>
+        <v>1381</v>
       </c>
       <c r="D102" t="s">
-        <v>1207</v>
+        <v>1382</v>
       </c>
       <c r="E102" t="s">
-        <v>107</v>
+        <v>759</v>
       </c>
       <c r="F102" t="s">
-        <v>703</v>
-[...3 lines deleted...]
-      </c>
+        <v>1383</v>
+      </c>
+      <c r="G102"/>
       <c r="H102"/>
-      <c r="I102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I102"/>
       <c r="J102" t="s">
-        <v>51</v>
+        <v>753</v>
       </c>
       <c r="K102" t="s">
-        <v>1209</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
-        <v>54273</v>
+        <v>53721</v>
       </c>
       <c r="B103" t="s">
-        <v>1210</v>
+        <v>1385</v>
       </c>
       <c r="C103" t="s">
-        <v>1211</v>
+        <v>1386</v>
       </c>
       <c r="D103" t="s">
-        <v>1212</v>
+        <v>1387</v>
       </c>
       <c r="E103" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-      <c r="G103"/>
+        <v>107</v>
+      </c>
+      <c r="F103"/>
+      <c r="G103" t="s">
+        <v>1388</v>
+      </c>
       <c r="H103"/>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>279</v>
+        <v>1213</v>
       </c>
       <c r="K103" t="s">
-        <v>1214</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
-        <v>54219</v>
+        <v>50281</v>
       </c>
       <c r="B104" t="s">
-        <v>1215</v>
+        <v>1390</v>
       </c>
       <c r="C104" t="s">
-        <v>1216</v>
+        <v>1391</v>
       </c>
       <c r="D104" t="s">
-        <v>1217</v>
+        <v>1392</v>
       </c>
       <c r="E104" t="s">
-        <v>304</v>
-[...4 lines deleted...]
-      <c r="G104"/>
+        <v>247</v>
+      </c>
+      <c r="F104"/>
+      <c r="G104" t="s">
+        <v>1393</v>
+      </c>
       <c r="H104"/>
-      <c r="I104"/>
+      <c r="I104" t="s">
+        <v>1394</v>
+      </c>
       <c r="J104" t="s">
-        <v>628</v>
+        <v>51</v>
       </c>
       <c r="K104" t="s">
-        <v>1219</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
-        <v>50354</v>
+        <v>52781</v>
       </c>
       <c r="B105" t="s">
-        <v>1220</v>
+        <v>1396</v>
       </c>
       <c r="C105" t="s">
-        <v>1221</v>
+        <v>1397</v>
       </c>
       <c r="D105" t="s">
-        <v>719</v>
+        <v>1398</v>
       </c>
       <c r="E105" t="s">
-        <v>304</v>
+        <v>107</v>
       </c>
       <c r="F105" t="s">
-        <v>726</v>
-[...3 lines deleted...]
-      </c>
+        <v>1229</v>
+      </c>
+      <c r="G105"/>
       <c r="H105"/>
       <c r="I105"/>
       <c r="J105" t="s">
-        <v>51</v>
+        <v>711</v>
       </c>
       <c r="K105" t="s">
-        <v>1223</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
-        <v>54184</v>
+        <v>54625</v>
       </c>
       <c r="B106" t="s">
-        <v>1224</v>
+        <v>1400</v>
       </c>
       <c r="C106" t="s">
-        <v>1225</v>
+        <v>1397</v>
       </c>
       <c r="D106" t="s">
-        <v>1226</v>
+        <v>1401</v>
       </c>
       <c r="E106" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>795</v>
+      </c>
+      <c r="F106"/>
       <c r="G106"/>
       <c r="H106"/>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>628</v>
+        <v>794</v>
       </c>
       <c r="K106" t="s">
-        <v>1227</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
-        <v>50270</v>
+        <v>50361</v>
       </c>
       <c r="B107" t="s">
-        <v>1228</v>
+        <v>1403</v>
       </c>
       <c r="C107" t="s">
-        <v>1229</v>
+        <v>1404</v>
       </c>
       <c r="D107" t="s">
-        <v>1230</v>
+        <v>1405</v>
       </c>
       <c r="E107" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="F107"/>
+        <v>182</v>
+      </c>
+      <c r="F107" t="s">
+        <v>897</v>
+      </c>
       <c r="G107" t="s">
-        <v>1231</v>
+        <v>1406</v>
       </c>
       <c r="H107"/>
-      <c r="I107" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I107"/>
       <c r="J107" t="s">
         <v>51</v>
       </c>
       <c r="K107" t="s">
-        <v>1233</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
-        <v>50262</v>
+        <v>54041</v>
       </c>
       <c r="B108" t="s">
-        <v>1234</v>
+        <v>1408</v>
       </c>
       <c r="C108" t="s">
-        <v>1235</v>
+        <v>1409</v>
       </c>
       <c r="D108" t="s">
-        <v>1236</v>
+        <v>1410</v>
       </c>
       <c r="E108" t="s">
-        <v>662</v>
+        <v>1411</v>
       </c>
       <c r="F108"/>
-      <c r="G108" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G108"/>
+      <c r="H108"/>
+      <c r="I108"/>
       <c r="J108" t="s">
-        <v>51</v>
+        <v>880</v>
       </c>
       <c r="K108" t="s">
-        <v>1240</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
-        <v>54356</v>
+        <v>50220</v>
       </c>
       <c r="B109" t="s">
-        <v>1241</v>
+        <v>1413</v>
       </c>
       <c r="C109" t="s">
-        <v>1242</v>
+        <v>1414</v>
       </c>
       <c r="D109" t="s">
-        <v>1243</v>
+        <v>1415</v>
       </c>
       <c r="E109" t="s">
-        <v>647</v>
-[...4 lines deleted...]
-      <c r="I109"/>
+        <v>1416</v>
+      </c>
+      <c r="F109" t="s">
+        <v>897</v>
+      </c>
+      <c r="G109" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H109" t="s">
+        <v>130</v>
+      </c>
+      <c r="I109" t="s">
+        <v>1418</v>
+      </c>
       <c r="J109" t="s">
-        <v>640</v>
+        <v>51</v>
       </c>
       <c r="K109" t="s">
-        <v>1244</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
-        <v>52491</v>
+        <v>54811</v>
       </c>
       <c r="B110" t="s">
-        <v>1245</v>
+        <v>1420</v>
       </c>
       <c r="C110" t="s">
-        <v>1246</v>
+        <v>1414</v>
       </c>
       <c r="D110" t="s">
-        <v>1247</v>
+        <v>1421</v>
       </c>
       <c r="E110" t="s">
-        <v>54</v>
-[...9 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="F110"/>
+      <c r="G110"/>
+      <c r="H110"/>
       <c r="I110"/>
       <c r="J110" t="s">
-        <v>615</v>
+        <v>661</v>
       </c>
       <c r="K110" t="s">
-        <v>1250</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
-        <v>50280</v>
+        <v>54235</v>
       </c>
       <c r="B111" t="s">
-        <v>1251</v>
+        <v>1423</v>
       </c>
       <c r="C111" t="s">
-        <v>1252</v>
+        <v>1424</v>
       </c>
       <c r="D111" t="s">
-        <v>1253</v>
+        <v>1425</v>
       </c>
       <c r="E111" t="s">
-        <v>240</v>
+        <v>107</v>
       </c>
       <c r="F111" t="s">
-        <v>1254</v>
-[...3 lines deleted...]
-      </c>
+        <v>1035</v>
+      </c>
+      <c r="G111"/>
       <c r="H111"/>
-      <c r="I111" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I111"/>
       <c r="J111" t="s">
-        <v>51</v>
+        <v>274</v>
       </c>
       <c r="K111" t="s">
-        <v>1257</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
-        <v>50240</v>
+        <v>54545</v>
       </c>
       <c r="B112" t="s">
-        <v>1258</v>
+        <v>1427</v>
       </c>
       <c r="C112" t="s">
-        <v>1259</v>
+        <v>1424</v>
       </c>
       <c r="D112" t="s">
-        <v>1260</v>
+        <v>1428</v>
       </c>
       <c r="E112" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="F112"/>
       <c r="G112" t="s">
-        <v>1261</v>
+        <v>1429</v>
       </c>
       <c r="H112"/>
-      <c r="I112" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I112"/>
       <c r="J112" t="s">
-        <v>51</v>
+        <v>783</v>
       </c>
       <c r="K112" t="s">
-        <v>1263</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
-        <v>50251</v>
+        <v>52346</v>
       </c>
       <c r="B113" t="s">
-        <v>1264</v>
+        <v>1431</v>
       </c>
       <c r="C113" t="s">
-        <v>1265</v>
+        <v>1424</v>
       </c>
       <c r="D113" t="s">
-        <v>1266</v>
+        <v>1432</v>
       </c>
       <c r="E113" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="F113"/>
       <c r="G113" t="s">
-        <v>1267</v>
+        <v>1433</v>
       </c>
       <c r="H113"/>
-      <c r="I113" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I113"/>
       <c r="J113" t="s">
-        <v>51</v>
+        <v>917</v>
       </c>
       <c r="K113" t="s">
-        <v>1269</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
-        <v>50227</v>
+        <v>50360</v>
       </c>
       <c r="B114" t="s">
-        <v>1270</v>
+        <v>1435</v>
       </c>
       <c r="C114" t="s">
-        <v>1265</v>
+        <v>1424</v>
       </c>
       <c r="D114" t="s">
-        <v>1271</v>
+        <v>1436</v>
       </c>
       <c r="E114" t="s">
-        <v>149</v>
+        <v>131</v>
       </c>
       <c r="F114" t="s">
-        <v>703</v>
+        <v>998</v>
       </c>
       <c r="G114" t="s">
-        <v>1272</v>
+        <v>1437</v>
       </c>
       <c r="H114"/>
-      <c r="I114" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I114"/>
       <c r="J114" t="s">
         <v>51</v>
       </c>
       <c r="K114" t="s">
-        <v>1274</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
-        <v>50351</v>
+        <v>52481</v>
       </c>
       <c r="B115" t="s">
-        <v>1275</v>
+        <v>1439</v>
       </c>
       <c r="C115" t="s">
-        <v>1276</v>
+        <v>1440</v>
       </c>
       <c r="D115" t="s">
-        <v>1277</v>
+        <v>1441</v>
       </c>
       <c r="E115" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="F115"/>
+      <c r="G115"/>
       <c r="H115"/>
       <c r="I115"/>
       <c r="J115" t="s">
-        <v>51</v>
+        <v>717</v>
       </c>
       <c r="K115" t="s">
-        <v>1279</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
-        <v>50340</v>
+        <v>54353</v>
       </c>
       <c r="B116" t="s">
-        <v>1280</v>
+        <v>1443</v>
       </c>
       <c r="C116" t="s">
-        <v>1276</v>
+        <v>1444</v>
       </c>
       <c r="D116" t="s">
-        <v>1281</v>
+        <v>1445</v>
       </c>
       <c r="E116" t="s">
-        <v>107</v>
+        <v>761</v>
       </c>
       <c r="F116" t="s">
-        <v>703</v>
-[...3 lines deleted...]
-      </c>
+        <v>1446</v>
+      </c>
+      <c r="G116"/>
       <c r="H116"/>
       <c r="I116"/>
       <c r="J116" t="s">
-        <v>51</v>
+        <v>753</v>
       </c>
       <c r="K116" t="s">
-        <v>1283</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
-        <v>54628</v>
+        <v>54313</v>
       </c>
       <c r="B117" t="s">
-        <v>1284</v>
+        <v>1448</v>
       </c>
       <c r="C117" t="s">
-        <v>1285</v>
+        <v>1444</v>
       </c>
       <c r="D117" t="s">
-        <v>1286</v>
+        <v>1449</v>
       </c>
       <c r="E117" t="s">
-        <v>664</v>
+        <v>758</v>
       </c>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117"/>
-      <c r="I117"/>
+      <c r="I117" t="s">
+        <v>1450</v>
+      </c>
       <c r="J117" t="s">
-        <v>542</v>
+        <v>1240</v>
       </c>
       <c r="K117" t="s">
-        <v>1287</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
-        <v>50230</v>
+        <v>54632</v>
       </c>
       <c r="B118" t="s">
-        <v>1288</v>
+        <v>1452</v>
       </c>
       <c r="C118" t="s">
-        <v>1289</v>
+        <v>1453</v>
       </c>
       <c r="D118" t="s">
-        <v>1290</v>
+        <v>1454</v>
       </c>
       <c r="E118" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>799</v>
+      </c>
+      <c r="F118"/>
+      <c r="G118"/>
       <c r="H118"/>
       <c r="I118"/>
       <c r="J118" t="s">
-        <v>51</v>
+        <v>794</v>
       </c>
       <c r="K118" t="s">
-        <v>1292</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
-        <v>50224</v>
+        <v>53561</v>
       </c>
       <c r="B119" t="s">
-        <v>1293</v>
+        <v>1456</v>
       </c>
       <c r="C119" t="s">
-        <v>1294</v>
+        <v>1457</v>
       </c>
       <c r="D119" t="s">
-        <v>1295</v>
+        <v>1458</v>
       </c>
       <c r="E119" t="s">
-        <v>140</v>
+        <v>415</v>
       </c>
       <c r="F119" t="s">
-        <v>703</v>
+        <v>1459</v>
       </c>
       <c r="G119" t="s">
-        <v>1296</v>
+        <v>1460</v>
       </c>
       <c r="H119"/>
       <c r="I119" t="s">
-        <v>1297</v>
+        <v>1461</v>
       </c>
       <c r="J119" t="s">
-        <v>51</v>
+        <v>1197</v>
       </c>
       <c r="K119" t="s">
-        <v>1298</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
-        <v>54195</v>
+        <v>54185</v>
       </c>
       <c r="B120" t="s">
-        <v>1299</v>
+        <v>1463</v>
       </c>
       <c r="C120" t="s">
-        <v>1300</v>
+        <v>1457</v>
       </c>
       <c r="D120" t="s">
-        <v>1301</v>
+        <v>1464</v>
       </c>
       <c r="E120" t="s">
-        <v>107</v>
+        <v>1465</v>
       </c>
       <c r="F120" t="s">
-        <v>837</v>
-[...1 lines deleted...]
-      <c r="G120"/>
+        <v>1466</v>
+      </c>
+      <c r="G120" t="s">
+        <v>1467</v>
+      </c>
       <c r="H120"/>
       <c r="I120"/>
       <c r="J120" t="s">
-        <v>628</v>
+        <v>742</v>
       </c>
       <c r="K120" t="s">
-        <v>1302</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
-        <v>54615</v>
+        <v>54231</v>
       </c>
       <c r="B121" t="s">
-        <v>1303</v>
+        <v>1469</v>
       </c>
       <c r="C121" t="s">
-        <v>1304</v>
+        <v>1457</v>
       </c>
       <c r="D121" t="s">
-        <v>1305</v>
+        <v>1470</v>
       </c>
       <c r="E121" t="s">
-        <v>537</v>
-[...1 lines deleted...]
-      <c r="F121"/>
+        <v>131</v>
+      </c>
+      <c r="F121" t="s">
+        <v>1471</v>
+      </c>
       <c r="G121"/>
       <c r="H121"/>
       <c r="I121"/>
       <c r="J121" t="s">
-        <v>542</v>
+        <v>274</v>
       </c>
       <c r="K121" t="s">
-        <v>1306</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
-        <v>50333</v>
+        <v>54289</v>
       </c>
       <c r="B122" t="s">
-        <v>1307</v>
+        <v>1473</v>
       </c>
       <c r="C122" t="s">
-        <v>1308</v>
+        <v>1474</v>
       </c>
       <c r="D122" t="s">
-        <v>1309</v>
+        <v>1475</v>
       </c>
       <c r="E122" t="s">
-        <v>624</v>
+        <v>541</v>
       </c>
       <c r="F122" t="s">
-        <v>733</v>
+        <v>1476</v>
       </c>
       <c r="G122" t="s">
-        <v>1310</v>
+        <v>1477</v>
       </c>
       <c r="H122" t="s">
-        <v>107</v>
+        <v>751</v>
       </c>
       <c r="I122"/>
       <c r="J122" t="s">
-        <v>51</v>
+        <v>750</v>
       </c>
       <c r="K122" t="s">
-        <v>1311</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
-        <v>54227</v>
+        <v>50267</v>
       </c>
       <c r="B123" t="s">
-        <v>1312</v>
+        <v>1479</v>
       </c>
       <c r="C123" t="s">
-        <v>1313</v>
+        <v>1480</v>
       </c>
       <c r="D123" t="s">
-        <v>1314</v>
+        <v>1481</v>
       </c>
       <c r="E123" t="s">
-        <v>1315</v>
-[...5 lines deleted...]
-      <c r="H123"/>
+        <v>1482</v>
+      </c>
+      <c r="F123"/>
+      <c r="G123" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H123" t="s">
+        <v>107</v>
+      </c>
       <c r="I123"/>
       <c r="J123" t="s">
-        <v>628</v>
+        <v>51</v>
       </c>
       <c r="K123" t="s">
-        <v>1317</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
-        <v>53801</v>
+        <v>54264</v>
       </c>
       <c r="B124" t="s">
-        <v>1318</v>
+        <v>1485</v>
       </c>
       <c r="C124" t="s">
-        <v>1319</v>
+        <v>1486</v>
       </c>
       <c r="D124" t="s">
-        <v>1320</v>
+        <v>1487</v>
       </c>
       <c r="E124" t="s">
-        <v>140</v>
+        <v>107</v>
       </c>
       <c r="F124"/>
-      <c r="G124" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G124"/>
       <c r="H124"/>
       <c r="I124"/>
       <c r="J124" t="s">
-        <v>782</v>
+        <v>274</v>
       </c>
       <c r="K124" t="s">
-        <v>1322</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
-        <v>50263</v>
+        <v>53866</v>
       </c>
       <c r="B125" t="s">
-        <v>1323</v>
+        <v>1489</v>
       </c>
       <c r="C125" t="s">
-        <v>1324</v>
+        <v>1490</v>
       </c>
       <c r="D125" t="s">
-        <v>1325</v>
+        <v>1491</v>
       </c>
       <c r="E125" t="s">
-        <v>131</v>
+        <v>427</v>
       </c>
       <c r="F125"/>
-      <c r="G125" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G125"/>
       <c r="H125"/>
-      <c r="I125" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I125"/>
       <c r="J125" t="s">
-        <v>51</v>
+        <v>1492</v>
       </c>
       <c r="K125" t="s">
-        <v>1328</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
-        <v>54590</v>
+        <v>50244</v>
       </c>
       <c r="B126" t="s">
-        <v>1329</v>
+        <v>1494</v>
       </c>
       <c r="C126" t="s">
-        <v>1330</v>
+        <v>1495</v>
       </c>
       <c r="D126" t="s">
-        <v>923</v>
+        <v>1496</v>
       </c>
       <c r="E126" t="s">
-        <v>1331</v>
-[...2 lines deleted...]
-      <c r="G126"/>
+        <v>107</v>
+      </c>
+      <c r="F126" t="s">
+        <v>863</v>
+      </c>
+      <c r="G126" t="s">
+        <v>1497</v>
+      </c>
       <c r="H126"/>
-      <c r="I126"/>
+      <c r="I126" t="s">
+        <v>1089</v>
+      </c>
       <c r="J126" t="s">
-        <v>524</v>
+        <v>51</v>
       </c>
       <c r="K126" t="s">
-        <v>1332</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
-        <v>54188</v>
+        <v>54273</v>
       </c>
       <c r="B127" t="s">
-        <v>1333</v>
+        <v>1499</v>
       </c>
       <c r="C127" t="s">
-        <v>1334</v>
+        <v>1500</v>
       </c>
       <c r="D127" t="s">
-        <v>1335</v>
+        <v>1501</v>
       </c>
       <c r="E127" t="s">
-        <v>1336</v>
-[...1 lines deleted...]
-      <c r="F127"/>
+        <v>140</v>
+      </c>
+      <c r="F127" t="s">
+        <v>1502</v>
+      </c>
       <c r="G127"/>
-      <c r="H127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H127"/>
       <c r="I127"/>
       <c r="J127" t="s">
-        <v>628</v>
+        <v>279</v>
       </c>
       <c r="K127" t="s">
-        <v>1337</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128">
-        <v>50300</v>
+        <v>54219</v>
       </c>
       <c r="B128" t="s">
-        <v>1338</v>
+        <v>1504</v>
       </c>
       <c r="C128" t="s">
-        <v>1334</v>
+        <v>1505</v>
       </c>
       <c r="D128" t="s">
-        <v>1339</v>
+        <v>1506</v>
       </c>
       <c r="E128" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="F128" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G128"/>
       <c r="H128"/>
       <c r="I128"/>
       <c r="J128" t="s">
-        <v>51</v>
+        <v>742</v>
       </c>
       <c r="K128" t="s">
-        <v>1341</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
-        <v>50271</v>
+        <v>50354</v>
       </c>
       <c r="B129" t="s">
-        <v>1342</v>
+        <v>1509</v>
       </c>
       <c r="C129" t="s">
-        <v>1343</v>
+        <v>1510</v>
       </c>
       <c r="D129" t="s">
-        <v>1344</v>
+        <v>883</v>
       </c>
       <c r="E129" t="s">
-        <v>1345</v>
-[...1 lines deleted...]
-      <c r="F129"/>
+        <v>304</v>
+      </c>
+      <c r="F129" t="s">
+        <v>890</v>
+      </c>
       <c r="G129" t="s">
-        <v>1346</v>
+        <v>1511</v>
       </c>
       <c r="H129"/>
-      <c r="I129" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I129"/>
       <c r="J129" t="s">
         <v>51</v>
       </c>
       <c r="K129" t="s">
-        <v>1348</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
-        <v>50279</v>
+        <v>54184</v>
       </c>
       <c r="B130" t="s">
-        <v>1349</v>
+        <v>1513</v>
       </c>
       <c r="C130" t="s">
-        <v>1350</v>
+        <v>1514</v>
       </c>
       <c r="D130" t="s">
-        <v>1351</v>
+        <v>1515</v>
       </c>
       <c r="E130" t="s">
-        <v>233</v>
-[...4 lines deleted...]
-      </c>
+        <v>469</v>
+      </c>
+      <c r="F130" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G130"/>
       <c r="H130"/>
-      <c r="I130" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I130"/>
       <c r="J130" t="s">
-        <v>51</v>
+        <v>742</v>
       </c>
       <c r="K130" t="s">
-        <v>1354</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
-        <v>54281</v>
+        <v>50270</v>
       </c>
       <c r="B131" t="s">
-        <v>1355</v>
+        <v>1517</v>
       </c>
       <c r="C131" t="s">
-        <v>1350</v>
+        <v>1518</v>
       </c>
       <c r="D131" t="s">
-        <v>1356</v>
+        <v>1519</v>
       </c>
       <c r="E131" t="s">
-        <v>247</v>
-[...4 lines deleted...]
-      <c r="G131"/>
+        <v>131</v>
+      </c>
+      <c r="F131"/>
+      <c r="G131" t="s">
+        <v>1520</v>
+      </c>
       <c r="H131"/>
-      <c r="I131"/>
+      <c r="I131" t="s">
+        <v>1521</v>
+      </c>
       <c r="J131" t="s">
-        <v>279</v>
+        <v>51</v>
       </c>
       <c r="K131" t="s">
-        <v>1358</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132">
-        <v>54224</v>
+        <v>50262</v>
       </c>
       <c r="B132" t="s">
-        <v>1359</v>
+        <v>1523</v>
       </c>
       <c r="C132" t="s">
-        <v>1360</v>
+        <v>1524</v>
       </c>
       <c r="D132" t="s">
-        <v>1361</v>
+        <v>1525</v>
       </c>
       <c r="E132" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      <c r="I132"/>
+        <v>801</v>
+      </c>
+      <c r="F132"/>
+      <c r="G132" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H132" t="s">
+        <v>1527</v>
+      </c>
+      <c r="I132" t="s">
+        <v>1528</v>
+      </c>
       <c r="J132" t="s">
-        <v>628</v>
+        <v>51</v>
       </c>
       <c r="K132" t="s">
-        <v>1363</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133">
-        <v>52471</v>
+        <v>54356</v>
       </c>
       <c r="B133" t="s">
-        <v>1364</v>
+        <v>1530</v>
       </c>
       <c r="C133" t="s">
-        <v>1365</v>
+        <v>1531</v>
       </c>
       <c r="D133" t="s">
-        <v>1366</v>
+        <v>1532</v>
       </c>
       <c r="E133" t="s">
-        <v>247</v>
+        <v>760</v>
       </c>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133"/>
       <c r="I133"/>
       <c r="J133" t="s">
-        <v>615</v>
+        <v>753</v>
       </c>
       <c r="K133" t="s">
-        <v>1367</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134">
-        <v>50242</v>
+        <v>52491</v>
       </c>
       <c r="B134" t="s">
-        <v>1368</v>
+        <v>1534</v>
       </c>
       <c r="C134" t="s">
-        <v>1369</v>
+        <v>1535</v>
       </c>
       <c r="D134" t="s">
-        <v>1370</v>
+        <v>1536</v>
       </c>
       <c r="E134" t="s">
-        <v>117</v>
+        <v>54</v>
       </c>
       <c r="F134" t="s">
-        <v>1371</v>
+        <v>1537</v>
       </c>
       <c r="G134" t="s">
-        <v>1372</v>
-[...4 lines deleted...]
-      </c>
+        <v>1538</v>
+      </c>
+      <c r="H134" t="s">
+        <v>248</v>
+      </c>
+      <c r="I134"/>
       <c r="J134" t="s">
-        <v>51</v>
+        <v>717</v>
       </c>
       <c r="K134" t="s">
-        <v>1374</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
-        <v>54324</v>
+        <v>50280</v>
       </c>
       <c r="B135" t="s">
-        <v>1375</v>
+        <v>1540</v>
       </c>
       <c r="C135" t="s">
-        <v>1376</v>
+        <v>1541</v>
       </c>
       <c r="D135" t="s">
-        <v>1377</v>
+        <v>1542</v>
       </c>
       <c r="E135" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-      <c r="G135"/>
+        <v>240</v>
+      </c>
+      <c r="F135" t="s">
+        <v>1543</v>
+      </c>
+      <c r="G135" t="s">
+        <v>1544</v>
+      </c>
       <c r="H135"/>
       <c r="I135" t="s">
-        <v>1378</v>
+        <v>1545</v>
       </c>
       <c r="J135" t="s">
-        <v>693</v>
+        <v>51</v>
       </c>
       <c r="K135" t="s">
-        <v>1379</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
-        <v>50278</v>
+        <v>50240</v>
       </c>
       <c r="B136" t="s">
-        <v>1380</v>
+        <v>1547</v>
       </c>
       <c r="C136" t="s">
-        <v>1381</v>
+        <v>1548</v>
       </c>
       <c r="D136" t="s">
-        <v>1382</v>
+        <v>1549</v>
       </c>
       <c r="E136" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="F136"/>
+        <v>107</v>
+      </c>
+      <c r="F136" t="s">
+        <v>890</v>
+      </c>
       <c r="G136" t="s">
-        <v>1383</v>
+        <v>1550</v>
       </c>
       <c r="H136"/>
-      <c r="I136"/>
+      <c r="I136" t="s">
+        <v>1551</v>
+      </c>
       <c r="J136" t="s">
         <v>51</v>
       </c>
       <c r="K136" t="s">
-        <v>1384</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
-        <v>54211</v>
+        <v>50251</v>
       </c>
       <c r="B137" t="s">
-        <v>1385</v>
+        <v>1553</v>
       </c>
       <c r="C137" t="s">
-        <v>1386</v>
+        <v>1554</v>
       </c>
       <c r="D137" t="s">
-        <v>1387</v>
+        <v>1555</v>
       </c>
       <c r="E137" t="s">
-        <v>107</v>
+        <v>248</v>
       </c>
       <c r="F137" t="s">
-        <v>1388</v>
-[...1 lines deleted...]
-      <c r="G137"/>
+        <v>1537</v>
+      </c>
+      <c r="G137" t="s">
+        <v>1556</v>
+      </c>
       <c r="H137"/>
-      <c r="I137"/>
+      <c r="I137" t="s">
+        <v>1557</v>
+      </c>
       <c r="J137" t="s">
-        <v>628</v>
+        <v>51</v>
       </c>
       <c r="K137" t="s">
-        <v>1389</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
-        <v>54291</v>
+        <v>50227</v>
       </c>
       <c r="B138" t="s">
-        <v>1390</v>
+        <v>1559</v>
       </c>
       <c r="C138" t="s">
-        <v>1391</v>
+        <v>1554</v>
       </c>
       <c r="D138" t="s">
-        <v>1392</v>
+        <v>1560</v>
       </c>
       <c r="E138" t="s">
-        <v>639</v>
+        <v>149</v>
       </c>
       <c r="F138" t="s">
-        <v>1393</v>
-[...1 lines deleted...]
-      <c r="G138"/>
+        <v>863</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1561</v>
+      </c>
       <c r="H138"/>
-      <c r="I138"/>
+      <c r="I138" t="s">
+        <v>1562</v>
+      </c>
       <c r="J138" t="s">
-        <v>279</v>
+        <v>51</v>
       </c>
       <c r="K138" t="s">
-        <v>1394</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
-        <v>50341</v>
+        <v>50351</v>
       </c>
       <c r="B139" t="s">
-        <v>1395</v>
+        <v>1564</v>
       </c>
       <c r="C139" t="s">
-        <v>1396</v>
+        <v>1565</v>
       </c>
       <c r="D139" t="s">
-        <v>1397</v>
+        <v>1566</v>
       </c>
       <c r="E139" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F139" t="s">
-        <v>805</v>
+        <v>863</v>
       </c>
       <c r="G139" t="s">
-        <v>1398</v>
+        <v>1567</v>
       </c>
       <c r="H139"/>
       <c r="I139"/>
       <c r="J139" t="s">
         <v>51</v>
       </c>
       <c r="K139" t="s">
-        <v>1399</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
-        <v>50226</v>
+        <v>50340</v>
       </c>
       <c r="B140" t="s">
-        <v>1400</v>
+        <v>1569</v>
       </c>
       <c r="C140" t="s">
-        <v>1401</v>
+        <v>1565</v>
       </c>
       <c r="D140" t="s">
-        <v>1402</v>
+        <v>1570</v>
       </c>
       <c r="E140" t="s">
-        <v>149</v>
+        <v>107</v>
       </c>
       <c r="F140" t="s">
-        <v>726</v>
+        <v>863</v>
       </c>
       <c r="G140" t="s">
-        <v>1403</v>
+        <v>1571</v>
       </c>
       <c r="H140"/>
-      <c r="I140" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I140"/>
       <c r="J140" t="s">
         <v>51</v>
       </c>
       <c r="K140" t="s">
-        <v>1405</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
-        <v>50347</v>
+        <v>50320</v>
       </c>
       <c r="B141" t="s">
-        <v>1406</v>
+        <v>1573</v>
       </c>
       <c r="C141" t="s">
-        <v>1407</v>
+        <v>1574</v>
       </c>
       <c r="D141" t="s">
-        <v>1408</v>
+        <v>1575</v>
       </c>
       <c r="E141" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="F141"/>
       <c r="G141" t="s">
-        <v>1409</v>
+        <v>1576</v>
       </c>
       <c r="H141"/>
-      <c r="I141"/>
+      <c r="I141" t="s">
+        <v>1577</v>
+      </c>
       <c r="J141" t="s">
         <v>51</v>
       </c>
       <c r="K141" t="s">
-        <v>1410</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
-        <v>50268</v>
+        <v>54628</v>
       </c>
       <c r="B142" t="s">
-        <v>1411</v>
+        <v>1579</v>
       </c>
       <c r="C142" t="s">
-        <v>1412</v>
+        <v>1580</v>
       </c>
       <c r="D142" t="s">
-        <v>1413</v>
+        <v>1581</v>
       </c>
       <c r="E142" t="s">
-        <v>182</v>
-[...6 lines deleted...]
-      </c>
+        <v>802</v>
+      </c>
+      <c r="F142"/>
+      <c r="G142"/>
       <c r="H142"/>
-      <c r="I142" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I142"/>
       <c r="J142" t="s">
-        <v>51</v>
+        <v>794</v>
       </c>
       <c r="K142" t="s">
-        <v>1416</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
-        <v>50219</v>
+        <v>50230</v>
       </c>
       <c r="B143" t="s">
-        <v>1417</v>
+        <v>1583</v>
       </c>
       <c r="C143" t="s">
-        <v>1418</v>
+        <v>1584</v>
       </c>
       <c r="D143" t="s">
-        <v>1419</v>
+        <v>1585</v>
       </c>
       <c r="E143" t="s">
-        <v>78</v>
+        <v>108</v>
       </c>
       <c r="F143" t="s">
-        <v>805</v>
+        <v>998</v>
       </c>
       <c r="G143" t="s">
-        <v>1420</v>
+        <v>1586</v>
       </c>
       <c r="H143"/>
       <c r="I143"/>
       <c r="J143" t="s">
         <v>51</v>
       </c>
       <c r="K143" t="s">
-        <v>1421</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
-        <v>54302</v>
+        <v>50224</v>
       </c>
       <c r="B144" t="s">
-        <v>1422</v>
+        <v>1588</v>
       </c>
       <c r="C144" t="s">
-        <v>1423</v>
+        <v>1589</v>
       </c>
       <c r="D144" t="s">
-        <v>1424</v>
+        <v>1590</v>
       </c>
       <c r="E144" t="s">
-        <v>102</v>
+        <v>140</v>
       </c>
       <c r="F144" t="s">
-        <v>1425</v>
+        <v>863</v>
       </c>
       <c r="G144" t="s">
-        <v>1426</v>
+        <v>1591</v>
       </c>
       <c r="H144"/>
-      <c r="I144"/>
+      <c r="I144" t="s">
+        <v>1111</v>
+      </c>
       <c r="J144" t="s">
-        <v>976</v>
+        <v>51</v>
       </c>
       <c r="K144" t="s">
-        <v>1427</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
-        <v>50336</v>
+        <v>54195</v>
       </c>
       <c r="B145" t="s">
-        <v>1428</v>
+        <v>1593</v>
       </c>
       <c r="C145" t="s">
-        <v>1429</v>
+        <v>1594</v>
       </c>
       <c r="D145" t="s">
-        <v>1430</v>
+        <v>1595</v>
       </c>
       <c r="E145" t="s">
-        <v>131</v>
+        <v>107</v>
       </c>
       <c r="F145" t="s">
-        <v>805</v>
-[...3 lines deleted...]
-      </c>
+        <v>1035</v>
+      </c>
+      <c r="G145"/>
       <c r="H145"/>
       <c r="I145"/>
       <c r="J145" t="s">
-        <v>51</v>
+        <v>742</v>
       </c>
       <c r="K145" t="s">
-        <v>1432</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
-        <v>50276</v>
+        <v>54615</v>
       </c>
       <c r="B146" t="s">
-        <v>1433</v>
+        <v>1597</v>
       </c>
       <c r="C146" t="s">
-        <v>1429</v>
+        <v>1598</v>
       </c>
       <c r="D146" t="s">
-        <v>1434</v>
+        <v>1599</v>
       </c>
       <c r="E146" t="s">
-        <v>107</v>
+        <v>634</v>
       </c>
       <c r="F146"/>
-      <c r="G146" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G146"/>
       <c r="H146"/>
-      <c r="I146" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I146"/>
       <c r="J146" t="s">
-        <v>51</v>
+        <v>794</v>
       </c>
       <c r="K146" t="s">
-        <v>1437</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
-        <v>50241</v>
+        <v>50333</v>
       </c>
       <c r="B147" t="s">
-        <v>1438</v>
+        <v>1601</v>
       </c>
       <c r="C147" t="s">
-        <v>1439</v>
+        <v>1602</v>
       </c>
       <c r="D147" t="s">
-        <v>1440</v>
+        <v>1603</v>
       </c>
       <c r="E147" t="s">
+        <v>725</v>
+      </c>
+      <c r="F147" t="s">
+        <v>897</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H147" t="s">
         <v>107</v>
       </c>
-      <c r="F147" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="I147"/>
       <c r="J147" t="s">
         <v>51</v>
       </c>
       <c r="K147" t="s">
-        <v>1444</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
-        <v>50273</v>
+        <v>54227</v>
       </c>
       <c r="B148" t="s">
-        <v>1445</v>
+        <v>1606</v>
       </c>
       <c r="C148" t="s">
-        <v>1446</v>
+        <v>1607</v>
       </c>
       <c r="D148" t="s">
-        <v>1447</v>
+        <v>1608</v>
       </c>
       <c r="E148" t="s">
-        <v>131</v>
-[...4 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G148"/>
       <c r="H148"/>
       <c r="I148"/>
       <c r="J148" t="s">
-        <v>51</v>
+        <v>742</v>
       </c>
       <c r="K148" t="s">
-        <v>1449</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
-        <v>52371</v>
+        <v>53801</v>
       </c>
       <c r="B149" t="s">
-        <v>1450</v>
+        <v>1611</v>
       </c>
       <c r="C149" t="s">
-        <v>1451</v>
+        <v>1612</v>
       </c>
       <c r="D149" t="s">
-        <v>1452</v>
+        <v>1613</v>
       </c>
       <c r="E149" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="F149"/>
       <c r="G149" t="s">
-        <v>1453</v>
+        <v>1614</v>
       </c>
       <c r="H149"/>
       <c r="I149"/>
       <c r="J149" t="s">
-        <v>746</v>
+        <v>971</v>
       </c>
       <c r="K149" t="s">
-        <v>1454</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150">
-        <v>52461</v>
+        <v>50309</v>
       </c>
       <c r="B150" t="s">
-        <v>1455</v>
+        <v>1616</v>
       </c>
       <c r="C150" t="s">
-        <v>1456</v>
+        <v>1617</v>
       </c>
       <c r="D150" t="s">
-        <v>1457</v>
+        <v>1618</v>
       </c>
       <c r="E150" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F150"/>
-      <c r="G150"/>
-      <c r="H150"/>
+      <c r="G150" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H150" t="s">
+        <v>108</v>
+      </c>
       <c r="I150"/>
       <c r="J150" t="s">
-        <v>615</v>
+        <v>51</v>
       </c>
       <c r="K150" t="s">
-        <v>1458</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
-        <v>54330</v>
+        <v>50263</v>
       </c>
       <c r="B151" t="s">
-        <v>1459</v>
+        <v>1621</v>
       </c>
       <c r="C151" t="s">
-        <v>1460</v>
+        <v>1622</v>
       </c>
       <c r="D151" t="s">
-        <v>1461</v>
+        <v>1623</v>
       </c>
       <c r="E151" t="s">
-        <v>77</v>
+        <v>131</v>
       </c>
       <c r="F151"/>
-      <c r="G151"/>
+      <c r="G151" t="s">
+        <v>1624</v>
+      </c>
       <c r="H151"/>
       <c r="I151" t="s">
-        <v>1462</v>
+        <v>1625</v>
       </c>
       <c r="J151" t="s">
-        <v>997</v>
+        <v>51</v>
       </c>
       <c r="K151" t="s">
-        <v>1463</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152">
-        <v>54238</v>
+        <v>54590</v>
       </c>
       <c r="B152" t="s">
-        <v>1464</v>
+        <v>1627</v>
       </c>
       <c r="C152" t="s">
-        <v>1460</v>
+        <v>1628</v>
       </c>
       <c r="D152" t="s">
-        <v>1465</v>
+        <v>1148</v>
       </c>
       <c r="E152" t="s">
-        <v>107</v>
+        <v>815</v>
       </c>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152"/>
       <c r="I152"/>
       <c r="J152" t="s">
-        <v>274</v>
+        <v>792</v>
       </c>
       <c r="K152" t="s">
-        <v>1466</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
-        <v>50274</v>
+        <v>54188</v>
       </c>
       <c r="B153" t="s">
-        <v>1467</v>
+        <v>1630</v>
       </c>
       <c r="C153" t="s">
-        <v>1468</v>
+        <v>1631</v>
       </c>
       <c r="D153" t="s">
-        <v>1469</v>
+        <v>1632</v>
       </c>
       <c r="E153" t="s">
-        <v>107</v>
+        <v>1633</v>
       </c>
       <c r="F153"/>
-      <c r="G153" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="G153"/>
+      <c r="H153" t="s">
+        <v>54</v>
+      </c>
+      <c r="I153"/>
       <c r="J153" t="s">
-        <v>51</v>
+        <v>742</v>
       </c>
       <c r="K153" t="s">
-        <v>1472</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
-        <v>50217</v>
+        <v>50300</v>
       </c>
       <c r="B154" t="s">
-        <v>1473</v>
+        <v>1635</v>
       </c>
       <c r="C154" t="s">
-        <v>1474</v>
+        <v>1631</v>
       </c>
       <c r="D154" t="s">
-        <v>1475</v>
+        <v>1636</v>
       </c>
       <c r="E154" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="F154"/>
       <c r="G154" t="s">
-        <v>1476</v>
+        <v>1637</v>
       </c>
       <c r="H154"/>
-      <c r="I154" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I154"/>
       <c r="J154" t="s">
         <v>51</v>
       </c>
       <c r="K154" t="s">
-        <v>1478</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155">
-        <v>50282</v>
+        <v>50271</v>
       </c>
       <c r="B155" t="s">
-        <v>1479</v>
+        <v>1639</v>
       </c>
       <c r="C155" t="s">
-        <v>1480</v>
+        <v>1640</v>
       </c>
       <c r="D155" t="s">
-        <v>1481</v>
+        <v>1641</v>
       </c>
       <c r="E155" t="s">
-        <v>256</v>
+        <v>1642</v>
       </c>
       <c r="F155"/>
       <c r="G155" t="s">
-        <v>1482</v>
+        <v>1643</v>
       </c>
       <c r="H155"/>
       <c r="I155" t="s">
-        <v>1483</v>
+        <v>1644</v>
       </c>
       <c r="J155" t="s">
         <v>51</v>
       </c>
       <c r="K155" t="s">
-        <v>1484</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156">
-        <v>50218</v>
+        <v>50279</v>
       </c>
       <c r="B156" t="s">
-        <v>1485</v>
+        <v>1646</v>
       </c>
       <c r="C156" t="s">
-        <v>1486</v>
+        <v>1647</v>
       </c>
       <c r="D156" t="s">
-        <v>1487</v>
+        <v>1648</v>
       </c>
       <c r="E156" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="F156"/>
       <c r="G156" t="s">
-        <v>1488</v>
+        <v>1649</v>
       </c>
       <c r="H156"/>
       <c r="I156" t="s">
-        <v>1489</v>
+        <v>1650</v>
       </c>
       <c r="J156" t="s">
         <v>51</v>
       </c>
       <c r="K156" t="s">
-        <v>1490</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
-        <v>50233</v>
+        <v>54281</v>
       </c>
       <c r="B157" t="s">
-        <v>1491</v>
+        <v>1652</v>
       </c>
       <c r="C157" t="s">
-        <v>1492</v>
+        <v>1647</v>
       </c>
       <c r="D157" t="s">
-        <v>1493</v>
+        <v>1653</v>
       </c>
       <c r="E157" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="F157" t="s">
+        <v>1654</v>
+      </c>
+      <c r="G157"/>
       <c r="H157"/>
-      <c r="I157" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I157"/>
       <c r="J157" t="s">
-        <v>51</v>
+        <v>279</v>
       </c>
       <c r="K157" t="s">
-        <v>1496</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
-        <v>50357</v>
+        <v>54224</v>
       </c>
       <c r="B158" t="s">
-        <v>1497</v>
+        <v>1656</v>
       </c>
       <c r="C158" t="s">
-        <v>1498</v>
+        <v>1657</v>
       </c>
       <c r="D158" t="s">
-        <v>1499</v>
+        <v>1658</v>
       </c>
       <c r="E158" t="s">
-        <v>1500</v>
+        <v>107</v>
       </c>
       <c r="F158" t="s">
-        <v>805</v>
-[...3 lines deleted...]
-      </c>
+        <v>1659</v>
+      </c>
+      <c r="G158"/>
       <c r="H158"/>
       <c r="I158"/>
       <c r="J158" t="s">
-        <v>51</v>
+        <v>742</v>
       </c>
       <c r="K158" t="s">
-        <v>1502</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159">
-        <v>50243</v>
+        <v>52471</v>
       </c>
       <c r="B159" t="s">
-        <v>1503</v>
+        <v>1661</v>
       </c>
       <c r="C159" t="s">
-        <v>1504</v>
+        <v>1662</v>
       </c>
       <c r="D159" t="s">
-        <v>1505</v>
+        <v>1663</v>
       </c>
       <c r="E159" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="F159"/>
+      <c r="G159"/>
       <c r="H159"/>
-      <c r="I159" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I159"/>
       <c r="J159" t="s">
-        <v>51</v>
+        <v>717</v>
       </c>
       <c r="K159" t="s">
-        <v>1507</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
+        <v>50242</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E160" t="s">
+        <v>117</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1668</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H160"/>
+      <c r="I160" t="s">
+        <v>1670</v>
+      </c>
+      <c r="J160" t="s">
+        <v>51</v>
+      </c>
+      <c r="K160" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11">
+      <c r="A161">
+        <v>54324</v>
+      </c>
+      <c r="B161" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D161" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E161" t="s">
+        <v>756</v>
+      </c>
+      <c r="F161"/>
+      <c r="G161"/>
+      <c r="H161"/>
+      <c r="I161" t="s">
+        <v>1675</v>
+      </c>
+      <c r="J161" t="s">
+        <v>853</v>
+      </c>
+      <c r="K161" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11">
+      <c r="A162">
+        <v>50278</v>
+      </c>
+      <c r="B162" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E162" t="s">
+        <v>108</v>
+      </c>
+      <c r="F162"/>
+      <c r="G162" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H162"/>
+      <c r="I162"/>
+      <c r="J162" t="s">
+        <v>51</v>
+      </c>
+      <c r="K162" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11">
+      <c r="A163">
+        <v>54211</v>
+      </c>
+      <c r="B163" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E163" t="s">
+        <v>107</v>
+      </c>
+      <c r="F163" t="s">
+        <v>1685</v>
+      </c>
+      <c r="G163"/>
+      <c r="H163"/>
+      <c r="I163"/>
+      <c r="J163" t="s">
+        <v>742</v>
+      </c>
+      <c r="K163" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11">
+      <c r="A164">
+        <v>54291</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E164" t="s">
+        <v>752</v>
+      </c>
+      <c r="F164" t="s">
+        <v>1690</v>
+      </c>
+      <c r="G164"/>
+      <c r="H164"/>
+      <c r="I164"/>
+      <c r="J164" t="s">
+        <v>279</v>
+      </c>
+      <c r="K164" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11">
+      <c r="A165">
+        <v>50341</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E165" t="s">
+        <v>108</v>
+      </c>
+      <c r="F165" t="s">
+        <v>998</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H165"/>
+      <c r="I165"/>
+      <c r="J165" t="s">
+        <v>51</v>
+      </c>
+      <c r="K165" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11">
+      <c r="A166">
+        <v>53121</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E166" t="s">
+        <v>240</v>
+      </c>
+      <c r="F166" t="s">
+        <v>1229</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H166"/>
+      <c r="I166" t="s">
+        <v>1701</v>
+      </c>
+      <c r="J166" t="s">
+        <v>1702</v>
+      </c>
+      <c r="K166" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11">
+      <c r="A167">
+        <v>50226</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E167" t="s">
+        <v>149</v>
+      </c>
+      <c r="F167" t="s">
+        <v>890</v>
+      </c>
+      <c r="G167" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H167"/>
+      <c r="I167" t="s">
+        <v>1708</v>
+      </c>
+      <c r="J167" t="s">
+        <v>51</v>
+      </c>
+      <c r="K167" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11">
+      <c r="A168">
+        <v>50347</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E168" t="s">
+        <v>77</v>
+      </c>
+      <c r="F168" t="s">
+        <v>863</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H168"/>
+      <c r="I168"/>
+      <c r="J168" t="s">
+        <v>51</v>
+      </c>
+      <c r="K168" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11">
+      <c r="A169">
+        <v>50268</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E169" t="s">
+        <v>182</v>
+      </c>
+      <c r="F169" t="s">
+        <v>1229</v>
+      </c>
+      <c r="G169" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H169"/>
+      <c r="I169" t="s">
+        <v>1719</v>
+      </c>
+      <c r="J169" t="s">
+        <v>51</v>
+      </c>
+      <c r="K169" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11">
+      <c r="A170">
+        <v>50219</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E170" t="s">
+        <v>78</v>
+      </c>
+      <c r="F170" t="s">
+        <v>998</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H170"/>
+      <c r="I170"/>
+      <c r="J170" t="s">
+        <v>51</v>
+      </c>
+      <c r="K170" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11">
+      <c r="A171">
+        <v>54302</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E171" t="s">
+        <v>102</v>
+      </c>
+      <c r="F171" t="s">
+        <v>1729</v>
+      </c>
+      <c r="G171" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H171"/>
+      <c r="I171"/>
+      <c r="J171" t="s">
+        <v>1213</v>
+      </c>
+      <c r="K171" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11">
+      <c r="A172">
+        <v>50336</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E172" t="s">
+        <v>131</v>
+      </c>
+      <c r="F172" t="s">
+        <v>998</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H172"/>
+      <c r="I172"/>
+      <c r="J172" t="s">
+        <v>51</v>
+      </c>
+      <c r="K172" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11">
+      <c r="A173">
+        <v>50276</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E173" t="s">
+        <v>107</v>
+      </c>
+      <c r="F173"/>
+      <c r="G173" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H173"/>
+      <c r="I173" t="s">
+        <v>1740</v>
+      </c>
+      <c r="J173" t="s">
+        <v>51</v>
+      </c>
+      <c r="K173" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11">
+      <c r="A174">
+        <v>50286</v>
+      </c>
+      <c r="B174" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E174" t="s">
+        <v>821</v>
+      </c>
+      <c r="F174"/>
+      <c r="G174" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H174"/>
+      <c r="I174" t="s">
+        <v>1746</v>
+      </c>
+      <c r="J174" t="s">
+        <v>51</v>
+      </c>
+      <c r="K174" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11">
+      <c r="A175">
+        <v>50241</v>
+      </c>
+      <c r="B175" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E175" t="s">
+        <v>107</v>
+      </c>
+      <c r="F175" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G175" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H175"/>
+      <c r="I175" t="s">
+        <v>1753</v>
+      </c>
+      <c r="J175" t="s">
+        <v>51</v>
+      </c>
+      <c r="K175" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11">
+      <c r="A176">
+        <v>50273</v>
+      </c>
+      <c r="B176" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E176" t="s">
+        <v>131</v>
+      </c>
+      <c r="F176"/>
+      <c r="G176" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H176"/>
+      <c r="I176"/>
+      <c r="J176" t="s">
+        <v>51</v>
+      </c>
+      <c r="K176" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11">
+      <c r="A177">
+        <v>52371</v>
+      </c>
+      <c r="B177" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E177" t="s">
+        <v>107</v>
+      </c>
+      <c r="F177"/>
+      <c r="G177" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H177"/>
+      <c r="I177"/>
+      <c r="J177" t="s">
+        <v>917</v>
+      </c>
+      <c r="K177" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11">
+      <c r="A178">
+        <v>52461</v>
+      </c>
+      <c r="B178" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E178" t="s">
+        <v>247</v>
+      </c>
+      <c r="F178"/>
+      <c r="G178"/>
+      <c r="H178"/>
+      <c r="I178"/>
+      <c r="J178" t="s">
+        <v>717</v>
+      </c>
+      <c r="K178" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11">
+      <c r="A179">
+        <v>54330</v>
+      </c>
+      <c r="B179" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D179" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E179" t="s">
+        <v>77</v>
+      </c>
+      <c r="F179"/>
+      <c r="G179"/>
+      <c r="H179"/>
+      <c r="I179" t="s">
+        <v>1772</v>
+      </c>
+      <c r="J179" t="s">
+        <v>1240</v>
+      </c>
+      <c r="K179" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11">
+      <c r="A180">
+        <v>54238</v>
+      </c>
+      <c r="B180" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D180" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E180" t="s">
+        <v>107</v>
+      </c>
+      <c r="F180"/>
+      <c r="G180"/>
+      <c r="H180"/>
+      <c r="I180"/>
+      <c r="J180" t="s">
+        <v>274</v>
+      </c>
+      <c r="K180" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11">
+      <c r="A181">
+        <v>50274</v>
+      </c>
+      <c r="B181" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D181" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E181" t="s">
+        <v>107</v>
+      </c>
+      <c r="F181"/>
+      <c r="G181" t="s">
+        <v>1780</v>
+      </c>
+      <c r="H181"/>
+      <c r="I181" t="s">
+        <v>1781</v>
+      </c>
+      <c r="J181" t="s">
+        <v>51</v>
+      </c>
+      <c r="K181" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11">
+      <c r="A182">
+        <v>50217</v>
+      </c>
+      <c r="B182" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E182" t="s">
+        <v>77</v>
+      </c>
+      <c r="F182" t="s">
+        <v>890</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H182"/>
+      <c r="I182" t="s">
+        <v>1787</v>
+      </c>
+      <c r="J182" t="s">
+        <v>51</v>
+      </c>
+      <c r="K182" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11">
+      <c r="A183">
+        <v>50282</v>
+      </c>
+      <c r="B183" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D183" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E183" t="s">
+        <v>256</v>
+      </c>
+      <c r="F183"/>
+      <c r="G183" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H183"/>
+      <c r="I183" t="s">
+        <v>1793</v>
+      </c>
+      <c r="J183" t="s">
+        <v>51</v>
+      </c>
+      <c r="K183" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11">
+      <c r="A184">
+        <v>54365</v>
+      </c>
+      <c r="B184" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E184" t="s">
+        <v>738</v>
+      </c>
+      <c r="F184" t="s">
+        <v>1798</v>
+      </c>
+      <c r="G184"/>
+      <c r="H184"/>
+      <c r="I184"/>
+      <c r="J184" t="s">
+        <v>502</v>
+      </c>
+      <c r="K184" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11">
+      <c r="A185">
+        <v>50218</v>
+      </c>
+      <c r="B185" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E185" t="s">
+        <v>77</v>
+      </c>
+      <c r="F185" t="s">
+        <v>863</v>
+      </c>
+      <c r="G185" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H185"/>
+      <c r="I185" t="s">
+        <v>1804</v>
+      </c>
+      <c r="J185" t="s">
+        <v>51</v>
+      </c>
+      <c r="K185" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11">
+      <c r="A186">
+        <v>50233</v>
+      </c>
+      <c r="B186" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D186" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E186" t="s">
+        <v>102</v>
+      </c>
+      <c r="F186"/>
+      <c r="G186" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H186"/>
+      <c r="I186" t="s">
+        <v>1810</v>
+      </c>
+      <c r="J186" t="s">
+        <v>51</v>
+      </c>
+      <c r="K186" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11">
+      <c r="A187">
+        <v>50357</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D187" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E187" t="s">
+        <v>1815</v>
+      </c>
+      <c r="F187" t="s">
+        <v>998</v>
+      </c>
+      <c r="G187" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H187"/>
+      <c r="I187"/>
+      <c r="J187" t="s">
+        <v>51</v>
+      </c>
+      <c r="K187" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11">
+      <c r="A188">
+        <v>50243</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D188" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E188" t="s">
+        <v>107</v>
+      </c>
+      <c r="F188" t="s">
+        <v>890</v>
+      </c>
+      <c r="G188" t="s">
+        <v>1821</v>
+      </c>
+      <c r="H188"/>
+      <c r="I188" t="s">
+        <v>1551</v>
+      </c>
+      <c r="J188" t="s">
+        <v>51</v>
+      </c>
+      <c r="K188" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11">
+      <c r="A189">
         <v>52591</v>
       </c>
-      <c r="B160" t="s">
-[...19 lines deleted...]
-        <v>1511</v>
+      <c r="B189" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D189" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E189" t="s">
+        <v>723</v>
+      </c>
+      <c r="F189"/>
+      <c r="G189"/>
+      <c r="H189"/>
+      <c r="I189"/>
+      <c r="J189" t="s">
+        <v>836</v>
+      </c>
+      <c r="K189" t="s">
+        <v>1826</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G209"/>
+  <dimension ref="A1:G244"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1512</v>
+        <v>1827</v>
       </c>
       <c r="B1" t="s">
-        <v>681</v>
+        <v>841</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1513</v>
+        <v>1828</v>
       </c>
       <c r="E1" t="s">
-        <v>1514</v>
+        <v>1829</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50459</v>
       </c>
       <c r="B2">
         <v>50217</v>
       </c>
       <c r="C2">
         <v>49793</v>
       </c>
       <c r="D2" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E2" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50473</v>
       </c>
       <c r="B3">
         <v>50226</v>
       </c>
       <c r="C3">
         <v>49806</v>
       </c>
       <c r="D3" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E3" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50474</v>
       </c>
       <c r="B4">
         <v>50227</v>
       </c>
       <c r="C4">
         <v>49806</v>
       </c>
       <c r="D4" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50475</v>
       </c>
       <c r="B5">
         <v>50227</v>
       </c>
       <c r="C5">
         <v>49870</v>
       </c>
       <c r="D5" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50663</v>
       </c>
       <c r="B6">
         <v>50331</v>
       </c>
       <c r="C6">
         <v>49884</v>
       </c>
       <c r="D6" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50476</v>
       </c>
       <c r="B7">
         <v>50228</v>
       </c>
       <c r="C7">
         <v>49806</v>
       </c>
       <c r="D7" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50638</v>
       </c>
       <c r="B8">
         <v>50339</v>
       </c>
       <c r="C8">
         <v>49873</v>
       </c>
       <c r="D8" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50639</v>
       </c>
       <c r="B9">
         <v>50340</v>
       </c>
       <c r="C9">
         <v>49873</v>
       </c>
       <c r="D9" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50666</v>
       </c>
       <c r="B10">
         <v>50340</v>
       </c>
       <c r="C10">
         <v>49888</v>
       </c>
       <c r="D10" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50640</v>
       </c>
       <c r="B11">
         <v>50341</v>
       </c>
       <c r="C11">
         <v>49873</v>
       </c>
       <c r="D11" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50641</v>
       </c>
       <c r="B12">
         <v>50342</v>
       </c>
       <c r="C12">
         <v>49873</v>
       </c>
       <c r="D12" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50642</v>
       </c>
       <c r="B13">
         <v>50342</v>
       </c>
       <c r="C13">
         <v>49880</v>
       </c>
       <c r="D13" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50643</v>
       </c>
       <c r="B14">
         <v>50344</v>
       </c>
       <c r="C14">
         <v>49875</v>
       </c>
       <c r="D14" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50644</v>
       </c>
       <c r="B15">
         <v>50345</v>
       </c>
       <c r="C15">
         <v>49877</v>
       </c>
       <c r="D15" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50477</v>
       </c>
       <c r="B16">
         <v>50229</v>
       </c>
       <c r="C16">
         <v>49807</v>
       </c>
       <c r="D16" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50645</v>
       </c>
       <c r="B17">
         <v>50346</v>
       </c>
       <c r="C17">
         <v>49878</v>
       </c>
       <c r="D17" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50646</v>
       </c>
       <c r="B18">
         <v>50347</v>
       </c>
       <c r="C18">
         <v>49878</v>
       </c>
       <c r="D18" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50647</v>
       </c>
       <c r="B19">
         <v>50348</v>
       </c>
       <c r="C19">
         <v>49878</v>
       </c>
       <c r="D19" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50648</v>
       </c>
       <c r="B20">
         <v>50349</v>
       </c>
       <c r="C20">
         <v>49807</v>
       </c>
       <c r="D20" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50650</v>
       </c>
       <c r="B21">
         <v>50349</v>
       </c>
       <c r="C21">
         <v>49878</v>
       </c>
       <c r="D21" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50651</v>
       </c>
       <c r="B22">
         <v>50350</v>
       </c>
       <c r="C22">
         <v>49879</v>
       </c>
       <c r="D22" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50652</v>
       </c>
       <c r="B23">
         <v>50351</v>
       </c>
       <c r="C23">
         <v>49879</v>
       </c>
       <c r="D23" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50653</v>
       </c>
       <c r="B24">
         <v>50352</v>
       </c>
       <c r="C24">
         <v>49879</v>
       </c>
       <c r="D24" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50654</v>
       </c>
       <c r="B25">
         <v>50353</v>
       </c>
       <c r="C25">
         <v>49880</v>
       </c>
       <c r="D25" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50655</v>
       </c>
       <c r="B26">
         <v>50354</v>
       </c>
       <c r="C26">
         <v>49881</v>
       </c>
       <c r="D26" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50656</v>
       </c>
       <c r="B27">
         <v>50355</v>
       </c>
       <c r="C27">
         <v>49881</v>
       </c>
       <c r="D27" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50480</v>
       </c>
       <c r="B28">
         <v>50230</v>
       </c>
       <c r="C28">
         <v>49799</v>
       </c>
       <c r="D28" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50479</v>
       </c>
       <c r="B29">
         <v>50230</v>
       </c>
       <c r="C29">
         <v>49807</v>
       </c>
       <c r="D29" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50657</v>
       </c>
       <c r="B30">
         <v>50356</v>
       </c>
       <c r="C30">
         <v>49881</v>
       </c>
       <c r="D30" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50658</v>
       </c>
       <c r="B31">
         <v>50357</v>
       </c>
       <c r="C31">
         <v>49881</v>
       </c>
       <c r="D31" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50659</v>
       </c>
       <c r="B32">
         <v>50358</v>
       </c>
       <c r="C32">
         <v>49882</v>
       </c>
       <c r="D32" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>50660</v>
       </c>
       <c r="B33">
         <v>50359</v>
       </c>
       <c r="C33">
         <v>49882</v>
       </c>
       <c r="D33" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>50661</v>
       </c>
       <c r="B34">
         <v>50360</v>
       </c>
       <c r="C34">
         <v>49882</v>
       </c>
       <c r="D34" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>50662</v>
       </c>
       <c r="B35">
         <v>50361</v>
       </c>
       <c r="C35">
         <v>49883</v>
       </c>
       <c r="D35" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>50483</v>
       </c>
       <c r="B36">
         <v>50232</v>
       </c>
       <c r="C36">
         <v>49794</v>
       </c>
       <c r="D36" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>50482</v>
       </c>
       <c r="B37">
         <v>50232</v>
       </c>
       <c r="C37">
         <v>49810</v>
       </c>
       <c r="D37" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>50667</v>
       </c>
       <c r="B38">
         <v>50232</v>
       </c>
       <c r="C38">
         <v>49889</v>
       </c>
       <c r="D38" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>50485</v>
       </c>
       <c r="B39">
         <v>50233</v>
       </c>
       <c r="C39">
         <v>49795</v>
       </c>
       <c r="D39" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>50484</v>
       </c>
       <c r="B40">
         <v>50233</v>
       </c>
       <c r="C40">
         <v>49810</v>
       </c>
       <c r="D40" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>50488</v>
       </c>
       <c r="B41">
         <v>50233</v>
       </c>
       <c r="C41">
         <v>49859</v>
       </c>
       <c r="D41" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>50460</v>
       </c>
       <c r="B42">
         <v>50218</v>
       </c>
       <c r="C42">
         <v>49793</v>
       </c>
       <c r="D42" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E42" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>50493</v>
       </c>
       <c r="B43">
         <v>50237</v>
       </c>
       <c r="C43">
         <v>49797</v>
       </c>
       <c r="D43" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>50494</v>
       </c>
       <c r="B44">
         <v>50238</v>
       </c>
       <c r="C44">
         <v>49797</v>
       </c>
       <c r="D44" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>50495</v>
       </c>
       <c r="B45">
         <v>50239</v>
       </c>
       <c r="C45">
         <v>49797</v>
       </c>
       <c r="D45" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>50496</v>
       </c>
       <c r="B46">
         <v>50240</v>
       </c>
       <c r="C46">
         <v>49798</v>
       </c>
       <c r="D46" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>50497</v>
       </c>
       <c r="B47">
         <v>50241</v>
       </c>
       <c r="C47">
         <v>49798</v>
       </c>
       <c r="D47" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>50498</v>
       </c>
       <c r="B48">
         <v>50241</v>
       </c>
       <c r="C48">
         <v>49875</v>
       </c>
       <c r="D48" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>50499</v>
       </c>
       <c r="B49">
         <v>50242</v>
       </c>
       <c r="C49">
         <v>49798</v>
       </c>
       <c r="D49" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>50501</v>
       </c>
       <c r="B50">
         <v>50243</v>
       </c>
       <c r="C50">
         <v>49799</v>
       </c>
       <c r="D50" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>50502</v>
       </c>
       <c r="B51">
         <v>50244</v>
       </c>
       <c r="C51">
         <v>49799</v>
       </c>
       <c r="D51" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>50504</v>
       </c>
       <c r="B52">
         <v>50244</v>
       </c>
       <c r="C52">
         <v>49880</v>
       </c>
       <c r="D52" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>50461</v>
       </c>
       <c r="B53">
         <v>50219</v>
       </c>
       <c r="C53">
         <v>49793</v>
       </c>
       <c r="D53" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E53" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>50515</v>
       </c>
       <c r="B54">
         <v>50251</v>
       </c>
       <c r="C54">
         <v>49875</v>
       </c>
       <c r="D54" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>50463</v>
       </c>
       <c r="B55">
         <v>50220</v>
       </c>
       <c r="C55">
         <v>49803</v>
       </c>
       <c r="D55" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E55" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>50531</v>
       </c>
       <c r="B56">
         <v>50263</v>
       </c>
       <c r="C56">
         <v>49856</v>
       </c>
       <c r="D56" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>50464</v>
       </c>
       <c r="B57">
         <v>50221</v>
       </c>
       <c r="C57">
         <v>49803</v>
       </c>
       <c r="D57" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E57" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>50537</v>
       </c>
       <c r="B58">
         <v>50267</v>
       </c>
       <c r="C58">
         <v>49851</v>
       </c>
       <c r="D58" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>50538</v>
       </c>
       <c r="B59">
         <v>50268</v>
       </c>
       <c r="C59">
         <v>49853</v>
       </c>
       <c r="D59" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>50539</v>
       </c>
       <c r="B60">
         <v>50268</v>
       </c>
       <c r="C60">
         <v>49883</v>
       </c>
       <c r="D60" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>50540</v>
       </c>
       <c r="B61">
         <v>50269</v>
       </c>
       <c r="C61">
         <v>49854</v>
       </c>
       <c r="D61" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>50541</v>
       </c>
       <c r="B62">
         <v>50270</v>
       </c>
       <c r="C62">
         <v>49855</v>
       </c>
       <c r="D62" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>50542</v>
       </c>
       <c r="B63">
         <v>50271</v>
       </c>
       <c r="C63">
         <v>49855</v>
       </c>
       <c r="D63" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>50543</v>
       </c>
       <c r="B64">
         <v>50272</v>
       </c>
       <c r="C64">
         <v>49855</v>
       </c>
       <c r="D64" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>50544</v>
       </c>
       <c r="B65">
         <v>50273</v>
       </c>
       <c r="C65">
         <v>49857</v>
       </c>
       <c r="D65" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>50545</v>
       </c>
       <c r="B66">
         <v>50274</v>
       </c>
       <c r="C66">
         <v>49857</v>
       </c>
       <c r="D66" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>50546</v>
       </c>
       <c r="B67">
         <v>50275</v>
       </c>
       <c r="C67">
         <v>49857</v>
       </c>
       <c r="D67" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>50547</v>
       </c>
       <c r="B68">
         <v>50275</v>
       </c>
       <c r="C68">
         <v>49881</v>
       </c>
       <c r="D68" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>50548</v>
       </c>
       <c r="B69">
         <v>50275</v>
       </c>
       <c r="C69">
         <v>49883</v>
       </c>
       <c r="D69" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>50465</v>
       </c>
       <c r="B70">
         <v>50222</v>
       </c>
       <c r="C70">
         <v>49803</v>
       </c>
       <c r="D70" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E70" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>50466</v>
       </c>
       <c r="B71">
         <v>50222</v>
       </c>
       <c r="C71">
         <v>49855</v>
       </c>
       <c r="D71" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>50467</v>
       </c>
       <c r="B72">
         <v>50222</v>
       </c>
       <c r="C72">
         <v>49877</v>
       </c>
       <c r="D72" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>50549</v>
       </c>
       <c r="B73">
         <v>50276</v>
       </c>
       <c r="C73">
         <v>49858</v>
       </c>
       <c r="D73" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>50550</v>
       </c>
       <c r="B74">
         <v>50277</v>
       </c>
       <c r="C74">
         <v>49858</v>
       </c>
       <c r="D74" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>50552</v>
       </c>
       <c r="B75">
         <v>50279</v>
       </c>
       <c r="C75">
         <v>49860</v>
       </c>
       <c r="D75" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>50553</v>
       </c>
       <c r="B76">
         <v>50280</v>
       </c>
       <c r="C76">
         <v>49861</v>
       </c>
       <c r="D76" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>50554</v>
       </c>
       <c r="B77">
         <v>50280</v>
       </c>
       <c r="C77">
         <v>49877</v>
       </c>
       <c r="D77" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>50555</v>
       </c>
       <c r="B78">
         <v>50281</v>
       </c>
       <c r="C78">
         <v>49862</v>
       </c>
       <c r="D78" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>50556</v>
       </c>
       <c r="B79">
         <v>50282</v>
       </c>
       <c r="C79">
         <v>49864</v>
       </c>
       <c r="D79" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>50560</v>
       </c>
       <c r="B80">
         <v>50285</v>
       </c>
       <c r="C80">
         <v>49873</v>
       </c>
       <c r="D80" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>50468</v>
       </c>
       <c r="B81">
         <v>50223</v>
       </c>
       <c r="C81">
         <v>49805</v>
       </c>
       <c r="D81" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E81" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F81"/>
       <c r="G81" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>50562</v>
       </c>
       <c r="B82">
         <v>50287</v>
       </c>
       <c r="C82">
         <v>49869</v>
       </c>
       <c r="D82" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>50567</v>
       </c>
       <c r="B83">
         <v>50290</v>
       </c>
       <c r="C83">
         <v>49787</v>
       </c>
       <c r="D83" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>50568</v>
       </c>
       <c r="B84">
         <v>50290</v>
       </c>
       <c r="C84">
         <v>49788</v>
       </c>
       <c r="D84" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>50570</v>
       </c>
       <c r="B85">
         <v>50291</v>
       </c>
       <c r="C85">
         <v>49787</v>
       </c>
       <c r="D85" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>50571</v>
       </c>
       <c r="B86">
         <v>50291</v>
       </c>
       <c r="C86">
         <v>49788</v>
       </c>
       <c r="D86" t="s">
-        <v>1519</v>
+        <v>1834</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>50576</v>
       </c>
       <c r="B87">
         <v>50294</v>
       </c>
       <c r="C87">
         <v>49787</v>
       </c>
       <c r="D87" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>50577</v>
       </c>
       <c r="B88">
         <v>50294</v>
       </c>
       <c r="C88">
         <v>49791</v>
       </c>
       <c r="D88" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>50469</v>
       </c>
       <c r="B89">
         <v>50224</v>
       </c>
       <c r="C89">
         <v>49805</v>
       </c>
       <c r="D89" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E89" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>50585</v>
       </c>
       <c r="B90">
         <v>50300</v>
       </c>
       <c r="C90">
         <v>49787</v>
       </c>
       <c r="D90" t="s">
-        <v>1519</v>
+        <v>1834</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>50586</v>
       </c>
       <c r="B91">
         <v>50300</v>
       </c>
       <c r="C91">
         <v>49788</v>
       </c>
       <c r="D91" t="s">
-        <v>1519</v>
+        <v>1834</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>50588</v>
       </c>
       <c r="B92">
         <v>50302</v>
       </c>
       <c r="C92">
         <v>49791</v>
       </c>
       <c r="D92" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>50472</v>
       </c>
       <c r="B93">
         <v>50225</v>
       </c>
       <c r="C93">
         <v>49787</v>
       </c>
       <c r="D93" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>50470</v>
       </c>
       <c r="B94">
         <v>50225</v>
       </c>
       <c r="C94">
         <v>49805</v>
       </c>
       <c r="D94" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E94" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>51776</v>
       </c>
       <c r="B95">
         <v>50275</v>
       </c>
       <c r="C95">
         <v>49809</v>
       </c>
       <c r="D95" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>589</v>
+        <v>691</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>52041</v>
       </c>
       <c r="B96">
         <v>50278</v>
       </c>
       <c r="C96">
         <v>49858</v>
       </c>
       <c r="D96" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E96" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>1520</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>52286</v>
       </c>
       <c r="B97">
         <v>52281</v>
       </c>
       <c r="C97">
         <v>52276</v>
       </c>
       <c r="D97" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E97" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>993</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>52301</v>
       </c>
       <c r="B98">
         <v>52296</v>
       </c>
       <c r="C98">
         <v>52291</v>
       </c>
       <c r="D98" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E98" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>993</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>52316</v>
       </c>
       <c r="B99">
         <v>52311</v>
       </c>
       <c r="C99">
         <v>52306</v>
       </c>
       <c r="D99" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E99" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>993</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>52336</v>
       </c>
       <c r="B100">
         <v>52331</v>
       </c>
       <c r="C100">
         <v>52326</v>
       </c>
       <c r="D100" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E100" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>993</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>52351</v>
       </c>
       <c r="B101">
         <v>52346</v>
       </c>
       <c r="C101">
         <v>52341</v>
       </c>
       <c r="D101" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E101" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>993</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>52361</v>
       </c>
       <c r="B102">
         <v>50354</v>
       </c>
       <c r="C102">
         <v>52356</v>
       </c>
       <c r="D102" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E102" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>993</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>52376</v>
       </c>
       <c r="B103">
         <v>52371</v>
       </c>
       <c r="C103">
         <v>52366</v>
       </c>
       <c r="D103" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E103" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>993</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>52446</v>
       </c>
       <c r="B104">
         <v>52441</v>
       </c>
       <c r="C104">
         <v>49856</v>
       </c>
       <c r="D104" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>993</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>52466</v>
       </c>
       <c r="B105">
         <v>52461</v>
       </c>
       <c r="C105">
         <v>49862</v>
       </c>
       <c r="D105" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E105" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>615</v>
+        <v>717</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>52476</v>
       </c>
       <c r="B106">
         <v>52471</v>
       </c>
       <c r="C106">
         <v>49862</v>
       </c>
       <c r="D106" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E106" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>615</v>
+        <v>717</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>52486</v>
       </c>
       <c r="B107">
         <v>52481</v>
       </c>
       <c r="C107">
         <v>49862</v>
       </c>
       <c r="D107" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E107" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>615</v>
+        <v>717</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>52496</v>
       </c>
       <c r="B108">
         <v>52491</v>
       </c>
       <c r="C108">
         <v>49862</v>
       </c>
       <c r="D108" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E108" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>615</v>
+        <v>717</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>52586</v>
       </c>
       <c r="B109">
         <v>50335</v>
       </c>
       <c r="C109">
         <v>52581</v>
       </c>
       <c r="D109" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E109" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>1002</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>52596</v>
       </c>
       <c r="B110">
         <v>52591</v>
       </c>
       <c r="C110">
         <v>52581</v>
       </c>
       <c r="D110" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E110" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>52601</v>
       </c>
       <c r="B111">
         <v>50337</v>
       </c>
       <c r="C111">
         <v>52581</v>
       </c>
       <c r="D111" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E111" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>52606</v>
       </c>
       <c r="B112">
         <v>50282</v>
       </c>
       <c r="C112">
         <v>52581</v>
       </c>
       <c r="D112" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E112" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>52611</v>
       </c>
       <c r="B113">
         <v>50333</v>
       </c>
       <c r="C113">
         <v>52581</v>
       </c>
       <c r="D113" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E113" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>618</v>
+        <v>836</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>52621</v>
       </c>
       <c r="B114">
         <v>50285</v>
       </c>
       <c r="C114">
         <v>52576</v>
       </c>
       <c r="D114" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E114" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>615</v>
+        <v>717</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>52626</v>
       </c>
       <c r="B115">
         <v>50244</v>
       </c>
       <c r="C115">
         <v>52576</v>
       </c>
       <c r="D115" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E115" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>615</v>
+        <v>717</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>52756</v>
       </c>
       <c r="B116">
         <v>50348</v>
       </c>
       <c r="C116">
         <v>52341</v>
       </c>
       <c r="D116" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E116" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>609</v>
+        <v>711</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>52761</v>
       </c>
       <c r="B117">
         <v>50355</v>
       </c>
       <c r="C117">
         <v>52356</v>
       </c>
       <c r="D117" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E117" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>609</v>
+        <v>711</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>52771</v>
       </c>
       <c r="B118">
         <v>52766</v>
       </c>
       <c r="C118">
         <v>52291</v>
       </c>
       <c r="D118" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E118" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>609</v>
+        <v>711</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>52786</v>
       </c>
       <c r="B119">
         <v>52781</v>
       </c>
       <c r="C119">
         <v>52366</v>
       </c>
       <c r="D119" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E119" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>609</v>
+        <v>711</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>52791</v>
       </c>
       <c r="B120">
         <v>50280</v>
       </c>
       <c r="C120">
         <v>52326</v>
       </c>
       <c r="D120" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E120" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F120"/>
       <c r="G120" t="s">
-        <v>609</v>
+        <v>711</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>52796</v>
       </c>
       <c r="B121">
         <v>50244</v>
       </c>
       <c r="C121">
         <v>52306</v>
       </c>
       <c r="D121" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E121" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>609</v>
+        <v>711</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>52826</v>
       </c>
       <c r="B122">
         <v>52821</v>
       </c>
       <c r="C122">
         <v>49864</v>
       </c>
       <c r="D122" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122" t="s">
-        <v>901</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>52856</v>
       </c>
       <c r="B123">
         <v>52841</v>
       </c>
       <c r="C123">
         <v>49811</v>
       </c>
       <c r="D123" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>52861</v>
       </c>
       <c r="B124">
         <v>50360</v>
       </c>
       <c r="C124">
         <v>49811</v>
       </c>
       <c r="D124" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>52871</v>
       </c>
       <c r="B125">
         <v>50273</v>
       </c>
       <c r="C125">
         <v>49810</v>
       </c>
       <c r="D125" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>52876</v>
       </c>
       <c r="B126">
         <v>50352</v>
       </c>
       <c r="C126">
         <v>49810</v>
       </c>
       <c r="D126" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
-        <v>53796</v>
+        <v>53126</v>
       </c>
       <c r="B127">
-        <v>50336</v>
+        <v>53121</v>
       </c>
       <c r="C127">
-        <v>52341</v>
+        <v>53106</v>
       </c>
       <c r="D127" t="s">
-        <v>805</v>
-[...1 lines deleted...]
-      <c r="E127"/>
+        <v>1830</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1831</v>
+      </c>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>782</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
-        <v>53806</v>
+        <v>53311</v>
       </c>
       <c r="B128">
-        <v>53801</v>
+        <v>53306</v>
       </c>
       <c r="C128">
-        <v>52276</v>
+        <v>53301</v>
       </c>
       <c r="D128" t="s">
-        <v>1517</v>
+        <v>1830</v>
       </c>
       <c r="E128" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F128"/>
       <c r="G128" t="s">
-        <v>782</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
-        <v>53816</v>
+        <v>53321</v>
       </c>
       <c r="B129">
-        <v>53811</v>
+        <v>53316</v>
       </c>
       <c r="C129">
-        <v>52276</v>
+        <v>53301</v>
       </c>
       <c r="D129" t="s">
-        <v>805</v>
+        <v>1832</v>
       </c>
       <c r="E129" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>782</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
-        <v>54186</v>
+        <v>53331</v>
       </c>
       <c r="B130">
-        <v>54184</v>
+        <v>53326</v>
       </c>
       <c r="C130">
-        <v>54182</v>
+        <v>53301</v>
       </c>
       <c r="D130" t="s">
-        <v>1521</v>
-[...3 lines deleted...]
-      </c>
+        <v>1832</v>
+      </c>
+      <c r="E130"/>
       <c r="F130"/>
       <c r="G130" t="s">
-        <v>628</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
-        <v>54187</v>
+        <v>53336</v>
       </c>
       <c r="B131">
-        <v>54185</v>
+        <v>52781</v>
       </c>
       <c r="C131">
-        <v>54182</v>
+        <v>53301</v>
       </c>
       <c r="D131" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E131" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>628</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
-        <v>54189</v>
+        <v>53346</v>
       </c>
       <c r="B132">
-        <v>54188</v>
+        <v>53341</v>
       </c>
       <c r="C132">
-        <v>54182</v>
+        <v>53301</v>
       </c>
       <c r="D132" t="s">
-        <v>805</v>
+        <v>1832</v>
       </c>
       <c r="E132" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>628</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
-        <v>54191</v>
+        <v>53506</v>
       </c>
       <c r="B133">
-        <v>54190</v>
+        <v>52441</v>
       </c>
       <c r="C133">
-        <v>54182</v>
+        <v>53501</v>
       </c>
       <c r="D133" t="s">
-        <v>805</v>
+        <v>1830</v>
       </c>
       <c r="E133" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F133"/>
       <c r="G133" t="s">
-        <v>628</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
-        <v>54194</v>
+        <v>53516</v>
       </c>
       <c r="B134">
-        <v>54193</v>
+        <v>53511</v>
       </c>
       <c r="C134">
-        <v>54182</v>
+        <v>53501</v>
       </c>
       <c r="D134" t="s">
-        <v>805</v>
+        <v>1830</v>
       </c>
       <c r="E134" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F134"/>
       <c r="G134" t="s">
-        <v>628</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
-        <v>54198</v>
+        <v>53566</v>
       </c>
       <c r="B135">
-        <v>54195</v>
+        <v>53561</v>
       </c>
       <c r="C135">
-        <v>54197</v>
+        <v>53151</v>
       </c>
       <c r="D135" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E135" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F135"/>
       <c r="G135" t="s">
-        <v>628</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
-        <v>54199</v>
+        <v>53576</v>
       </c>
       <c r="B136">
-        <v>54196</v>
+        <v>53571</v>
       </c>
       <c r="C136">
-        <v>54197</v>
+        <v>53151</v>
       </c>
       <c r="D136" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E136" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F136"/>
       <c r="G136" t="s">
-        <v>628</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
-        <v>54202</v>
+        <v>53796</v>
       </c>
       <c r="B137">
-        <v>54201</v>
+        <v>50336</v>
       </c>
       <c r="C137">
-        <v>54197</v>
+        <v>52341</v>
       </c>
       <c r="D137" t="s">
-        <v>805</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="E137"/>
       <c r="F137"/>
       <c r="G137" t="s">
-        <v>628</v>
+        <v>971</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
-        <v>54207</v>
+        <v>53806</v>
       </c>
       <c r="B138">
-        <v>54205</v>
+        <v>53801</v>
       </c>
       <c r="C138">
-        <v>54204</v>
+        <v>52276</v>
       </c>
       <c r="D138" t="s">
-        <v>1515</v>
+        <v>1832</v>
       </c>
       <c r="E138" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F138"/>
       <c r="G138" t="s">
-        <v>628</v>
+        <v>971</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
-        <v>54208</v>
+        <v>53816</v>
       </c>
       <c r="B139">
-        <v>54206</v>
+        <v>53811</v>
       </c>
       <c r="C139">
-        <v>54204</v>
+        <v>52276</v>
       </c>
       <c r="D139" t="s">
-        <v>1517</v>
+        <v>998</v>
       </c>
       <c r="E139" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F139"/>
       <c r="G139" t="s">
-        <v>628</v>
+        <v>971</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
-        <v>54212</v>
+        <v>53991</v>
       </c>
       <c r="B140">
-        <v>54211</v>
+        <v>53866</v>
       </c>
       <c r="C140">
-        <v>54210</v>
+        <v>53156</v>
       </c>
       <c r="D140" t="s">
-        <v>1515</v>
+        <v>1832</v>
       </c>
       <c r="E140" t="s">
-        <v>1516</v>
+        <v>1836</v>
       </c>
       <c r="F140"/>
       <c r="G140" t="s">
-        <v>628</v>
+        <v>880</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
-        <v>54213</v>
+        <v>54001</v>
       </c>
       <c r="B141">
-        <v>50330</v>
+        <v>53996</v>
       </c>
       <c r="C141">
-        <v>54210</v>
+        <v>53156</v>
       </c>
       <c r="D141" t="s">
-        <v>1517</v>
+        <v>1834</v>
       </c>
       <c r="E141" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F141"/>
       <c r="G141" t="s">
-        <v>628</v>
+        <v>880</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
-        <v>54215</v>
+        <v>54011</v>
       </c>
       <c r="B142">
-        <v>54214</v>
+        <v>54006</v>
       </c>
       <c r="C142">
-        <v>54210</v>
+        <v>53156</v>
       </c>
       <c r="D142" t="s">
-        <v>805</v>
+        <v>1832</v>
       </c>
       <c r="E142" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F142"/>
       <c r="G142" t="s">
-        <v>628</v>
+        <v>880</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
-        <v>54220</v>
+        <v>54021</v>
       </c>
       <c r="B143">
-        <v>54218</v>
+        <v>54016</v>
       </c>
       <c r="C143">
-        <v>54217</v>
+        <v>53156</v>
       </c>
       <c r="D143" t="s">
-        <v>1515</v>
+        <v>1832</v>
       </c>
       <c r="E143" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F143"/>
       <c r="G143" t="s">
-        <v>628</v>
+        <v>880</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
-        <v>54221</v>
+        <v>54046</v>
       </c>
       <c r="B144">
-        <v>54219</v>
+        <v>54041</v>
       </c>
       <c r="C144">
-        <v>54217</v>
+        <v>53156</v>
       </c>
       <c r="D144" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E144" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F144"/>
       <c r="G144" t="s">
-        <v>628</v>
+        <v>880</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
-        <v>54225</v>
+        <v>54081</v>
       </c>
       <c r="B145">
-        <v>54224</v>
+        <v>54076</v>
       </c>
       <c r="C145">
-        <v>54223</v>
+        <v>53836</v>
       </c>
       <c r="D145" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E145" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F145"/>
       <c r="G145" t="s">
-        <v>628</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
-        <v>54226</v>
+        <v>54186</v>
       </c>
       <c r="B146">
-        <v>50244</v>
+        <v>54184</v>
       </c>
       <c r="C146">
-        <v>54223</v>
+        <v>54182</v>
       </c>
       <c r="D146" t="s">
-        <v>1517</v>
+        <v>1837</v>
       </c>
       <c r="E146" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>628</v>
+        <v>742</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
-        <v>54228</v>
+        <v>54187</v>
       </c>
       <c r="B147">
-        <v>54227</v>
+        <v>54185</v>
       </c>
       <c r="C147">
-        <v>54223</v>
+        <v>54182</v>
       </c>
       <c r="D147" t="s">
-        <v>805</v>
+        <v>1832</v>
       </c>
       <c r="E147" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F147"/>
       <c r="G147" t="s">
-        <v>628</v>
+        <v>742</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
-        <v>54229</v>
+        <v>54189</v>
       </c>
       <c r="B148">
-        <v>50365</v>
+        <v>54188</v>
       </c>
       <c r="C148">
-        <v>54223</v>
+        <v>54182</v>
       </c>
       <c r="D148" t="s">
-        <v>805</v>
+        <v>998</v>
       </c>
       <c r="E148" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F148"/>
       <c r="G148" t="s">
-        <v>628</v>
+        <v>742</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
-        <v>54232</v>
+        <v>54191</v>
       </c>
       <c r="B149">
-        <v>54231</v>
+        <v>54190</v>
       </c>
       <c r="C149">
-        <v>54217</v>
+        <v>54182</v>
       </c>
       <c r="D149" t="s">
-        <v>805</v>
+        <v>998</v>
       </c>
       <c r="E149" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F149"/>
       <c r="G149" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
-        <v>54234</v>
+        <v>54194</v>
       </c>
       <c r="B150">
-        <v>54233</v>
+        <v>54193</v>
       </c>
       <c r="C150">
-        <v>54204</v>
+        <v>54182</v>
       </c>
       <c r="D150" t="s">
-        <v>805</v>
+        <v>998</v>
       </c>
       <c r="E150" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F150"/>
       <c r="G150" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
-        <v>54236</v>
+        <v>54198</v>
       </c>
       <c r="B151">
-        <v>54235</v>
+        <v>54195</v>
       </c>
       <c r="C151">
-        <v>53376</v>
+        <v>54197</v>
       </c>
       <c r="D151" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E151" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F151"/>
       <c r="G151" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
-        <v>54239</v>
+        <v>54199</v>
       </c>
       <c r="B152">
-        <v>54238</v>
+        <v>54196</v>
       </c>
       <c r="C152">
-        <v>53376</v>
+        <v>54197</v>
       </c>
       <c r="D152" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E152" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F152"/>
       <c r="G152" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
-        <v>54240</v>
+        <v>54202</v>
       </c>
       <c r="B153">
-        <v>50292</v>
+        <v>54201</v>
       </c>
       <c r="C153">
-        <v>53376</v>
+        <v>54197</v>
       </c>
       <c r="D153" t="s">
-        <v>805</v>
+        <v>998</v>
       </c>
       <c r="E153" t="s">
-        <v>1522</v>
+        <v>1831</v>
       </c>
       <c r="F153"/>
       <c r="G153" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
-        <v>54244</v>
+        <v>54207</v>
       </c>
       <c r="B154">
-        <v>50378</v>
+        <v>54205</v>
       </c>
       <c r="C154">
-        <v>52291</v>
+        <v>54204</v>
       </c>
       <c r="D154" t="s">
-        <v>805</v>
+        <v>1830</v>
       </c>
       <c r="E154" t="s">
-        <v>1522</v>
+        <v>1831</v>
       </c>
       <c r="F154"/>
       <c r="G154" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
-        <v>54246</v>
+        <v>54208</v>
       </c>
       <c r="B155">
-        <v>50349</v>
+        <v>54206</v>
       </c>
       <c r="C155">
-        <v>52306</v>
+        <v>54204</v>
       </c>
       <c r="D155" t="s">
-        <v>805</v>
+        <v>1832</v>
       </c>
       <c r="E155" t="s">
-        <v>1522</v>
+        <v>1831</v>
       </c>
       <c r="F155"/>
       <c r="G155" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
-        <v>54250</v>
+        <v>54212</v>
       </c>
       <c r="B156">
-        <v>54249</v>
+        <v>54211</v>
       </c>
       <c r="C156">
-        <v>52356</v>
+        <v>54210</v>
       </c>
       <c r="D156" t="s">
-        <v>805</v>
+        <v>1830</v>
       </c>
       <c r="E156" t="s">
-        <v>1522</v>
+        <v>1831</v>
       </c>
       <c r="F156"/>
       <c r="G156" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
-        <v>54251</v>
+        <v>54213</v>
       </c>
       <c r="B157">
-        <v>50222</v>
+        <v>50330</v>
       </c>
       <c r="C157">
-        <v>52326</v>
+        <v>54210</v>
       </c>
       <c r="D157" t="s">
-        <v>805</v>
+        <v>1832</v>
       </c>
       <c r="E157" t="s">
-        <v>1522</v>
+        <v>1831</v>
       </c>
       <c r="F157"/>
       <c r="G157" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
-        <v>54255</v>
+        <v>54215</v>
       </c>
       <c r="B158">
-        <v>54254</v>
+        <v>54214</v>
       </c>
       <c r="C158">
-        <v>52366</v>
+        <v>54210</v>
       </c>
       <c r="D158" t="s">
-        <v>805</v>
+        <v>998</v>
       </c>
       <c r="E158" t="s">
-        <v>1522</v>
+        <v>1831</v>
       </c>
       <c r="F158"/>
       <c r="G158" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
-        <v>54257</v>
+        <v>54220</v>
       </c>
       <c r="B159">
-        <v>50276</v>
+        <v>54218</v>
       </c>
       <c r="C159">
-        <v>54256</v>
+        <v>54217</v>
       </c>
       <c r="D159" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E159" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F159"/>
       <c r="G159" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
-        <v>54258</v>
+        <v>54221</v>
       </c>
       <c r="B160">
-        <v>50278</v>
+        <v>54219</v>
       </c>
       <c r="C160">
-        <v>54256</v>
+        <v>54217</v>
       </c>
       <c r="D160" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E160" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F160"/>
       <c r="G160" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
-        <v>54259</v>
+        <v>54225</v>
       </c>
       <c r="B161">
-        <v>50277</v>
+        <v>54224</v>
       </c>
       <c r="C161">
-        <v>54256</v>
+        <v>54223</v>
       </c>
       <c r="D161" t="s">
-        <v>1517</v>
+        <v>1830</v>
       </c>
       <c r="E161" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F161"/>
       <c r="G161" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
-        <v>54261</v>
+        <v>54226</v>
       </c>
       <c r="B162">
-        <v>54260</v>
+        <v>50244</v>
       </c>
       <c r="C162">
-        <v>54256</v>
+        <v>54223</v>
       </c>
       <c r="D162" t="s">
-        <v>1518</v>
+        <v>1832</v>
       </c>
       <c r="E162" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F162"/>
       <c r="G162" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
-        <v>54263</v>
+        <v>54228</v>
       </c>
       <c r="B163">
-        <v>54262</v>
+        <v>54227</v>
       </c>
       <c r="C163">
-        <v>54256</v>
+        <v>54223</v>
       </c>
       <c r="D163" t="s">
-        <v>1518</v>
+        <v>998</v>
       </c>
       <c r="E163" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F163"/>
       <c r="G163" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
-        <v>54265</v>
+        <v>54229</v>
       </c>
       <c r="B164">
-        <v>54264</v>
+        <v>50365</v>
       </c>
       <c r="C164">
-        <v>54256</v>
+        <v>54223</v>
       </c>
       <c r="D164" t="s">
-        <v>1518</v>
-[...1 lines deleted...]
-      <c r="E164"/>
+        <v>998</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1831</v>
+      </c>
       <c r="F164"/>
       <c r="G164" t="s">
-        <v>274</v>
+        <v>742</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
-        <v>54268</v>
+        <v>54232</v>
       </c>
       <c r="B165">
-        <v>50219</v>
+        <v>54231</v>
       </c>
       <c r="C165">
-        <v>54267</v>
+        <v>54217</v>
       </c>
       <c r="D165" t="s">
-        <v>1515</v>
+        <v>998</v>
       </c>
       <c r="E165" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F165"/>
       <c r="G165" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
-        <v>54272</v>
+        <v>54234</v>
       </c>
       <c r="B166">
-        <v>54271</v>
+        <v>54233</v>
       </c>
       <c r="C166">
-        <v>54270</v>
+        <v>54204</v>
       </c>
       <c r="D166" t="s">
-        <v>1515</v>
+        <v>998</v>
       </c>
       <c r="E166" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F166"/>
       <c r="G166" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
-        <v>54274</v>
+        <v>54236</v>
       </c>
       <c r="B167">
-        <v>54273</v>
+        <v>54235</v>
       </c>
       <c r="C167">
-        <v>54270</v>
+        <v>53376</v>
       </c>
       <c r="D167" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="E167" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F167"/>
       <c r="G167" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
-        <v>54279</v>
+        <v>54239</v>
       </c>
       <c r="B168">
-        <v>54277</v>
+        <v>54238</v>
       </c>
       <c r="C168">
-        <v>54276</v>
+        <v>53376</v>
       </c>
       <c r="D168" t="s">
-        <v>1515</v>
+        <v>1832</v>
       </c>
       <c r="E168" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F168"/>
       <c r="G168" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
-        <v>54280</v>
+        <v>54240</v>
       </c>
       <c r="B169">
-        <v>54278</v>
+        <v>50292</v>
       </c>
       <c r="C169">
-        <v>54276</v>
+        <v>53376</v>
       </c>
       <c r="D169" t="s">
-        <v>1517</v>
+        <v>998</v>
       </c>
       <c r="E169" t="s">
-        <v>1516</v>
+        <v>1836</v>
       </c>
       <c r="F169"/>
       <c r="G169" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
-        <v>54282</v>
+        <v>54244</v>
       </c>
       <c r="B170">
-        <v>54281</v>
+        <v>50378</v>
       </c>
       <c r="C170">
-        <v>54276</v>
+        <v>52291</v>
       </c>
       <c r="D170" t="s">
-        <v>1517</v>
+        <v>998</v>
       </c>
       <c r="E170" t="s">
-        <v>1516</v>
+        <v>1836</v>
       </c>
       <c r="F170"/>
       <c r="G170" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
-        <v>54292</v>
+        <v>54246</v>
       </c>
       <c r="B171">
-        <v>54289</v>
+        <v>50349</v>
       </c>
       <c r="C171">
-        <v>54287</v>
+        <v>52306</v>
       </c>
       <c r="D171" t="s">
-        <v>1517</v>
+        <v>998</v>
       </c>
       <c r="E171" t="s">
-        <v>1516</v>
+        <v>1836</v>
       </c>
       <c r="F171"/>
       <c r="G171" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
-        <v>54293</v>
+        <v>54250</v>
       </c>
       <c r="B172">
-        <v>54288</v>
+        <v>54249</v>
       </c>
       <c r="C172">
-        <v>54287</v>
+        <v>52356</v>
       </c>
       <c r="D172" t="s">
-        <v>1515</v>
+        <v>998</v>
       </c>
       <c r="E172" t="s">
-        <v>1516</v>
+        <v>1836</v>
       </c>
       <c r="F172"/>
       <c r="G172" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
-        <v>54294</v>
+        <v>54251</v>
       </c>
       <c r="B173">
-        <v>54290</v>
+        <v>50222</v>
       </c>
       <c r="C173">
-        <v>54287</v>
+        <v>52326</v>
       </c>
       <c r="D173" t="s">
-        <v>1517</v>
+        <v>998</v>
       </c>
       <c r="E173" t="s">
-        <v>1516</v>
+        <v>1836</v>
       </c>
       <c r="F173"/>
       <c r="G173" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
-        <v>54295</v>
+        <v>54255</v>
       </c>
       <c r="B174">
-        <v>54291</v>
+        <v>54254</v>
       </c>
       <c r="C174">
-        <v>54287</v>
+        <v>52366</v>
       </c>
       <c r="D174" t="s">
-        <v>1517</v>
+        <v>998</v>
       </c>
       <c r="E174" t="s">
-        <v>1516</v>
+        <v>1836</v>
       </c>
       <c r="F174"/>
       <c r="G174" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
-        <v>54303</v>
+        <v>54257</v>
       </c>
       <c r="B175">
-        <v>54302</v>
+        <v>50276</v>
       </c>
       <c r="C175">
-        <v>54300</v>
+        <v>54256</v>
       </c>
       <c r="D175" t="s">
-        <v>1515</v>
-[...1 lines deleted...]
-      <c r="E175"/>
+        <v>1830</v>
+      </c>
+      <c r="E175" t="s">
+        <v>1831</v>
+      </c>
       <c r="F175"/>
       <c r="G175" t="s">
-        <v>997</v>
+        <v>274</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
-        <v>54305</v>
+        <v>54258</v>
       </c>
       <c r="B176">
-        <v>54304</v>
+        <v>50278</v>
       </c>
       <c r="C176">
-        <v>54300</v>
+        <v>54256</v>
       </c>
       <c r="D176" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="E176"/>
+        <v>1832</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1831</v>
+      </c>
       <c r="F176"/>
       <c r="G176" t="s">
-        <v>997</v>
+        <v>274</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
-        <v>54308</v>
+        <v>54259</v>
       </c>
       <c r="B177">
-        <v>50294</v>
+        <v>50277</v>
       </c>
       <c r="C177">
-        <v>54307</v>
+        <v>54256</v>
       </c>
       <c r="D177" t="s">
-        <v>1515</v>
-[...1 lines deleted...]
-      <c r="E177"/>
+        <v>1832</v>
+      </c>
+      <c r="E177" t="s">
+        <v>1831</v>
+      </c>
       <c r="F177"/>
       <c r="G177" t="s">
-        <v>997</v>
+        <v>274</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
-        <v>54314</v>
+        <v>54261</v>
       </c>
       <c r="B178">
-        <v>54313</v>
+        <v>54260</v>
       </c>
       <c r="C178">
-        <v>54312</v>
+        <v>54256</v>
       </c>
       <c r="D178" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="E178"/>
+        <v>1833</v>
+      </c>
+      <c r="E178" t="s">
+        <v>1831</v>
+      </c>
       <c r="F178"/>
       <c r="G178" t="s">
-        <v>640</v>
+        <v>274</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
-        <v>54316</v>
+        <v>54263</v>
       </c>
       <c r="B179">
-        <v>54315</v>
+        <v>54262</v>
       </c>
       <c r="C179">
-        <v>54312</v>
+        <v>54256</v>
       </c>
       <c r="D179" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="E179"/>
+        <v>1833</v>
+      </c>
+      <c r="E179" t="s">
+        <v>1831</v>
+      </c>
       <c r="F179"/>
       <c r="G179" t="s">
-        <v>997</v>
+        <v>274</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
-        <v>54317</v>
+        <v>54265</v>
       </c>
       <c r="B180">
-        <v>54206</v>
+        <v>54264</v>
       </c>
       <c r="C180">
-        <v>54312</v>
+        <v>54256</v>
       </c>
       <c r="D180" t="s">
-        <v>1517</v>
+        <v>1833</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180" t="s">
-        <v>640</v>
+        <v>274</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
-        <v>54323</v>
+        <v>54268</v>
       </c>
       <c r="B181">
-        <v>54322</v>
+        <v>50219</v>
       </c>
       <c r="C181">
-        <v>54320</v>
+        <v>54267</v>
       </c>
       <c r="D181" t="s">
-        <v>1515</v>
-[...1 lines deleted...]
-      <c r="E181"/>
+        <v>1830</v>
+      </c>
+      <c r="E181" t="s">
+        <v>1831</v>
+      </c>
       <c r="F181"/>
       <c r="G181" t="s">
-        <v>997</v>
+        <v>279</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
-        <v>54325</v>
+        <v>54272</v>
       </c>
       <c r="B182">
-        <v>54324</v>
+        <v>54271</v>
       </c>
       <c r="C182">
-        <v>54320</v>
+        <v>54270</v>
       </c>
       <c r="D182" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="E182"/>
+        <v>1830</v>
+      </c>
+      <c r="E182" t="s">
+        <v>1831</v>
+      </c>
       <c r="F182"/>
       <c r="G182" t="s">
-        <v>997</v>
+        <v>279</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
-        <v>54327</v>
+        <v>54274</v>
       </c>
       <c r="B183">
-        <v>54326</v>
+        <v>54273</v>
       </c>
       <c r="C183">
-        <v>54320</v>
+        <v>54270</v>
       </c>
       <c r="D183" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="E183"/>
+        <v>1830</v>
+      </c>
+      <c r="E183" t="s">
+        <v>1831</v>
+      </c>
       <c r="F183"/>
       <c r="G183" t="s">
-        <v>997</v>
+        <v>279</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
-        <v>54329</v>
+        <v>54279</v>
       </c>
       <c r="B184">
-        <v>54328</v>
+        <v>54277</v>
       </c>
       <c r="C184">
-        <v>54320</v>
+        <v>54276</v>
       </c>
       <c r="D184" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="E184"/>
+        <v>1830</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1831</v>
+      </c>
       <c r="F184"/>
       <c r="G184" t="s">
-        <v>997</v>
+        <v>279</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
-        <v>54331</v>
+        <v>54280</v>
       </c>
       <c r="B185">
-        <v>54330</v>
+        <v>54278</v>
       </c>
       <c r="C185">
-        <v>54312</v>
+        <v>54276</v>
       </c>
       <c r="D185" t="s">
-        <v>1515</v>
+        <v>1832</v>
       </c>
       <c r="E185" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F185"/>
       <c r="G185" t="s">
-        <v>1523</v>
+        <v>279</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
-        <v>54348</v>
+        <v>54282</v>
       </c>
       <c r="B186">
-        <v>54347</v>
+        <v>54281</v>
       </c>
       <c r="C186">
-        <v>54307</v>
+        <v>54276</v>
       </c>
       <c r="D186" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E186" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F186"/>
       <c r="G186" t="s">
-        <v>640</v>
+        <v>279</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
-        <v>54351</v>
+        <v>54292</v>
       </c>
       <c r="B187">
-        <v>50295</v>
+        <v>54289</v>
       </c>
       <c r="C187">
-        <v>54300</v>
+        <v>54287</v>
       </c>
       <c r="D187" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E187" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F187"/>
       <c r="G187" t="s">
-        <v>640</v>
+        <v>279</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
-        <v>54354</v>
+        <v>54293</v>
       </c>
       <c r="B188">
-        <v>54353</v>
+        <v>54288</v>
       </c>
       <c r="C188">
-        <v>54300</v>
+        <v>54287</v>
       </c>
       <c r="D188" t="s">
-        <v>1517</v>
+        <v>1830</v>
       </c>
       <c r="E188" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F188"/>
       <c r="G188" t="s">
-        <v>640</v>
+        <v>279</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
-        <v>54357</v>
+        <v>54294</v>
       </c>
       <c r="B189">
-        <v>54356</v>
+        <v>54290</v>
       </c>
       <c r="C189">
-        <v>54307</v>
+        <v>54287</v>
       </c>
       <c r="D189" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E189" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F189"/>
       <c r="G189" t="s">
-        <v>640</v>
+        <v>279</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
-        <v>54544</v>
+        <v>54295</v>
       </c>
       <c r="B190">
-        <v>54543</v>
+        <v>54291</v>
       </c>
       <c r="C190">
-        <v>54541</v>
+        <v>54287</v>
       </c>
       <c r="D190" t="s">
-        <v>1519</v>
+        <v>1832</v>
       </c>
       <c r="E190" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F190"/>
       <c r="G190" t="s">
-        <v>508</v>
+        <v>279</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
-        <v>54546</v>
+        <v>54303</v>
       </c>
       <c r="B191">
-        <v>54545</v>
+        <v>54302</v>
       </c>
       <c r="C191">
-        <v>54541</v>
+        <v>54300</v>
       </c>
       <c r="D191" t="s">
-        <v>1519</v>
-[...3 lines deleted...]
-      </c>
+        <v>1830</v>
+      </c>
+      <c r="E191"/>
       <c r="F191"/>
       <c r="G191" t="s">
-        <v>508</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
-        <v>54588</v>
+        <v>54305</v>
       </c>
       <c r="B192">
-        <v>54586</v>
+        <v>54304</v>
       </c>
       <c r="C192">
-        <v>54452</v>
+        <v>54300</v>
       </c>
       <c r="D192" t="s">
-        <v>1515</v>
-[...3 lines deleted...]
-      </c>
+        <v>1832</v>
+      </c>
+      <c r="E192"/>
       <c r="F192"/>
       <c r="G192" t="s">
-        <v>524</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
-        <v>54589</v>
+        <v>54308</v>
       </c>
       <c r="B193">
-        <v>54587</v>
+        <v>50294</v>
       </c>
       <c r="C193">
-        <v>54452</v>
+        <v>54307</v>
       </c>
       <c r="D193" t="s">
-        <v>1517</v>
+        <v>1830</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193" t="s">
-        <v>524</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
-        <v>54591</v>
+        <v>54314</v>
       </c>
       <c r="B194">
-        <v>54590</v>
+        <v>54313</v>
       </c>
       <c r="C194">
-        <v>54452</v>
+        <v>54312</v>
       </c>
       <c r="D194" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194" t="s">
-        <v>524</v>
+        <v>753</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
-        <v>54592</v>
+        <v>54316</v>
       </c>
       <c r="B195">
-        <v>50224</v>
+        <v>54315</v>
       </c>
       <c r="C195">
-        <v>54452</v>
+        <v>54312</v>
       </c>
       <c r="D195" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195" t="s">
-        <v>524</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
-        <v>54594</v>
+        <v>54317</v>
       </c>
       <c r="B196">
-        <v>54593</v>
+        <v>54206</v>
       </c>
       <c r="C196">
-        <v>54452</v>
+        <v>54312</v>
       </c>
       <c r="D196" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196" t="s">
-        <v>524</v>
+        <v>753</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
-        <v>54624</v>
+        <v>54323</v>
       </c>
       <c r="B197">
-        <v>54615</v>
+        <v>54322</v>
       </c>
       <c r="C197">
-        <v>54621</v>
+        <v>54320</v>
       </c>
       <c r="D197" t="s">
-        <v>1515</v>
-[...3 lines deleted...]
-      </c>
+        <v>1830</v>
+      </c>
+      <c r="E197"/>
       <c r="F197"/>
       <c r="G197" t="s">
-        <v>542</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
-        <v>54626</v>
+        <v>54325</v>
       </c>
       <c r="B198">
-        <v>54625</v>
+        <v>54324</v>
       </c>
       <c r="C198">
-        <v>54621</v>
+        <v>54320</v>
       </c>
       <c r="D198" t="s">
-        <v>1517</v>
-[...3 lines deleted...]
-      </c>
+        <v>1832</v>
+      </c>
+      <c r="E198"/>
       <c r="F198"/>
       <c r="G198" t="s">
-        <v>542</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
-        <v>54627</v>
+        <v>54327</v>
       </c>
       <c r="B199">
-        <v>50262</v>
+        <v>54326</v>
       </c>
       <c r="C199">
-        <v>54621</v>
+        <v>54320</v>
       </c>
       <c r="D199" t="s">
-        <v>1517</v>
-[...3 lines deleted...]
-      </c>
+        <v>1832</v>
+      </c>
+      <c r="E199"/>
       <c r="F199"/>
       <c r="G199" t="s">
-        <v>542</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
-        <v>54629</v>
+        <v>54329</v>
       </c>
       <c r="B200">
-        <v>54628</v>
+        <v>54328</v>
       </c>
       <c r="C200">
-        <v>54621</v>
+        <v>54320</v>
       </c>
       <c r="D200" t="s">
-        <v>1517</v>
-[...3 lines deleted...]
-      </c>
+        <v>1832</v>
+      </c>
+      <c r="E200"/>
       <c r="F200"/>
       <c r="G200" t="s">
-        <v>542</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
-        <v>54631</v>
+        <v>54331</v>
       </c>
       <c r="B201">
-        <v>54630</v>
+        <v>54330</v>
       </c>
       <c r="C201">
-        <v>54621</v>
+        <v>54312</v>
       </c>
       <c r="D201" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="E201"/>
+        <v>1830</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1831</v>
+      </c>
       <c r="F201"/>
       <c r="G201" t="s">
-        <v>542</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
-        <v>54633</v>
+        <v>54348</v>
       </c>
       <c r="B202">
-        <v>54632</v>
+        <v>54347</v>
       </c>
       <c r="C202">
-        <v>54621</v>
+        <v>54307</v>
       </c>
       <c r="D202" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="E202"/>
+        <v>1832</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1831</v>
+      </c>
       <c r="F202"/>
       <c r="G202" t="s">
-        <v>542</v>
+        <v>753</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
-        <v>54634</v>
+        <v>54351</v>
       </c>
       <c r="B203">
-        <v>50329</v>
+        <v>50295</v>
       </c>
       <c r="C203">
-        <v>54621</v>
+        <v>54300</v>
       </c>
       <c r="D203" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="E203"/>
+        <v>1832</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1831</v>
+      </c>
       <c r="F203"/>
       <c r="G203" t="s">
-        <v>542</v>
+        <v>753</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
-        <v>54697</v>
+        <v>54354</v>
       </c>
       <c r="B204">
-        <v>50281</v>
+        <v>54353</v>
       </c>
       <c r="C204">
-        <v>54692</v>
+        <v>54300</v>
       </c>
       <c r="D204" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="E204" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F204"/>
       <c r="G204" t="s">
-        <v>668</v>
+        <v>753</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
-        <v>54698</v>
+        <v>54357</v>
       </c>
       <c r="B205">
-        <v>50263</v>
+        <v>54356</v>
       </c>
       <c r="C205">
-        <v>54692</v>
+        <v>54307</v>
       </c>
       <c r="D205" t="s">
-        <v>1515</v>
+        <v>1832</v>
       </c>
       <c r="E205" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F205"/>
       <c r="G205" t="s">
-        <v>668</v>
+        <v>753</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
-        <v>54700</v>
+        <v>54366</v>
       </c>
       <c r="B206">
-        <v>54699</v>
+        <v>54365</v>
       </c>
       <c r="C206">
-        <v>54692</v>
+        <v>53496</v>
       </c>
       <c r="D206" t="s">
-        <v>1517</v>
+        <v>1830</v>
       </c>
       <c r="E206" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
       <c r="F206"/>
       <c r="G206" t="s">
-        <v>668</v>
+        <v>502</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
-        <v>54707</v>
+        <v>54375</v>
       </c>
       <c r="B207">
-        <v>50351</v>
+        <v>53721</v>
       </c>
       <c r="C207">
-        <v>54702</v>
+        <v>54370</v>
       </c>
       <c r="D207" t="s">
-        <v>1515</v>
-[...1 lines deleted...]
-      <c r="E207"/>
+        <v>1830</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1831</v>
+      </c>
       <c r="F207"/>
       <c r="G207" t="s">
-        <v>549</v>
+        <v>765</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
-        <v>54708</v>
+        <v>54376</v>
       </c>
       <c r="B208">
-        <v>50273</v>
+        <v>50320</v>
       </c>
       <c r="C208">
-        <v>54702</v>
+        <v>54370</v>
       </c>
       <c r="D208" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="E208"/>
+        <v>1830</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1831</v>
+      </c>
       <c r="F208"/>
       <c r="G208" t="s">
-        <v>549</v>
+        <v>765</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
-        <v>54709</v>
+        <v>54377</v>
       </c>
       <c r="B209">
-        <v>50352</v>
+        <v>50321</v>
       </c>
       <c r="C209">
-        <v>54702</v>
+        <v>54370</v>
       </c>
       <c r="D209" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="E209"/>
+        <v>1830</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1831</v>
+      </c>
       <c r="F209"/>
       <c r="G209" t="s">
-        <v>549</v>
+        <v>765</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7">
+      <c r="A210">
+        <v>54378</v>
+      </c>
+      <c r="B210">
+        <v>50235</v>
+      </c>
+      <c r="C210">
+        <v>54370</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F210"/>
+      <c r="G210" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7">
+      <c r="A211">
+        <v>54380</v>
+      </c>
+      <c r="B211">
+        <v>54379</v>
+      </c>
+      <c r="C211">
+        <v>54370</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F211"/>
+      <c r="G211" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7">
+      <c r="A212">
+        <v>54476</v>
+      </c>
+      <c r="B212">
+        <v>53281</v>
+      </c>
+      <c r="C212">
+        <v>54475</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E212"/>
+      <c r="F212"/>
+      <c r="G212" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7">
+      <c r="A213">
+        <v>54478</v>
+      </c>
+      <c r="B213">
+        <v>50278</v>
+      </c>
+      <c r="C213">
+        <v>54477</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F213"/>
+      <c r="G213" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7">
+      <c r="A214">
+        <v>54479</v>
+      </c>
+      <c r="B214">
+        <v>50277</v>
+      </c>
+      <c r="C214">
+        <v>54477</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F214"/>
+      <c r="G214" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7">
+      <c r="A215">
+        <v>54481</v>
+      </c>
+      <c r="B215">
+        <v>54480</v>
+      </c>
+      <c r="C215">
+        <v>54477</v>
+      </c>
+      <c r="D215" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E215" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F215"/>
+      <c r="G215" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7">
+      <c r="A216">
+        <v>54483</v>
+      </c>
+      <c r="B216">
+        <v>54482</v>
+      </c>
+      <c r="C216">
+        <v>54477</v>
+      </c>
+      <c r="D216" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E216" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F216"/>
+      <c r="G216" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7">
+      <c r="A217">
+        <v>54484</v>
+      </c>
+      <c r="B217">
+        <v>50309</v>
+      </c>
+      <c r="C217">
+        <v>54477</v>
+      </c>
+      <c r="D217" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E217" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F217"/>
+      <c r="G217" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218">
+        <v>54485</v>
+      </c>
+      <c r="B218">
+        <v>51791</v>
+      </c>
+      <c r="C218">
+        <v>54477</v>
+      </c>
+      <c r="D218" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E218" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F218"/>
+      <c r="G218" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7">
+      <c r="A219">
+        <v>54507</v>
+      </c>
+      <c r="B219">
+        <v>50286</v>
+      </c>
+      <c r="C219">
+        <v>54475</v>
+      </c>
+      <c r="D219" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E219"/>
+      <c r="F219"/>
+      <c r="G219" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7">
+      <c r="A220">
+        <v>54544</v>
+      </c>
+      <c r="B220">
+        <v>54543</v>
+      </c>
+      <c r="C220">
+        <v>54541</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E220" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F220"/>
+      <c r="G220" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7">
+      <c r="A221">
+        <v>54546</v>
+      </c>
+      <c r="B221">
+        <v>54545</v>
+      </c>
+      <c r="C221">
+        <v>54541</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F221"/>
+      <c r="G221" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7">
+      <c r="A222">
+        <v>54588</v>
+      </c>
+      <c r="B222">
+        <v>54586</v>
+      </c>
+      <c r="C222">
+        <v>54452</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E222" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F222"/>
+      <c r="G222" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7">
+      <c r="A223">
+        <v>54589</v>
+      </c>
+      <c r="B223">
+        <v>54587</v>
+      </c>
+      <c r="C223">
+        <v>54452</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E223"/>
+      <c r="F223"/>
+      <c r="G223" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7">
+      <c r="A224">
+        <v>54591</v>
+      </c>
+      <c r="B224">
+        <v>54590</v>
+      </c>
+      <c r="C224">
+        <v>54452</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E224"/>
+      <c r="F224"/>
+      <c r="G224" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7">
+      <c r="A225">
+        <v>54592</v>
+      </c>
+      <c r="B225">
+        <v>50224</v>
+      </c>
+      <c r="C225">
+        <v>54452</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E225"/>
+      <c r="F225"/>
+      <c r="G225" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7">
+      <c r="A226">
+        <v>54594</v>
+      </c>
+      <c r="B226">
+        <v>54593</v>
+      </c>
+      <c r="C226">
+        <v>54452</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E226"/>
+      <c r="F226"/>
+      <c r="G226" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7">
+      <c r="A227">
+        <v>54597</v>
+      </c>
+      <c r="B227">
+        <v>50273</v>
+      </c>
+      <c r="C227">
+        <v>54596</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E227" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F227"/>
+      <c r="G227" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7">
+      <c r="A228">
+        <v>54598</v>
+      </c>
+      <c r="B228">
+        <v>50378</v>
+      </c>
+      <c r="C228">
+        <v>54596</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E228" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F228"/>
+      <c r="G228" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7">
+      <c r="A229">
+        <v>54608</v>
+      </c>
+      <c r="B229">
+        <v>53656</v>
+      </c>
+      <c r="C229">
+        <v>54606</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E229" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F229"/>
+      <c r="G229" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7">
+      <c r="A230">
+        <v>54624</v>
+      </c>
+      <c r="B230">
+        <v>54615</v>
+      </c>
+      <c r="C230">
+        <v>54621</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E230" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F230"/>
+      <c r="G230" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7">
+      <c r="A231">
+        <v>54626</v>
+      </c>
+      <c r="B231">
+        <v>54625</v>
+      </c>
+      <c r="C231">
+        <v>54621</v>
+      </c>
+      <c r="D231" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E231" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F231"/>
+      <c r="G231" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7">
+      <c r="A232">
+        <v>54627</v>
+      </c>
+      <c r="B232">
+        <v>50262</v>
+      </c>
+      <c r="C232">
+        <v>54621</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E232" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F232"/>
+      <c r="G232" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7">
+      <c r="A233">
+        <v>54629</v>
+      </c>
+      <c r="B233">
+        <v>54628</v>
+      </c>
+      <c r="C233">
+        <v>54621</v>
+      </c>
+      <c r="D233" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E233" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F233"/>
+      <c r="G233" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7">
+      <c r="A234">
+        <v>54631</v>
+      </c>
+      <c r="B234">
+        <v>54630</v>
+      </c>
+      <c r="C234">
+        <v>54621</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E234"/>
+      <c r="F234"/>
+      <c r="G234" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7">
+      <c r="A235">
+        <v>54633</v>
+      </c>
+      <c r="B235">
+        <v>54632</v>
+      </c>
+      <c r="C235">
+        <v>54621</v>
+      </c>
+      <c r="D235" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E235"/>
+      <c r="F235"/>
+      <c r="G235" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7">
+      <c r="A236">
+        <v>54634</v>
+      </c>
+      <c r="B236">
+        <v>50329</v>
+      </c>
+      <c r="C236">
+        <v>54621</v>
+      </c>
+      <c r="D236" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E236"/>
+      <c r="F236"/>
+      <c r="G236" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="A237">
+        <v>54697</v>
+      </c>
+      <c r="B237">
+        <v>50281</v>
+      </c>
+      <c r="C237">
+        <v>54692</v>
+      </c>
+      <c r="D237" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E237" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F237"/>
+      <c r="G237" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7">
+      <c r="A238">
+        <v>54698</v>
+      </c>
+      <c r="B238">
+        <v>50263</v>
+      </c>
+      <c r="C238">
+        <v>54692</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E238" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F238"/>
+      <c r="G238" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7">
+      <c r="A239">
+        <v>54700</v>
+      </c>
+      <c r="B239">
+        <v>54699</v>
+      </c>
+      <c r="C239">
+        <v>54692</v>
+      </c>
+      <c r="D239" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E239" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F239"/>
+      <c r="G239" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7">
+      <c r="A240">
+        <v>54707</v>
+      </c>
+      <c r="B240">
+        <v>50351</v>
+      </c>
+      <c r="C240">
+        <v>54702</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E240"/>
+      <c r="F240"/>
+      <c r="G240" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7">
+      <c r="A241">
+        <v>54708</v>
+      </c>
+      <c r="B241">
+        <v>50273</v>
+      </c>
+      <c r="C241">
+        <v>54702</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E241"/>
+      <c r="F241"/>
+      <c r="G241" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7">
+      <c r="A242">
+        <v>54709</v>
+      </c>
+      <c r="B242">
+        <v>50352</v>
+      </c>
+      <c r="C242">
+        <v>54702</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E242"/>
+      <c r="F242"/>
+      <c r="G242" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7">
+      <c r="A243">
+        <v>54812</v>
+      </c>
+      <c r="B243">
+        <v>54811</v>
+      </c>
+      <c r="C243">
+        <v>54809</v>
+      </c>
+      <c r="D243" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E243"/>
+      <c r="F243"/>
+      <c r="G243" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7">
+      <c r="A244">
+        <v>54816</v>
+      </c>
+      <c r="B244">
+        <v>50250</v>
+      </c>
+      <c r="C244">
+        <v>54814</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E244"/>
+      <c r="F244"/>
+      <c r="G244" t="s">
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F68"/>
+  <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1524</v>
+        <v>1840</v>
       </c>
       <c r="B1" t="s">
-        <v>1525</v>
+        <v>1841</v>
       </c>
       <c r="C1" t="s">
-        <v>1526</v>
+        <v>1842</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>54768</v>
       </c>
       <c r="B2" t="s">
-        <v>559</v>
+        <v>654</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2" t="s">
-        <v>556</v>
+        <v>651</v>
       </c>
       <c r="F2" t="s">
-        <v>1527</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49609</v>
       </c>
       <c r="B3" t="s">
         <v>248</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>1528</v>
+        <v>1844</v>
       </c>
       <c r="E3" t="s">
         <v>51</v>
       </c>
       <c r="F3" t="s">
-        <v>1529</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>52321</v>
+        <v>49620</v>
       </c>
       <c r="B4" t="s">
-        <v>356</v>
+        <v>440</v>
       </c>
       <c r="C4"/>
-      <c r="D4"/>
+      <c r="D4" t="s">
+        <v>1846</v>
+      </c>
       <c r="E4" t="s">
-        <v>993</v>
+        <v>1847</v>
       </c>
       <c r="F4" t="s">
-        <v>1530</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>52906</v>
+        <v>52321</v>
       </c>
       <c r="B5" t="s">
-        <v>90</v>
+        <v>356</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5" t="s">
-        <v>99</v>
+        <v>1236</v>
       </c>
       <c r="F5" t="s">
-        <v>1531</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>49624</v>
+        <v>53831</v>
       </c>
       <c r="B6" t="s">
-        <v>240</v>
+        <v>463</v>
       </c>
       <c r="C6"/>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D6"/>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>1850</v>
       </c>
       <c r="F6" t="s">
-        <v>1533</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>54285</v>
+        <v>52906</v>
       </c>
       <c r="B7" t="s">
-        <v>483</v>
+        <v>90</v>
       </c>
       <c r="C7"/>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7"/>
       <c r="E7" t="s">
-        <v>279</v>
+        <v>99</v>
       </c>
       <c r="F7" t="s">
-        <v>1535</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>49646</v>
+        <v>49624</v>
       </c>
       <c r="B8" t="s">
-        <v>54</v>
+        <v>240</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>1536</v>
+        <v>1853</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>1537</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>49664</v>
+        <v>54285</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>541</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1538</v>
+        <v>1855</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>279</v>
       </c>
       <c r="F9" t="s">
-        <v>1539</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>49673</v>
+        <v>49642</v>
       </c>
       <c r="B10" t="s">
-        <v>247</v>
+        <v>427</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1540</v>
+        <v>1857</v>
       </c>
       <c r="E10" t="s">
         <v>51</v>
       </c>
       <c r="F10" t="s">
-        <v>1541</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>54352</v>
+        <v>49646</v>
       </c>
       <c r="B11" t="s">
-        <v>648</v>
+        <v>54</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1542</v>
+        <v>1859</v>
       </c>
       <c r="E11" t="s">
-        <v>640</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>1543</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>54180</v>
+        <v>49664</v>
       </c>
       <c r="B12" t="s">
-        <v>410</v>
+        <v>78</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1544</v>
+        <v>1861</v>
       </c>
       <c r="E12" t="s">
-        <v>1545</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
-        <v>1546</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>49707</v>
+        <v>49673</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>247</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1547</v>
+        <v>1863</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
-        <v>1548</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>49708</v>
+        <v>49689</v>
       </c>
       <c r="B14" t="s">
-        <v>102</v>
+        <v>821</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1549</v>
+        <v>1865</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" t="s">
-        <v>1550</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>49712</v>
+        <v>54352</v>
       </c>
       <c r="B15" t="s">
-        <v>256</v>
+        <v>761</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>1551</v>
+        <v>1867</v>
       </c>
       <c r="E15" t="s">
-        <v>51</v>
+        <v>753</v>
       </c>
       <c r="F15" t="s">
-        <v>1552</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>54319</v>
+        <v>54180</v>
       </c>
       <c r="B16" t="s">
-        <v>511</v>
+        <v>469</v>
       </c>
       <c r="C16"/>
-      <c r="D16"/>
+      <c r="D16" t="s">
+        <v>1869</v>
+      </c>
       <c r="E16" t="s">
-        <v>997</v>
+        <v>1870</v>
       </c>
       <c r="F16" t="s">
-        <v>1553</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>49718</v>
+        <v>49707</v>
       </c>
       <c r="B17" t="s">
-        <v>182</v>
+        <v>37</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>1554</v>
+        <v>1872</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
-        <v>1555</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>49723</v>
+        <v>49708</v>
       </c>
       <c r="B18" t="s">
-        <v>392</v>
+        <v>102</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1556</v>
+        <v>1874</v>
       </c>
       <c r="E18" t="s">
         <v>51</v>
       </c>
       <c r="F18" t="s">
-        <v>1557</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>54614</v>
+        <v>53146</v>
       </c>
       <c r="B19" t="s">
-        <v>537</v>
+        <v>415</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1558</v>
+        <v>1876</v>
       </c>
       <c r="E19" t="s">
-        <v>542</v>
+        <v>1877</v>
       </c>
       <c r="F19" t="s">
-        <v>1559</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>49731</v>
+        <v>49712</v>
       </c>
       <c r="B20" t="s">
-        <v>320</v>
+        <v>256</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1560</v>
+        <v>1879</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
-        <v>1561</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>49743</v>
+        <v>54319</v>
       </c>
       <c r="B21" t="s">
-        <v>131</v>
+        <v>568</v>
       </c>
       <c r="C21"/>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D21"/>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>1240</v>
       </c>
       <c r="F21" t="s">
-        <v>1563</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>49749</v>
+        <v>49718</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>182</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1564</v>
+        <v>1882</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
-        <v>1565</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>49750</v>
+        <v>49723</v>
       </c>
       <c r="B23" t="s">
-        <v>107</v>
+        <v>392</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1566</v>
+        <v>1884</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
-        <v>1567</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>49751</v>
+        <v>54614</v>
       </c>
       <c r="B24" t="s">
-        <v>233</v>
+        <v>634</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1568</v>
+        <v>1886</v>
       </c>
       <c r="E24" t="s">
-        <v>51</v>
+        <v>794</v>
       </c>
       <c r="F24" t="s">
-        <v>1569</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>49752</v>
+        <v>49731</v>
       </c>
       <c r="B25" t="s">
-        <v>149</v>
+        <v>320</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1570</v>
+        <v>1888</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
-        <v>1571</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>49754</v>
+        <v>49743</v>
       </c>
       <c r="B26" t="s">
-        <v>349</v>
+        <v>131</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1572</v>
+        <v>1890</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
-        <v>1573</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>49755</v>
+        <v>49749</v>
       </c>
       <c r="B27" t="s">
-        <v>304</v>
+        <v>77</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1574</v>
+        <v>1892</v>
       </c>
       <c r="E27" t="s">
         <v>51</v>
       </c>
       <c r="F27" t="s">
-        <v>1575</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>49756</v>
+        <v>49750</v>
       </c>
       <c r="B28" t="s">
-        <v>140</v>
+        <v>107</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1576</v>
+        <v>1894</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" t="s">
-        <v>1577</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>49761</v>
+        <v>49751</v>
       </c>
       <c r="B29" t="s">
-        <v>130</v>
+        <v>233</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1578</v>
+        <v>1896</v>
       </c>
       <c r="E29" t="s">
         <v>51</v>
       </c>
       <c r="F29" t="s">
-        <v>1579</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>49763</v>
+        <v>49752</v>
       </c>
       <c r="B30" t="s">
-        <v>262</v>
+        <v>149</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1580</v>
+        <v>1898</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
-        <v>1581</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>49594</v>
+        <v>49754</v>
       </c>
       <c r="B31" t="s">
-        <v>577</v>
+        <v>349</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1582</v>
+        <v>1900</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
       <c r="F31" t="s">
-        <v>1583</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>49602</v>
+        <v>49755</v>
       </c>
       <c r="B32" t="s">
-        <v>108</v>
+        <v>304</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>1584</v>
+        <v>1902</v>
       </c>
       <c r="E32" t="s">
-        <v>1585</v>
+        <v>51</v>
       </c>
       <c r="F32" t="s">
-        <v>1586</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>54336</v>
+        <v>49756</v>
       </c>
       <c r="B33" t="s">
-        <v>643</v>
+        <v>140</v>
       </c>
       <c r="C33"/>
-      <c r="D33"/>
+      <c r="D33" t="s">
+        <v>1904</v>
+      </c>
       <c r="E33" t="s">
-        <v>997</v>
+        <v>51</v>
       </c>
       <c r="F33" t="s">
-        <v>1587</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>49614</v>
+        <v>49761</v>
       </c>
       <c r="B34" t="s">
-        <v>1588</v>
+        <v>130</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
-        <v>1589</v>
+        <v>1906</v>
       </c>
       <c r="E34" t="s">
         <v>51</v>
       </c>
       <c r="F34" t="s">
-        <v>1590</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>49625</v>
+        <v>49763</v>
       </c>
       <c r="B35" t="s">
-        <v>1336</v>
+        <v>262</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1591</v>
+        <v>1908</v>
       </c>
       <c r="E35" t="s">
         <v>51</v>
       </c>
       <c r="F35" t="s">
-        <v>1592</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>49635</v>
+        <v>49594</v>
       </c>
       <c r="B36" t="s">
-        <v>624</v>
+        <v>679</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1593</v>
+        <v>1910</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
       <c r="F36" t="s">
-        <v>1594</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>49636</v>
+        <v>49602</v>
       </c>
       <c r="B37" t="s">
-        <v>1595</v>
+        <v>108</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1596</v>
+        <v>1912</v>
       </c>
       <c r="E37" t="s">
-        <v>51</v>
+        <v>765</v>
       </c>
       <c r="F37" t="s">
-        <v>1597</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>54619</v>
+        <v>54336</v>
       </c>
       <c r="B38" t="s">
-        <v>660</v>
+        <v>756</v>
       </c>
       <c r="C38"/>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D38"/>
       <c r="E38" t="s">
-        <v>542</v>
+        <v>1240</v>
       </c>
       <c r="F38" t="s">
-        <v>1599</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>49644</v>
+        <v>49614</v>
       </c>
       <c r="B39" t="s">
-        <v>1600</v>
+        <v>1915</v>
       </c>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>1601</v>
+        <v>1916</v>
       </c>
       <c r="E39" t="s">
         <v>51</v>
       </c>
       <c r="F39" t="s">
-        <v>1602</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>49658</v>
+        <v>49625</v>
       </c>
       <c r="B40" t="s">
-        <v>638</v>
+        <v>1633</v>
       </c>
       <c r="C40"/>
       <c r="D40" t="s">
-        <v>1603</v>
+        <v>1918</v>
       </c>
       <c r="E40" t="s">
         <v>51</v>
       </c>
       <c r="F40" t="s">
-        <v>1604</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>54431</v>
+        <v>49635</v>
       </c>
       <c r="B41" t="s">
-        <v>666</v>
+        <v>725</v>
       </c>
       <c r="C41"/>
-      <c r="D41"/>
+      <c r="D41" t="s">
+        <v>1920</v>
+      </c>
       <c r="E41" t="s">
-        <v>1605</v>
+        <v>51</v>
       </c>
       <c r="F41" t="s">
-        <v>1606</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>54616</v>
+        <v>49636</v>
       </c>
       <c r="B42" t="s">
-        <v>656</v>
+        <v>1922</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>1607</v>
+        <v>1923</v>
       </c>
       <c r="E42" t="s">
-        <v>542</v>
+        <v>51</v>
       </c>
       <c r="F42" t="s">
-        <v>1608</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>49665</v>
+        <v>54619</v>
       </c>
       <c r="B43" t="s">
-        <v>1315</v>
+        <v>799</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>1609</v>
+        <v>1925</v>
       </c>
       <c r="E43" t="s">
-        <v>51</v>
+        <v>794</v>
       </c>
       <c r="F43" t="s">
-        <v>1610</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>54192</v>
+        <v>49644</v>
       </c>
       <c r="B44" t="s">
-        <v>874</v>
+        <v>1927</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1611</v>
+        <v>1928</v>
       </c>
       <c r="E44" t="s">
-        <v>1612</v>
+        <v>51</v>
       </c>
       <c r="F44" t="s">
-        <v>1613</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>54617</v>
+        <v>49658</v>
       </c>
       <c r="B45" t="s">
-        <v>664</v>
+        <v>751</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1614</v>
+        <v>1930</v>
       </c>
       <c r="E45" t="s">
-        <v>542</v>
+        <v>51</v>
       </c>
       <c r="F45" t="s">
-        <v>1615</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>54345</v>
+        <v>54369</v>
       </c>
       <c r="B46" t="s">
-        <v>647</v>
+        <v>576</v>
       </c>
       <c r="C46"/>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D46"/>
       <c r="E46" t="s">
-        <v>1617</v>
+        <v>765</v>
       </c>
       <c r="F46" t="s">
-        <v>1618</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>49667</v>
+        <v>54431</v>
       </c>
       <c r="B47" t="s">
-        <v>266</v>
+        <v>804</v>
       </c>
       <c r="C47"/>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D47"/>
       <c r="E47" t="s">
-        <v>51</v>
+        <v>1933</v>
       </c>
       <c r="F47" t="s">
-        <v>1620</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>54200</v>
+        <v>54616</v>
       </c>
       <c r="B48" t="s">
-        <v>422</v>
+        <v>795</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>1621</v>
+        <v>1935</v>
       </c>
       <c r="E48" t="s">
-        <v>628</v>
+        <v>794</v>
       </c>
       <c r="F48" t="s">
-        <v>1622</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>49671</v>
+        <v>49665</v>
       </c>
       <c r="B49" t="s">
-        <v>117</v>
+        <v>416</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>1623</v>
+        <v>1937</v>
       </c>
       <c r="E49" t="s">
         <v>51</v>
       </c>
       <c r="F49" t="s">
-        <v>1624</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>49681</v>
+        <v>49666</v>
       </c>
       <c r="B50" t="s">
-        <v>1625</v>
+        <v>1939</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>1626</v>
+        <v>1940</v>
       </c>
       <c r="E50" t="s">
         <v>51</v>
       </c>
       <c r="F50" t="s">
-        <v>1627</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>52571</v>
+        <v>54192</v>
       </c>
       <c r="B51" t="s">
-        <v>622</v>
+        <v>1083</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>1628</v>
+        <v>1942</v>
       </c>
       <c r="E51" t="s">
-        <v>291</v>
+        <v>1943</v>
       </c>
       <c r="F51" t="s">
-        <v>1629</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>49695</v>
+        <v>54617</v>
       </c>
       <c r="B52" t="s">
-        <v>662</v>
+        <v>802</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="s">
-        <v>1630</v>
+        <v>1945</v>
       </c>
       <c r="E52" t="s">
-        <v>51</v>
+        <v>794</v>
       </c>
       <c r="F52" t="s">
-        <v>1631</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>54181</v>
+        <v>54345</v>
       </c>
       <c r="B53" t="s">
-        <v>1181</v>
+        <v>760</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="s">
-        <v>1632</v>
+        <v>1947</v>
       </c>
       <c r="E53" t="s">
-        <v>1612</v>
+        <v>1948</v>
       </c>
       <c r="F53" t="s">
-        <v>1633</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>49697</v>
+        <v>49667</v>
       </c>
       <c r="B54" t="s">
-        <v>201</v>
+        <v>266</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>1634</v>
+        <v>1950</v>
       </c>
       <c r="E54" t="s">
         <v>51</v>
       </c>
       <c r="F54" t="s">
-        <v>1635</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>54286</v>
+        <v>54200</v>
       </c>
       <c r="B55" t="s">
-        <v>639</v>
+        <v>481</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>1636</v>
+        <v>1952</v>
       </c>
       <c r="E55" t="s">
-        <v>279</v>
+        <v>742</v>
       </c>
       <c r="F55" t="s">
-        <v>1637</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>54332</v>
+        <v>49671</v>
       </c>
       <c r="B56" t="s">
-        <v>641</v>
+        <v>117</v>
       </c>
       <c r="C56"/>
-      <c r="D56"/>
+      <c r="D56" t="s">
+        <v>1954</v>
+      </c>
       <c r="E56" t="s">
-        <v>997</v>
+        <v>51</v>
       </c>
       <c r="F56" t="s">
-        <v>1638</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>54333</v>
+        <v>49681</v>
       </c>
       <c r="B57" t="s">
-        <v>642</v>
+        <v>1956</v>
       </c>
       <c r="C57"/>
-      <c r="D57"/>
+      <c r="D57" t="s">
+        <v>1957</v>
+      </c>
       <c r="E57" t="s">
-        <v>997</v>
+        <v>51</v>
       </c>
       <c r="F57" t="s">
-        <v>1639</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>49702</v>
+        <v>52571</v>
       </c>
       <c r="B58" t="s">
-        <v>1640</v>
+        <v>723</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>1641</v>
+        <v>1959</v>
       </c>
       <c r="E58" t="s">
-        <v>51</v>
+        <v>291</v>
       </c>
       <c r="F58" t="s">
-        <v>1642</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>54540</v>
+        <v>49695</v>
       </c>
       <c r="B59" t="s">
-        <v>528</v>
+        <v>801</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>1643</v>
+        <v>1961</v>
       </c>
       <c r="E59" t="s">
-        <v>680</v>
+        <v>51</v>
       </c>
       <c r="F59" t="s">
-        <v>1644</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>54346</v>
+        <v>54181</v>
       </c>
       <c r="B60" t="s">
-        <v>646</v>
+        <v>1465</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>1645</v>
+        <v>1963</v>
       </c>
       <c r="E60" t="s">
-        <v>640</v>
+        <v>1943</v>
       </c>
       <c r="F60" t="s">
-        <v>1646</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>54335</v>
+        <v>49697</v>
       </c>
       <c r="B61" t="s">
-        <v>644</v>
+        <v>201</v>
       </c>
       <c r="C61"/>
-      <c r="D61"/>
+      <c r="D61" t="s">
+        <v>1965</v>
+      </c>
       <c r="E61" t="s">
-        <v>997</v>
+        <v>51</v>
       </c>
       <c r="F61" t="s">
-        <v>1647</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>49724</v>
+        <v>54286</v>
       </c>
       <c r="B62" t="s">
-        <v>930</v>
+        <v>752</v>
       </c>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>1648</v>
+        <v>1967</v>
       </c>
       <c r="E62" t="s">
-        <v>51</v>
+        <v>279</v>
       </c>
       <c r="F62" t="s">
-        <v>1649</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>49725</v>
+        <v>54332</v>
       </c>
       <c r="B63" t="s">
-        <v>658</v>
+        <v>754</v>
       </c>
       <c r="C63"/>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D63"/>
       <c r="E63" t="s">
-        <v>51</v>
+        <v>1240</v>
       </c>
       <c r="F63" t="s">
-        <v>1651</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>49727</v>
+        <v>54333</v>
       </c>
       <c r="B64" t="s">
-        <v>1652</v>
+        <v>755</v>
       </c>
       <c r="C64"/>
-      <c r="D64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D64"/>
       <c r="E64" t="s">
-        <v>51</v>
+        <v>1240</v>
       </c>
       <c r="F64" t="s">
-        <v>1654</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>49740</v>
+        <v>49702</v>
       </c>
       <c r="B65" t="s">
-        <v>1500</v>
+        <v>1971</v>
       </c>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>1655</v>
+        <v>1972</v>
       </c>
       <c r="E65" t="s">
         <v>51</v>
       </c>
       <c r="F65" t="s">
-        <v>1656</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>49747</v>
+        <v>54540</v>
       </c>
       <c r="B66" t="s">
-        <v>1345</v>
+        <v>613</v>
       </c>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>1657</v>
+        <v>1974</v>
       </c>
       <c r="E66" t="s">
-        <v>51</v>
+        <v>839</v>
       </c>
       <c r="F66" t="s">
-        <v>1658</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>49762</v>
+        <v>54346</v>
       </c>
       <c r="B67" t="s">
-        <v>620</v>
+        <v>759</v>
       </c>
       <c r="C67"/>
       <c r="D67" t="s">
-        <v>1659</v>
+        <v>1976</v>
       </c>
       <c r="E67" t="s">
-        <v>51</v>
+        <v>753</v>
       </c>
       <c r="F67" t="s">
-        <v>1660</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>54334</v>
+        <v>54335</v>
       </c>
       <c r="B68" t="s">
-        <v>645</v>
+        <v>757</v>
       </c>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68" t="s">
-        <v>997</v>
+        <v>1240</v>
       </c>
       <c r="F68" t="s">
-        <v>1661</v>
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69">
+        <v>49724</v>
+      </c>
+      <c r="B69" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C69"/>
+      <c r="D69" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E69" t="s">
+        <v>51</v>
+      </c>
+      <c r="F69" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70">
+        <v>49725</v>
+      </c>
+      <c r="B70" t="s">
+        <v>797</v>
+      </c>
+      <c r="C70"/>
+      <c r="D70" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E70" t="s">
+        <v>51</v>
+      </c>
+      <c r="F70" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71">
+        <v>49727</v>
+      </c>
+      <c r="B71" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C71"/>
+      <c r="D71" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E71" t="s">
+        <v>51</v>
+      </c>
+      <c r="F71" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72">
+        <v>49740</v>
+      </c>
+      <c r="B72" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C72"/>
+      <c r="D72" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E72" t="s">
+        <v>51</v>
+      </c>
+      <c r="F72" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73">
+        <v>49747</v>
+      </c>
+      <c r="B73" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C73"/>
+      <c r="D73" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E73" t="s">
+        <v>51</v>
+      </c>
+      <c r="F73" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74">
+        <v>49760</v>
+      </c>
+      <c r="B74" t="s">
+        <v>403</v>
+      </c>
+      <c r="C74"/>
+      <c r="D74" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E74" t="s">
+        <v>51</v>
+      </c>
+      <c r="F74" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75">
+        <v>49762</v>
+      </c>
+      <c r="B75" t="s">
+        <v>721</v>
+      </c>
+      <c r="C75"/>
+      <c r="D75" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E75" t="s">
+        <v>51</v>
+      </c>
+      <c r="F75" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76">
+        <v>54334</v>
+      </c>
+      <c r="B76" t="s">
+        <v>758</v>
+      </c>
+      <c r="C76"/>
+      <c r="D76"/>
+      <c r="E76" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F76" t="s">
+        <v>1994</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J133"/>
+  <dimension ref="A1:J148"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1662</v>
+        <v>1995</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1663</v>
+        <v>1996</v>
       </c>
       <c r="D1" t="s">
-        <v>1664</v>
+        <v>1997</v>
       </c>
       <c r="E1" t="s">
-        <v>1665</v>
+        <v>1998</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1666</v>
+        <v>1999</v>
       </c>
       <c r="H1" t="s">
-        <v>1667</v>
+        <v>2000</v>
       </c>
       <c r="I1" t="s">
-        <v>1668</v>
+        <v>2001</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54509</v>
       </c>
       <c r="B2">
         <v>49878</v>
       </c>
       <c r="C2" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D2" t="s">
-        <v>1670</v>
+        <v>2003</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>1671</v>
+        <v>2004</v>
       </c>
       <c r="G2" t="s">
-        <v>1672</v>
+        <v>2005</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54510</v>
       </c>
       <c r="B3">
         <v>49878</v>
       </c>
       <c r="C3" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D3" t="s">
-        <v>1673</v>
+        <v>2006</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1674</v>
+        <v>2007</v>
       </c>
       <c r="G3" t="s">
-        <v>1675</v>
+        <v>2008</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54242</v>
       </c>
       <c r="B4">
         <v>52291</v>
       </c>
       <c r="C4" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D4" t="s">
-        <v>1676</v>
+        <v>2009</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>1677</v>
+        <v>2010</v>
       </c>
       <c r="G4" t="s">
-        <v>1678</v>
+        <v>2011</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>4</v>
       </c>
       <c r="J4" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54243</v>
       </c>
       <c r="B5">
         <v>52276</v>
       </c>
       <c r="C5" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D5" t="s">
-        <v>1679</v>
+        <v>2012</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>1677</v>
+        <v>2010</v>
       </c>
       <c r="G5" t="s">
-        <v>1680</v>
+        <v>2013</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>2</v>
       </c>
       <c r="J5" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54245</v>
       </c>
       <c r="B6">
         <v>52306</v>
       </c>
       <c r="C6" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D6" t="s">
-        <v>1681</v>
+        <v>2014</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>1677</v>
+        <v>2010</v>
       </c>
       <c r="G6" t="s">
-        <v>1680</v>
+        <v>2013</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>3</v>
       </c>
       <c r="J6" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54247</v>
       </c>
       <c r="B7">
         <v>52326</v>
       </c>
       <c r="C7" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D7" t="s">
-        <v>1682</v>
+        <v>2015</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>1677</v>
+        <v>2010</v>
       </c>
       <c r="G7" t="s">
-        <v>1680</v>
+        <v>2013</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>54248</v>
       </c>
       <c r="B8">
         <v>52356</v>
       </c>
       <c r="C8" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D8" t="s">
-        <v>1683</v>
+        <v>2016</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>1677</v>
+        <v>2010</v>
       </c>
       <c r="G8" t="s">
-        <v>1684</v>
+        <v>2017</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>2</v>
       </c>
       <c r="J8" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54252</v>
       </c>
       <c r="B9">
         <v>52341</v>
       </c>
       <c r="C9" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D9" t="s">
-        <v>1685</v>
+        <v>2018</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>1677</v>
+        <v>2010</v>
       </c>
       <c r="G9" t="s">
-        <v>1680</v>
+        <v>2013</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>3</v>
       </c>
       <c r="J9" t="s">
-        <v>1686</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>54253</v>
       </c>
       <c r="B10">
         <v>52366</v>
       </c>
       <c r="C10" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D10" t="s">
-        <v>1687</v>
+        <v>2020</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>1677</v>
+        <v>2010</v>
       </c>
       <c r="G10" t="s">
-        <v>1680</v>
+        <v>2013</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>54513</v>
       </c>
       <c r="B11">
         <v>54320</v>
       </c>
       <c r="C11" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D11" t="s">
-        <v>1689</v>
+        <v>2022</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
-        <v>1690</v>
+        <v>2023</v>
       </c>
       <c r="G11" t="s">
-        <v>1691</v>
+        <v>2024</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>1</v>
       </c>
       <c r="J11" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54514</v>
       </c>
       <c r="B12">
         <v>54267</v>
       </c>
       <c r="C12" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D12" t="s">
-        <v>1689</v>
+        <v>2022</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
-        <v>1690</v>
+        <v>2023</v>
       </c>
       <c r="G12" t="s">
-        <v>1691</v>
+        <v>2024</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J12" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>54515</v>
       </c>
       <c r="B13">
         <v>54270</v>
       </c>
       <c r="C13" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D13" t="s">
-        <v>1689</v>
+        <v>2022</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
-        <v>1690</v>
+        <v>2023</v>
       </c>
       <c r="G13" t="s">
-        <v>1691</v>
+        <v>2024</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J13" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>54516</v>
       </c>
       <c r="B14">
         <v>54276</v>
       </c>
       <c r="C14" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D14" t="s">
-        <v>1689</v>
+        <v>2022</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>1690</v>
+        <v>2023</v>
       </c>
       <c r="G14" t="s">
-        <v>1691</v>
+        <v>2024</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>2</v>
       </c>
       <c r="J14" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>54517</v>
       </c>
       <c r="B15">
         <v>54312</v>
       </c>
       <c r="C15" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D15" t="s">
-        <v>1689</v>
+        <v>2022</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1690</v>
+        <v>2023</v>
       </c>
       <c r="G15" t="s">
-        <v>1691</v>
+        <v>2024</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>54518</v>
       </c>
       <c r="B16">
         <v>54307</v>
       </c>
       <c r="C16" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D16" t="s">
-        <v>1689</v>
+        <v>2022</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>1690</v>
+        <v>2023</v>
       </c>
       <c r="G16" t="s">
-        <v>1691</v>
+        <v>2024</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>2</v>
       </c>
       <c r="J16" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>54519</v>
       </c>
       <c r="B17">
         <v>54300</v>
       </c>
       <c r="C17" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D17" t="s">
-        <v>1689</v>
+        <v>2022</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>1690</v>
+        <v>2023</v>
       </c>
       <c r="G17" t="s">
-        <v>1691</v>
+        <v>2024</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>1</v>
       </c>
       <c r="J17" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>54520</v>
       </c>
       <c r="B18">
         <v>54287</v>
       </c>
       <c r="C18" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D18" t="s">
-        <v>1689</v>
+        <v>2022</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
-        <v>1690</v>
+        <v>2023</v>
       </c>
       <c r="G18" t="s">
-        <v>1691</v>
+        <v>2024</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J18" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>54521</v>
       </c>
       <c r="B19">
         <v>54182</v>
       </c>
       <c r="C19" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D19" t="s">
-        <v>1692</v>
+        <v>2025</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
-        <v>1693</v>
+        <v>2026</v>
       </c>
       <c r="G19" t="s">
-        <v>1694</v>
+        <v>2027</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>54522</v>
       </c>
       <c r="B20">
         <v>54210</v>
       </c>
       <c r="C20" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D20" t="s">
-        <v>1692</v>
+        <v>2025</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>1693</v>
+        <v>2026</v>
       </c>
       <c r="G20" t="s">
-        <v>1694</v>
+        <v>2027</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J20" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>54523</v>
       </c>
       <c r="B21">
         <v>54204</v>
       </c>
       <c r="C21" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D21" t="s">
-        <v>1692</v>
+        <v>2025</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1693</v>
+        <v>2026</v>
       </c>
       <c r="G21" t="s">
-        <v>1694</v>
+        <v>2027</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>54524</v>
       </c>
       <c r="B22">
         <v>54197</v>
       </c>
       <c r="C22" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D22" t="s">
-        <v>1692</v>
+        <v>2025</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1693</v>
+        <v>2026</v>
       </c>
       <c r="G22" t="s">
-        <v>1694</v>
+        <v>2027</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>1</v>
       </c>
       <c r="J22" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>54691</v>
       </c>
       <c r="B23">
         <v>54541</v>
       </c>
       <c r="C23" t="s">
-        <v>1695</v>
+        <v>2028</v>
       </c>
       <c r="D23" t="s">
-        <v>1696</v>
+        <v>2029</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>1697</v>
+        <v>2030</v>
       </c>
       <c r="G23" t="s">
-        <v>1698</v>
+        <v>2031</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="J23" t="s">
-        <v>668</v>
+        <v>806</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>52221</v>
       </c>
       <c r="B24">
         <v>49807</v>
       </c>
       <c r="C24" t="s">
-        <v>1699</v>
+        <v>2032</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1700</v>
+        <v>2033</v>
       </c>
       <c r="G24" t="s">
-        <v>1701</v>
+        <v>2034</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24" t="s">
-        <v>1702</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>52031</v>
       </c>
       <c r="B25">
         <v>49858</v>
       </c>
       <c r="C25" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D25" t="s">
-        <v>1704</v>
+        <v>2037</v>
       </c>
       <c r="E25"/>
       <c r="F25" t="s">
-        <v>1705</v>
+        <v>2038</v>
       </c>
       <c r="G25" t="s">
-        <v>1706</v>
+        <v>2039</v>
       </c>
       <c r="H25" t="s">
-        <v>1707</v>
+        <v>2040</v>
       </c>
       <c r="I25">
         <v>35</v>
       </c>
       <c r="J25" t="s">
-        <v>1702</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>52646</v>
       </c>
       <c r="B26">
         <v>52576</v>
       </c>
       <c r="C26" t="s">
-        <v>1699</v>
+        <v>2032</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>1708</v>
+        <v>2041</v>
       </c>
       <c r="G26" t="s">
-        <v>1709</v>
+        <v>2042</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26" t="s">
-        <v>615</v>
+        <v>717</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>54525</v>
       </c>
       <c r="B27">
         <v>54204</v>
       </c>
       <c r="C27" t="s">
-        <v>1699</v>
+        <v>2032</v>
       </c>
       <c r="D27" t="s">
-        <v>1710</v>
+        <v>2043</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>1711</v>
+        <v>2044</v>
       </c>
       <c r="G27" t="s">
-        <v>1712</v>
+        <v>2045</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50805</v>
       </c>
       <c r="B28">
         <v>49862</v>
       </c>
       <c r="C28" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28" t="s">
         <v>246</v>
       </c>
       <c r="G28" t="s">
-        <v>1714</v>
+        <v>2047</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>1715</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50794</v>
       </c>
       <c r="B29">
         <v>49853</v>
       </c>
       <c r="C29" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29" t="s">
         <v>181</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>52151</v>
       </c>
       <c r="B30">
         <v>49793</v>
       </c>
       <c r="C30" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D30" t="s">
-        <v>1716</v>
+        <v>2049</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1717</v>
+        <v>2050</v>
       </c>
       <c r="G30" t="s">
-        <v>1706</v>
+        <v>2039</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>6</v>
       </c>
       <c r="J30" t="s">
-        <v>1702</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>54581</v>
       </c>
       <c r="B31">
         <v>49857</v>
       </c>
       <c r="C31" t="s">
-        <v>1718</v>
+        <v>2051</v>
       </c>
       <c r="D31" t="s">
-        <v>1719</v>
+        <v>2052</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1720</v>
+        <v>2053</v>
       </c>
       <c r="G31" t="s">
-        <v>1721</v>
+        <v>2054</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>1</v>
       </c>
       <c r="J31" t="s">
-        <v>524</v>
+        <v>792</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>54526</v>
       </c>
       <c r="B32">
         <v>54197</v>
       </c>
       <c r="C32" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D32" t="s">
-        <v>1722</v>
+        <v>2055</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1723</v>
+        <v>2056</v>
       </c>
       <c r="G32" t="s">
-        <v>1724</v>
+        <v>2057</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32" t="s">
-        <v>419</v>
+        <v>478</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>52166</v>
       </c>
       <c r="B33">
         <v>49803</v>
       </c>
       <c r="C33" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D33" t="s">
-        <v>1725</v>
+        <v>2058</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1726</v>
+        <v>2059</v>
       </c>
       <c r="G33" t="s">
-        <v>1706</v>
+        <v>2039</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>7</v>
       </c>
       <c r="J33" t="s">
-        <v>1702</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>52191</v>
       </c>
       <c r="B34">
         <v>49805</v>
       </c>
       <c r="C34" t="s">
-        <v>1699</v>
+        <v>2032</v>
       </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>1727</v>
+        <v>2060</v>
       </c>
       <c r="G34" t="s">
-        <v>1728</v>
+        <v>2061</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50798</v>
       </c>
       <c r="B35">
         <v>49855</v>
       </c>
       <c r="C35" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35" t="s">
         <v>195</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>54241</v>
       </c>
       <c r="B36">
         <v>53376</v>
       </c>
       <c r="C36" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D36" t="s">
-        <v>1729</v>
+        <v>2062</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>1730</v>
+        <v>2063</v>
       </c>
       <c r="G36" t="s">
-        <v>1731</v>
+        <v>2064</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>54542</v>
       </c>
       <c r="B37">
         <v>54541</v>
       </c>
       <c r="C37" t="s">
-        <v>1732</v>
+        <v>2065</v>
       </c>
       <c r="D37" t="s">
-        <v>1733</v>
+        <v>2066</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>1734</v>
+        <v>2067</v>
       </c>
       <c r="G37" t="s">
-        <v>1735</v>
+        <v>2068</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J37" t="s">
-        <v>508</v>
+        <v>783</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>52161</v>
       </c>
       <c r="B38">
         <v>49793</v>
       </c>
       <c r="C38" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D38" t="s">
-        <v>1736</v>
+        <v>2069</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1737</v>
+        <v>2070</v>
       </c>
       <c r="G38" t="s">
-        <v>1738</v>
+        <v>2071</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>2</v>
       </c>
       <c r="J38" t="s">
-        <v>1702</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50811</v>
       </c>
       <c r="B39">
         <v>49869</v>
       </c>
       <c r="C39" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39" t="s">
         <v>261</v>
       </c>
       <c r="G39" t="s">
-        <v>1714</v>
+        <v>2047</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>52501</v>
       </c>
       <c r="B40">
         <v>49862</v>
       </c>
       <c r="C40" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D40" t="s">
-        <v>1739</v>
+        <v>2072</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>1740</v>
+        <v>2073</v>
       </c>
       <c r="G40" t="s">
-        <v>1741</v>
+        <v>2074</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>1</v>
       </c>
       <c r="J40" t="s">
-        <v>615</v>
+        <v>717</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>54163</v>
       </c>
       <c r="B41">
         <v>52366</v>
       </c>
       <c r="C41" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D41" t="s">
-        <v>1742</v>
+        <v>2075</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>1743</v>
+        <v>2076</v>
       </c>
       <c r="G41" t="s">
-        <v>1744</v>
+        <v>2077</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>11</v>
       </c>
       <c r="J41" t="s">
-        <v>1745</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>54642</v>
       </c>
       <c r="B42">
         <v>54541</v>
       </c>
       <c r="C42" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D42" t="s">
-        <v>1746</v>
+        <v>2079</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>1747</v>
+        <v>2080</v>
       </c>
       <c r="G42" t="s">
-        <v>1748</v>
+        <v>2081</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J42" t="s">
-        <v>1749</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50806</v>
       </c>
       <c r="B43">
         <v>49864</v>
       </c>
       <c r="C43" t="s">
-        <v>1750</v>
+        <v>2083</v>
       </c>
       <c r="D43" t="s">
-        <v>1751</v>
+        <v>2084</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>1752</v>
+        <v>2085</v>
       </c>
       <c r="G43" t="s">
-        <v>1753</v>
+        <v>2086</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>13</v>
       </c>
       <c r="J43" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>52891</v>
       </c>
       <c r="B44">
         <v>49810</v>
       </c>
       <c r="C44" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D44" t="s">
-        <v>1754</v>
+        <v>2087</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>1755</v>
+        <v>2088</v>
       </c>
       <c r="G44" t="s">
-        <v>1756</v>
+        <v>2089</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>13</v>
       </c>
       <c r="J44" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>52566</v>
       </c>
       <c r="B45">
         <v>49862</v>
       </c>
       <c r="C45" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
       <c r="D45" t="s">
-        <v>1757</v>
+        <v>2090</v>
       </c>
       <c r="E45" t="s">
-        <v>1758</v>
+        <v>2091</v>
       </c>
       <c r="F45" t="s">
-        <v>1759</v>
+        <v>2092</v>
       </c>
       <c r="G45" t="s">
-        <v>1760</v>
+        <v>2093</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="J45" t="s">
-        <v>615</v>
+        <v>717</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50824</v>
       </c>
       <c r="B46">
         <v>49787</v>
       </c>
       <c r="C46" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D46" t="s">
-        <v>1761</v>
+        <v>2094</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>1762</v>
+        <v>2095</v>
       </c>
       <c r="G46" t="s">
-        <v>1763</v>
+        <v>2096</v>
       </c>
       <c r="H46"/>
       <c r="I46">
         <v>6</v>
       </c>
       <c r="J46" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>50825</v>
       </c>
       <c r="B47">
         <v>49787</v>
       </c>
       <c r="C47" t="s">
-        <v>1718</v>
+        <v>2051</v>
       </c>
       <c r="D47" t="s">
-        <v>1764</v>
+        <v>2097</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>1765</v>
+        <v>2098</v>
       </c>
       <c r="G47" t="s">
-        <v>1766</v>
+        <v>2099</v>
       </c>
       <c r="H47"/>
       <c r="I47">
         <v>5</v>
       </c>
       <c r="J47" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>50831</v>
       </c>
       <c r="B48">
         <v>49791</v>
       </c>
       <c r="C48" t="s">
-        <v>1750</v>
+        <v>2083</v>
       </c>
       <c r="D48" t="s">
-        <v>1767</v>
+        <v>2100</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1768</v>
+        <v>2101</v>
       </c>
       <c r="G48" t="s">
-        <v>1769</v>
+        <v>2102</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>18</v>
       </c>
       <c r="J48" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50829</v>
       </c>
       <c r="B49">
         <v>49791</v>
       </c>
       <c r="C49" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D49" t="s">
-        <v>1770</v>
+        <v>2103</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1771</v>
+        <v>2104</v>
       </c>
       <c r="G49" t="s">
-        <v>1772</v>
+        <v>2105</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>41</v>
       </c>
       <c r="J49" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>50671</v>
       </c>
       <c r="B50">
         <v>49805</v>
       </c>
       <c r="C50" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D50" t="s">
-        <v>1773</v>
+        <v>2106</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1774</v>
+        <v>2107</v>
       </c>
       <c r="G50" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>12</v>
       </c>
       <c r="J50" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>50673</v>
       </c>
       <c r="B51">
         <v>49807</v>
       </c>
       <c r="C51" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D51" t="s">
-        <v>1775</v>
+        <v>2108</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1776</v>
+        <v>2109</v>
       </c>
       <c r="G51" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>6</v>
       </c>
       <c r="J51" t="s">
-        <v>1702</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50692</v>
       </c>
       <c r="B52">
         <v>49799</v>
       </c>
       <c r="C52" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D52" t="s">
-        <v>1777</v>
+        <v>2110</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1778</v>
+        <v>2111</v>
       </c>
       <c r="G52" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>7</v>
       </c>
       <c r="J52" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50691</v>
       </c>
       <c r="B53">
         <v>49798</v>
       </c>
       <c r="C53" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D53" t="s">
-        <v>1779</v>
+        <v>2112</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1780</v>
+        <v>2113</v>
       </c>
       <c r="G53" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>12</v>
       </c>
       <c r="J53" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>50690</v>
       </c>
       <c r="B54">
         <v>49797</v>
       </c>
       <c r="C54" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D54" t="s">
-        <v>1781</v>
+        <v>2114</v>
       </c>
       <c r="E54"/>
       <c r="F54" t="s">
-        <v>1782</v>
+        <v>2115</v>
       </c>
       <c r="G54" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>11</v>
       </c>
       <c r="J54" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>50670</v>
       </c>
       <c r="B55">
         <v>49803</v>
       </c>
       <c r="C55" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D55" t="s">
-        <v>1783</v>
+        <v>2116</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
-        <v>1784</v>
+        <v>2117</v>
       </c>
       <c r="G55" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H55"/>
       <c r="I55">
         <v>3</v>
       </c>
       <c r="J55" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>50672</v>
       </c>
       <c r="B56">
         <v>49806</v>
       </c>
       <c r="C56" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D56" t="s">
-        <v>1785</v>
+        <v>2118</v>
       </c>
       <c r="E56"/>
       <c r="F56" t="s">
-        <v>1786</v>
+        <v>2119</v>
       </c>
       <c r="G56" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J56" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>50669</v>
       </c>
       <c r="B57">
         <v>49793</v>
       </c>
       <c r="C57" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D57" t="s">
-        <v>1787</v>
+        <v>2120</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1788</v>
+        <v>2121</v>
       </c>
       <c r="G57" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>20</v>
       </c>
       <c r="J57" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>50845</v>
       </c>
       <c r="B58">
         <v>49882</v>
       </c>
       <c r="C58" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D58" t="s">
-        <v>1789</v>
+        <v>2122</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>1790</v>
+        <v>2123</v>
       </c>
       <c r="G58" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H58"/>
       <c r="I58">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>50842</v>
       </c>
       <c r="B59">
         <v>49879</v>
       </c>
       <c r="C59" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D59" t="s">
-        <v>1791</v>
+        <v>2124</v>
       </c>
       <c r="E59"/>
       <c r="F59" t="s">
-        <v>1792</v>
+        <v>2125</v>
       </c>
       <c r="G59" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>3</v>
       </c>
       <c r="J59" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>50847</v>
       </c>
       <c r="B60">
         <v>49883</v>
       </c>
       <c r="C60" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D60" t="s">
-        <v>1793</v>
+        <v>2126</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>1794</v>
+        <v>2127</v>
       </c>
       <c r="G60" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>2</v>
       </c>
       <c r="J60" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>50844</v>
       </c>
       <c r="B61">
         <v>49881</v>
       </c>
       <c r="C61" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D61" t="s">
-        <v>1795</v>
+        <v>2128</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>1796</v>
+        <v>2129</v>
       </c>
       <c r="G61" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J61" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>50838</v>
       </c>
       <c r="B62">
         <v>49873</v>
       </c>
       <c r="C62" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D62" t="s">
-        <v>1797</v>
+        <v>2130</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1798</v>
+        <v>2131</v>
       </c>
       <c r="G62" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J62" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50843</v>
       </c>
       <c r="B63">
         <v>49880</v>
       </c>
       <c r="C63" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D63" t="s">
-        <v>1799</v>
+        <v>2132</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1800</v>
+        <v>2133</v>
       </c>
       <c r="G63" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>52246</v>
       </c>
       <c r="B64">
         <v>49883</v>
       </c>
       <c r="C64" t="s">
-        <v>1695</v>
+        <v>2028</v>
       </c>
       <c r="D64" t="s">
-        <v>1801</v>
+        <v>2134</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1802</v>
+        <v>2135</v>
       </c>
       <c r="G64" t="s">
-        <v>1695</v>
+        <v>2028</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>2</v>
       </c>
       <c r="J64" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>52201</v>
       </c>
       <c r="B65">
         <v>49806</v>
       </c>
       <c r="C65" t="s">
-        <v>1699</v>
+        <v>2032</v>
       </c>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>1803</v>
+        <v>2136</v>
       </c>
       <c r="G65" t="s">
-        <v>1804</v>
+        <v>2137</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>54175</v>
       </c>
       <c r="B66">
         <v>49856</v>
       </c>
       <c r="C66" t="s">
-        <v>1718</v>
+        <v>2051</v>
       </c>
       <c r="D66" t="s">
-        <v>1805</v>
+        <v>2138</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1806</v>
+        <v>2139</v>
       </c>
       <c r="G66" t="s">
-        <v>1807</v>
+        <v>2140</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>12</v>
       </c>
       <c r="J66" t="s">
-        <v>1612</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>52831</v>
       </c>
       <c r="B67">
         <v>49788</v>
       </c>
       <c r="C67" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D67" t="s">
-        <v>1808</v>
+        <v>2141</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1809</v>
+        <v>2142</v>
       </c>
       <c r="G67" t="s">
-        <v>1810</v>
+        <v>2143</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>6</v>
       </c>
       <c r="J67" t="s">
-        <v>1811</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>52121</v>
       </c>
       <c r="B68">
         <v>49798</v>
       </c>
       <c r="C68" t="s">
-        <v>1699</v>
+        <v>2032</v>
       </c>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68" t="s">
-        <v>1812</v>
+        <v>2145</v>
       </c>
       <c r="G68" t="s">
-        <v>1813</v>
+        <v>2146</v>
       </c>
       <c r="H68"/>
       <c r="I68">
         <v>0</v>
       </c>
       <c r="J68" t="s">
-        <v>1702</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>52506</v>
       </c>
       <c r="B69">
         <v>49862</v>
       </c>
       <c r="C69" t="s">
-        <v>1814</v>
+        <v>2147</v>
       </c>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>1815</v>
+        <v>2148</v>
       </c>
       <c r="F69" t="s">
-        <v>1816</v>
+        <v>2149</v>
       </c>
       <c r="G69" t="s">
-        <v>1817</v>
+        <v>2150</v>
       </c>
       <c r="H69" t="s">
-        <v>1814</v>
+        <v>2147</v>
       </c>
       <c r="I69">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J69" t="s">
-        <v>615</v>
+        <v>717</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>52181</v>
       </c>
       <c r="B70">
         <v>49803</v>
       </c>
       <c r="C70" t="s">
-        <v>1699</v>
+        <v>2032</v>
       </c>
       <c r="D70" t="s">
-        <v>1818</v>
+        <v>2151</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>1819</v>
+        <v>2152</v>
       </c>
       <c r="G70" t="s">
-        <v>1820</v>
+        <v>2153</v>
       </c>
       <c r="H70"/>
       <c r="I70">
         <v>0</v>
       </c>
       <c r="J70" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>52196</v>
       </c>
       <c r="B71">
         <v>49805</v>
       </c>
       <c r="C71" t="s">
-        <v>1699</v>
+        <v>2032</v>
       </c>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1821</v>
+        <v>2154</v>
       </c>
       <c r="G71" t="s">
-        <v>1822</v>
+        <v>2155</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>54701</v>
       </c>
       <c r="B72">
         <v>54692</v>
       </c>
       <c r="C72" t="s">
-        <v>1669</v>
-[...4 lines deleted...]
-      </c>
+        <v>2002</v>
+      </c>
+      <c r="D72" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E72"/>
       <c r="F72" t="s">
-        <v>1824</v>
+        <v>2157</v>
       </c>
       <c r="G72" t="s">
-        <v>1825</v>
+        <v>2158</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="J72" t="s">
-        <v>668</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>54712</v>
       </c>
       <c r="B73">
         <v>54702</v>
       </c>
       <c r="C73" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
       <c r="D73" t="s">
-        <v>1826</v>
+        <v>2160</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>1827</v>
+        <v>2161</v>
       </c>
       <c r="G73" t="s">
-        <v>1828</v>
+        <v>2162</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73" t="s">
-        <v>549</v>
+        <v>809</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>50675</v>
       </c>
       <c r="B74">
         <v>49809</v>
       </c>
       <c r="C74" t="s">
-        <v>1718</v>
+        <v>2051</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
-        <v>1829</v>
+        <v>2163</v>
       </c>
       <c r="F74" t="s">
-        <v>1830</v>
+        <v>2164</v>
       </c>
       <c r="G74" t="s">
-        <v>1831</v>
+        <v>2165</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>2767</v>
+        <v>2782</v>
       </c>
       <c r="J74" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>54554</v>
       </c>
       <c r="B75">
         <v>49859</v>
       </c>
       <c r="C75" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D75" t="s">
-        <v>1832</v>
+        <v>2166</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>1833</v>
+        <v>2167</v>
       </c>
       <c r="G75" t="s">
-        <v>1834</v>
+        <v>2168</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>0</v>
       </c>
       <c r="J75" t="s">
-        <v>1835</v>
+        <v>581</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>54706</v>
       </c>
       <c r="B76">
         <v>54692</v>
       </c>
       <c r="C76" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D76" t="s">
-        <v>1836</v>
+        <v>2169</v>
       </c>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>1837</v>
+        <v>2170</v>
       </c>
       <c r="G76" t="s">
-        <v>1838</v>
+        <v>2171</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>6</v>
       </c>
       <c r="J76" t="s">
-        <v>549</v>
+        <v>809</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>54553</v>
+        <v>53361</v>
       </c>
       <c r="B77">
-        <v>49859</v>
+        <v>53301</v>
       </c>
       <c r="C77" t="s">
-        <v>1703</v>
+        <v>2083</v>
       </c>
       <c r="D77" t="s">
-        <v>1839</v>
+        <v>2172</v>
       </c>
       <c r="E77"/>
       <c r="F77" t="s">
-        <v>1840</v>
+        <v>2173</v>
       </c>
       <c r="G77" t="s">
-        <v>1841</v>
+        <v>2174</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J77" t="s">
-        <v>1835</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
-        <v>54552</v>
+        <v>54553</v>
       </c>
       <c r="B78">
         <v>49859</v>
       </c>
       <c r="C78" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D78" t="s">
-        <v>1842</v>
+        <v>2175</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1843</v>
+        <v>2176</v>
       </c>
       <c r="G78" t="s">
-        <v>1844</v>
+        <v>2177</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>0</v>
       </c>
       <c r="J78" t="s">
-        <v>1835</v>
+        <v>581</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
-        <v>52656</v>
+        <v>54552</v>
       </c>
       <c r="B79">
-        <v>52576</v>
+        <v>49859</v>
       </c>
       <c r="C79" t="s">
-        <v>1703</v>
-[...4 lines deleted...]
-      </c>
+        <v>2036</v>
+      </c>
+      <c r="D79" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E79"/>
       <c r="F79" t="s">
-        <v>1846</v>
+        <v>2179</v>
       </c>
       <c r="G79" t="s">
-        <v>1847</v>
+        <v>2180</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>144</v>
+        <v>0</v>
       </c>
       <c r="J79" t="s">
-        <v>615</v>
+        <v>581</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
-        <v>53791</v>
+        <v>52656</v>
       </c>
       <c r="B80">
-        <v>52581</v>
+        <v>52576</v>
       </c>
       <c r="C80" t="s">
-        <v>1703</v>
-[...4 lines deleted...]
-      <c r="E80"/>
+        <v>2036</v>
+      </c>
+      <c r="D80"/>
+      <c r="E80" t="s">
+        <v>2181</v>
+      </c>
       <c r="F80" t="s">
-        <v>1849</v>
+        <v>2182</v>
       </c>
       <c r="G80" t="s">
-        <v>1850</v>
+        <v>2183</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="J80" t="s">
-        <v>1851</v>
+        <v>717</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81">
-        <v>52691</v>
+        <v>53791</v>
       </c>
       <c r="B81">
-        <v>52576</v>
+        <v>52581</v>
       </c>
       <c r="C81" t="s">
-        <v>1703</v>
-[...4 lines deleted...]
-      </c>
+        <v>2036</v>
+      </c>
+      <c r="D81" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E81"/>
       <c r="F81" t="s">
-        <v>1853</v>
+        <v>2185</v>
       </c>
       <c r="G81" t="s">
-        <v>1854</v>
+        <v>2186</v>
       </c>
       <c r="H81"/>
       <c r="I81">
-        <v>147</v>
+        <v>8</v>
       </c>
       <c r="J81" t="s">
-        <v>615</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82">
-        <v>52216</v>
+        <v>52691</v>
       </c>
       <c r="B82">
-        <v>49806</v>
+        <v>52576</v>
       </c>
       <c r="C82" t="s">
-        <v>1703</v>
-[...4 lines deleted...]
-      <c r="E82"/>
+        <v>2036</v>
+      </c>
+      <c r="D82"/>
+      <c r="E82" t="s">
+        <v>2188</v>
+      </c>
       <c r="F82" t="s">
-        <v>1856</v>
+        <v>2189</v>
       </c>
       <c r="G82" t="s">
-        <v>1706</v>
+        <v>2190</v>
       </c>
       <c r="H82"/>
       <c r="I82">
-        <v>3</v>
+        <v>147</v>
       </c>
       <c r="J82" t="s">
-        <v>1702</v>
+        <v>717</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83">
-        <v>52156</v>
+        <v>52216</v>
       </c>
       <c r="B83">
-        <v>49793</v>
+        <v>49806</v>
       </c>
       <c r="C83" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D83" t="s">
-        <v>1857</v>
+        <v>2191</v>
       </c>
       <c r="E83"/>
       <c r="F83" t="s">
-        <v>1858</v>
+        <v>2192</v>
       </c>
       <c r="G83" t="s">
-        <v>1859</v>
+        <v>2039</v>
       </c>
       <c r="H83"/>
       <c r="I83">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J83" t="s">
-        <v>1702</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84">
-        <v>50830</v>
+        <v>52156</v>
       </c>
       <c r="B84">
-        <v>49791</v>
+        <v>49793</v>
       </c>
       <c r="C84" t="s">
-        <v>1718</v>
+        <v>2036</v>
       </c>
       <c r="D84" t="s">
-        <v>1860</v>
+        <v>2193</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>1861</v>
+        <v>2194</v>
       </c>
       <c r="G84" t="s">
-        <v>1862</v>
+        <v>2195</v>
       </c>
       <c r="H84"/>
       <c r="I84">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="J84" t="s">
-        <v>121</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85">
-        <v>50812</v>
+        <v>50830</v>
       </c>
       <c r="B85">
-        <v>49870</v>
+        <v>49791</v>
       </c>
       <c r="C85" t="s">
-        <v>1713</v>
-[...1 lines deleted...]
-      <c r="D85"/>
+        <v>2051</v>
+      </c>
+      <c r="D85" t="s">
+        <v>2196</v>
+      </c>
       <c r="E85"/>
       <c r="F85" t="s">
-        <v>265</v>
+        <v>2197</v>
       </c>
       <c r="G85" t="s">
-        <v>1714</v>
+        <v>2198</v>
       </c>
       <c r="H85"/>
       <c r="I85">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="J85" t="s">
-        <v>51</v>
+        <v>121</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86">
-        <v>50795</v>
+        <v>54451</v>
       </c>
       <c r="B86">
-        <v>49854</v>
+        <v>53836</v>
       </c>
       <c r="C86" t="s">
-        <v>1713</v>
-[...4 lines deleted...]
-      </c>
+        <v>2002</v>
+      </c>
+      <c r="D86" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E86"/>
       <c r="F86" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="G86"/>
+        <v>2200</v>
+      </c>
+      <c r="G86" t="s">
+        <v>2201</v>
+      </c>
       <c r="H86"/>
       <c r="I86">
-        <v>159</v>
+        <v>37</v>
       </c>
       <c r="J86" t="s">
-        <v>51</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87">
-        <v>50796</v>
+        <v>50812</v>
       </c>
       <c r="B87">
-        <v>49854</v>
+        <v>49870</v>
       </c>
       <c r="C87" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D87"/>
-      <c r="E87" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E87"/>
       <c r="F87" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="G87"/>
+        <v>265</v>
+      </c>
+      <c r="G87" t="s">
+        <v>2047</v>
+      </c>
       <c r="H87"/>
       <c r="I87">
-        <v>161</v>
+        <v>0</v>
       </c>
       <c r="J87" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88">
-        <v>50797</v>
+        <v>50795</v>
       </c>
       <c r="B88">
         <v>49854</v>
       </c>
       <c r="C88" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
       <c r="D88"/>
       <c r="E88" t="s">
-        <v>1865</v>
+        <v>2203</v>
       </c>
       <c r="F88" t="s">
         <v>188</v>
       </c>
       <c r="G88"/>
       <c r="H88"/>
       <c r="I88">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="J88" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89">
-        <v>52186</v>
+        <v>50796</v>
       </c>
       <c r="B89">
-        <v>49805</v>
+        <v>49854</v>
       </c>
       <c r="C89" t="s">
-        <v>1699</v>
+        <v>2046</v>
       </c>
       <c r="D89"/>
-      <c r="E89"/>
+      <c r="E89" t="s">
+        <v>2204</v>
+      </c>
       <c r="F89" t="s">
-        <v>1866</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="G89"/>
       <c r="H89"/>
       <c r="I89">
-        <v>0</v>
+        <v>168</v>
       </c>
       <c r="J89" t="s">
-        <v>121</v>
+        <v>51</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90">
-        <v>54551</v>
+        <v>50797</v>
       </c>
       <c r="B90">
-        <v>49859</v>
+        <v>49854</v>
       </c>
       <c r="C90" t="s">
-        <v>1703</v>
-[...4 lines deleted...]
-      <c r="E90"/>
+        <v>2046</v>
+      </c>
+      <c r="D90"/>
+      <c r="E90" t="s">
+        <v>2205</v>
+      </c>
       <c r="F90" t="s">
-        <v>1869</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="G90"/>
       <c r="H90"/>
       <c r="I90">
-        <v>0</v>
+        <v>164</v>
       </c>
       <c r="J90" t="s">
-        <v>1835</v>
+        <v>51</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91">
-        <v>52836</v>
+        <v>54373</v>
       </c>
       <c r="B91">
-        <v>49788</v>
+        <v>54370</v>
       </c>
       <c r="C91" t="s">
-        <v>1713</v>
+        <v>2036</v>
       </c>
       <c r="D91" t="s">
-        <v>1871</v>
+        <v>2206</v>
       </c>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>1872</v>
+        <v>2207</v>
       </c>
       <c r="G91" t="s">
-        <v>1873</v>
+        <v>2208</v>
       </c>
       <c r="H91"/>
       <c r="I91">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J91" t="s">
-        <v>1811</v>
+        <v>765</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92">
-        <v>50827</v>
+        <v>52186</v>
       </c>
       <c r="B92">
-        <v>49788</v>
+        <v>49805</v>
       </c>
       <c r="C92" t="s">
-        <v>1713</v>
-[...3 lines deleted...]
-      </c>
+        <v>2032</v>
+      </c>
+      <c r="D92"/>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>1875</v>
+        <v>2209</v>
       </c>
       <c r="G92" t="s">
-        <v>1876</v>
+        <v>2210</v>
       </c>
       <c r="H92"/>
       <c r="I92">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="J92" t="s">
-        <v>593</v>
+        <v>121</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93">
-        <v>50846</v>
+        <v>54551</v>
       </c>
       <c r="B93">
-        <v>49882</v>
+        <v>49859</v>
       </c>
       <c r="C93" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D93" t="s">
-        <v>1877</v>
+        <v>2211</v>
       </c>
       <c r="E93"/>
       <c r="F93" t="s">
-        <v>1878</v>
+        <v>2212</v>
       </c>
       <c r="G93" t="s">
-        <v>1879</v>
+        <v>2213</v>
       </c>
       <c r="H93"/>
       <c r="I93">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J93" t="s">
-        <v>121</v>
+        <v>581</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94">
-        <v>52231</v>
+        <v>52836</v>
       </c>
       <c r="B94">
-        <v>49807</v>
+        <v>49788</v>
       </c>
       <c r="C94" t="s">
-        <v>1703</v>
+        <v>2046</v>
       </c>
       <c r="D94" t="s">
-        <v>1880</v>
+        <v>2214</v>
       </c>
       <c r="E94"/>
       <c r="F94" t="s">
-        <v>1881</v>
+        <v>2215</v>
       </c>
       <c r="G94" t="s">
-        <v>1706</v>
-[...3 lines deleted...]
-      </c>
+        <v>2216</v>
+      </c>
+      <c r="H94"/>
       <c r="I94">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J94" t="s">
-        <v>1702</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95">
-        <v>52236</v>
+        <v>50827</v>
       </c>
       <c r="B95">
-        <v>49807</v>
+        <v>49788</v>
       </c>
       <c r="C95" t="s">
-        <v>1703</v>
-[...1 lines deleted...]
-      <c r="D95"/>
+        <v>2046</v>
+      </c>
+      <c r="D95" t="s">
+        <v>2217</v>
+      </c>
       <c r="E95"/>
       <c r="F95" t="s">
-        <v>1882</v>
+        <v>2218</v>
       </c>
       <c r="G95" t="s">
-        <v>1706</v>
+        <v>2219</v>
       </c>
       <c r="H95"/>
       <c r="I95">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="J95" t="s">
-        <v>1702</v>
+        <v>695</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96">
-        <v>54299</v>
+        <v>50846</v>
       </c>
       <c r="B96">
-        <v>49879</v>
+        <v>49882</v>
       </c>
       <c r="C96" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D96" t="s">
-        <v>1883</v>
-[...3 lines deleted...]
-      </c>
+        <v>2220</v>
+      </c>
+      <c r="E96"/>
       <c r="F96" t="s">
-        <v>1885</v>
+        <v>2221</v>
       </c>
       <c r="G96" t="s">
-        <v>1886</v>
-[...3 lines deleted...]
-      </c>
+        <v>2222</v>
+      </c>
+      <c r="H96"/>
       <c r="I96">
-        <v>176</v>
+        <v>2</v>
       </c>
       <c r="J96" t="s">
-        <v>279</v>
+        <v>121</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97">
-        <v>54512</v>
+        <v>52231</v>
       </c>
       <c r="B97">
-        <v>54320</v>
+        <v>49807</v>
       </c>
       <c r="C97" t="s">
-        <v>1695</v>
+        <v>2036</v>
       </c>
       <c r="D97" t="s">
-        <v>1888</v>
+        <v>2223</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
-        <v>1889</v>
+        <v>2224</v>
       </c>
       <c r="G97" t="s">
-        <v>1890</v>
-[...1 lines deleted...]
-      <c r="H97"/>
+        <v>2039</v>
+      </c>
+      <c r="H97" t="s">
+        <v>2224</v>
+      </c>
       <c r="I97">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J97" t="s">
-        <v>419</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98">
-        <v>52176</v>
+        <v>52236</v>
       </c>
       <c r="B98">
-        <v>49803</v>
+        <v>49807</v>
       </c>
       <c r="C98" t="s">
-        <v>1699</v>
-[...3 lines deleted...]
-      </c>
+        <v>2036</v>
+      </c>
+      <c r="D98"/>
       <c r="E98"/>
       <c r="F98" t="s">
-        <v>1892</v>
+        <v>2225</v>
       </c>
       <c r="G98" t="s">
-        <v>1893</v>
+        <v>2039</v>
       </c>
       <c r="H98"/>
       <c r="I98">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J98" t="s">
-        <v>121</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99">
-        <v>50792</v>
+        <v>54299</v>
       </c>
       <c r="B99">
-        <v>49851</v>
+        <v>49879</v>
       </c>
       <c r="C99" t="s">
-        <v>1713</v>
-[...1 lines deleted...]
-      <c r="D99"/>
+        <v>2036</v>
+      </c>
+      <c r="D99" t="s">
+        <v>2226</v>
+      </c>
       <c r="E99" t="s">
-        <v>1894</v>
+        <v>2227</v>
       </c>
       <c r="F99" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="H99"/>
+        <v>2228</v>
+      </c>
+      <c r="G99" t="s">
+        <v>2229</v>
+      </c>
+      <c r="H99" t="s">
+        <v>2230</v>
+      </c>
       <c r="I99">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="J99" t="s">
-        <v>51</v>
+        <v>279</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100">
-        <v>50793</v>
+        <v>54512</v>
       </c>
       <c r="B100">
-        <v>49851</v>
+        <v>54320</v>
       </c>
       <c r="C100" t="s">
-        <v>1713</v>
-[...4 lines deleted...]
-      </c>
+        <v>2028</v>
+      </c>
+      <c r="D100" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E100"/>
       <c r="F100" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="G100"/>
+        <v>2232</v>
+      </c>
+      <c r="G100" t="s">
+        <v>2233</v>
+      </c>
       <c r="H100"/>
       <c r="I100">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="J100" t="s">
-        <v>51</v>
+        <v>478</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101">
-        <v>50826</v>
+        <v>52176</v>
       </c>
       <c r="B101">
-        <v>49787</v>
+        <v>49803</v>
       </c>
       <c r="C101" t="s">
-        <v>1703</v>
+        <v>2032</v>
       </c>
       <c r="D101" t="s">
-        <v>1896</v>
+        <v>2234</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
-        <v>1897</v>
+        <v>2235</v>
       </c>
       <c r="G101" t="s">
-        <v>1898</v>
+        <v>2236</v>
       </c>
       <c r="H101"/>
       <c r="I101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J101" t="s">
-        <v>1702</v>
+        <v>121</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102">
-        <v>54472</v>
+        <v>50792</v>
       </c>
       <c r="B102">
-        <v>52341</v>
+        <v>49851</v>
       </c>
       <c r="C102" t="s">
-        <v>1703</v>
-[...4 lines deleted...]
-      <c r="E102"/>
+        <v>2046</v>
+      </c>
+      <c r="D102"/>
+      <c r="E102" t="s">
+        <v>2237</v>
+      </c>
       <c r="F102" t="s">
-        <v>1900</v>
-[...6 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="G102"/>
+      <c r="H102"/>
       <c r="I102">
-        <v>1</v>
+        <v>182</v>
       </c>
       <c r="J102" t="s">
-        <v>1686</v>
+        <v>51</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103">
-        <v>54711</v>
+        <v>50793</v>
       </c>
       <c r="B103">
-        <v>54702</v>
+        <v>49851</v>
       </c>
       <c r="C103" t="s">
-        <v>1703</v>
-[...4 lines deleted...]
-      <c r="E103"/>
+        <v>2046</v>
+      </c>
+      <c r="D103"/>
+      <c r="E103" t="s">
+        <v>2238</v>
+      </c>
       <c r="F103" t="s">
-        <v>1903</v>
-[...3 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="G103"/>
       <c r="H103"/>
       <c r="I103">
-        <v>0</v>
+        <v>162</v>
       </c>
       <c r="J103" t="s">
-        <v>549</v>
+        <v>51</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104">
-        <v>54367</v>
+        <v>50826</v>
       </c>
       <c r="B104">
-        <v>49879</v>
+        <v>49787</v>
       </c>
       <c r="C104" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D104" t="s">
-        <v>1902</v>
+        <v>2239</v>
       </c>
       <c r="E104"/>
       <c r="F104" t="s">
-        <v>1905</v>
+        <v>2240</v>
       </c>
       <c r="G104" t="s">
-        <v>1906</v>
+        <v>2241</v>
       </c>
       <c r="H104"/>
       <c r="I104">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J104" t="s">
-        <v>1907</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105">
-        <v>52711</v>
+        <v>54031</v>
       </c>
       <c r="B105">
-        <v>52576</v>
+        <v>53156</v>
       </c>
       <c r="C105" t="s">
-        <v>1699</v>
+        <v>2002</v>
       </c>
       <c r="D105"/>
-      <c r="E105"/>
+      <c r="E105" t="s">
+        <v>2242</v>
+      </c>
       <c r="F105" t="s">
-        <v>1908</v>
+        <v>2243</v>
       </c>
       <c r="G105" t="s">
-        <v>1909</v>
+        <v>2244</v>
       </c>
       <c r="H105"/>
       <c r="I105">
-        <v>0</v>
+        <v>2114</v>
       </c>
       <c r="J105" t="s">
-        <v>615</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
-        <v>52241</v>
+        <v>54472</v>
       </c>
       <c r="B106">
-        <v>49881</v>
+        <v>52341</v>
       </c>
       <c r="C106" t="s">
-        <v>1695</v>
+        <v>2036</v>
       </c>
       <c r="D106" t="s">
-        <v>1910</v>
+        <v>2245</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>1911</v>
+        <v>2246</v>
       </c>
       <c r="G106" t="s">
-        <v>1695</v>
-[...1 lines deleted...]
-      <c r="H106"/>
+        <v>2247</v>
+      </c>
+      <c r="H106" t="s">
+        <v>2040</v>
+      </c>
       <c r="I106">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="J106" t="s">
-        <v>121</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">
-        <v>53971</v>
+        <v>54711</v>
       </c>
       <c r="B107">
-        <v>49879</v>
+        <v>54702</v>
       </c>
       <c r="C107" t="s">
-        <v>1669</v>
+        <v>2036</v>
       </c>
       <c r="D107" t="s">
-        <v>1826</v>
-[...3 lines deleted...]
-      </c>
+        <v>2248</v>
+      </c>
+      <c r="E107"/>
       <c r="F107" t="s">
-        <v>1913</v>
+        <v>2249</v>
       </c>
       <c r="G107" t="s">
-        <v>1914</v>
-[...3 lines deleted...]
-      </c>
+        <v>2250</v>
+      </c>
+      <c r="H107"/>
       <c r="I107">
-        <v>164</v>
+        <v>0</v>
       </c>
       <c r="J107" t="s">
-        <v>1916</v>
+        <v>809</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108">
-        <v>53976</v>
+        <v>54367</v>
       </c>
       <c r="B108">
-        <v>52581</v>
+        <v>49879</v>
       </c>
       <c r="C108" t="s">
-        <v>1669</v>
+        <v>2036</v>
       </c>
       <c r="D108" t="s">
-        <v>1917</v>
-[...3 lines deleted...]
-      </c>
+        <v>2248</v>
+      </c>
+      <c r="E108"/>
       <c r="F108" t="s">
-        <v>1913</v>
+        <v>2251</v>
       </c>
       <c r="G108" t="s">
-        <v>1914</v>
-[...3 lines deleted...]
-      </c>
+        <v>2252</v>
+      </c>
+      <c r="H108"/>
       <c r="I108">
-        <v>184</v>
+        <v>0</v>
       </c>
       <c r="J108" t="s">
-        <v>1916</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109">
-        <v>54582</v>
+        <v>52711</v>
       </c>
       <c r="B109">
-        <v>54452</v>
+        <v>52576</v>
       </c>
       <c r="C109" t="s">
-        <v>1669</v>
-[...3 lines deleted...]
-      </c>
+        <v>2032</v>
+      </c>
+      <c r="D109"/>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>1920</v>
+        <v>2254</v>
       </c>
       <c r="G109" t="s">
-        <v>1921</v>
+        <v>2255</v>
       </c>
       <c r="H109"/>
       <c r="I109">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J109" t="s">
-        <v>524</v>
+        <v>717</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110">
-        <v>54623</v>
+        <v>52241</v>
       </c>
       <c r="B110">
-        <v>54621</v>
+        <v>49881</v>
       </c>
       <c r="C110" t="s">
-        <v>1669</v>
+        <v>2028</v>
       </c>
       <c r="D110" t="s">
-        <v>1922</v>
+        <v>2256</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
-        <v>1920</v>
+        <v>2257</v>
       </c>
       <c r="G110" t="s">
-        <v>1921</v>
+        <v>2028</v>
       </c>
       <c r="H110"/>
       <c r="I110">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="J110" t="s">
-        <v>542</v>
+        <v>121</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111">
-        <v>50841</v>
+        <v>53366</v>
       </c>
       <c r="B111">
-        <v>49878</v>
+        <v>53301</v>
       </c>
       <c r="C111" t="s">
-        <v>1713</v>
+        <v>2032</v>
       </c>
       <c r="D111" t="s">
-        <v>1923</v>
-[...1 lines deleted...]
-      <c r="E111"/>
+        <v>2258</v>
+      </c>
+      <c r="E111" t="s">
+        <v>2259</v>
+      </c>
       <c r="F111" t="s">
-        <v>1924</v>
+        <v>2260</v>
       </c>
       <c r="G111" t="s">
-        <v>1925</v>
+        <v>2261</v>
       </c>
       <c r="H111"/>
       <c r="I111">
-        <v>0</v>
+        <v>185</v>
       </c>
       <c r="J111" t="s">
-        <v>291</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112">
-        <v>50839</v>
+        <v>53971</v>
       </c>
       <c r="B112">
-        <v>49875</v>
+        <v>49879</v>
       </c>
       <c r="C112" t="s">
-        <v>1713</v>
-[...2 lines deleted...]
-      <c r="E112"/>
+        <v>2002</v>
+      </c>
+      <c r="D112" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E112" t="s">
+        <v>2262</v>
+      </c>
       <c r="F112" t="s">
-        <v>1926</v>
+        <v>2263</v>
       </c>
       <c r="G112" t="s">
-        <v>1927</v>
-[...1 lines deleted...]
-      <c r="H112"/>
+        <v>2264</v>
+      </c>
+      <c r="H112" t="s">
+        <v>2265</v>
+      </c>
       <c r="I112">
-        <v>0</v>
+        <v>165</v>
       </c>
       <c r="J112" t="s">
-        <v>51</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113">
-        <v>50840</v>
+        <v>53976</v>
       </c>
       <c r="B113">
-        <v>49877</v>
+        <v>52581</v>
       </c>
       <c r="C113" t="s">
-        <v>1713</v>
-[...2 lines deleted...]
-      <c r="E113"/>
+        <v>2002</v>
+      </c>
+      <c r="D113" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E113" t="s">
+        <v>2268</v>
+      </c>
       <c r="F113" t="s">
-        <v>1928</v>
+        <v>2263</v>
       </c>
       <c r="G113" t="s">
-        <v>1927</v>
-[...1 lines deleted...]
-      <c r="H113"/>
+        <v>2264</v>
+      </c>
+      <c r="H113" t="s">
+        <v>2265</v>
+      </c>
       <c r="I113">
-        <v>0</v>
+        <v>199</v>
       </c>
       <c r="J113" t="s">
-        <v>51</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114">
-        <v>54622</v>
+        <v>54111</v>
       </c>
       <c r="B114">
-        <v>54621</v>
+        <v>53151</v>
       </c>
       <c r="C114" t="s">
-        <v>1713</v>
+        <v>2002</v>
       </c>
       <c r="D114" t="s">
-        <v>1929</v>
+        <v>2269</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>1930</v>
+        <v>2263</v>
       </c>
       <c r="G114" t="s">
-        <v>1931</v>
-[...1 lines deleted...]
-      <c r="H114"/>
+        <v>2270</v>
+      </c>
+      <c r="H114" t="s">
+        <v>2265</v>
+      </c>
       <c r="I114">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J114" t="s">
-        <v>542</v>
+        <v>279</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115">
-        <v>52731</v>
+        <v>54582</v>
       </c>
       <c r="B115">
-        <v>52576</v>
+        <v>54452</v>
       </c>
       <c r="C115" t="s">
-        <v>1695</v>
+        <v>2002</v>
       </c>
       <c r="D115" t="s">
-        <v>1932</v>
+        <v>2271</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
-        <v>1933</v>
+        <v>2272</v>
       </c>
       <c r="G115" t="s">
-        <v>1934</v>
+        <v>2273</v>
       </c>
       <c r="H115"/>
       <c r="I115">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J115" t="s">
-        <v>615</v>
+        <v>792</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116">
-        <v>52211</v>
+        <v>54604</v>
       </c>
       <c r="B116">
-        <v>49806</v>
+        <v>54596</v>
       </c>
       <c r="C116" t="s">
-        <v>1699</v>
-[...1 lines deleted...]
-      <c r="D116"/>
+        <v>2002</v>
+      </c>
+      <c r="D116" t="s">
+        <v>2274</v>
+      </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>1935</v>
+        <v>2272</v>
       </c>
       <c r="G116" t="s">
-        <v>1936</v>
+        <v>2273</v>
       </c>
       <c r="H116"/>
       <c r="I116">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J116" t="s">
-        <v>121</v>
+        <v>792</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117">
-        <v>52206</v>
+        <v>54605</v>
       </c>
       <c r="B117">
-        <v>49806</v>
+        <v>53106</v>
       </c>
       <c r="C117" t="s">
-        <v>1699</v>
-[...1 lines deleted...]
-      <c r="D117"/>
+        <v>2002</v>
+      </c>
+      <c r="D117" t="s">
+        <v>2275</v>
+      </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>1937</v>
+        <v>2272</v>
       </c>
       <c r="G117" t="s">
-        <v>1938</v>
+        <v>2273</v>
       </c>
       <c r="H117"/>
       <c r="I117">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J117" t="s">
-        <v>121</v>
+        <v>792</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118">
-        <v>52106</v>
+        <v>54623</v>
       </c>
       <c r="B118">
-        <v>49797</v>
+        <v>54621</v>
       </c>
       <c r="C118" t="s">
-        <v>1703</v>
+        <v>2002</v>
       </c>
       <c r="D118" t="s">
-        <v>1939</v>
+        <v>2276</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>1940</v>
+        <v>2272</v>
       </c>
       <c r="G118" t="s">
-        <v>1941</v>
+        <v>2273</v>
       </c>
       <c r="H118"/>
       <c r="I118">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J118" t="s">
-        <v>1702</v>
+        <v>794</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119">
-        <v>52101</v>
+        <v>54036</v>
       </c>
       <c r="B119">
-        <v>49797</v>
+        <v>53156</v>
       </c>
       <c r="C119" t="s">
-        <v>1703</v>
-[...4 lines deleted...]
-      <c r="E119"/>
+        <v>2002</v>
+      </c>
+      <c r="D119"/>
+      <c r="E119" t="s">
+        <v>2277</v>
+      </c>
       <c r="F119" t="s">
-        <v>1943</v>
+        <v>2278</v>
       </c>
       <c r="G119" t="s">
-        <v>1706</v>
+        <v>2279</v>
       </c>
       <c r="H119"/>
       <c r="I119">
-        <v>3</v>
+        <v>2067</v>
       </c>
       <c r="J119" t="s">
-        <v>1702</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120">
-        <v>52111</v>
+        <v>50841</v>
       </c>
       <c r="B120">
-        <v>49797</v>
+        <v>49878</v>
       </c>
       <c r="C120" t="s">
-        <v>1703</v>
+        <v>2046</v>
       </c>
       <c r="D120" t="s">
-        <v>1944</v>
+        <v>2280</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
-        <v>1945</v>
+        <v>2281</v>
       </c>
       <c r="G120" t="s">
-        <v>1706</v>
+        <v>2282</v>
       </c>
       <c r="H120"/>
       <c r="I120">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J120" t="s">
-        <v>1702</v>
+        <v>291</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121">
-        <v>52116</v>
+        <v>50839</v>
       </c>
       <c r="B121">
-        <v>49797</v>
+        <v>49875</v>
       </c>
       <c r="C121" t="s">
-        <v>1703</v>
-[...3 lines deleted...]
-      </c>
+        <v>2046</v>
+      </c>
+      <c r="D121"/>
       <c r="E121"/>
       <c r="F121" t="s">
-        <v>1947</v>
+        <v>2283</v>
       </c>
       <c r="G121" t="s">
-        <v>1948</v>
+        <v>2284</v>
       </c>
       <c r="H121"/>
       <c r="I121">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J121" t="s">
-        <v>1702</v>
+        <v>51</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122">
-        <v>52866</v>
+        <v>50840</v>
       </c>
       <c r="B122">
-        <v>49811</v>
+        <v>49877</v>
       </c>
       <c r="C122" t="s">
-        <v>1703</v>
-[...3 lines deleted...]
-      </c>
+        <v>2046</v>
+      </c>
+      <c r="D122"/>
       <c r="E122"/>
       <c r="F122" t="s">
-        <v>1950</v>
+        <v>2285</v>
       </c>
       <c r="G122" t="s">
-        <v>1951</v>
+        <v>2284</v>
       </c>
       <c r="H122"/>
       <c r="I122">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J122" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123">
-        <v>50828</v>
+        <v>54622</v>
       </c>
       <c r="B123">
-        <v>49788</v>
+        <v>54621</v>
       </c>
       <c r="C123" t="s">
-        <v>1750</v>
+        <v>2046</v>
       </c>
       <c r="D123" t="s">
-        <v>1952</v>
+        <v>2286</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>1953</v>
+        <v>2287</v>
       </c>
       <c r="G123" t="s">
-        <v>1954</v>
+        <v>2288</v>
       </c>
       <c r="H123"/>
       <c r="I123">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="J123" t="s">
-        <v>121</v>
+        <v>794</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124">
-        <v>52051</v>
+        <v>54374</v>
       </c>
       <c r="B124">
-        <v>49858</v>
+        <v>54370</v>
       </c>
       <c r="C124" t="s">
-        <v>1750</v>
+        <v>2036</v>
       </c>
       <c r="D124" t="s">
-        <v>1955</v>
+        <v>2289</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
-        <v>1956</v>
+        <v>2290</v>
       </c>
       <c r="G124" t="s">
-        <v>1957</v>
+        <v>2291</v>
       </c>
       <c r="H124"/>
       <c r="I124">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="J124" t="s">
-        <v>1958</v>
+        <v>765</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125">
-        <v>52126</v>
+        <v>53356</v>
       </c>
       <c r="B125">
-        <v>49798</v>
+        <v>53301</v>
       </c>
       <c r="C125" t="s">
-        <v>1699</v>
-[...1 lines deleted...]
-      <c r="D125"/>
+        <v>2083</v>
+      </c>
+      <c r="D125" t="s">
+        <v>2292</v>
+      </c>
       <c r="E125"/>
       <c r="F125" t="s">
-        <v>1959</v>
+        <v>2293</v>
       </c>
       <c r="G125" t="s">
-        <v>1960</v>
+        <v>2294</v>
       </c>
       <c r="H125"/>
       <c r="I125">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J125" t="s">
-        <v>1702</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126">
-        <v>52131</v>
+        <v>52731</v>
       </c>
       <c r="B126">
-        <v>49798</v>
+        <v>52576</v>
       </c>
       <c r="C126" t="s">
-        <v>1688</v>
+        <v>2028</v>
       </c>
       <c r="D126" t="s">
-        <v>1961</v>
+        <v>2295</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
-        <v>1962</v>
+        <v>2296</v>
       </c>
       <c r="G126" t="s">
-        <v>1963</v>
+        <v>2297</v>
       </c>
       <c r="H126"/>
       <c r="I126">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J126" t="s">
-        <v>1702</v>
+        <v>717</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127">
-        <v>52881</v>
+        <v>54164</v>
       </c>
       <c r="B127">
-        <v>49810</v>
+        <v>53106</v>
       </c>
       <c r="C127" t="s">
-        <v>1750</v>
+        <v>2021</v>
       </c>
       <c r="D127" t="s">
-        <v>1964</v>
+        <v>2298</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
-        <v>1965</v>
+        <v>2299</v>
       </c>
       <c r="G127" t="s">
-        <v>1966</v>
+        <v>2300</v>
       </c>
       <c r="H127"/>
       <c r="I127">
-        <v>10</v>
+        <v>138</v>
       </c>
       <c r="J127" t="s">
-        <v>99</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128">
-        <v>52886</v>
+        <v>52211</v>
       </c>
       <c r="B128">
-        <v>49811</v>
+        <v>49806</v>
       </c>
       <c r="C128" t="s">
-        <v>1750</v>
-[...3 lines deleted...]
-      </c>
+        <v>2032</v>
+      </c>
+      <c r="D128"/>
       <c r="E128"/>
       <c r="F128" t="s">
-        <v>1965</v>
+        <v>2302</v>
       </c>
       <c r="G128" t="s">
-        <v>1968</v>
+        <v>2303</v>
       </c>
       <c r="H128"/>
       <c r="I128">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J128" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129">
-        <v>52896</v>
+        <v>52206</v>
       </c>
       <c r="B129">
-        <v>49810</v>
+        <v>49806</v>
       </c>
       <c r="C129" t="s">
-        <v>1750</v>
-[...3 lines deleted...]
-      </c>
+        <v>2032</v>
+      </c>
+      <c r="D129"/>
       <c r="E129"/>
       <c r="F129" t="s">
-        <v>1965</v>
+        <v>2304</v>
       </c>
       <c r="G129" t="s">
-        <v>1970</v>
+        <v>2305</v>
       </c>
       <c r="H129"/>
       <c r="I129">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J129" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130">
-        <v>52226</v>
+        <v>52106</v>
       </c>
       <c r="B130">
-        <v>49807</v>
+        <v>49797</v>
       </c>
       <c r="C130" t="s">
-        <v>1699</v>
-[...1 lines deleted...]
-      <c r="D130"/>
+        <v>2036</v>
+      </c>
+      <c r="D130" t="s">
+        <v>2306</v>
+      </c>
       <c r="E130"/>
       <c r="F130" t="s">
-        <v>1971</v>
+        <v>2307</v>
       </c>
       <c r="G130" t="s">
-        <v>1972</v>
+        <v>2308</v>
       </c>
       <c r="H130"/>
       <c r="I130">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J130" t="s">
-        <v>1702</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131">
-        <v>52171</v>
+        <v>52101</v>
       </c>
       <c r="B131">
-        <v>49803</v>
+        <v>49797</v>
       </c>
       <c r="C131" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D131" t="s">
-        <v>1973</v>
+        <v>2309</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
-        <v>1974</v>
+        <v>2310</v>
       </c>
       <c r="G131" t="s">
-        <v>1975</v>
+        <v>2039</v>
       </c>
       <c r="H131"/>
       <c r="I131">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J131" t="s">
-        <v>1702</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132">
-        <v>52136</v>
+        <v>52111</v>
       </c>
       <c r="B132">
-        <v>49799</v>
+        <v>49797</v>
       </c>
       <c r="C132" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D132" t="s">
-        <v>1976</v>
+        <v>2311</v>
       </c>
       <c r="E132"/>
       <c r="F132" t="s">
-        <v>1977</v>
+        <v>2312</v>
       </c>
       <c r="G132" t="s">
-        <v>1978</v>
+        <v>2039</v>
       </c>
       <c r="H132"/>
       <c r="I132">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J132" t="s">
-        <v>1702</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133">
-        <v>52141</v>
+        <v>52116</v>
       </c>
       <c r="B133">
-        <v>49799</v>
+        <v>49797</v>
       </c>
       <c r="C133" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
       <c r="D133" t="s">
-        <v>1979</v>
+        <v>2313</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
-        <v>1980</v>
+        <v>2314</v>
       </c>
       <c r="G133" t="s">
-        <v>1981</v>
+        <v>2315</v>
       </c>
       <c r="H133"/>
       <c r="I133">
         <v>3</v>
       </c>
       <c r="J133" t="s">
-        <v>1702</v>
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134">
+        <v>52866</v>
+      </c>
+      <c r="B134">
+        <v>49811</v>
+      </c>
+      <c r="C134" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D134" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134" t="s">
+        <v>2317</v>
+      </c>
+      <c r="G134" t="s">
+        <v>2318</v>
+      </c>
+      <c r="H134"/>
+      <c r="I134">
+        <v>5</v>
+      </c>
+      <c r="J134" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135">
+        <v>53371</v>
+      </c>
+      <c r="B135">
+        <v>53301</v>
+      </c>
+      <c r="C135" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D135" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E135" t="s">
+        <v>2320</v>
+      </c>
+      <c r="F135" t="s">
+        <v>2321</v>
+      </c>
+      <c r="G135" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H135"/>
+      <c r="I135">
+        <v>173</v>
+      </c>
+      <c r="J135" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136">
+        <v>50828</v>
+      </c>
+      <c r="B136">
+        <v>49788</v>
+      </c>
+      <c r="C136" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D136" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E136"/>
+      <c r="F136" t="s">
+        <v>2324</v>
+      </c>
+      <c r="G136" t="s">
+        <v>2325</v>
+      </c>
+      <c r="H136"/>
+      <c r="I136">
+        <v>11</v>
+      </c>
+      <c r="J136" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137">
+        <v>52051</v>
+      </c>
+      <c r="B137">
+        <v>49858</v>
+      </c>
+      <c r="C137" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D137" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E137"/>
+      <c r="F137" t="s">
+        <v>2327</v>
+      </c>
+      <c r="G137" t="s">
+        <v>2328</v>
+      </c>
+      <c r="H137"/>
+      <c r="I137">
+        <v>23</v>
+      </c>
+      <c r="J137" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138">
+        <v>52126</v>
+      </c>
+      <c r="B138">
+        <v>49798</v>
+      </c>
+      <c r="C138" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D138"/>
+      <c r="E138"/>
+      <c r="F138" t="s">
+        <v>2330</v>
+      </c>
+      <c r="G138" t="s">
+        <v>2331</v>
+      </c>
+      <c r="H138"/>
+      <c r="I138">
+        <v>0</v>
+      </c>
+      <c r="J138" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139">
+        <v>52131</v>
+      </c>
+      <c r="B139">
+        <v>49798</v>
+      </c>
+      <c r="C139" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D139" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E139"/>
+      <c r="F139" t="s">
+        <v>2333</v>
+      </c>
+      <c r="G139" t="s">
+        <v>2334</v>
+      </c>
+      <c r="H139"/>
+      <c r="I139">
+        <v>8</v>
+      </c>
+      <c r="J139" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140">
+        <v>52881</v>
+      </c>
+      <c r="B140">
+        <v>49810</v>
+      </c>
+      <c r="C140" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D140" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E140"/>
+      <c r="F140" t="s">
+        <v>2336</v>
+      </c>
+      <c r="G140" t="s">
+        <v>2337</v>
+      </c>
+      <c r="H140"/>
+      <c r="I140">
+        <v>10</v>
+      </c>
+      <c r="J140" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141">
+        <v>52886</v>
+      </c>
+      <c r="B141">
+        <v>49811</v>
+      </c>
+      <c r="C141" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D141" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E141"/>
+      <c r="F141" t="s">
+        <v>2336</v>
+      </c>
+      <c r="G141" t="s">
+        <v>2339</v>
+      </c>
+      <c r="H141"/>
+      <c r="I141">
+        <v>5</v>
+      </c>
+      <c r="J141" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142">
+        <v>52896</v>
+      </c>
+      <c r="B142">
+        <v>49810</v>
+      </c>
+      <c r="C142" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D142" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E142"/>
+      <c r="F142" t="s">
+        <v>2336</v>
+      </c>
+      <c r="G142" t="s">
+        <v>2341</v>
+      </c>
+      <c r="H142"/>
+      <c r="I142">
+        <v>3</v>
+      </c>
+      <c r="J142" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143">
+        <v>52226</v>
+      </c>
+      <c r="B143">
+        <v>49807</v>
+      </c>
+      <c r="C143" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D143"/>
+      <c r="E143"/>
+      <c r="F143" t="s">
+        <v>2342</v>
+      </c>
+      <c r="G143" t="s">
+        <v>2343</v>
+      </c>
+      <c r="H143"/>
+      <c r="I143">
+        <v>0</v>
+      </c>
+      <c r="J143" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144">
+        <v>52171</v>
+      </c>
+      <c r="B144">
+        <v>49803</v>
+      </c>
+      <c r="C144" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D144" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E144"/>
+      <c r="F144" t="s">
+        <v>2345</v>
+      </c>
+      <c r="G144" t="s">
+        <v>2346</v>
+      </c>
+      <c r="H144"/>
+      <c r="I144">
+        <v>1</v>
+      </c>
+      <c r="J144" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145">
+        <v>52136</v>
+      </c>
+      <c r="B145">
+        <v>49799</v>
+      </c>
+      <c r="C145" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D145" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145" t="s">
+        <v>2348</v>
+      </c>
+      <c r="G145" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H145"/>
+      <c r="I145">
+        <v>3</v>
+      </c>
+      <c r="J145" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146">
+        <v>52141</v>
+      </c>
+      <c r="B146">
+        <v>49799</v>
+      </c>
+      <c r="C146" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D146" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146" t="s">
+        <v>2351</v>
+      </c>
+      <c r="G146" t="s">
+        <v>2352</v>
+      </c>
+      <c r="H146"/>
+      <c r="I146">
+        <v>3</v>
+      </c>
+      <c r="J146" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147">
+        <v>53981</v>
+      </c>
+      <c r="B147">
+        <v>53156</v>
+      </c>
+      <c r="C147" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D147" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147" t="s">
+        <v>2354</v>
+      </c>
+      <c r="G147" t="s">
+        <v>2355</v>
+      </c>
+      <c r="H147"/>
+      <c r="I147">
+        <v>4</v>
+      </c>
+      <c r="J147" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148">
+        <v>53986</v>
+      </c>
+      <c r="B148">
+        <v>53156</v>
+      </c>
+      <c r="C148" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D148" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148" t="s">
+        <v>2358</v>
+      </c>
+      <c r="G148" t="s">
+        <v>2359</v>
+      </c>
+      <c r="H148"/>
+      <c r="I148">
+        <v>8</v>
+      </c>
+      <c r="J148" t="s">
+        <v>2356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -32293,2167 +38150,2167 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>576</v>
+        <v>678</v>
       </c>
       <c r="M1" t="s">
-        <v>568</v>
+        <v>670</v>
       </c>
       <c r="N1" t="s">
-        <v>569</v>
+        <v>671</v>
       </c>
       <c r="O1" t="s">
-        <v>2424</v>
+        <v>2797</v>
       </c>
       <c r="P1" t="s">
-        <v>2429</v>
+        <v>2801</v>
       </c>
       <c r="Q1" t="s">
-        <v>2434</v>
+        <v>2806</v>
       </c>
       <c r="R1" t="s">
-        <v>2435</v>
+        <v>2807</v>
       </c>
       <c r="S1" t="s">
-        <v>2437</v>
+        <v>2809</v>
       </c>
       <c r="T1" t="s">
-        <v>2438</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>440</v>
+        <v>498</v>
       </c>
       <c r="C2" t="s">
-        <v>1982</v>
+        <v>2360</v>
       </c>
       <c r="D2" t="s">
-        <v>1987</v>
+        <v>2365</v>
       </c>
       <c r="E2" t="s">
-        <v>404</v>
+        <v>448</v>
       </c>
       <c r="F2" t="s">
         <v>288</v>
       </c>
       <c r="G2" t="s">
-        <v>562</v>
+        <v>433</v>
       </c>
       <c r="H2" t="s">
-        <v>2157</v>
+        <v>2533</v>
       </c>
       <c r="I2" t="s">
-        <v>2176</v>
+        <v>2552</v>
       </c>
       <c r="J2" t="s">
-        <v>406</v>
+        <v>450</v>
       </c>
       <c r="K2" t="s">
-        <v>2247</v>
+        <v>2619</v>
       </c>
       <c r="L2" t="s">
-        <v>581</v>
+        <v>683</v>
       </c>
       <c r="M2" t="s">
-        <v>2415</v>
+        <v>2787</v>
       </c>
       <c r="N2" t="s">
-        <v>2418</v>
+        <v>2790</v>
       </c>
       <c r="O2" t="s">
-        <v>2425</v>
+        <v>2798</v>
       </c>
       <c r="P2" t="s">
-        <v>2430</v>
+        <v>2802</v>
       </c>
       <c r="Q2" t="s">
-        <v>1515</v>
+        <v>1830</v>
       </c>
       <c r="R2" t="s">
-        <v>1732</v>
+        <v>2065</v>
       </c>
       <c r="S2" t="s">
-        <v>678</v>
+        <v>835</v>
       </c>
       <c r="T2" t="s">
-        <v>1516</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>520</v>
+        <v>586</v>
       </c>
       <c r="D3" t="s">
-        <v>1988</v>
+        <v>2366</v>
       </c>
       <c r="E3" t="s">
-        <v>2148</v>
+        <v>2526</v>
       </c>
       <c r="F3" t="s">
         <v>157</v>
       </c>
       <c r="G3" t="s">
         <v>300</v>
       </c>
       <c r="H3" t="s">
-        <v>2158</v>
+        <v>2534</v>
       </c>
       <c r="I3" t="s">
         <v>221</v>
       </c>
       <c r="J3" t="s">
-        <v>2198</v>
+        <v>2572</v>
       </c>
       <c r="K3" t="s">
-        <v>2248</v>
+        <v>2620</v>
       </c>
       <c r="L3" t="s">
-        <v>2414</v>
+        <v>2786</v>
       </c>
       <c r="M3" t="s">
-        <v>578</v>
+        <v>680</v>
       </c>
       <c r="N3" t="s">
-        <v>616</v>
+        <v>2791</v>
       </c>
       <c r="O3" t="s">
-        <v>2426</v>
+        <v>2799</v>
       </c>
       <c r="P3" t="s">
-        <v>588</v>
+        <v>690</v>
       </c>
       <c r="Q3" t="s">
-        <v>1517</v>
+        <v>1832</v>
       </c>
       <c r="R3" t="s">
-        <v>1750</v>
+        <v>2083</v>
       </c>
       <c r="S3" t="s">
-        <v>679</v>
+        <v>837</v>
       </c>
       <c r="T3" t="s">
-        <v>1522</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>232</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
-        <v>1989</v>
+        <v>2367</v>
       </c>
       <c r="E4" t="s">
         <v>58</v>
       </c>
       <c r="F4" t="s">
-        <v>2151</v>
+        <v>2528</v>
       </c>
       <c r="G4" t="s">
-        <v>463</v>
+        <v>521</v>
       </c>
       <c r="H4" t="s">
-        <v>415</v>
+        <v>474</v>
       </c>
       <c r="I4" t="s">
-        <v>2177</v>
+        <v>2553</v>
       </c>
       <c r="J4" t="s">
-        <v>2199</v>
+        <v>2573</v>
       </c>
       <c r="K4" t="s">
-        <v>2249</v>
+        <v>2621</v>
       </c>
       <c r="M4" t="s">
-        <v>582</v>
+        <v>684</v>
       </c>
       <c r="N4" t="s">
-        <v>2419</v>
+        <v>2792</v>
       </c>
       <c r="O4" t="s">
-        <v>2427</v>
+        <v>770</v>
       </c>
       <c r="P4" t="s">
-        <v>614</v>
+        <v>716</v>
       </c>
       <c r="Q4" t="s">
-        <v>1519</v>
+        <v>1834</v>
       </c>
       <c r="R4" t="s">
-        <v>1703</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>1983</v>
+        <v>2361</v>
       </c>
       <c r="D5" t="s">
-        <v>1990</v>
+        <v>2368</v>
       </c>
       <c r="E5" t="s">
         <v>44</v>
       </c>
       <c r="F5" t="s">
         <v>133</v>
       </c>
       <c r="G5" t="s">
         <v>379</v>
       </c>
       <c r="H5" t="s">
-        <v>2159</v>
+        <v>2535</v>
       </c>
       <c r="I5" t="s">
-        <v>2178</v>
+        <v>2554</v>
       </c>
       <c r="J5" t="s">
-        <v>2200</v>
+        <v>2574</v>
       </c>
       <c r="K5" t="s">
-        <v>2250</v>
+        <v>2622</v>
       </c>
       <c r="M5" t="s">
-        <v>2416</v>
+        <v>2788</v>
       </c>
       <c r="N5" t="s">
-        <v>2420</v>
+        <v>2793</v>
       </c>
       <c r="O5" t="s">
-        <v>2428</v>
+        <v>2800</v>
       </c>
       <c r="P5" t="s">
-        <v>2427</v>
+        <v>770</v>
       </c>
       <c r="Q5" t="s">
-        <v>1518</v>
+        <v>1833</v>
       </c>
       <c r="R5" t="s">
-        <v>1695</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>386</v>
       </c>
       <c r="D6" t="s">
-        <v>1991</v>
+        <v>2369</v>
       </c>
       <c r="E6" t="s">
-        <v>2149</v>
+        <v>431</v>
       </c>
       <c r="F6" t="s">
-        <v>2152</v>
+        <v>2529</v>
       </c>
       <c r="G6" t="s">
         <v>82</v>
       </c>
       <c r="H6" t="s">
-        <v>2160</v>
+        <v>2536</v>
       </c>
       <c r="I6" t="s">
-        <v>2179</v>
+        <v>2555</v>
       </c>
       <c r="J6" t="s">
-        <v>2201</v>
+        <v>2575</v>
       </c>
       <c r="K6" t="s">
-        <v>2251</v>
+        <v>2623</v>
       </c>
       <c r="M6" t="s">
-        <v>584</v>
+        <v>686</v>
       </c>
       <c r="N6" t="s">
-        <v>579</v>
+        <v>681</v>
       </c>
       <c r="P6" t="s">
-        <v>2431</v>
+        <v>2803</v>
       </c>
       <c r="Q6" t="s">
-        <v>805</v>
+        <v>998</v>
       </c>
       <c r="R6" t="s">
-        <v>1688</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>326</v>
       </c>
       <c r="D7" t="s">
-        <v>1992</v>
+        <v>2370</v>
       </c>
       <c r="E7" t="s">
-        <v>2150</v>
+        <v>2527</v>
       </c>
       <c r="F7" t="s">
-        <v>2153</v>
+        <v>2530</v>
       </c>
       <c r="G7" t="s">
         <v>396</v>
       </c>
       <c r="H7" t="s">
-        <v>2161</v>
+        <v>2537</v>
       </c>
       <c r="I7" t="s">
-        <v>514</v>
+        <v>571</v>
       </c>
       <c r="J7" t="s">
-        <v>436</v>
+        <v>494</v>
       </c>
       <c r="K7" t="s">
-        <v>2176</v>
+        <v>2552</v>
       </c>
       <c r="M7" t="s">
-        <v>2417</v>
+        <v>2789</v>
       </c>
       <c r="N7" t="s">
-        <v>2421</v>
+        <v>2794</v>
       </c>
       <c r="P7" t="s">
-        <v>2432</v>
+        <v>2804</v>
       </c>
       <c r="R7" t="s">
-        <v>2436</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1984</v>
+        <v>2362</v>
       </c>
       <c r="D8" t="s">
-        <v>1993</v>
+        <v>2371</v>
       </c>
       <c r="F8" t="s">
-        <v>2154</v>
+        <v>2531</v>
       </c>
       <c r="G8" t="s">
         <v>110</v>
       </c>
       <c r="H8" t="s">
-        <v>2162</v>
+        <v>2538</v>
       </c>
       <c r="I8" t="s">
-        <v>2180</v>
+        <v>2556</v>
       </c>
       <c r="J8" t="s">
-        <v>2202</v>
+        <v>2576</v>
       </c>
       <c r="K8" t="s">
         <v>221</v>
       </c>
       <c r="N8" t="s">
-        <v>2422</v>
+        <v>2795</v>
       </c>
       <c r="P8" t="s">
-        <v>2433</v>
+        <v>2805</v>
       </c>
       <c r="R8" t="s">
-        <v>1814</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>1985</v>
+        <v>2363</v>
       </c>
       <c r="D9" t="s">
-        <v>1994</v>
+        <v>2372</v>
       </c>
       <c r="F9" t="s">
-        <v>2155</v>
+        <v>2532</v>
       </c>
       <c r="G9" t="s">
         <v>96</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
       <c r="I9" t="s">
-        <v>492</v>
+        <v>550</v>
       </c>
       <c r="J9" t="s">
-        <v>2203</v>
+        <v>2577</v>
       </c>
       <c r="K9" t="s">
-        <v>2252</v>
+        <v>2624</v>
       </c>
       <c r="N9" t="s">
         <v>320</v>
       </c>
       <c r="P9" t="s">
-        <v>629</v>
+        <v>719</v>
       </c>
       <c r="R9" t="s">
-        <v>1699</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>190</v>
       </c>
       <c r="D10" t="s">
-        <v>1995</v>
+        <v>2373</v>
       </c>
       <c r="F10" t="s">
-        <v>2156</v>
+        <v>442</v>
       </c>
       <c r="G10" t="s">
-        <v>414</v>
+        <v>473</v>
       </c>
       <c r="H10" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="I10" t="s">
-        <v>2181</v>
+        <v>2557</v>
       </c>
       <c r="J10" t="s">
-        <v>2204</v>
+        <v>2578</v>
       </c>
       <c r="K10" t="s">
-        <v>2253</v>
+        <v>2625</v>
       </c>
       <c r="N10" t="s">
-        <v>2423</v>
+        <v>2796</v>
       </c>
       <c r="R10" t="s">
-        <v>1669</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1986</v>
+        <v>2364</v>
       </c>
       <c r="D11" t="s">
-        <v>1996</v>
+        <v>2374</v>
       </c>
       <c r="F11" t="s">
         <v>164</v>
       </c>
       <c r="H11" t="s">
         <v>220</v>
       </c>
       <c r="I11" t="s">
-        <v>2182</v>
+        <v>660</v>
       </c>
       <c r="J11" t="s">
-        <v>2205</v>
+        <v>2579</v>
       </c>
       <c r="K11" t="s">
-        <v>2254</v>
+        <v>2626</v>
       </c>
       <c r="R11" t="s">
-        <v>1718</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1997</v>
+        <v>2375</v>
       </c>
       <c r="F12" t="s">
         <v>81</v>
       </c>
       <c r="H12" t="s">
-        <v>2163</v>
+        <v>2539</v>
       </c>
       <c r="I12" t="s">
         <v>300</v>
       </c>
       <c r="J12" t="s">
         <v>361</v>
       </c>
       <c r="K12" t="s">
-        <v>2255</v>
+        <v>2627</v>
       </c>
       <c r="R12" t="s">
-        <v>1713</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1998</v>
+        <v>2376</v>
       </c>
       <c r="H13" t="s">
-        <v>2164</v>
+        <v>2540</v>
       </c>
       <c r="I13" t="s">
         <v>72</v>
       </c>
       <c r="J13" t="s">
-        <v>2206</v>
+        <v>2580</v>
       </c>
       <c r="K13" t="s">
-        <v>2256</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1999</v>
+        <v>2377</v>
       </c>
       <c r="H14" t="s">
-        <v>477</v>
+        <v>535</v>
       </c>
       <c r="I14" t="s">
-        <v>2183</v>
+        <v>2558</v>
       </c>
       <c r="J14" t="s">
-        <v>2207</v>
+        <v>2581</v>
       </c>
       <c r="K14" t="s">
-        <v>2257</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>2000</v>
+        <v>2378</v>
       </c>
       <c r="H15" t="s">
-        <v>2165</v>
+        <v>2541</v>
       </c>
       <c r="I15" t="s">
         <v>228</v>
       </c>
       <c r="J15" t="s">
-        <v>2208</v>
+        <v>2582</v>
       </c>
       <c r="K15" t="s">
-        <v>2258</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>2001</v>
+        <v>2379</v>
       </c>
       <c r="H16" t="s">
         <v>307</v>
       </c>
       <c r="I16" t="s">
-        <v>2184</v>
+        <v>2559</v>
       </c>
       <c r="J16" t="s">
-        <v>466</v>
+        <v>524</v>
       </c>
       <c r="K16" t="s">
-        <v>2259</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>2002</v>
+        <v>2380</v>
       </c>
       <c r="H17" t="s">
-        <v>2166</v>
+        <v>2542</v>
       </c>
       <c r="I17" t="s">
-        <v>2185</v>
+        <v>2560</v>
       </c>
       <c r="J17" t="s">
-        <v>2209</v>
+        <v>2583</v>
       </c>
       <c r="K17" t="s">
-        <v>2178</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>2003</v>
+        <v>2381</v>
       </c>
       <c r="H18" t="s">
-        <v>2167</v>
+        <v>2543</v>
       </c>
       <c r="I18" t="s">
-        <v>2186</v>
+        <v>2561</v>
       </c>
       <c r="J18" t="s">
-        <v>2210</v>
+        <v>443</v>
       </c>
       <c r="K18" t="s">
-        <v>2260</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>2004</v>
+        <v>2382</v>
       </c>
       <c r="H19" t="s">
-        <v>2168</v>
+        <v>2544</v>
       </c>
       <c r="I19" t="s">
         <v>135</v>
       </c>
       <c r="J19" t="s">
-        <v>2211</v>
+        <v>2584</v>
       </c>
       <c r="K19" t="s">
-        <v>2261</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>2005</v>
+        <v>2383</v>
       </c>
       <c r="H20" t="s">
-        <v>2169</v>
+        <v>2545</v>
       </c>
       <c r="I20" t="s">
-        <v>499</v>
+        <v>557</v>
       </c>
       <c r="J20" t="s">
-        <v>493</v>
+        <v>551</v>
       </c>
       <c r="K20" t="s">
-        <v>2262</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>2006</v>
+        <v>2384</v>
       </c>
       <c r="H21" t="s">
-        <v>2170</v>
+        <v>2546</v>
       </c>
       <c r="I21" t="s">
         <v>397</v>
       </c>
       <c r="J21" t="s">
-        <v>507</v>
+        <v>565</v>
       </c>
       <c r="K21" t="s">
-        <v>2263</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>2007</v>
+        <v>2385</v>
       </c>
       <c r="H22" t="s">
         <v>316</v>
       </c>
       <c r="I22" t="s">
-        <v>2187</v>
+        <v>2562</v>
       </c>
       <c r="J22" t="s">
         <v>345</v>
       </c>
       <c r="K22" t="s">
-        <v>2264</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>2008</v>
+        <v>2386</v>
       </c>
       <c r="H23" t="s">
-        <v>2171</v>
+        <v>2547</v>
       </c>
       <c r="I23" t="s">
         <v>237</v>
       </c>
       <c r="J23" t="s">
-        <v>2212</v>
+        <v>2585</v>
       </c>
       <c r="K23" t="s">
-        <v>2265</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>2009</v>
+        <v>2387</v>
       </c>
       <c r="H24" t="s">
-        <v>2172</v>
+        <v>2548</v>
       </c>
       <c r="I24" t="s">
-        <v>2188</v>
+        <v>2563</v>
       </c>
       <c r="J24" t="s">
-        <v>2213</v>
+        <v>2586</v>
       </c>
       <c r="K24" t="s">
-        <v>2266</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>2010</v>
+        <v>2388</v>
       </c>
       <c r="H25" t="s">
-        <v>2173</v>
+        <v>2549</v>
       </c>
       <c r="I25" t="s">
         <v>112</v>
       </c>
       <c r="J25" t="s">
-        <v>2214</v>
+        <v>2587</v>
       </c>
       <c r="K25" t="s">
-        <v>2267</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>2011</v>
+        <v>2389</v>
       </c>
       <c r="H26" t="s">
-        <v>2174</v>
+        <v>2550</v>
       </c>
       <c r="I26" t="s">
-        <v>2189</v>
+        <v>2564</v>
       </c>
       <c r="J26" t="s">
-        <v>2215</v>
+        <v>2588</v>
       </c>
       <c r="K26" t="s">
-        <v>2268</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>2012</v>
+        <v>2390</v>
       </c>
       <c r="H27" t="s">
-        <v>2175</v>
+        <v>2551</v>
       </c>
       <c r="I27" t="s">
         <v>84</v>
       </c>
       <c r="J27" t="s">
-        <v>2216</v>
+        <v>2589</v>
       </c>
       <c r="K27" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>2013</v>
+        <v>2391</v>
       </c>
       <c r="H28" t="s">
         <v>283</v>
       </c>
       <c r="I28" t="s">
-        <v>533</v>
+        <v>618</v>
       </c>
       <c r="J28" t="s">
-        <v>2217</v>
+        <v>2590</v>
       </c>
       <c r="K28" t="s">
-        <v>2269</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>2014</v>
+        <v>2392</v>
       </c>
       <c r="I29" t="s">
-        <v>2190</v>
+        <v>2565</v>
       </c>
       <c r="J29" t="s">
-        <v>2218</v>
+        <v>2591</v>
       </c>
       <c r="K29" t="s">
-        <v>2270</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>2015</v>
+        <v>2393</v>
       </c>
       <c r="I30" t="s">
-        <v>443</v>
+        <v>501</v>
       </c>
       <c r="J30" t="s">
-        <v>500</v>
+        <v>558</v>
       </c>
       <c r="K30" t="s">
-        <v>2271</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>2016</v>
+        <v>2394</v>
       </c>
       <c r="I31" t="s">
-        <v>2191</v>
+        <v>629</v>
       </c>
       <c r="J31" t="s">
-        <v>2219</v>
+        <v>2592</v>
       </c>
       <c r="K31" t="s">
-        <v>2272</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>2017</v>
+        <v>2395</v>
       </c>
       <c r="I32" t="s">
-        <v>2192</v>
+        <v>2566</v>
       </c>
       <c r="J32" t="s">
-        <v>2220</v>
+        <v>2593</v>
       </c>
       <c r="K32" t="s">
-        <v>2273</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>2018</v>
+        <v>2396</v>
       </c>
       <c r="I33" t="s">
-        <v>506</v>
+        <v>564</v>
       </c>
       <c r="J33" t="s">
-        <v>2221</v>
+        <v>2594</v>
       </c>
       <c r="K33" t="s">
-        <v>2274</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>2019</v>
+        <v>2397</v>
       </c>
       <c r="I34" t="s">
-        <v>2193</v>
+        <v>2567</v>
       </c>
       <c r="J34" t="s">
         <v>85</v>
       </c>
       <c r="K34" t="s">
-        <v>2275</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>2020</v>
+        <v>2398</v>
       </c>
       <c r="I35" t="s">
-        <v>2194</v>
+        <v>2568</v>
       </c>
       <c r="J35" t="s">
-        <v>2222</v>
+        <v>2595</v>
       </c>
       <c r="K35" t="s">
-        <v>2276</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>2021</v>
+        <v>2399</v>
       </c>
       <c r="I36" t="s">
         <v>243</v>
       </c>
       <c r="J36" t="s">
-        <v>2223</v>
+        <v>2596</v>
       </c>
       <c r="K36" t="s">
-        <v>2277</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>2022</v>
+        <v>2400</v>
       </c>
       <c r="I37" t="s">
-        <v>2195</v>
+        <v>2569</v>
       </c>
       <c r="J37" t="s">
-        <v>2224</v>
+        <v>2597</v>
       </c>
       <c r="K37" t="s">
-        <v>2278</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>2023</v>
+        <v>2401</v>
       </c>
       <c r="I38" t="s">
-        <v>2196</v>
+        <v>2570</v>
       </c>
       <c r="J38" t="s">
-        <v>2225</v>
+        <v>2598</v>
       </c>
       <c r="K38" t="s">
-        <v>2279</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>2024</v>
+        <v>2402</v>
       </c>
       <c r="I39" t="s">
-        <v>2197</v>
+        <v>2571</v>
       </c>
       <c r="J39" t="s">
-        <v>2226</v>
+        <v>2599</v>
       </c>
       <c r="K39" t="s">
-        <v>2280</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>2025</v>
+        <v>2403</v>
       </c>
       <c r="I40" t="s">
         <v>96</v>
       </c>
       <c r="J40" t="s">
-        <v>2227</v>
+        <v>2600</v>
       </c>
       <c r="K40" t="s">
-        <v>2281</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>2026</v>
+        <v>2404</v>
       </c>
       <c r="I41" t="s">
         <v>380</v>
       </c>
       <c r="J41" t="s">
         <v>73</v>
       </c>
       <c r="K41" t="s">
-        <v>2282</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>2027</v>
+        <v>2405</v>
       </c>
       <c r="J42" t="s">
-        <v>2228</v>
+        <v>2601</v>
       </c>
       <c r="K42" t="s">
-        <v>2283</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>2028</v>
+        <v>2406</v>
       </c>
       <c r="J43" t="s">
-        <v>2229</v>
+        <v>2602</v>
       </c>
       <c r="K43" t="s">
-        <v>2284</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>2029</v>
+        <v>2407</v>
       </c>
       <c r="J44" t="s">
-        <v>2230</v>
+        <v>2603</v>
       </c>
       <c r="K44" t="s">
-        <v>2285</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>2030</v>
+        <v>2408</v>
       </c>
       <c r="J45" t="s">
-        <v>2231</v>
+        <v>2604</v>
       </c>
       <c r="K45" t="s">
-        <v>2286</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>2031</v>
+        <v>2409</v>
       </c>
       <c r="J46" t="s">
         <v>49</v>
       </c>
       <c r="K46" t="s">
-        <v>2287</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>2032</v>
+        <v>2410</v>
       </c>
       <c r="J47" t="s">
-        <v>2232</v>
+        <v>2605</v>
       </c>
       <c r="K47" t="s">
-        <v>2288</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>2033</v>
+        <v>2411</v>
       </c>
       <c r="J48" t="s">
-        <v>2233</v>
+        <v>2606</v>
       </c>
       <c r="K48" t="s">
-        <v>2289</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>2034</v>
+        <v>2412</v>
       </c>
       <c r="J49" t="s">
-        <v>2234</v>
+        <v>2607</v>
       </c>
       <c r="K49" t="s">
-        <v>2290</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>2035</v>
+        <v>2413</v>
       </c>
       <c r="J50" t="s">
-        <v>2235</v>
+        <v>2608</v>
       </c>
       <c r="K50" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>2036</v>
+        <v>2414</v>
       </c>
       <c r="J51" t="s">
         <v>97</v>
       </c>
       <c r="K51" t="s">
-        <v>2291</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>2037</v>
+        <v>2415</v>
       </c>
       <c r="J52" t="s">
-        <v>2236</v>
+        <v>2609</v>
       </c>
       <c r="K52" t="s">
-        <v>2292</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>2038</v>
+        <v>2416</v>
       </c>
       <c r="J53" t="s">
-        <v>2237</v>
+        <v>2610</v>
       </c>
       <c r="K53" t="s">
-        <v>2293</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>2039</v>
+        <v>2417</v>
       </c>
       <c r="J54" t="s">
-        <v>2238</v>
+        <v>2611</v>
       </c>
       <c r="K54" t="s">
-        <v>2294</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>2040</v>
+        <v>2418</v>
       </c>
       <c r="J55" t="s">
-        <v>2239</v>
+        <v>595</v>
       </c>
       <c r="K55" t="s">
-        <v>2295</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>2041</v>
+        <v>2419</v>
       </c>
       <c r="J56" t="s">
-        <v>2240</v>
+        <v>2612</v>
       </c>
       <c r="K56" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>2042</v>
+        <v>2420</v>
       </c>
       <c r="J57" t="s">
-        <v>2241</v>
+        <v>2613</v>
       </c>
       <c r="K57" t="s">
-        <v>2296</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>2043</v>
+        <v>2421</v>
       </c>
       <c r="J58" t="s">
         <v>222</v>
       </c>
       <c r="K58" t="s">
-        <v>2297</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>2044</v>
+        <v>2422</v>
       </c>
       <c r="J59" t="s">
-        <v>2242</v>
+        <v>2614</v>
       </c>
       <c r="K59" t="s">
-        <v>2298</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>2045</v>
+        <v>2423</v>
       </c>
       <c r="J60" t="s">
-        <v>2243</v>
+        <v>2615</v>
       </c>
       <c r="K60" t="s">
-        <v>2299</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>2046</v>
+        <v>2424</v>
       </c>
       <c r="J61" t="s">
-        <v>2244</v>
+        <v>2616</v>
       </c>
       <c r="K61" t="s">
-        <v>2300</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>2047</v>
+        <v>2425</v>
       </c>
       <c r="J62" t="s">
-        <v>2245</v>
+        <v>2617</v>
       </c>
       <c r="K62" t="s">
-        <v>2301</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>2048</v>
+        <v>2426</v>
       </c>
       <c r="J63" t="s">
-        <v>2246</v>
+        <v>2618</v>
       </c>
       <c r="K63" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>2049</v>
+        <v>2427</v>
       </c>
       <c r="J64" t="s">
         <v>113</v>
       </c>
       <c r="K64" t="s">
-        <v>2302</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>2050</v>
+        <v>2428</v>
       </c>
       <c r="K65" t="s">
-        <v>2303</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>2051</v>
+        <v>2429</v>
       </c>
       <c r="K66" t="s">
-        <v>2304</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>2052</v>
+        <v>2430</v>
       </c>
       <c r="K67" t="s">
-        <v>2305</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>2053</v>
+        <v>2431</v>
       </c>
       <c r="K68" t="s">
-        <v>2306</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>2054</v>
+        <v>2432</v>
       </c>
       <c r="K69" t="s">
-        <v>2307</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>2055</v>
+        <v>2433</v>
       </c>
       <c r="K70" t="s">
-        <v>2308</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>2056</v>
+        <v>2434</v>
       </c>
       <c r="K71" t="s">
-        <v>2309</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>2057</v>
+        <v>2435</v>
       </c>
       <c r="K72" t="s">
-        <v>2310</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>2058</v>
+        <v>2436</v>
       </c>
       <c r="K73" t="s">
-        <v>2311</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>2059</v>
+        <v>2437</v>
       </c>
       <c r="K74" t="s">
-        <v>2312</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>2060</v>
+        <v>2438</v>
       </c>
       <c r="K75" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>2061</v>
+        <v>2439</v>
       </c>
       <c r="K76" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>2062</v>
+        <v>2440</v>
       </c>
       <c r="K77" t="s">
-        <v>2313</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>2063</v>
+        <v>2441</v>
       </c>
       <c r="K78" t="s">
-        <v>501</v>
+        <v>559</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>2064</v>
+        <v>2442</v>
       </c>
       <c r="K79" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>2065</v>
+        <v>2443</v>
       </c>
       <c r="K80" t="s">
-        <v>2314</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>2066</v>
+        <v>2444</v>
       </c>
       <c r="K81" t="s">
-        <v>2315</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>2067</v>
+        <v>2445</v>
       </c>
       <c r="K82" t="s">
-        <v>2316</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>2068</v>
+        <v>2446</v>
       </c>
       <c r="K83" t="s">
-        <v>2317</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>2069</v>
+        <v>2447</v>
       </c>
       <c r="K84" t="s">
-        <v>2318</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>2070</v>
+        <v>2448</v>
       </c>
       <c r="K85" t="s">
-        <v>2187</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>2071</v>
+        <v>2449</v>
       </c>
       <c r="K86" t="s">
-        <v>2319</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>2072</v>
+        <v>2450</v>
       </c>
       <c r="K87" t="s">
-        <v>2320</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>2073</v>
+        <v>2451</v>
       </c>
       <c r="K88" t="s">
-        <v>2321</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>2074</v>
+        <v>2452</v>
       </c>
       <c r="K89" t="s">
-        <v>2322</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>2075</v>
+        <v>2453</v>
       </c>
       <c r="K90" t="s">
-        <v>2323</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>2076</v>
+        <v>2454</v>
       </c>
       <c r="K91" t="s">
-        <v>2324</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>2077</v>
+        <v>2455</v>
       </c>
       <c r="K92" t="s">
-        <v>2325</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>2078</v>
+        <v>2456</v>
       </c>
       <c r="K93" t="s">
-        <v>2326</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>2079</v>
+        <v>2457</v>
       </c>
       <c r="K94" t="s">
-        <v>2327</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>2080</v>
+        <v>2458</v>
       </c>
       <c r="K95" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>2081</v>
+        <v>2459</v>
       </c>
       <c r="K96" t="s">
-        <v>2328</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>2082</v>
+        <v>2460</v>
       </c>
       <c r="K97" t="s">
-        <v>2329</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>2083</v>
+        <v>2461</v>
       </c>
       <c r="K98" t="s">
-        <v>2330</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>2084</v>
+        <v>2462</v>
       </c>
       <c r="K99" t="s">
-        <v>2331</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>2085</v>
+        <v>2463</v>
       </c>
       <c r="K100" t="s">
-        <v>2332</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>2086</v>
+        <v>2464</v>
       </c>
       <c r="K101" t="s">
-        <v>2333</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>2087</v>
+        <v>2465</v>
       </c>
       <c r="K102" t="s">
-        <v>2334</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>2088</v>
+        <v>2466</v>
       </c>
       <c r="K103" t="s">
-        <v>2335</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>2089</v>
+        <v>2467</v>
       </c>
       <c r="K104" t="s">
-        <v>2336</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>2090</v>
+        <v>2468</v>
       </c>
       <c r="K105" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>2091</v>
+        <v>2469</v>
       </c>
       <c r="K106" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>2092</v>
+        <v>2470</v>
       </c>
       <c r="K107" t="s">
-        <v>2337</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>2093</v>
+        <v>2471</v>
       </c>
       <c r="K108" t="s">
-        <v>2338</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>2094</v>
+        <v>2472</v>
       </c>
       <c r="K109" t="s">
-        <v>2339</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>2095</v>
+        <v>2473</v>
       </c>
       <c r="K110" t="s">
-        <v>2340</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>2096</v>
+        <v>2474</v>
       </c>
       <c r="K111" t="s">
-        <v>2341</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>2097</v>
+        <v>2475</v>
       </c>
       <c r="K112" t="s">
-        <v>2342</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>2098</v>
+        <v>2476</v>
       </c>
       <c r="K113" t="s">
-        <v>2343</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>2099</v>
+        <v>2477</v>
       </c>
       <c r="K114" t="s">
-        <v>2344</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>2100</v>
+        <v>2478</v>
       </c>
       <c r="K115" t="s">
-        <v>2345</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>2101</v>
+        <v>2479</v>
       </c>
       <c r="K116" t="s">
-        <v>2346</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>2102</v>
+        <v>2480</v>
       </c>
       <c r="K117" t="s">
-        <v>2347</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>2103</v>
+        <v>2481</v>
       </c>
       <c r="K118" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>2104</v>
+        <v>2482</v>
       </c>
       <c r="K119" t="s">
-        <v>2348</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>2105</v>
+        <v>2483</v>
       </c>
       <c r="K120" t="s">
-        <v>2349</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>2106</v>
+        <v>2484</v>
       </c>
       <c r="K121" t="s">
-        <v>2350</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>2107</v>
+        <v>2485</v>
       </c>
       <c r="K122" t="s">
-        <v>2351</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>2108</v>
+        <v>2486</v>
       </c>
       <c r="K123" t="s">
-        <v>2352</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>2109</v>
+        <v>2487</v>
       </c>
       <c r="K124" t="s">
-        <v>2353</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>2110</v>
+        <v>2488</v>
       </c>
       <c r="K125" t="s">
-        <v>2167</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>2111</v>
+        <v>2489</v>
       </c>
       <c r="K126" t="s">
-        <v>2354</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>2112</v>
+        <v>2490</v>
       </c>
       <c r="K127" t="s">
-        <v>2355</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>2113</v>
+        <v>2491</v>
       </c>
       <c r="K128" t="s">
-        <v>2356</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>2114</v>
+        <v>2492</v>
       </c>
       <c r="K129" t="s">
-        <v>2357</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>2115</v>
+        <v>2493</v>
       </c>
       <c r="K130" t="s">
-        <v>2358</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>2116</v>
+        <v>2494</v>
       </c>
       <c r="K131" t="s">
-        <v>2359</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>2117</v>
+        <v>2495</v>
       </c>
       <c r="K132" t="s">
-        <v>2360</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>2118</v>
+        <v>2496</v>
       </c>
       <c r="K133" t="s">
-        <v>2361</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>2119</v>
+        <v>2497</v>
       </c>
       <c r="K134" t="s">
-        <v>2362</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>2120</v>
+        <v>2498</v>
       </c>
       <c r="K135" t="s">
-        <v>2363</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>2121</v>
+        <v>2499</v>
       </c>
       <c r="K136" t="s">
-        <v>2364</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>2122</v>
+        <v>2500</v>
       </c>
       <c r="K137" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>2123</v>
+        <v>2501</v>
       </c>
       <c r="K138" t="s">
-        <v>443</v>
+        <v>501</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>2124</v>
+        <v>2502</v>
       </c>
       <c r="K139" t="s">
-        <v>2365</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>2125</v>
+        <v>2503</v>
       </c>
       <c r="K140" t="s">
-        <v>2366</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>2126</v>
+        <v>2504</v>
       </c>
       <c r="K141" t="s">
-        <v>2367</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>2127</v>
+        <v>2505</v>
       </c>
       <c r="K142" t="s">
-        <v>2368</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>2128</v>
+        <v>2506</v>
       </c>
       <c r="K143" t="s">
-        <v>2369</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>2129</v>
+        <v>2507</v>
       </c>
       <c r="K144" t="s">
-        <v>2370</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>2130</v>
+        <v>2508</v>
       </c>
       <c r="K145" t="s">
-        <v>2371</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>2131</v>
+        <v>2509</v>
       </c>
       <c r="K146" t="s">
-        <v>2372</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>2132</v>
+        <v>2510</v>
       </c>
       <c r="K147" t="s">
-        <v>2373</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>2133</v>
+        <v>2511</v>
       </c>
       <c r="K148" t="s">
-        <v>2374</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>2134</v>
+        <v>2512</v>
       </c>
       <c r="K149" t="s">
-        <v>2375</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>2135</v>
+        <v>2513</v>
       </c>
       <c r="K150" t="s">
-        <v>2376</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>2136</v>
+        <v>2514</v>
       </c>
       <c r="K151" t="s">
-        <v>2377</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>2137</v>
+        <v>2515</v>
       </c>
       <c r="K152" t="s">
-        <v>2378</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>2138</v>
+        <v>2516</v>
       </c>
       <c r="K153" t="s">
-        <v>2379</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>2139</v>
+        <v>2517</v>
       </c>
       <c r="K154" t="s">
-        <v>2380</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>2140</v>
+        <v>2518</v>
       </c>
       <c r="K155" t="s">
-        <v>2381</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>2141</v>
+        <v>2519</v>
       </c>
       <c r="K156" t="s">
-        <v>2382</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>2142</v>
+        <v>2520</v>
       </c>
       <c r="K157" t="s">
-        <v>2383</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>2143</v>
+        <v>2521</v>
       </c>
       <c r="K158" t="s">
-        <v>2384</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>2144</v>
+        <v>2522</v>
       </c>
       <c r="K159" t="s">
-        <v>2385</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>2145</v>
+        <v>2523</v>
       </c>
       <c r="K160" t="s">
-        <v>2386</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>2146</v>
+        <v>2524</v>
       </c>
       <c r="K161" t="s">
-        <v>2387</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>2147</v>
+        <v>2525</v>
       </c>
       <c r="K162" t="s">
-        <v>2388</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>2389</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>2390</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>2391</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>2392</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>2393</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>2394</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>2395</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>2396</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>2397</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>2398</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>2399</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>2400</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>2401</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>2402</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>2403</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>2404</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>2174</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>2405</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>2406</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>2407</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>2408</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>2409</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>2410</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>2411</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>2412</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>2413</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
         <v>179</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">