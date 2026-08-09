--- v0 (2026-06-23)
+++ v1 (2026-08-09)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1628">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-22 07:20:51pm</t>
+    <t>2026-08-09 12:08:18pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_program%5B%5D=14015&amp;start_year=2025</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_program":["14015"],"start_year":"2025"}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -15740,51 +15740,51 @@
         <v>273</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>54522</v>
       </c>
       <c r="B12">
         <v>54210</v>
       </c>
       <c r="C12" t="s">
         <v>983</v>
       </c>
       <c r="D12" t="s">
         <v>984</v>
       </c>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>985</v>
       </c>
       <c r="G12" t="s">
         <v>986</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>54523</v>
       </c>
       <c r="B13">
         <v>54204</v>
       </c>
       <c r="C13" t="s">
         <v>983</v>
       </c>
       <c r="D13" t="s">
         <v>984</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>985</v>
       </c>
       <c r="G13" t="s">
         <v>986</v>
       </c>
@@ -16436,51 +16436,51 @@
         <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50844</v>
       </c>
       <c r="B37">
         <v>49881</v>
       </c>
       <c r="C37" t="s">
         <v>964</v>
       </c>
       <c r="D37" t="s">
         <v>1043</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
         <v>1044</v>
       </c>
       <c r="G37" t="s">
         <v>964</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J37" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50838</v>
       </c>
       <c r="B38">
         <v>49873</v>
       </c>
       <c r="C38" t="s">
         <v>1011</v>
       </c>
       <c r="D38" t="s">
         <v>1045</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
         <v>1046</v>
       </c>
       <c r="G38" t="s">
         <v>964</v>
       </c>
@@ -16824,51 +16824,51 @@
       <c r="A51">
         <v>54299</v>
       </c>
       <c r="B51">
         <v>49879</v>
       </c>
       <c r="C51" t="s">
         <v>994</v>
       </c>
       <c r="D51" t="s">
         <v>1074</v>
       </c>
       <c r="E51" t="s">
         <v>1075</v>
       </c>
       <c r="F51" t="s">
         <v>1076</v>
       </c>
       <c r="G51" t="s">
         <v>1077</v>
       </c>
       <c r="H51" t="s">
         <v>1078</v>
       </c>
       <c r="I51">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="J51" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>52176</v>
       </c>
       <c r="B52">
         <v>49803</v>
       </c>
       <c r="C52" t="s">
         <v>987</v>
       </c>
       <c r="D52" t="s">
         <v>1079</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
         <v>1080</v>
       </c>
       <c r="G52" t="s">
         <v>1081</v>
       </c>
@@ -16970,51 +16970,51 @@
       <c r="A56">
         <v>53971</v>
       </c>
       <c r="B56">
         <v>49879</v>
       </c>
       <c r="C56" t="s">
         <v>964</v>
       </c>
       <c r="D56" t="s">
         <v>1092</v>
       </c>
       <c r="E56" t="s">
         <v>1093</v>
       </c>
       <c r="F56" t="s">
         <v>1094</v>
       </c>
       <c r="G56" t="s">
         <v>1095</v>
       </c>
       <c r="H56" t="s">
         <v>1096</v>
       </c>
       <c r="I56">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J56" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>50841</v>
       </c>
       <c r="B57">
         <v>49878</v>
       </c>
       <c r="C57" t="s">
         <v>1011</v>
       </c>
       <c r="D57" t="s">
         <v>1098</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>1099</v>
       </c>
       <c r="G57" t="s">
         <v>1100</v>
       </c>