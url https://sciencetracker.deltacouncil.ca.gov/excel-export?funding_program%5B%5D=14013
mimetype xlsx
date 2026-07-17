--- v0 (2026-05-25)
+++ v1 (2026-07-17)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1947">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1970">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-25 05:52:22am</t>
+    <t>2026-07-17 02:14:18pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_program%5B%5D=14013</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_program":["14013"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -773,51 +773,51 @@
   <si>
     <t>Suisun Resource Conservation District</t>
   </si>
   <si>
     <t>Utah State University; Purdue University; Santa Clara University; Chapman University</t>
   </si>
   <si>
     <t>This project will establish an integrated pest management approach for Phragmites (Common reed), an aggressive invasive plant in Delta wetlands. Results will highlight social and cultural barriers to collective action for invasive species control, and include communication tools for developing a regional strategy for Common reed control.</t>
   </si>
   <si>
     <t>2021;2022;2023;2024</t>
   </si>
   <si>
     <t>Invasive / non-native species management</t>
   </si>
   <si>
     <t>Invasive / non-native species</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management</t>
   </si>
   <si>
     <t>Invasive and non native species; Pesticides; Phragmites; Socio economic drivers</t>
   </si>
   <si>
-    <t>October 13, 2023</t>
+    <t>June 10, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52581</t>
   </si>
   <si>
     <t>Assessing sea-level rise and flooding changes in the Sacramento/San Joaquin Delta using historical water-level records</t>
   </si>
   <si>
     <t>University of South Carolina</t>
   </si>
   <si>
     <t>The project aims to recover, digitize, and analyze more than 1300 station years of ‘lost-and-forgotten’ water level records collected from 1857 to 1982 in the Sacramento-San Joaquin Delta. These measurements, augmented by modern data, will improve our understanding of tidal, flood, and sea level trends in the system. By determining ‘hotspots’ of habitat and flood risk sensitivity, the results may be used to better focus future scientific and management priorities, to protect the environment, manage flood risk, and enhance community resilience to climate change</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
     <t>Status and trend monitoring; Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Land use and human activities</t>
   </si>
@@ -827,69 +827,69 @@
   <si>
     <t>Backwater; Climate change; Environmental drivers; Estuaries; Land elevation; Levees; Outflow; Sea level rise; Stage; Subsidence; Surface water flow; Tides; Velocity; Vessels and shipping channels; Water; Wind</t>
   </si>
   <si>
     <t>October 10, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53106</t>
   </si>
   <si>
     <t>Non-Invasive Environmental DNA Monitoring to Support Tidal Wetland Restoration</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t xml:space="preserve">In this project we use single-species and multi-species environmental DNA (eDNA) approaches to monitor tidal wetland restoration sites and paired reference sites (existing, unrestored tidal wetlands located near restoration sites) in the San Francisco Bay Delta (SFBD). We are working in coordination with the CDFW Fish Restoration Program (FRP) and other collaborators so our eDNA detections can be paired with physical detections of fishes from their trawling efforts. Ultra-sensitive DNA single species detection methods are being used to identify restoration site use by listed species (Delta Smelt, Longfin Smelt, winter- and spring-run Chinook Salmon) while the DNA metabarcoding approach will evaluate entire fish communities (groups of different fish species) at restored and reference sites. Aside from revealing restored habitat use by other fishes, metabarcoding will reveal potential ecological interactions between Endangered Species Act listed and non-listed species, through concurrent detection in time and space. Sampling throughout the year will allow us to identify seasonal trends in fish use of restored and reference sites. This project will demonstrate the utility of eDNA detection as a non-invasive (no take), cost-effective monitoring tool that can complement conventional surveys of restored tidal wetlands in the SFBD. Our results can be incorporated into an adaptive monitoring framework for tidal wetland restoration, to increase success of future restoration projects. </t>
   </si>
   <si>
     <t>Developing an eDNA metabarcoding protocol to improve fish and mussel monitoring in the San Francisco Estuary</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
-    <t>Unsure</t>
+    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Wetlands</t>
   </si>
   <si>
     <t>Fish; Invertebrates; Species; Tidal wetlands</t>
   </si>
   <si>
-    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
+    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
     <t>Chinook Salmon; Delta Smelt; Endangered species; Estuaries; Fish; Green sturgeon; Habitat; Habitat restoration; Invasive and non native species; Invertebrates; Longfin Smelt; Mollusks; Pelagic fish; Restoration; Restoration planning; Sacramento Splittail; Salmon migration; Salmon rearing; Steelhead Trout; Striped bass; Sturgeon; Tidal wetlands; Wetlands; White Sturgeon</t>
   </si>
   <si>
-    <t>May 24, 2024</t>
+    <t>June 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53136</t>
   </si>
   <si>
     <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
   </si>
   <si>
     <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
   </si>
   <si>
     <t>2021;2022;2023</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted foundational research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
   </si>
@@ -903,53 +903,50 @@
     <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Crustaceans; Cyanobacteria; Estuaries; Fish; Food webs; Habitat; Habitat restoration; Insects; Invertebrates; Longfin Smelt; Other species; Other zooplankton; Pelagic fish; Phytoplankton; Predation; Restoration; Salinity; Saltwater and freshwater marshes; Tidal wetlands; Wetlands; Zooplankton</t>
   </si>
   <si>
     <t>January 31, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53151</t>
   </si>
   <si>
     <t>Standard Operating Procedure for Diagnosing and Addressing Predator Detections in Salmon Telemetry Data</t>
   </si>
   <si>
     <t>University of Washington [UW]</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; U.S. Fish and Wildlife Service [USFWS]; National Oceanic and Atmospheric Administration [NOAA]; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">Tag predation is a complicating factor in juvenile salmon telemetry studies that can bias results, delay timely reporting, and prevent effective data synthesis. This project addresses the problem by (1) characterizing predatory fish movement patterns from existing telemetry data in the Delta; (2) developing a standard operating procedure for diagnosing and handling detections of predated tags in salmon telemetry studies; and (3) implementing the recommendations in a software package in Program R that includes code, a “library” of expected predator behaviors, and example vignettes. The R package will be freely available for download at www.cbr.washington.edu. </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Joaquin River</t>
-  </si>
-[...1 lines deleted...]
-    <t>2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Predation</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Endangered species; Fish; Intertidal and transition zones; Invasive and non native species; Predation; Salmon migration; Steelhead Trout; Striped bass</t>
   </si>
   <si>
     <t>April 30, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53171</t>
   </si>
   <si>
     <t>Impacts of predation and habitat on Central Valley Chinook smolt survival</t>
   </si>
   <si>
     <t>University of Vermont, USGS Vermont Cooperative Fish and Wildlife Research Unit</t>
   </si>
@@ -1448,50 +1445,69 @@
   <si>
     <t>Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t>Michigan State University; Fish Metrics</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Spring-run Chinook salmon (&lt;em&gt;Oncorhynchus tshawytscha&lt;/em&gt;) are a high-priority species under the Endangered Species Act due to their risk of extinction. However, understanding the factors affecting their populations is difficult when monitoring focuses only on returning adult spawners. This limited view overlooks critical life stages. To address this gap, the project aimed to estimate the number of juvenile salmon leaving the Delta at Chipps Island. Monitoring salmon throughout their entire life cycle is essential for identifying the key factors influencing their survival and reproduction.&lt;/p&gt;
 &lt;p&gt;There is a need from both scientists and managers for accurate data to make informed decisions about salmon protection and conservation. The Department of Water Resources (DWR) mandates that juvenile production estimates for spring-run salmon be included in their incidental take permit, which is necessary for the continued operation of the State Water Project. A method to estimate juvenile abundance of spring-run salmon leaving the Delta (at Chipps Island) did not yet exist.&lt;/p&gt;
 &lt;p&gt;To develop these annual estimates, researchers built on previous studies and incorporated new genetic data into updated models. This approach maximized the use of available information and the latest genetic research to improve the protection and understanding of these threatened fish.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Monitoring methods and techniques; Salmon migration</t>
   </si>
   <si>
     <t>April 15, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54692</t>
   </si>
   <si>
+    <t>How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;p&gt;Sacramento-San Joaquin Delta (Delta) ecosystems are suffering a collapse in pelagic ecosystems due in part to a decline in energy flow from detrital material (dead phytoplankton, aquatic and terrestrial vascular plants, and minerals), resulting in population declines in threatened and endangered native fish species. Declining primary productivity, decreasing sedimentary inputs to the Delta, impacts of climate change, and the shift in nutrients due to the EchoWater Resource Recovery Facility (EchoWater Facility) upgrade completed in 2023 together evoke a dire need to characterize rapidly changing algal and detrital particle sources and cycling within the Delta to inform management solutions that could improve the food web and better support native fish. To fill this knowledge gap, the researchers assessed the spatial distribution and availability of detrital particles to pelagic aquatic food webs within the Delta by modernizing and developing in-situ light sensors and integrating physical and chemical measurements. They also conducted lab experiments to characterize particle sources and quality by using biomarkers and genetic material to identify species present in the detritus.&lt;/p&gt;
+</t>
+  </si>
+  <si>
+    <t>Environmental conditions; Food webs; Nutrients, energy and food web</t>
+  </si>
+  <si>
+    <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
+  </si>
+  <si>
+    <t>Detritus; Food webs</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/54702</t>
+  </si>
+  <si>
     <t>Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project examined cold water storage and regulation in Shasta Lake through the Shasta Dam Temperature Control Device (TCD). The TCD is a 300-foot structure with multiple gate openings, allowing water from different depths - and thus different temperatures - to be selectively released to manage water temperature in the river downstream. River water temperature is managed to support the imperiled Chinook salmon, a species of fish that is native to California. This capability is becoming increasingly important because low water years generally mean warmer river water temperatures that compromise habitat suitability for different species. In particular, cold pool management is essential for downstream spawning and rearing habitat for winter-run Chinook salmon that rely on cooler water temperatures to survive and reproduce. When the water is too warm, oxygen availability is limited for Chinook salmon and their eggs, which contributes to their mortality. Although the TCD allows reservoir managers to control water release and downstream water temperature, flow contributions into the TCD under day-to-day operations for different gate openings, operations, and thermal conditions within the reservoir are largely unquantified. Further complicating temperature management, TCD leakage (whether within the structure itself or through malfunctioning gates) needs to be better quantified in location and magnitude. This information will improve operational strategies for cold water performance especially during summer and fall months to manage cold water supply for downstream Chinook salmon habitat.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>Fish; Habitat; Water management; Water storage; Water temperature</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54713</t>
   </si>
   <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
@@ -1791,50 +1807,56 @@
   <si>
     <t>QEDA Consulting LLC</t>
   </si>
   <si>
     <t>Kearns &amp; West</t>
   </si>
   <si>
     <t>2022-03-17</t>
   </si>
   <si>
     <t>Fish Metrics</t>
   </si>
   <si>
     <t>2021-10-15</t>
   </si>
   <si>
     <t>April 14, 2026</t>
   </si>
   <si>
     <t>2022-03-25</t>
   </si>
   <si>
     <t>2022-03-11</t>
   </si>
   <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
     <t>2022-12-23</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Planned</t>
   </si>
   <si>
     <t>February 9, 2026</t>
   </si>
   <si>
     <t>Person ID</t>
@@ -1976,54 +1998,69 @@
     <t>arnold.ammann@noaa.gov</t>
   </si>
   <si>
     <t>Telemetry tag code coordinator for the Central Valley Enhanced Acoustic Tagging Project
 arnold.ammann@noaa.gov</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50410</t>
   </si>
   <si>
     <t>Benjamin Burford</t>
   </si>
   <si>
     <t>Benjamin</t>
   </si>
   <si>
     <t>Burford</t>
   </si>
   <si>
     <t>Assistant Project Scientist, Institute of Marine Sciences</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54271</t>
   </si>
   <si>
+    <t>Brian Bergamaschi</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Bergamaschi</t>
+  </si>
+  <si>
+    <t>Research Chemist</t>
+  </si>
+  <si>
+    <t>bbergama@usgs.gov</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50352</t>
+  </si>
+  <si>
     <t>Brian Pyper</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brian</t>
   </si>
   <si>
     <t>Pyper</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54699</t>
   </si>
   <si>
     <t>Carson Jeffres</t>
   </si>
   <si>
     <t>Carson</t>
   </si>
   <si>
     <t>Jeffres</t>
   </si>
   <si>
     <t>cajeffres@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50321</t>
   </si>
   <si>
     <t>Christina Pondell</t>
   </si>
@@ -2419,50 +2456,53 @@
     <t>November 28, 2022</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52441</t>
   </si>
   <si>
     <t>John Stella</t>
   </si>
   <si>
     <t>Stella</t>
   </si>
   <si>
     <t>March 3, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54315</t>
   </si>
   <si>
     <t>John Takekawa</t>
   </si>
   <si>
     <t>Takekawa</t>
   </si>
   <si>
     <t>jtakekawa@suisunrcd.org</t>
+  </si>
+  <si>
+    <t>October 13, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50335</t>
   </si>
   <si>
     <t>Jonathan Walter</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>Walter</t>
   </si>
   <si>
     <t>Senior Researcher, Center for Watershed Sciences</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54278</t>
   </si>
   <si>
     <t>Jordan Massie</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
@@ -2614,50 +2654,53 @@
     <t>Washington Department of Fish and Wildlife</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53851</t>
   </si>
   <si>
     <t>Laura Nickelhoff</t>
   </si>
   <si>
     <t>Nickelhoff</t>
   </si>
   <si>
     <t>Technology and Data Science Lead</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54290</t>
   </si>
   <si>
     <t>Leigh Sanders</t>
   </si>
   <si>
     <t>Leigh</t>
   </si>
   <si>
     <t>Sanders</t>
+  </si>
+  <si>
+    <t>May 24, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53891</t>
   </si>
   <si>
     <t>Lisamarie Windham-Myers</t>
   </si>
   <si>
     <t>Lisamarie</t>
   </si>
   <si>
     <t>Windham-Myers</t>
   </si>
   <si>
     <t>lwindham-myers@usgs.gov</t>
   </si>
   <si>
     <t>650-329-4447</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50222</t>
   </si>
   <si>
     <t>Lydia Vaughn</t>
   </si>
@@ -3009,50 +3052,62 @@
     <t>(209) 228-4338</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50227</t>
   </si>
   <si>
     <t>Peter Dudley</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>Dudley</t>
   </si>
   <si>
     <t>Researcher</t>
   </si>
   <si>
     <t>peter.dudley@noaa.gov</t>
   </si>
   <si>
     <t>Dr. Dudley is an ecological modeler focusing on extending biophysical, organismal-based ecology to a population level using agent-based frameworks in spatially explicit habitat models. After completion of his PhD in 2014, Dr. Dudley joined the Fisheries Collaborative Program (FCP) at UCSC as a NOAA Fisheries Affiliate. In the FCP, Dr. Dudley focuses on endangered winter-run Chinook salmon and threatened green sturgeon. He both uses existing and develops new agent-based models to assess the effects of habitat on winter-run Chinook, oversees the green sturgeon research, and uses various modeling methodologies to support these works, including biophysical computational fluid dynamics modeling and habitat selection modeling.</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53911</t>
+  </si>
+  <si>
+    <t>Peter Hernes</t>
+  </si>
+  <si>
+    <t>Hernes</t>
+  </si>
+  <si>
+    <t>pjhernes@ucdavis.edu</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/50351</t>
   </si>
   <si>
     <t>Peter Moyle</t>
   </si>
   <si>
     <t>Moyle</t>
   </si>
   <si>
     <t>pbmoyle@ucdavis.edu</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50340</t>
   </si>
   <si>
     <t>Rachel Johnson</t>
   </si>
   <si>
     <t>Rachel</t>
   </si>
   <si>
     <t>Johnson</t>
   </si>
   <si>
     <t>rcjohnson@ucdavis.edu</t>
   </si>
@@ -4232,58 +4287,64 @@
     <t>Preprint</t>
   </si>
   <si>
     <t>2021.03.26.437213v1.full_.pdf</t>
   </si>
   <si>
     <t>Every cog and wheel: Unraveling biocomplexity at the genomic and phenotypic level in a population complex of Chinook salmon</t>
   </si>
   <si>
     <t>Genomic diversity is the fundamental building block of biodiversity and the necessary ingredient for adaptation. Our rapidly increasing ability to quantify functional, compositional, and structural genomic diversity of populations forces the question of how to balance conservation goals – should the focus be on important functional diversity and key life history traits or on maximizing genomic diversity as a whole? Specifically, the intra-specific diversity (biocomplexity) comprised of phenotypic and genetic variation can determine the ability of a population to respond to changing environmental conditions. Here, we explore the biocomplexity of California’s Central Valley Chinook salmon (Oncorhynchus tshawytscha) population complex at the genomic level. Notably, despite apparent gene flow among individuals with the same migration (life history) phenotypes inhabiting different tributaries, each group is characterized by a surprising component of unique genomic diversity. Our results emphasize the importance of formulating conservation goals focused on maintaining biocomplexity at both the phenotypic and genotypic level. Doing so will maintain the species’ adaptive potential and increase the probability of persistence of the population complex despite changing environmental pressures.</t>
   </si>
   <si>
     <t>Project fact sheet</t>
   </si>
   <si>
     <t>2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
   </si>
   <si>
     <t>Fact sheet: Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Fact sheet:&amp;nbsp;Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta&lt;/p&gt;
 </t>
   </si>
   <si>
-    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-05-regulation-of-controls-of-cold-water-through-the-temperature-control-device-of-the-shasta-dam.pdf</t>
-[...2 lines deleted...]
-    <t>Fact sheet: Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
+  </si>
+  <si>
+    <t>Fact sheet: How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project fact sheet&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-05-regulation-of-controls-of-cold-water-through-the-temperature-control-device-of-the-shasta-dam.pdf</t>
+  </si>
+  <si>
+    <t>Fact sheet: Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s10452-021-09863-4</t>
   </si>
   <si>
     <t>Gearty, A.J., T.R. Ignoffo, A.M. Slaughter, and W.J. Kimmerer. 2021. Growth and reproductive rates of the dominant copepod Pseudodiaptomus forbesi in response to environmental factors and habitat type in the northern San Francisco Estuary. Aquatic Ecology</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Gearty, A.J., T.R. Ignoffo, A.M. Slaughter, and W.J. Kimmerer. 2021. Growth and reproductive rates of the dominant copepod Pseudodiaptomus forbesi in response to environmental factors and habitat type in the northern San Francisco Estuary. Aquatic Ecology 55:825–828.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://onlinelibrary.wiley.com/doi/10.1111/eva.13705</t>
   </si>
   <si>
     <t>Genomics and 20 years of sampling reveal phenotypic  differences between subpopulations of outmigrating Central  Valley Chinook salmon</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p data-end="8" data-start="0"&gt;Abstract&lt;/p&gt;
 &lt;p data-end="1705" data-is-last-node="" data-is-only-node="" data-start="10"&gt;Intraspecific diversity plays a critical role in the resilience of Chinook salmon populations. California's Central Valley (CV) historically hosted one of the most diverse population complexes of Chinook salmon in the world. However, anthropogenic factors have dramatically decreased this diversity, with severe consequences for population resilience. Here we use next generation sequencing and an archive of thousands of tissue samples collected across two decades during the juvenile outmigration to evaluate phenotypic diversity between and within populations of CV Chinook salmon. To account for highly heterogeneous sample qualities in the archive dataset, we develop and test an approach for population and subpopulation assignments of CV Chinook salmon that allows inclusion of relatively low-quality samples while controlling error rates. We find significantly distinct outmigration timing and body size distributions for each population and subpopulation. Within the archive dataset, spring run individuals that assigned to the Mill and Deer Creeks subpopulation exhibited an earlier and broader outmigration distribution as well as larger body sizes than individuals that assigned to the Butte Creek subpopulation. Within the fall run population, individuals that assigned to the late-fall run subpopulation also exhibited an earlier and broader outmigration distribution and larger body sizes than other fall run fish in our dataset. These results highlight the importance of distinct subpopulations for maintaining remaining diversity in CV Chinook salmon, and demonstrate the power of genomics-based population assignments to aid the study and management of intraspecific diversity.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Blog</t>
   </si>
@@ -4428,50 +4489,61 @@
     <t>https://prezi.com/view/ubAcRlY9QwIrQS3qeonq/</t>
   </si>
   <si>
     <t>New green sturgeon population estimate and assessment of bycatch impact</t>
   </si>
   <si>
     <t>NOAA fisheries classifies the green sturgeon southern distinct population as threatened. This population resides in the California waters; migrating between the Sacramento River to spawn and the San Francisco Bay/coastal waters to feed. Each year in April through August, a subset of adults migrates up the Sacramento to spawn in between Chico, and Redding. Tracking this population as it hopefully recovers will allow managers to take smaller corrective actions before more severe measures are required if they see decreases in the population. This work presents and updated population estimate based on an annual spawner acoustic census, a new integrated population model, and a life table model. This method uses data from the annual acoustic survey, telemetry data from the BARD database, and literature data. This method uses a stochastic approach, sampling from data sets and parameter values to attempt to display and accurate degree of uncertainty in the population estimate. This stochastic approach also permits us to use these data sets to simulate the effect bycatch in the California halibut trawl is having on the population. We find that the green sturgeon population in 2018 was approximately 11,000 with a wide range of uncertainty and that bycatch at the level currently experienced would reduce a stable population by 4% every 10 years. Early action to prevent a species decline is much more successful and less costly and restrictive than delayed efforts to build back an already degraded population. Thus, tracking this population is crucially importance.</t>
   </si>
   <si>
     <t>2037_Executive Summary_2.pdf</t>
   </si>
   <si>
     <t>2037_SOW_2.pdf</t>
   </si>
   <si>
     <t>https://doi.org/10.1139/cjfas-2023-0147</t>
   </si>
   <si>
     <t>dudley-et-al-2024-an-integrated-population-model-and-sensitivity-assessment-for-a-data-poor-population-of-green-sturgeon.pdf</t>
   </si>
   <si>
     <t>PN Dudley, EA Mora, NA Friedenberg, and P Doukakis. An integrated population model and sensitivity assessment for a data poor population of green sturgeon. Canadian Journal of Fisheries and Aquatic Sciences</t>
   </si>
   <si>
     <t>Conservation planning requires understanding population sizes and trajectories. As with many imperiled species, green sturgeon (Acipenser medirostris) census data are limited, making it difficult to contextualize current threats and promote quantitative conservation goals. We combined spawning census, growth, and demographic data for the southern population of green sturgeon to build a population size and trajectory estimate. We generated a distribution of population size estimates and trajectories reflecting uncertainty from multiple sources. We then propagate these estimates through a demographic model to assess the potential impact of fishing bycatch. Our model suggests the population is below the recovery goal of 3,000 adults. The most probable current total population estimate (including juveniles) is approximately 10,000 fish (5,300-18,400 95% HDI), with 2,400 adults (2197-2624 95% HDI). Simulated fishing bycatch pressure on the adults and subadults reduced abundance by a median value of 0.4% per year, which could be an impediment to recovery. Fisheries bycatch is one of many threats this population faces; this integrated framework may be used to assess how other threats may affect this population.</t>
+  </si>
+  <si>
+    <t>https://link.springer.com/article/10.1007/s12237-025-01502-7</t>
+  </si>
+  <si>
+    <t>Particulate Organic Carbon Scarcity Exacerbates Vulnerability of the Sacramento-San Joaquin Delta Ecosystem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;h2 id="Abs1"&gt;Abstract&lt;/h2&gt;
+&lt;p&gt;Anthropogenic climate change on local to global scales has transformed the cycling of particulate organic carbon (POC) in river deltas. Understanding the biogeochemical processing of POC across deltas is key to developing a predictive framework for disruptions in carbon cycling within vulnerable ecosystems. This study examined the spatial and temporal variations in POC, particulate nitrogen (PN), and total suspended sediments (TSS) concentrations across the Sacramento-San Joaquin Delta (Delta) over three water years (2021–2023), covering drought-like conditions observed in spring, summer, and fall. Comprehensive Delta-wide surveys were conducted, employing a mass balance model to estimate total POC flux and constrain POC influx/efflux. Limited seasonal variability in POC and PN concentrations reflected a constrained particle supply under hydrologic conditions increasingly representative of the Delta’s future. Results revealed an 81% decrease in annual total suspended sediment concentration inputs to the Sacramento River from the 1957 water year compared to the average of 2021–2022, with levels during the study period much lower than previous decades. POC influx ranged from 39 to 79% of total efflux during spring to fall of low water years, with 8 to 37% of daily POC flux diverted to southern water pumping stations, limiting opportunities for particle deposition and internal production within the Delta. This was reflected in average Delta POC concentrations: 0.77&amp;nbsp;mg/L (2021), 0.54&amp;nbsp;mg/L (2022), and 0.42&amp;nbsp;mg/L (2023). The sustained reduction in sediment and POC levels in the Delta, driven by human activities, hinders wetland accretion, carbon sequestration, and overall ecosystem stability.&lt;/p&gt;
+</t>
   </si>
   <si>
     <t>exec_summ_0_2.pdf</t>
   </si>
   <si>
     <t>Physiological Mechanisms of Environmental tolerance in Delta Smelt (Hypomesus transpacificus): From Molecules to Adverse Outcomes</t>
   </si>
   <si>
     <t>sow_12_2.pdf</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-19-integrating-social-and-ecological-research-to-control-invasive-species.pdf</t>
   </si>
   <si>
     <t>2024-06-19-integrating-social-and-ecological-research-to-control-invasive-species.pdf</t>
   </si>
   <si>
     <t>Project at-a-glance</t>
   </si>
   <si>
     <t>Short summary of the project in aesthetically pleasing format. Key project objectives, background, management application, and SAA relevance are summarized.</t>
   </si>
   <si>
     <t>Reviewed by Council staff and PI.</t>
   </si>
@@ -5138,50 +5210,53 @@
   <si>
     <t>WETHERBEE LAKE</t>
   </si>
   <si>
     <t>WINTER ISLAND</t>
   </si>
   <si>
     <t>WOODWARD ISLAND</t>
   </si>
   <si>
     <t>WRIGHT-ELMWOOD TRACT</t>
   </si>
   <si>
     <t>YOLANO</t>
   </si>
   <si>
     <t>Core monitoring</t>
   </si>
   <si>
     <t>Status and trend monitoring</t>
   </si>
   <si>
     <t>Targeted immediate research</t>
   </si>
   <si>
+    <t>Unsure</t>
+  </si>
+  <si>
     <t>Data application - Analytics</t>
   </si>
   <si>
     <t>Data application - Information management</t>
   </si>
   <si>
     <t>Independent peer review</t>
   </si>
   <si>
     <t>Monitoring - Effectiveness</t>
   </si>
   <si>
     <t>Monitoring - Implementation</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Planning and guidance</t>
   </si>
   <si>
     <t>Delta as Place</t>
   </si>
   <si>
     <t>Governance</t>
@@ -5319,53 +5394,50 @@
     <t>Traditional knowledge</t>
   </si>
   <si>
     <t>Transportation and service corridors</t>
   </si>
   <si>
     <t>vulnerability assessment</t>
   </si>
   <si>
     <t>Weather and climate</t>
   </si>
   <si>
     <t>N/A (project initiated prior to 2017)</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions</t>
   </si>
   <si>
     <t>1A. Establish publicly accessible repositories, interactive platforms, and protocols for sharing information, products, and tools...</t>
   </si>
   <si>
     <t>1B. Evaluate the individual and institutional factors that enable or present barriers to coordination, learning, trusting, and using scientific information...</t>
   </si>
   <si>
     <t>1C. Identify and implement large-scale experiments that can address uncertainties in the outcomes of management actions...</t>
-  </si>
-[...1 lines deleted...]
-    <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
     <t>2A. Evaluate and update monitoring programs to ensure their ability to track and inform the management of climate change impacts, emerging stressors,...</t>
   </si>
   <si>
     <t>2B. Develop a framework for monitoring, modeling, and information dissemination in support of operational forecasting and near real-time visualization...</t>
   </si>
   <si>
     <t>2C. Enhance flood risk models through a co-production process with Delta communities to quantify and consider tradeoffs...</t>
   </si>
   <si>
     <t>2D. Iteratively develop, update, and make widely available forecasts of climatological, hydrological, social-ecological, and water quality...</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system</t>
   </si>
   <si>
     <t>3A. Conduct studies to inform restoration and approaches to protecting human communities that are resilient to interannual hydrologic...</t>
   </si>
   <si>
     <t>3B. Develop integrated frameworks, data visualization tools, and models of the Delta social-ecological system that evaluate the distribution...</t>
   </si>
   <si>
     <t>3C. Identify how ecosystem restoration projects, in comparison to existing water management strategies, benefit and burden human communities...</t>
   </si>
@@ -6527,51 +6599,51 @@
       <c r="A9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X51"/>
+  <dimension ref="A1:X52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>16</v>
@@ -8219,51 +8291,51 @@
       <c r="S27" t="s">
         <v>224</v>
       </c>
       <c r="T27" t="s">
         <v>46</v>
       </c>
       <c r="U27" t="s">
         <v>225</v>
       </c>
       <c r="V27"/>
       <c r="W27" t="s">
         <v>48</v>
       </c>
       <c r="X27" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28">
         <v>52581</v>
       </c>
       <c r="B28" t="s">
         <v>227</v>
       </c>
       <c r="C28" t="s">
-        <v>135</v>
+        <v>36</v>
       </c>
       <c r="D28" t="s">
         <v>228</v>
       </c>
       <c r="E28" t="s">
         <v>229</v>
       </c>
       <c r="F28" t="s">
         <v>230</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28" t="s">
         <v>39</v>
       </c>
       <c r="J28" t="s">
         <v>217</v>
       </c>
       <c r="K28"/>
       <c r="L28">
         <v>2021</v>
       </c>
       <c r="M28" t="s">
         <v>231</v>
       </c>
@@ -8345,79 +8417,83 @@
       <c r="S29" t="s">
         <v>244</v>
       </c>
       <c r="T29" t="s">
         <v>245</v>
       </c>
       <c r="U29" t="s">
         <v>246</v>
       </c>
       <c r="V29"/>
       <c r="W29" t="s">
         <v>247</v>
       </c>
       <c r="X29" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>53136</v>
       </c>
       <c r="B30" t="s">
         <v>249</v>
       </c>
       <c r="C30" t="s">
-        <v>135</v>
+        <v>36</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" t="s">
         <v>250</v>
       </c>
       <c r="F30" t="s">
         <v>251</v>
       </c>
       <c r="G30" t="s">
         <v>252</v>
       </c>
       <c r="H30"/>
       <c r="I30" t="s">
         <v>253</v>
       </c>
       <c r="J30" t="s">
         <v>40</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>2022</v>
       </c>
-      <c r="M30"/>
-      <c r="N30"/>
+      <c r="M30" t="s">
+        <v>254</v>
+      </c>
+      <c r="N30">
+        <v>2025</v>
+      </c>
       <c r="O30" t="s">
-        <v>254</v>
+        <v>42</v>
       </c>
       <c r="P30" t="s">
         <v>255</v>
       </c>
       <c r="Q30" t="s">
         <v>121</v>
       </c>
       <c r="R30" t="s">
         <v>256</v>
       </c>
       <c r="S30" t="s">
         <v>257</v>
       </c>
       <c r="T30" t="s">
         <v>258</v>
       </c>
       <c r="U30" t="s">
         <v>259</v>
       </c>
       <c r="V30"/>
       <c r="W30" t="s">
         <v>260</v>
       </c>
       <c r="X30" t="s">
         <v>261</v>
@@ -8497,4723 +8573,4827 @@
       <c r="C32" t="s">
         <v>135</v>
       </c>
       <c r="D32" t="s">
         <v>276</v>
       </c>
       <c r="E32" t="s">
         <v>277</v>
       </c>
       <c r="F32" t="s">
         <v>278</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32" t="s">
         <v>279</v>
       </c>
       <c r="J32" t="s">
         <v>40</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>2022</v>
       </c>
       <c r="M32" t="s">
-        <v>280</v>
+        <v>254</v>
       </c>
       <c r="N32"/>
       <c r="O32" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P32" t="s">
         <v>120</v>
       </c>
       <c r="Q32" t="s">
         <v>121</v>
       </c>
       <c r="R32" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="S32" t="s">
         <v>158</v>
       </c>
       <c r="T32" t="s">
+        <v>282</v>
+      </c>
+      <c r="U32" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="V32"/>
       <c r="W32" t="s">
+        <v>284</v>
+      </c>
+      <c r="X32" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>53221</v>
       </c>
       <c r="B33" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C33" t="s">
         <v>135</v>
       </c>
       <c r="D33" t="s">
+        <v>287</v>
+      </c>
+      <c r="E33" t="s">
         <v>288</v>
       </c>
-      <c r="E33" t="s">
+      <c r="F33" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33">
         <v>2022</v>
       </c>
       <c r="M33" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="N33"/>
       <c r="O33" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="P33" t="s">
         <v>243</v>
       </c>
       <c r="Q33" t="s">
         <v>156</v>
       </c>
       <c r="R33"/>
       <c r="S33" t="s">
+        <v>293</v>
+      </c>
+      <c r="T33" t="s">
         <v>294</v>
       </c>
-      <c r="T33" t="s">
+      <c r="U33" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="V33"/>
       <c r="W33" t="s">
+        <v>296</v>
+      </c>
+      <c r="X33" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>53386</v>
       </c>
       <c r="B34" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C34" t="s">
         <v>36</v>
       </c>
       <c r="D34" t="s">
+        <v>299</v>
+      </c>
+      <c r="E34" t="s">
         <v>300</v>
       </c>
-      <c r="E34" t="s">
+      <c r="F34" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34" t="s">
+        <v>302</v>
+      </c>
+      <c r="J34" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="K34"/>
       <c r="L34">
         <v>2021</v>
       </c>
       <c r="M34"/>
       <c r="N34">
         <v>2023</v>
       </c>
       <c r="O34" t="s">
         <v>139</v>
       </c>
       <c r="P34" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q34" t="s">
         <v>305</v>
       </c>
-      <c r="Q34" t="s">
+      <c r="R34" t="s">
         <v>306</v>
       </c>
-      <c r="R34" t="s">
+      <c r="S34" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="T34" t="s">
         <v>184</v>
       </c>
       <c r="U34" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="V34"/>
       <c r="W34" t="s">
+        <v>309</v>
+      </c>
+      <c r="X34" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>53496</v>
       </c>
       <c r="B35" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C35" t="s">
         <v>135</v>
       </c>
       <c r="D35" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35" t="s">
         <v>39</v>
       </c>
       <c r="J35" t="s">
         <v>40</v>
       </c>
       <c r="K35"/>
       <c r="L35">
         <v>2021</v>
       </c>
       <c r="M35">
         <v>3</v>
       </c>
       <c r="N35">
         <v>2024</v>
       </c>
       <c r="O35" t="s">
         <v>42</v>
       </c>
       <c r="P35" t="s">
         <v>43</v>
       </c>
       <c r="Q35" t="s">
         <v>224</v>
       </c>
       <c r="R35" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="S35" t="s">
         <v>192</v>
       </c>
       <c r="T35" t="s">
         <v>103</v>
       </c>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35" t="s">
+        <v>315</v>
+      </c>
+      <c r="X35" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>53536</v>
       </c>
       <c r="B36" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C36" t="s">
         <v>135</v>
       </c>
       <c r="D36" t="s">
         <v>51</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>40</v>
       </c>
       <c r="K36"/>
       <c r="L36">
         <v>2021</v>
       </c>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="P36" t="s">
         <v>54</v>
       </c>
       <c r="Q36" t="s">
         <v>224</v>
       </c>
       <c r="R36" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="S36" t="s">
         <v>148</v>
       </c>
       <c r="T36" t="s">
+        <v>321</v>
+      </c>
+      <c r="U36" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="V36"/>
       <c r="W36" t="s">
+        <v>323</v>
+      </c>
+      <c r="X36" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>54151</v>
       </c>
       <c r="B37" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C37" t="s">
         <v>135</v>
       </c>
       <c r="D37" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E37" t="s">
         <v>228</v>
       </c>
       <c r="F37" t="s">
+        <v>327</v>
+      </c>
+      <c r="G37" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="H37"/>
       <c r="I37" t="s">
         <v>39</v>
       </c>
       <c r="J37" t="s">
         <v>217</v>
       </c>
       <c r="K37"/>
       <c r="L37">
         <v>2021</v>
       </c>
       <c r="M37" t="s">
         <v>231</v>
       </c>
       <c r="N37"/>
       <c r="O37" t="s">
         <v>139</v>
       </c>
       <c r="P37" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="Q37" t="s">
+        <v>329</v>
+      </c>
+      <c r="R37" t="s">
         <v>330</v>
       </c>
-      <c r="R37" t="s">
+      <c r="S37" t="s">
         <v>331</v>
       </c>
-      <c r="S37" t="s">
+      <c r="T37" t="s">
         <v>332</v>
       </c>
-      <c r="T37" t="s">
+      <c r="U37" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
         <v>150</v>
       </c>
       <c r="X37" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>54267</v>
       </c>
       <c r="B38" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C38" t="s">
         <v>135</v>
       </c>
       <c r="D38" t="s">
+        <v>336</v>
+      </c>
+      <c r="E38" t="s">
         <v>337</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38" t="s">
         <v>338</v>
       </c>
-      <c r="F38" t="s">
+      <c r="G38" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38">
         <v>2025</v>
       </c>
       <c r="M38" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="N38">
         <v>2028</v>
       </c>
       <c r="O38" t="s">
         <v>42</v>
       </c>
       <c r="P38" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q38" t="s">
         <v>342</v>
       </c>
-      <c r="Q38" t="s">
+      <c r="R38" t="s">
         <v>343</v>
       </c>
-      <c r="R38" t="s">
+      <c r="S38" t="s">
         <v>344</v>
       </c>
-      <c r="S38" t="s">
+      <c r="T38" t="s">
         <v>345</v>
       </c>
-      <c r="T38" t="s">
+      <c r="U38" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="V38"/>
       <c r="W38" t="s">
+        <v>347</v>
+      </c>
+      <c r="X38" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>54270</v>
       </c>
       <c r="B39" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C39" t="s">
         <v>135</v>
       </c>
       <c r="D39" t="s">
         <v>205</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39">
         <v>2025</v>
       </c>
       <c r="M39" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="N39">
         <v>2028</v>
       </c>
       <c r="O39" t="s">
         <v>42</v>
       </c>
       <c r="P39" t="s">
         <v>54</v>
       </c>
       <c r="Q39" t="s">
         <v>130</v>
       </c>
       <c r="R39"/>
       <c r="S39" t="s">
+        <v>351</v>
+      </c>
+      <c r="T39" t="s">
         <v>352</v>
       </c>
-      <c r="T39" t="s">
+      <c r="U39" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="V39"/>
       <c r="W39" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="X39" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>54276</v>
       </c>
       <c r="B40" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C40" t="s">
         <v>135</v>
       </c>
       <c r="D40" t="s">
         <v>68</v>
       </c>
       <c r="E40" t="s">
         <v>153</v>
       </c>
       <c r="F40" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40">
         <v>2025</v>
       </c>
       <c r="M40" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="N40">
         <v>2027</v>
       </c>
       <c r="O40" t="s">
         <v>42</v>
       </c>
       <c r="P40" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="Q40" t="s">
         <v>130</v>
       </c>
       <c r="R40" t="s">
+        <v>358</v>
+      </c>
+      <c r="S40" t="s">
         <v>359</v>
       </c>
-      <c r="S40" t="s">
+      <c r="T40" t="s">
         <v>360</v>
       </c>
-      <c r="T40" t="s">
+      <c r="U40" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="V40"/>
       <c r="W40" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="X40" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>54287</v>
       </c>
       <c r="B41" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C41" t="s">
         <v>135</v>
       </c>
       <c r="D41" t="s">
+        <v>364</v>
+      </c>
+      <c r="E41" t="s">
         <v>365</v>
       </c>
-      <c r="E41" t="s">
+      <c r="F41" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41">
         <v>2025</v>
       </c>
       <c r="M41" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="N41">
         <v>2028</v>
       </c>
       <c r="O41" t="s">
         <v>42</v>
       </c>
       <c r="P41" t="s">
         <v>54</v>
       </c>
       <c r="Q41" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="R41" t="s">
         <v>218</v>
       </c>
       <c r="S41" t="s">
         <v>192</v>
       </c>
       <c r="T41" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="U41" t="s">
         <v>225</v>
       </c>
       <c r="V41"/>
       <c r="W41" t="s">
+        <v>369</v>
+      </c>
+      <c r="X41" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>54300</v>
       </c>
       <c r="B42" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C42" t="s">
         <v>135</v>
       </c>
       <c r="D42" t="s">
+        <v>372</v>
+      </c>
+      <c r="E42" t="s">
+        <v>326</v>
+      </c>
+      <c r="F42" t="s">
         <v>373</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42" t="s">
         <v>39</v>
       </c>
       <c r="J42" t="s">
         <v>40</v>
       </c>
       <c r="K42"/>
       <c r="L42">
         <v>2025</v>
       </c>
       <c r="M42" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="N42">
         <v>2028</v>
       </c>
       <c r="O42" t="s">
         <v>42</v>
       </c>
       <c r="P42"/>
       <c r="Q42" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="R42" t="s">
         <v>218</v>
       </c>
       <c r="S42" t="s">
+        <v>375</v>
+      </c>
+      <c r="T42" t="s">
         <v>376</v>
       </c>
-      <c r="T42" t="s">
+      <c r="U42" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="V42"/>
       <c r="W42" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="X42" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>54307</v>
       </c>
       <c r="B43" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C43" t="s">
         <v>135</v>
       </c>
       <c r="D43" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E43" t="s">
+        <v>380</v>
+      </c>
+      <c r="F43" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43" t="s">
         <v>39</v>
       </c>
       <c r="J43" t="s">
         <v>40</v>
       </c>
       <c r="K43"/>
       <c r="L43">
         <v>2025</v>
       </c>
       <c r="M43" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="N43">
         <v>2028</v>
       </c>
       <c r="O43" t="s">
         <v>42</v>
       </c>
       <c r="P43"/>
       <c r="Q43" t="s">
         <v>130</v>
       </c>
       <c r="R43"/>
       <c r="S43" t="s">
+        <v>382</v>
+      </c>
+      <c r="T43" t="s">
         <v>383</v>
       </c>
-      <c r="T43" t="s">
+      <c r="U43" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="X43" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>54312</v>
       </c>
       <c r="B44" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C44" t="s">
         <v>135</v>
       </c>
       <c r="D44" t="s">
         <v>51</v>
       </c>
       <c r="E44" t="s">
+        <v>387</v>
+      </c>
+      <c r="F44" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>40</v>
       </c>
       <c r="K44"/>
       <c r="L44">
         <v>2025</v>
       </c>
       <c r="M44" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="N44">
         <v>2028</v>
       </c>
       <c r="O44" t="s">
         <v>42</v>
       </c>
       <c r="P44" t="s">
         <v>54</v>
       </c>
       <c r="Q44" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="R44"/>
       <c r="S44" t="s">
+        <v>390</v>
+      </c>
+      <c r="T44" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44" t="s">
+        <v>392</v>
+      </c>
+      <c r="X44" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>54320</v>
       </c>
       <c r="B45" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="C45" t="s">
         <v>135</v>
       </c>
       <c r="D45" t="s">
+        <v>395</v>
+      </c>
+      <c r="E45" t="s">
         <v>396</v>
       </c>
-      <c r="E45" t="s">
+      <c r="F45" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45">
         <v>2025</v>
       </c>
       <c r="M45" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="N45">
         <v>2028</v>
       </c>
       <c r="O45" t="s">
         <v>139</v>
       </c>
       <c r="P45"/>
       <c r="Q45" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="R45"/>
       <c r="S45" t="s">
+        <v>398</v>
+      </c>
+      <c r="T45" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="X45" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>54370</v>
       </c>
       <c r="B46" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C46" t="s">
         <v>36</v>
       </c>
       <c r="D46" t="s">
+        <v>402</v>
+      </c>
+      <c r="E46" t="s">
         <v>403</v>
       </c>
-      <c r="E46" t="s">
+      <c r="F46" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="J46" t="s">
         <v>40</v>
       </c>
       <c r="K46"/>
       <c r="L46">
         <v>2022</v>
       </c>
       <c r="M46" t="s">
-        <v>280</v>
+        <v>254</v>
       </c>
       <c r="N46">
         <v>2025</v>
       </c>
       <c r="O46" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="P46" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="Q46" t="s">
         <v>130</v>
       </c>
       <c r="R46"/>
       <c r="S46" t="s">
         <v>158</v>
       </c>
       <c r="T46" t="s">
+        <v>406</v>
+      </c>
+      <c r="U46" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="V46"/>
       <c r="W46" t="s">
         <v>173</v>
       </c>
       <c r="X46" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>54452</v>
       </c>
       <c r="B47" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C47" t="s">
         <v>36</v>
       </c>
       <c r="D47" t="s">
         <v>205</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
+        <v>410</v>
+      </c>
+      <c r="G47" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="K47"/>
       <c r="L47">
         <v>2021</v>
       </c>
       <c r="M47" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="N47">
         <v>2025</v>
       </c>
       <c r="O47" t="s">
         <v>42</v>
       </c>
       <c r="P47" t="s">
         <v>54</v>
       </c>
       <c r="Q47" t="s">
         <v>111</v>
       </c>
       <c r="R47" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="S47" t="s">
+        <v>414</v>
+      </c>
+      <c r="T47" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="U47" t="s">
         <v>225</v>
       </c>
       <c r="V47"/>
       <c r="W47" t="s">
+        <v>416</v>
+      </c>
+      <c r="X47" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>54596</v>
       </c>
       <c r="B48" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C48" t="s">
         <v>36</v>
       </c>
       <c r="D48" t="s">
         <v>37</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48">
         <v>2022</v>
       </c>
       <c r="M48" t="s">
-        <v>280</v>
+        <v>254</v>
       </c>
       <c r="N48">
         <v>2025</v>
       </c>
       <c r="O48" t="s">
         <v>42</v>
       </c>
       <c r="P48" t="s">
         <v>54</v>
       </c>
       <c r="Q48" t="s">
         <v>111</v>
       </c>
       <c r="R48"/>
       <c r="S48" t="s">
+        <v>420</v>
+      </c>
+      <c r="T48" t="s">
         <v>421</v>
       </c>
-      <c r="T48" t="s">
+      <c r="U48" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="V48"/>
       <c r="W48" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="X48" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>54621</v>
       </c>
       <c r="B49" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C49" t="s">
         <v>36</v>
       </c>
       <c r="D49" t="s">
+        <v>425</v>
+      </c>
+      <c r="E49" t="s">
         <v>426</v>
       </c>
-      <c r="E49" t="s">
+      <c r="F49" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49">
         <v>2021</v>
       </c>
       <c r="M49"/>
       <c r="N49">
         <v>2025</v>
       </c>
       <c r="O49" t="s">
         <v>42</v>
       </c>
       <c r="P49" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="Q49" t="s">
         <v>130</v>
       </c>
       <c r="R49"/>
       <c r="S49" t="s">
         <v>158</v>
       </c>
       <c r="T49" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49" t="s">
+        <v>430</v>
+      </c>
+      <c r="X49" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>54692</v>
       </c>
       <c r="B50" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="C50" t="s">
         <v>36</v>
       </c>
       <c r="D50" t="s">
         <v>37</v>
       </c>
       <c r="E50" t="s">
+        <v>433</v>
+      </c>
+      <c r="F50" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50" t="s">
         <v>39</v>
       </c>
       <c r="J50" t="s">
         <v>217</v>
       </c>
       <c r="K50"/>
       <c r="L50">
         <v>2021</v>
       </c>
       <c r="M50"/>
       <c r="N50">
         <v>2025</v>
       </c>
       <c r="O50" t="s">
         <v>42</v>
       </c>
       <c r="P50" t="s">
         <v>43</v>
       </c>
       <c r="Q50" t="s">
         <v>130</v>
       </c>
       <c r="R50"/>
       <c r="S50" t="s">
         <v>158</v>
       </c>
       <c r="T50" t="s">
+        <v>435</v>
+      </c>
+      <c r="U50" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="V50"/>
       <c r="W50" t="s">
+        <v>437</v>
+      </c>
+      <c r="X50" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="B51" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="C51" t="s">
         <v>36</v>
       </c>
       <c r="D51" t="s">
         <v>68</v>
       </c>
-      <c r="E51"/>
+      <c r="E51" t="s">
+        <v>37</v>
+      </c>
       <c r="F51" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51" t="s">
         <v>39</v>
       </c>
-      <c r="J51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J51"/>
       <c r="K51"/>
       <c r="L51">
         <v>2021</v>
       </c>
-      <c r="M51"/>
+      <c r="M51" t="s">
+        <v>413</v>
+      </c>
       <c r="N51">
         <v>2025</v>
       </c>
       <c r="O51" t="s">
         <v>42</v>
       </c>
       <c r="P51" t="s">
-        <v>342</v>
+        <v>54</v>
       </c>
       <c r="Q51" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="R51"/>
       <c r="S51" t="s">
+        <v>441</v>
+      </c>
+      <c r="T51" t="s">
         <v>442</v>
       </c>
-      <c r="T51" t="s">
+      <c r="U51" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="V51"/>
       <c r="W51" t="s">
-        <v>438</v>
+        <v>260</v>
       </c>
       <c r="X51" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24">
+      <c r="A52">
+        <v>54713</v>
+      </c>
+      <c r="B52" t="s">
         <v>445</v>
+      </c>
+      <c r="C52" t="s">
+        <v>36</v>
+      </c>
+      <c r="D52" t="s">
+        <v>68</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52" t="s">
+        <v>446</v>
+      </c>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52" t="s">
+        <v>39</v>
+      </c>
+      <c r="J52" t="s">
+        <v>40</v>
+      </c>
+      <c r="K52"/>
+      <c r="L52">
+        <v>2021</v>
+      </c>
+      <c r="M52"/>
+      <c r="N52">
+        <v>2025</v>
+      </c>
+      <c r="O52" t="s">
+        <v>42</v>
+      </c>
+      <c r="P52" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>100</v>
+      </c>
+      <c r="R52" t="s">
+        <v>101</v>
+      </c>
+      <c r="S52" t="s">
+        <v>447</v>
+      </c>
+      <c r="T52" t="s">
+        <v>448</v>
+      </c>
+      <c r="U52" t="s">
+        <v>449</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52" t="s">
+        <v>437</v>
+      </c>
+      <c r="X52" t="s">
+        <v>450</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P88"/>
+  <dimension ref="A1:P89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="D1" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="E1" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="F1" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="G1" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="H1" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="I1" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="J1" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="K1" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="L1" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="M1" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="N1" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51569</v>
       </c>
       <c r="B2">
         <v>49860</v>
       </c>
       <c r="C2">
         <v>18250</v>
       </c>
       <c r="D2" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E2" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F2" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G2" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H2" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>160431.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51572</v>
       </c>
       <c r="B3">
         <v>49861</v>
       </c>
       <c r="C3">
         <v>18200</v>
       </c>
       <c r="D3" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E3" t="s">
         <v>145</v>
       </c>
       <c r="F3" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G3" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H3" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>980768.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51570</v>
       </c>
       <c r="B4">
         <v>49860</v>
       </c>
       <c r="C4">
         <v>18251</v>
       </c>
       <c r="D4" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E4" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F4" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G4" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H4" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>149001.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51568</v>
       </c>
       <c r="B5">
         <v>49860</v>
       </c>
       <c r="C5">
         <v>18249</v>
       </c>
       <c r="D5" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E5" t="s">
         <v>200</v>
       </c>
       <c r="F5" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G5" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H5" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>250000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51573</v>
       </c>
       <c r="B6">
         <v>49862</v>
       </c>
       <c r="C6">
         <v>18209</v>
       </c>
       <c r="D6" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E6" t="s">
         <v>153</v>
       </c>
       <c r="F6" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G6" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H6" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>632909.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51578</v>
       </c>
       <c r="B7">
         <v>49868</v>
       </c>
       <c r="C7">
         <v>18206</v>
       </c>
       <c r="D7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E7" t="s">
         <v>189</v>
       </c>
       <c r="F7" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>494663.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O7" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="P7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51571</v>
       </c>
       <c r="B8">
         <v>49860</v>
       </c>
       <c r="C8">
         <v>18252</v>
       </c>
       <c r="D8" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E8" t="s">
         <v>97</v>
       </c>
       <c r="F8" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G8" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H8" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>100490.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51563</v>
       </c>
       <c r="B9">
         <v>49857</v>
       </c>
       <c r="C9">
         <v>18221</v>
       </c>
       <c r="D9" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E9" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F9" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G9" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H9" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>15924.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51566</v>
       </c>
       <c r="B10">
         <v>49859</v>
       </c>
       <c r="C10">
         <v>18212</v>
       </c>
       <c r="D10" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E10" t="s">
         <v>61</v>
       </c>
       <c r="F10" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G10" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H10" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>1064896.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51555</v>
       </c>
       <c r="B11">
         <v>49849</v>
       </c>
       <c r="C11">
         <v>2035</v>
       </c>
       <c r="D11" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="F11" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G11" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="H11" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>160000.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51678</v>
       </c>
       <c r="B12">
         <v>49889</v>
       </c>
       <c r="C12">
         <v>2044</v>
       </c>
       <c r="D12" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E12" t="s">
         <v>61</v>
       </c>
       <c r="F12" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G12" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H12" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>900000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51574</v>
       </c>
       <c r="B13">
         <v>49864</v>
       </c>
       <c r="C13">
         <v>18211</v>
       </c>
       <c r="D13" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E13" t="s">
         <v>164</v>
       </c>
       <c r="F13" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G13" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H13" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>236377.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51558</v>
       </c>
       <c r="B14">
         <v>49853</v>
       </c>
       <c r="C14">
         <v>2042</v>
       </c>
       <c r="D14" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E14" t="s">
         <v>80</v>
       </c>
       <c r="F14" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G14" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H14" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>723731.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51674</v>
       </c>
       <c r="B15">
         <v>49884</v>
       </c>
       <c r="C15">
         <v>2037</v>
       </c>
       <c r="D15" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E15" t="s">
         <v>211</v>
       </c>
       <c r="F15" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G15" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H15" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>600000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51560</v>
       </c>
       <c r="B16">
         <v>49855</v>
       </c>
       <c r="C16">
         <v>2040</v>
       </c>
       <c r="D16" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G16" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H16" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>1498771.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51553</v>
       </c>
       <c r="B17">
         <v>49847</v>
       </c>
       <c r="C17">
         <v>2045</v>
       </c>
       <c r="D17" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G17" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="H17" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>215105.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51561</v>
       </c>
       <c r="B18">
         <v>49856</v>
       </c>
       <c r="C18">
         <v>18202</v>
       </c>
       <c r="D18" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G18" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H18" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>510974.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51562</v>
       </c>
       <c r="B19">
         <v>49857</v>
       </c>
       <c r="C19">
         <v>18205</v>
       </c>
       <c r="D19" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G19" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H19" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>744390.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51554</v>
       </c>
       <c r="B20">
         <v>49848</v>
       </c>
       <c r="C20">
         <v>2046</v>
       </c>
       <c r="D20" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G20" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="H20" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>600000.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51677</v>
       </c>
       <c r="B21">
         <v>49888</v>
       </c>
       <c r="C21">
         <v>2043</v>
       </c>
       <c r="D21" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E21" t="s">
         <v>68</v>
       </c>
       <c r="F21" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G21" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H21" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>178546.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51564</v>
       </c>
       <c r="B22">
         <v>49857</v>
       </c>
       <c r="C22">
         <v>18222</v>
       </c>
       <c r="D22" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E22" t="s">
         <v>68</v>
       </c>
       <c r="F22" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G22" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H22" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>178901.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51559</v>
       </c>
       <c r="B23">
         <v>49854</v>
       </c>
       <c r="C23">
         <v>2041</v>
       </c>
       <c r="D23" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E23" t="s">
         <v>68</v>
       </c>
       <c r="F23" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G23" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H23" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>267050.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51557</v>
       </c>
       <c r="B24">
         <v>49851</v>
       </c>
       <c r="C24">
         <v>2047</v>
       </c>
       <c r="D24" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E24" t="s">
         <v>68</v>
       </c>
       <c r="F24" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G24" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H24" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>312566.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51565</v>
       </c>
       <c r="B25">
         <v>49858</v>
       </c>
       <c r="C25">
         <v>18201</v>
       </c>
       <c r="D25" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E25" t="s">
         <v>68</v>
       </c>
       <c r="F25" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G25" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H25" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I25" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J25">
         <v>425346.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="N25" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O25" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="P25" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51556</v>
       </c>
       <c r="B26">
         <v>49850</v>
       </c>
       <c r="C26">
         <v>2036</v>
       </c>
       <c r="D26" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E26" t="s">
         <v>68</v>
       </c>
       <c r="F26" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G26" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="H26" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>450000.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51567</v>
       </c>
       <c r="B27">
         <v>49860</v>
       </c>
       <c r="C27">
         <v>18207</v>
       </c>
       <c r="D27" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E27" t="s">
         <v>136</v>
       </c>
       <c r="F27" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G27" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H27" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>271182.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51580</v>
       </c>
       <c r="B28">
         <v>49870</v>
       </c>
       <c r="C28">
         <v>18208</v>
       </c>
       <c r="D28" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E28" t="s">
         <v>117</v>
       </c>
       <c r="F28" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G28" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H28" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>863160.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51581</v>
       </c>
       <c r="B29">
         <v>49871</v>
       </c>
       <c r="C29">
         <v>18210</v>
       </c>
       <c r="D29" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E29" t="s">
         <v>205</v>
       </c>
       <c r="F29" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>487440.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>51579</v>
       </c>
       <c r="B30">
         <v>49869</v>
       </c>
       <c r="C30">
         <v>18213</v>
       </c>
       <c r="D30" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E30" t="s">
         <v>195</v>
       </c>
       <c r="F30" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G30" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H30" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>199483.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>51575</v>
       </c>
       <c r="B31">
         <v>49865</v>
       </c>
       <c r="C31">
         <v>18203</v>
       </c>
       <c r="D31" t="s">
         <v>211</v>
       </c>
       <c r="E31" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="F31" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>445921.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>51576</v>
       </c>
       <c r="B32">
         <v>49866</v>
       </c>
       <c r="C32">
         <v>18214</v>
       </c>
       <c r="D32" t="s">
         <v>211</v>
       </c>
       <c r="E32" t="s">
         <v>176</v>
       </c>
       <c r="F32" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>478048.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>51577</v>
       </c>
       <c r="B33">
         <v>49859</v>
       </c>
       <c r="C33">
         <v>18204</v>
       </c>
       <c r="D33" t="s">
         <v>211</v>
       </c>
       <c r="E33" t="s">
         <v>68</v>
       </c>
       <c r="F33" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>742415.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>52631</v>
       </c>
       <c r="B34">
         <v>52581</v>
       </c>
       <c r="C34">
         <v>21005</v>
       </c>
       <c r="D34" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E34" t="s">
         <v>228</v>
       </c>
       <c r="F34" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G34" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="H34" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="I34" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J34">
         <v>116708.95</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>52661</v>
       </c>
       <c r="B35">
         <v>52581</v>
       </c>
       <c r="C35">
         <v>21004</v>
       </c>
       <c r="D35" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E35" t="s">
         <v>164</v>
       </c>
       <c r="F35" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G35" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H35" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="I35" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J35">
         <v>79129.23</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>52686</v>
       </c>
       <c r="B36">
         <v>52581</v>
       </c>
       <c r="C36">
         <v>21006</v>
       </c>
       <c r="D36" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E36" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="F36" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G36" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H36" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="I36" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J36">
         <v>329925.46</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>52716</v>
       </c>
       <c r="B37">
         <v>52581</v>
       </c>
       <c r="C37">
         <v>21007</v>
       </c>
       <c r="D37" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E37" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="F37" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G37" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H37" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="I37" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J37">
         <v>306974.4</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>52741</v>
       </c>
       <c r="B38">
         <v>52581</v>
       </c>
       <c r="C38">
         <v>21008</v>
       </c>
       <c r="D38" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E38" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="F38" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G38" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H38" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="I38" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="J38">
         <v>166160.95</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>52801</v>
       </c>
       <c r="B39">
         <v>49867</v>
       </c>
       <c r="C39">
         <v>18204</v>
       </c>
       <c r="D39" t="s">
         <v>211</v>
       </c>
       <c r="E39" t="s">
         <v>68</v>
       </c>
       <c r="F39" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>742415.0</v>
       </c>
       <c r="K39"/>
       <c r="L39" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>53131</v>
       </c>
       <c r="B40">
         <v>53106</v>
       </c>
       <c r="C40" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="D40" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E40" t="s">
         <v>145</v>
       </c>
       <c r="F40" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="I40" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="J40">
         <v>529809.0</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>53196</v>
       </c>
       <c r="B41">
         <v>53171</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E41" t="s">
         <v>276</v>
       </c>
       <c r="F41" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="I41"/>
       <c r="J41">
         <v>292856.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>53201</v>
       </c>
       <c r="B42">
         <v>53171</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
       <c r="F42" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="I42"/>
       <c r="J42">
         <v>212290.0</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>53226</v>
       </c>
       <c r="B43">
         <v>53221</v>
       </c>
       <c r="C43" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="D43" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E43" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F43" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="I43" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="J43">
         <v>241971.0</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>53391</v>
       </c>
       <c r="B44">
         <v>53386</v>
       </c>
       <c r="C44">
         <v>21013</v>
       </c>
       <c r="D44" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E44" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F44" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="I44"/>
       <c r="J44">
         <v>79120.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>53556</v>
       </c>
       <c r="B45">
         <v>53151</v>
       </c>
       <c r="C45" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="D45" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E45" t="s">
         <v>263</v>
       </c>
       <c r="F45" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="I45"/>
       <c r="J45">
         <v>579386.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>53631</v>
       </c>
       <c r="B46">
         <v>53536</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="I46"/>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>53636</v>
       </c>
       <c r="B47">
         <v>53496</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E47" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F47" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="I47"/>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
         <v>53646</v>
       </c>
       <c r="B48">
         <v>53496</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="I48"/>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
         <v>53901</v>
       </c>
       <c r="B49">
         <v>53136</v>
       </c>
       <c r="C49" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="D49" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E49" t="s">
         <v>68</v>
       </c>
       <c r="F49" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="I49"/>
       <c r="J49">
         <v>496322.0</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
         <v>54152</v>
       </c>
       <c r="B50">
         <v>54151</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E50" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F50" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="I50"/>
       <c r="J50">
         <v>699993.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
         <v>54269</v>
       </c>
       <c r="B51">
         <v>54267</v>
       </c>
       <c r="C51">
         <v>23000</v>
       </c>
       <c r="D51" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E51" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F51" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G51" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H51" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I51" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J51">
         <v>198000.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
         <v>54275</v>
       </c>
       <c r="B52">
         <v>54270</v>
       </c>
       <c r="C52" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="D52" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E52" t="s">
         <v>205</v>
       </c>
       <c r="F52" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G52" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H52" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I52" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J52">
         <v>200000.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
         <v>54283</v>
       </c>
       <c r="B53">
         <v>54276</v>
       </c>
       <c r="C53" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="D53" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E53" t="s">
         <v>68</v>
       </c>
       <c r="F53" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G53" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H53" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I53" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J53">
         <v>521326.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
         <v>54284</v>
       </c>
       <c r="B54">
         <v>54276</v>
       </c>
       <c r="C54" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="D54" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E54" t="s">
         <v>153</v>
       </c>
       <c r="F54" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G54" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H54" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I54" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J54">
         <v>33572.0</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
         <v>54296</v>
       </c>
       <c r="B55">
         <v>54287</v>
       </c>
       <c r="C55" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="D55" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E55" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F55" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G55" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H55" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I55" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J55">
         <v>490287.34</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56">
         <v>54297</v>
       </c>
       <c r="B56">
         <v>54287</v>
       </c>
       <c r="C56" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="D56" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E56" t="s">
+        <v>519</v>
+      </c>
+      <c r="F56" t="s">
+        <v>465</v>
+      </c>
+      <c r="G56" t="s">
+        <v>466</v>
+      </c>
+      <c r="H56" t="s">
         <v>514</v>
       </c>
-      <c r="F56" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I56" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J56">
         <v>228070.0</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
         <v>54298</v>
       </c>
       <c r="B57">
         <v>54287</v>
       </c>
       <c r="C57" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="D57" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E57" t="s">
+        <v>520</v>
+      </c>
+      <c r="F57" t="s">
+        <v>465</v>
+      </c>
+      <c r="G57" t="s">
+        <v>466</v>
+      </c>
+      <c r="H57" t="s">
+        <v>514</v>
+      </c>
+      <c r="I57" t="s">
         <v>515</v>
-      </c>
-[...10 lines deleted...]
-        <v>510</v>
       </c>
       <c r="J57">
         <v>54635.0</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
         <v>54301</v>
       </c>
       <c r="B58">
         <v>54300</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E58" t="s">
         <v>61</v>
       </c>
       <c r="F58" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G58" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H58" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I58" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J58">
         <v>877266.04</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59">
         <v>54306</v>
       </c>
       <c r="B59">
         <v>54300</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E59" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F59" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G59" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H59" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I59" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J59">
         <v>48148.33</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60">
         <v>54311</v>
       </c>
       <c r="B60">
         <v>54307</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E60" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F60" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G60" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H60" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I60" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J60">
         <v>1345532.37</v>
       </c>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61">
         <v>54318</v>
       </c>
       <c r="B61">
         <v>54312</v>
       </c>
       <c r="C61"/>
       <c r="D61" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E61" t="s">
         <v>51</v>
       </c>
       <c r="F61" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G61" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H61" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I61" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J61">
         <v>1500000.0</v>
       </c>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62">
         <v>54321</v>
       </c>
       <c r="B62">
         <v>54320</v>
       </c>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E62" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I62"/>
       <c r="J62">
         <v>653522.89</v>
       </c>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63">
         <v>54339</v>
       </c>
       <c r="B63">
         <v>54312</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E63" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="F63" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G63" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H63" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I63" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J63">
         <v>155000.0</v>
       </c>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64">
         <v>54340</v>
       </c>
       <c r="B64">
         <v>54312</v>
       </c>
       <c r="C64"/>
       <c r="D64" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E64" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="F64" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G64" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H64" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I64" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J64">
         <v>90947.0</v>
       </c>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65">
         <v>54341</v>
       </c>
       <c r="B65">
         <v>54312</v>
       </c>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E65" t="s">
         <v>205</v>
       </c>
       <c r="F65" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G65" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H65" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I65" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J65">
         <v>71369.0</v>
       </c>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66">
         <v>54342</v>
       </c>
       <c r="B66">
         <v>54320</v>
       </c>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E66" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F66" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G66" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H66" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I66" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J66">
         <v>207278.0</v>
       </c>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67">
         <v>54343</v>
       </c>
       <c r="B67">
         <v>54320</v>
       </c>
       <c r="C67"/>
       <c r="D67" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E67" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="F67" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G67" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H67" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I67" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J67">
         <v>10000.0</v>
       </c>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68">
         <v>54344</v>
       </c>
       <c r="B68">
         <v>54320</v>
       </c>
       <c r="C68"/>
       <c r="D68" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E68" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="F68" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G68" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H68" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I68" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J68">
         <v>5000.0</v>
       </c>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69">
         <v>54349</v>
       </c>
       <c r="B69">
         <v>54307</v>
       </c>
       <c r="C69"/>
       <c r="D69" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E69" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F69" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G69" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H69" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I69" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J69">
         <v>225556.8</v>
       </c>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70">
         <v>54350</v>
       </c>
       <c r="B70">
         <v>54307</v>
       </c>
       <c r="C70"/>
       <c r="D70" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E70" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="F70" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G70" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H70" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I70" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J70">
         <v>149474.75</v>
       </c>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71">
         <v>54355</v>
       </c>
       <c r="B71">
         <v>54300</v>
       </c>
       <c r="C71"/>
       <c r="D71" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E71" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="F71" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G71" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H71" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="I71" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="J71">
         <v>158718.25</v>
       </c>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72">
         <v>54371</v>
       </c>
       <c r="B72">
         <v>54370</v>
       </c>
       <c r="C72" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="D72" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E72" t="s">
         <v>205</v>
       </c>
       <c r="F72" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="I72" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="J72">
         <v>528438.0</v>
       </c>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73">
         <v>54372</v>
       </c>
       <c r="B73">
         <v>54370</v>
       </c>
       <c r="C73" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="D73" t="s">
         <v>211</v>
       </c>
       <c r="E73" t="s">
         <v>68</v>
       </c>
       <c r="F73" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="I73" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="J73">
         <v>169882.0</v>
       </c>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74">
         <v>54595</v>
       </c>
       <c r="B74">
         <v>54452</v>
       </c>
       <c r="C74" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="D74" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E74" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="F74" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G74" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H74" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="I74" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75">
         <v>54599</v>
       </c>
       <c r="B75">
         <v>54596</v>
       </c>
       <c r="C75" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="D75" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E75" t="s">
         <v>37</v>
       </c>
       <c r="F75" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="I75" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J75">
         <v>675556.0</v>
       </c>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76">
         <v>54601</v>
       </c>
       <c r="B76">
         <v>54596</v>
       </c>
       <c r="C76" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
       <c r="D76" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E76" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="F76" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="I76" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J76">
         <v>314683.03</v>
       </c>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77">
         <v>54603</v>
       </c>
       <c r="B77">
         <v>54596</v>
       </c>
       <c r="C77" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="D77" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E77" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="F77" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="I77" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J77">
         <v>66150.0</v>
       </c>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78">
         <v>54635</v>
       </c>
       <c r="B78">
         <v>54621</v>
       </c>
       <c r="C78">
         <v>21015</v>
       </c>
       <c r="D78" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E78" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F78" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G78" t="s">
         <v>211</v>
       </c>
       <c r="H78" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="I78" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J78">
         <v>130378.23</v>
       </c>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79">
         <v>54636</v>
       </c>
       <c r="B79">
         <v>54621</v>
       </c>
       <c r="C79">
         <v>21016</v>
       </c>
       <c r="D79" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E79" t="s">
         <v>205</v>
       </c>
       <c r="F79" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G79" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H79" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="I79" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J79">
         <v>138036.86</v>
       </c>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80">
         <v>54637</v>
       </c>
       <c r="B80">
         <v>54621</v>
       </c>
       <c r="C80">
         <v>21017</v>
       </c>
       <c r="D80" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E80" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="F80" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G80" t="s">
         <v>211</v>
       </c>
       <c r="H80" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="I80" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J80">
         <v>382909.69</v>
       </c>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81">
         <v>54638</v>
       </c>
       <c r="B81">
         <v>54621</v>
       </c>
       <c r="C81">
         <v>21018</v>
       </c>
       <c r="D81" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E81" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="F81" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G81" t="s">
         <v>211</v>
       </c>
       <c r="H81" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="I81" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J81">
         <v>92206.17</v>
       </c>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82">
         <v>54639</v>
       </c>
       <c r="B82">
         <v>54621</v>
       </c>
       <c r="C82">
         <v>21019</v>
       </c>
       <c r="D82" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E82" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F82" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G82" t="s">
         <v>211</v>
       </c>
       <c r="H82" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="I82" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J82">
         <v>176694.0</v>
       </c>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83">
         <v>54640</v>
       </c>
       <c r="B83">
         <v>54621</v>
       </c>
       <c r="C83">
         <v>21020</v>
       </c>
       <c r="D83" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E83" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="F83" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G83" t="s">
         <v>211</v>
       </c>
       <c r="H83" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="I83" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J83">
         <v>110737.0</v>
       </c>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84">
         <v>54641</v>
       </c>
       <c r="B84">
         <v>54621</v>
       </c>
       <c r="C84">
         <v>21021</v>
       </c>
       <c r="D84" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E84" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="F84" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G84" t="s">
         <v>211</v>
       </c>
       <c r="H84" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="I84" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="J84">
         <v>450282.0</v>
       </c>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85">
         <v>54703</v>
       </c>
       <c r="B85">
         <v>54692</v>
       </c>
       <c r="C85">
         <v>21031</v>
       </c>
       <c r="D85" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E85" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="F85" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G85" t="s">
         <v>211</v>
       </c>
       <c r="H85" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="I85"/>
       <c r="J85">
         <v>76800.0</v>
       </c>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86">
         <v>54704</v>
       </c>
       <c r="B86">
         <v>54692</v>
       </c>
       <c r="C86">
         <v>21029</v>
       </c>
       <c r="D86" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E86" t="s">
         <v>37</v>
       </c>
       <c r="F86" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G86" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="H86" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="I86"/>
       <c r="J86">
         <v>201257.0</v>
       </c>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87">
         <v>54705</v>
       </c>
       <c r="B87">
         <v>54692</v>
       </c>
       <c r="C87">
         <v>21030</v>
       </c>
       <c r="D87" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E87" t="s">
         <v>153</v>
       </c>
       <c r="F87" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G87" t="s">
         <v>211</v>
       </c>
       <c r="H87" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="I87"/>
       <c r="J87">
         <v>152267.0</v>
       </c>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88">
-        <v>54716</v>
+        <v>54710</v>
       </c>
       <c r="B88">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="C88">
-        <v>21027</v>
+        <v>21025</v>
       </c>
       <c r="D88" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E88" t="s">
         <v>68</v>
       </c>
       <c r="F88" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="G88" t="s">
-        <v>211</v>
+        <v>466</v>
       </c>
       <c r="H88" t="s">
-        <v>554</v>
-[...1 lines deleted...]
-      <c r="I88"/>
+        <v>559</v>
+      </c>
+      <c r="I88" t="s">
+        <v>515</v>
+      </c>
       <c r="J88">
-        <v>498528.0</v>
+        <v>240902.0</v>
       </c>
       <c r="K88"/>
-      <c r="L88"/>
+      <c r="L88" t="s">
+        <v>560</v>
+      </c>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88" t="s">
-        <v>438</v>
+        <v>260</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16">
+      <c r="A89">
+        <v>54716</v>
+      </c>
+      <c r="B89">
+        <v>54713</v>
+      </c>
+      <c r="C89">
+        <v>21027</v>
+      </c>
+      <c r="D89" t="s">
+        <v>312</v>
+      </c>
+      <c r="E89" t="s">
+        <v>68</v>
+      </c>
+      <c r="F89" t="s">
+        <v>465</v>
+      </c>
+      <c r="G89" t="s">
+        <v>211</v>
+      </c>
+      <c r="H89" t="s">
+        <v>561</v>
+      </c>
+      <c r="I89"/>
+      <c r="J89">
+        <v>498528.0</v>
+      </c>
+      <c r="K89"/>
+      <c r="L89"/>
+      <c r="M89"/>
+      <c r="N89"/>
+      <c r="O89"/>
+      <c r="P89" t="s">
+        <v>437</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G56"/>
+  <dimension ref="A1:G58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="B1" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="C1" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="D1" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="E1" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51720</v>
       </c>
       <c r="B2">
         <v>51565</v>
       </c>
       <c r="C2">
         <v>2019</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>48</v>
@@ -13287,72 +13467,72 @@
         <v>2019</v>
       </c>
       <c r="D6">
         <v>134132.0</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>51721</v>
       </c>
       <c r="B7">
         <v>51565</v>
       </c>
       <c r="C7">
         <v>2020</v>
       </c>
       <c r="D7">
         <v>136424.37</v>
       </c>
       <c r="E7" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>51739</v>
       </c>
       <c r="B8">
         <v>51574</v>
       </c>
       <c r="C8">
         <v>2020</v>
       </c>
       <c r="D8">
         <v>66770.8</v>
       </c>
       <c r="E8" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>51749</v>
       </c>
       <c r="B9">
         <v>51577</v>
       </c>
       <c r="C9">
         <v>2021</v>
       </c>
       <c r="D9">
         <v>155628.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>48</v>
       </c>
     </row>
@@ -13443,51 +13623,51 @@
         <v>2020</v>
       </c>
       <c r="D14">
         <v>205068.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>51738</v>
       </c>
       <c r="B15">
         <v>51574</v>
       </c>
       <c r="C15">
         <v>2019</v>
       </c>
       <c r="D15">
         <v>153141.08</v>
       </c>
       <c r="E15" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>51755</v>
       </c>
       <c r="B16">
         <v>51573</v>
       </c>
       <c r="C16">
         <v>2020</v>
       </c>
       <c r="D16">
         <v>238077.0</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>48</v>
       </c>
     </row>
@@ -13521,55 +13701,55 @@
         <v>2020</v>
       </c>
       <c r="D18">
         <v>264228.0</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>51722</v>
       </c>
       <c r="B19">
         <v>51565</v>
       </c>
       <c r="C19">
         <v>2021</v>
       </c>
       <c r="D19">
         <v>220140.0</v>
       </c>
       <c r="E19" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>51752</v>
       </c>
       <c r="B20">
         <v>51578</v>
       </c>
       <c r="C20">
         <v>2019</v>
       </c>
       <c r="D20">
         <v>289594.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>51762</v>
       </c>
@@ -13732,51 +13912,51 @@
         <v>2019</v>
       </c>
       <c r="D29">
         <v>493832.0</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>51740</v>
       </c>
       <c r="B30">
         <v>51574</v>
       </c>
       <c r="C30">
         <v>2021</v>
       </c>
       <c r="D30">
         <v>1646512.0</v>
       </c>
       <c r="E30" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>51733</v>
       </c>
       <c r="B31">
         <v>51563</v>
       </c>
       <c r="C31">
         <v>2019</v>
       </c>
       <c r="D31">
         <v>5308.0</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>48</v>
       </c>
     </row>
@@ -13905,9406 +14085,9623 @@
         <v>2020</v>
       </c>
       <c r="D38">
         <v>90532.0</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>52036</v>
       </c>
       <c r="B39">
         <v>51565</v>
       </c>
       <c r="C39">
         <v>2022</v>
       </c>
       <c r="D39">
         <v>67570.1</v>
       </c>
       <c r="E39" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>52636</v>
       </c>
       <c r="B40">
         <v>52631</v>
       </c>
       <c r="C40">
         <v>2021</v>
       </c>
       <c r="D40">
         <v>37711.12</v>
       </c>
       <c r="E40" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>52641</v>
       </c>
       <c r="B41">
         <v>52631</v>
       </c>
       <c r="C41">
         <v>2022</v>
       </c>
       <c r="D41">
         <v>37539.73</v>
       </c>
       <c r="E41" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>52651</v>
       </c>
       <c r="B42">
         <v>52631</v>
       </c>
       <c r="C42">
         <v>2023</v>
       </c>
       <c r="D42">
         <v>41458.1</v>
       </c>
       <c r="E42" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>52666</v>
       </c>
       <c r="B43">
         <v>52661</v>
       </c>
       <c r="C43">
         <v>2021</v>
       </c>
       <c r="D43">
         <v>20228.41</v>
       </c>
       <c r="E43" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>52671</v>
       </c>
       <c r="B44">
         <v>52661</v>
       </c>
       <c r="C44">
         <v>2022</v>
       </c>
       <c r="D44">
         <v>36992.53</v>
       </c>
       <c r="E44" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>52676</v>
       </c>
       <c r="B45">
         <v>52661</v>
       </c>
       <c r="C45">
         <v>2023</v>
       </c>
       <c r="D45">
         <v>21908.29</v>
       </c>
       <c r="E45" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>52696</v>
       </c>
       <c r="B46">
         <v>52686</v>
       </c>
       <c r="C46">
         <v>2021</v>
       </c>
       <c r="D46">
         <v>90822.67</v>
       </c>
       <c r="E46" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>52701</v>
       </c>
       <c r="B47">
         <v>52686</v>
       </c>
       <c r="C47">
         <v>2022</v>
       </c>
       <c r="D47">
         <v>157232.21</v>
       </c>
       <c r="E47" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>52706</v>
       </c>
       <c r="B48">
         <v>52686</v>
       </c>
       <c r="C48">
         <v>2023</v>
       </c>
       <c r="D48">
         <v>82000.36</v>
       </c>
       <c r="E48" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>52721</v>
       </c>
       <c r="B49">
         <v>52716</v>
       </c>
       <c r="C49">
         <v>2021</v>
       </c>
       <c r="D49">
         <v>88719.0</v>
       </c>
       <c r="E49" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>52726</v>
       </c>
       <c r="B50">
         <v>52716</v>
       </c>
       <c r="C50">
         <v>2022</v>
       </c>
       <c r="D50">
         <v>98278.0</v>
       </c>
       <c r="E50" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>52736</v>
       </c>
       <c r="B51">
         <v>52716</v>
       </c>
       <c r="C51">
         <v>2023</v>
       </c>
       <c r="D51">
         <v>119977.4</v>
       </c>
       <c r="E51" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>52746</v>
       </c>
       <c r="B52">
         <v>52741</v>
       </c>
       <c r="C52">
         <v>2022</v>
       </c>
       <c r="D52">
         <v>119154.09</v>
       </c>
       <c r="E52" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>52751</v>
       </c>
       <c r="B53">
         <v>52741</v>
       </c>
       <c r="C53">
         <v>2023</v>
       </c>
       <c r="D53">
         <v>47006.86</v>
       </c>
       <c r="E53" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>53606</v>
       </c>
       <c r="B54">
         <v>53556</v>
       </c>
       <c r="C54">
         <v>2022</v>
       </c>
       <c r="D54">
         <v>327151.0</v>
       </c>
       <c r="E54" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>53611</v>
       </c>
       <c r="B55">
         <v>53556</v>
       </c>
       <c r="C55">
         <v>2022</v>
       </c>
       <c r="D55">
         <v>164971.0</v>
       </c>
       <c r="E55" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>54539</v>
       </c>
       <c r="B56">
         <v>54269</v>
       </c>
       <c r="C56">
         <v>2025</v>
       </c>
       <c r="D56">
         <v>0.0</v>
       </c>
       <c r="E56" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>561</v>
+        <v>568</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57">
+        <v>54765</v>
+      </c>
+      <c r="B57">
+        <v>54710</v>
+      </c>
+      <c r="C57">
+        <v>2024</v>
+      </c>
+      <c r="D57">
+        <v>33829.64</v>
+      </c>
+      <c r="E57" t="s">
+        <v>566</v>
+      </c>
+      <c r="F57"/>
+      <c r="G57" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58">
+        <v>54767</v>
+      </c>
+      <c r="B58">
+        <v>53901</v>
+      </c>
+      <c r="C58">
+        <v>2024</v>
+      </c>
+      <c r="D58">
+        <v>78982.86</v>
+      </c>
+      <c r="E58" t="s">
+        <v>566</v>
+      </c>
+      <c r="F58"/>
+      <c r="G58" t="s">
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K108"/>
+  <dimension ref="A1:K110"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="B1" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="C1" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="D1" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="E1" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="H1" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="I1" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54326</v>
       </c>
       <c r="B2" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="C2" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="D2" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="E2" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="J2" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="K2" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54714</v>
       </c>
       <c r="B3" t="s">
-        <v>576</v>
+        <v>583</v>
       </c>
       <c r="C3" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="D3" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="E3" t="s">
         <v>68</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="K3" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50232</v>
       </c>
       <c r="B4" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="C4" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="D4" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="E4" t="s">
         <v>145</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="J4" t="s">
         <v>48</v>
       </c>
       <c r="K4" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50330</v>
       </c>
       <c r="B5" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="C5" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="D5" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="E5" t="s">
         <v>68</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>48</v>
       </c>
       <c r="K5" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50285</v>
       </c>
       <c r="B6" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="C6" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="D6" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="E6" t="s">
         <v>68</v>
       </c>
       <c r="F6" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="G6" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="H6"/>
       <c r="I6" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
       <c r="K6" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50294</v>
       </c>
       <c r="B7" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="C7" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="D7" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="E7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>48</v>
       </c>
       <c r="K7" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50410</v>
       </c>
       <c r="B8" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="C8" t="s">
-        <v>603</v>
+        <v>610</v>
       </c>
       <c r="D8" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="E8" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="F8" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="G8" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="J8" t="s">
         <v>48</v>
       </c>
       <c r="K8" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>54271</v>
       </c>
       <c r="B9" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="C9" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="D9" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="E9" t="s">
         <v>205</v>
       </c>
       <c r="F9" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="K9" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>54699</v>
+        <v>50352</v>
       </c>
       <c r="B10" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="C10" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="D10" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="E10" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-      <c r="G10"/>
+        <v>37</v>
+      </c>
+      <c r="F10" t="s">
+        <v>625</v>
+      </c>
+      <c r="G10" t="s">
+        <v>626</v>
+      </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>551</v>
+        <v>437</v>
       </c>
       <c r="K10" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>50321</v>
+        <v>54699</v>
       </c>
       <c r="B11" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
       <c r="C11" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="D11" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
       <c r="E11" t="s">
-        <v>68</v>
+        <v>554</v>
       </c>
       <c r="F11"/>
-      <c r="G11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>48</v>
+        <v>556</v>
       </c>
       <c r="K11" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>50287</v>
+        <v>50321</v>
       </c>
       <c r="B12" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="C12" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="D12" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="E12" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="H12"/>
-      <c r="I12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12" t="s">
         <v>48</v>
       </c>
       <c r="K12" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>50295</v>
+        <v>50287</v>
       </c>
       <c r="B13" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="C13" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="D13" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="E13" t="s">
-        <v>327</v>
+        <v>195</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="H13"/>
-      <c r="I13"/>
+      <c r="I13" t="s">
+        <v>640</v>
+      </c>
       <c r="J13" t="s">
         <v>48</v>
       </c>
       <c r="K13" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>50342</v>
+        <v>50295</v>
       </c>
       <c r="B14" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="C14" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="D14" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="E14" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F14"/>
       <c r="G14" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>645</v>
+      </c>
+      <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>48</v>
       </c>
       <c r="K14" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>52806</v>
+        <v>50342</v>
       </c>
       <c r="B15" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="C15" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="D15" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="E15" t="s">
-        <v>181</v>
+        <v>612</v>
       </c>
       <c r="F15" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="G15" t="s">
-        <v>645</v>
-[...1 lines deleted...]
-      <c r="H15"/>
+        <v>651</v>
+      </c>
+      <c r="H15" t="s">
+        <v>205</v>
+      </c>
       <c r="I15"/>
       <c r="J15" t="s">
-        <v>491</v>
+        <v>48</v>
       </c>
       <c r="K15" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>50275</v>
+        <v>52806</v>
       </c>
       <c r="B16" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="C16" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="D16" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="E16" t="s">
-        <v>327</v>
+        <v>181</v>
       </c>
       <c r="F16" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="G16" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="H16"/>
-      <c r="I16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>48</v>
+        <v>496</v>
       </c>
       <c r="K16" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>50264</v>
+        <v>50275</v>
       </c>
       <c r="B17" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
       <c r="C17" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="D17" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="F17"/>
+        <v>326</v>
+      </c>
+      <c r="F17" t="s">
+        <v>662</v>
+      </c>
       <c r="G17" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="H17"/>
-      <c r="I17"/>
+      <c r="I17" t="s">
+        <v>664</v>
+      </c>
       <c r="J17" t="s">
         <v>48</v>
       </c>
       <c r="K17" t="s">
-        <v>658</v>
+        <v>665</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>50329</v>
+        <v>50264</v>
       </c>
       <c r="B18" t="s">
-        <v>659</v>
+        <v>666</v>
       </c>
       <c r="C18" t="s">
-        <v>660</v>
+        <v>667</v>
       </c>
       <c r="D18" t="s">
-        <v>661</v>
+        <v>668</v>
       </c>
       <c r="E18" t="s">
-        <v>605</v>
+        <v>51</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>662</v>
+        <v>669</v>
       </c>
       <c r="H18"/>
-      <c r="I18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18" t="s">
         <v>48</v>
       </c>
       <c r="K18" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>50235</v>
+        <v>50329</v>
       </c>
       <c r="B19" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="C19" t="s">
-        <v>660</v>
+        <v>672</v>
       </c>
       <c r="D19" t="s">
-        <v>666</v>
+        <v>673</v>
       </c>
       <c r="E19" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>612</v>
+      </c>
+      <c r="F19"/>
       <c r="G19" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="H19"/>
       <c r="I19" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="J19" t="s">
         <v>48</v>
       </c>
       <c r="K19" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>50277</v>
+        <v>50235</v>
       </c>
       <c r="B20" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="C20" t="s">
         <v>672</v>
       </c>
       <c r="D20" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="E20" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="F20"/>
+        <v>205</v>
+      </c>
+      <c r="F20" t="s">
+        <v>679</v>
+      </c>
       <c r="G20" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="H20"/>
-      <c r="I20"/>
+      <c r="I20" t="s">
+        <v>681</v>
+      </c>
       <c r="J20" t="s">
         <v>48</v>
       </c>
       <c r="K20" t="s">
-        <v>675</v>
+        <v>682</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>50288</v>
+        <v>50277</v>
       </c>
       <c r="B21" t="s">
-        <v>676</v>
+        <v>683</v>
       </c>
       <c r="C21" t="s">
-        <v>677</v>
+        <v>684</v>
       </c>
       <c r="D21" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
       <c r="E21" t="s">
-        <v>205</v>
+        <v>117</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>679</v>
+        <v>686</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>48</v>
       </c>
       <c r="K21" t="s">
-        <v>680</v>
+        <v>687</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>54379</v>
+        <v>50288</v>
       </c>
       <c r="B22" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="C22" t="s">
-        <v>682</v>
+        <v>689</v>
       </c>
       <c r="D22" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="E22" t="s">
         <v>205</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>684</v>
+        <v>691</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
-        <v>527</v>
+        <v>48</v>
       </c>
       <c r="K22" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>52821</v>
+        <v>54379</v>
       </c>
       <c r="B23" t="s">
-        <v>686</v>
+        <v>693</v>
       </c>
       <c r="C23" t="s">
-        <v>687</v>
+        <v>694</v>
       </c>
       <c r="D23" t="s">
-        <v>688</v>
+        <v>695</v>
       </c>
       <c r="E23" t="s">
-        <v>153</v>
+        <v>205</v>
       </c>
       <c r="F23"/>
-      <c r="G23"/>
+      <c r="G23" t="s">
+        <v>696</v>
+      </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
-        <v>689</v>
+        <v>532</v>
       </c>
       <c r="K23" t="s">
-        <v>690</v>
+        <v>697</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>50331</v>
+        <v>52821</v>
       </c>
       <c r="B24" t="s">
-        <v>691</v>
+        <v>698</v>
       </c>
       <c r="C24" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="D24" t="s">
-        <v>693</v>
+        <v>700</v>
       </c>
       <c r="E24" t="s">
-        <v>37</v>
+        <v>153</v>
       </c>
       <c r="F24"/>
-      <c r="G24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G24"/>
+      <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>48</v>
+        <v>701</v>
       </c>
       <c r="K24" t="s">
-        <v>695</v>
+        <v>702</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>54630</v>
+        <v>50331</v>
       </c>
       <c r="B25" t="s">
-        <v>696</v>
+        <v>703</v>
       </c>
       <c r="C25" t="s">
-        <v>697</v>
+        <v>704</v>
       </c>
       <c r="D25" t="s">
-        <v>698</v>
+        <v>705</v>
       </c>
       <c r="E25" t="s">
-        <v>542</v>
+        <v>37</v>
       </c>
       <c r="F25"/>
-      <c r="G25"/>
-      <c r="H25"/>
+      <c r="G25" t="s">
+        <v>706</v>
+      </c>
+      <c r="H25" t="s">
+        <v>211</v>
+      </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>431</v>
+        <v>48</v>
       </c>
       <c r="K25" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>54587</v>
+        <v>54630</v>
       </c>
       <c r="B26" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="C26" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="D26" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="E26" t="s">
-        <v>529</v>
+        <v>547</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>417</v>
+        <v>430</v>
       </c>
       <c r="K26" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>54586</v>
+        <v>54587</v>
       </c>
       <c r="B27" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="C27" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="D27" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="E27" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="K27" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>54288</v>
+        <v>54586</v>
       </c>
       <c r="B28" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
       <c r="C28" t="s">
-        <v>709</v>
+        <v>717</v>
       </c>
       <c r="D28" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="E28" t="s">
-        <v>365</v>
+        <v>534</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>511</v>
+        <v>416</v>
       </c>
       <c r="K28" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>50272</v>
+        <v>54288</v>
       </c>
       <c r="B29" t="s">
-        <v>712</v>
+        <v>720</v>
       </c>
       <c r="C29" t="s">
-        <v>713</v>
+        <v>721</v>
       </c>
       <c r="D29" t="s">
-        <v>714</v>
+        <v>722</v>
       </c>
       <c r="E29" t="s">
-        <v>51</v>
+        <v>364</v>
       </c>
       <c r="F29"/>
-      <c r="G29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G29"/>
       <c r="H29"/>
-      <c r="I29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>48</v>
+        <v>516</v>
       </c>
       <c r="K29" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>54206</v>
+        <v>50272</v>
       </c>
       <c r="B30" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="C30" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="D30" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="E30" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-      <c r="G30"/>
+        <v>51</v>
+      </c>
+      <c r="F30"/>
+      <c r="G30" t="s">
+        <v>727</v>
+      </c>
       <c r="H30"/>
-      <c r="I30"/>
+      <c r="I30" t="s">
+        <v>728</v>
+      </c>
       <c r="J30" t="s">
-        <v>722</v>
+        <v>48</v>
       </c>
       <c r="K30" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
-        <v>53571</v>
+        <v>54206</v>
       </c>
       <c r="B31" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="C31" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="D31" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="E31" t="s">
-        <v>264</v>
+        <v>205</v>
       </c>
       <c r="F31" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>273</v>
+        <v>734</v>
       </c>
       <c r="K31" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
-        <v>50269</v>
+        <v>53571</v>
       </c>
       <c r="B32" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="C32" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="D32" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="E32" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="F32"/>
+        <v>264</v>
+      </c>
+      <c r="F32" t="s">
+        <v>739</v>
+      </c>
       <c r="G32" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="H32"/>
-      <c r="I32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>48</v>
+        <v>273</v>
       </c>
       <c r="K32" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
-        <v>54322</v>
+        <v>50269</v>
       </c>
       <c r="B33" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="C33" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="D33" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="E33" t="s">
-        <v>396</v>
+        <v>68</v>
       </c>
       <c r="F33"/>
-      <c r="G33"/>
+      <c r="G33" t="s">
+        <v>745</v>
+      </c>
       <c r="H33"/>
       <c r="I33" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="J33" t="s">
-        <v>740</v>
+        <v>48</v>
       </c>
       <c r="K33" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
-        <v>53246</v>
+        <v>54322</v>
       </c>
       <c r="B34" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="C34" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="D34" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="E34" t="s">
-        <v>745</v>
+        <v>395</v>
       </c>
       <c r="F34"/>
-      <c r="G34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G34"/>
       <c r="H34"/>
-      <c r="I34"/>
+      <c r="I34" t="s">
+        <v>751</v>
+      </c>
       <c r="J34" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="K34" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
-        <v>52441</v>
+        <v>53246</v>
       </c>
       <c r="B35" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="C35" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="D35" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="E35" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>757</v>
+      </c>
+      <c r="F35"/>
       <c r="G35" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="K35" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>54315</v>
+        <v>52441</v>
       </c>
       <c r="B36" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="C36" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="D36" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="E36" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-      <c r="G36"/>
+        <v>97</v>
+      </c>
+      <c r="F36" t="s">
+        <v>764</v>
+      </c>
+      <c r="G36" t="s">
+        <v>765</v>
+      </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="K36" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>50335</v>
+        <v>54315</v>
       </c>
       <c r="B37" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="C37" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="D37" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="E37" t="s">
-        <v>228</v>
-[...6 lines deleted...]
-      </c>
+        <v>523</v>
+      </c>
+      <c r="F37"/>
+      <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>236</v>
+        <v>770</v>
       </c>
       <c r="K37" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>54278</v>
+        <v>50335</v>
       </c>
       <c r="B38" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="C38" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="D38" t="s">
-        <v>766</v>
+        <v>773</v>
       </c>
       <c r="E38" t="s">
-        <v>68</v>
+        <v>228</v>
       </c>
       <c r="F38" t="s">
-        <v>767</v>
-[...1 lines deleted...]
-      <c r="G38"/>
+        <v>650</v>
+      </c>
+      <c r="G38" t="s">
+        <v>774</v>
+      </c>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>511</v>
+        <v>775</v>
       </c>
       <c r="K38" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>54145</v>
+        <v>54278</v>
       </c>
       <c r="B39" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="C39" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
       <c r="D39" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
       <c r="E39" t="s">
-        <v>288</v>
+        <v>68</v>
       </c>
       <c r="F39" t="s">
-        <v>772</v>
-[...3 lines deleted...]
-      </c>
+        <v>780</v>
+      </c>
+      <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>774</v>
+        <v>516</v>
       </c>
       <c r="K39" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>50284</v>
+        <v>54145</v>
       </c>
       <c r="B40" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="C40" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="D40" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="E40" t="s">
-        <v>605</v>
-[...1 lines deleted...]
-      <c r="F40"/>
+        <v>287</v>
+      </c>
+      <c r="F40" t="s">
+        <v>785</v>
+      </c>
       <c r="G40" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="H40"/>
-      <c r="I40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I40"/>
       <c r="J40" t="s">
-        <v>48</v>
+        <v>787</v>
       </c>
       <c r="K40" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>54304</v>
+        <v>50284</v>
       </c>
       <c r="B41" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="C41" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="D41" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="E41" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>612</v>
+      </c>
+      <c r="F41"/>
       <c r="G41" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="H41"/>
-      <c r="I41"/>
+      <c r="I41" t="s">
+        <v>793</v>
+      </c>
       <c r="J41" t="s">
-        <v>758</v>
+        <v>48</v>
       </c>
       <c r="K41" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>50337</v>
+        <v>54304</v>
       </c>
       <c r="B42" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="C42" t="s">
-        <v>789</v>
+        <v>796</v>
       </c>
       <c r="D42" t="s">
-        <v>790</v>
+        <v>797</v>
       </c>
       <c r="E42" t="s">
-        <v>483</v>
+        <v>61</v>
       </c>
       <c r="F42" t="s">
-        <v>638</v>
+        <v>798</v>
       </c>
       <c r="G42" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>48</v>
+        <v>770</v>
       </c>
       <c r="K42" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>54277</v>
+        <v>50337</v>
       </c>
       <c r="B43" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="C43" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="D43" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="E43" t="s">
-        <v>68</v>
+        <v>488</v>
       </c>
       <c r="F43" t="s">
-        <v>796</v>
-[...1 lines deleted...]
-      <c r="G43"/>
+        <v>650</v>
+      </c>
+      <c r="G43" t="s">
+        <v>804</v>
+      </c>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>114</v>
+        <v>48</v>
       </c>
       <c r="K43" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>50378</v>
+        <v>54277</v>
       </c>
       <c r="B44" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="C44" t="s">
-        <v>799</v>
+        <v>807</v>
       </c>
       <c r="D44" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="E44" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="F44" t="s">
-        <v>801</v>
-[...3 lines deleted...]
-      </c>
+        <v>809</v>
+      </c>
+      <c r="G44"/>
       <c r="H44"/>
-      <c r="I44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>48</v>
+        <v>114</v>
       </c>
       <c r="K44" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>54593</v>
+        <v>50378</v>
       </c>
       <c r="B45" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="C45" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="D45" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="E45" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-      <c r="G45"/>
+        <v>37</v>
+      </c>
+      <c r="F45" t="s">
+        <v>814</v>
+      </c>
+      <c r="G45" t="s">
+        <v>815</v>
+      </c>
       <c r="H45"/>
-      <c r="I45"/>
+      <c r="I45" t="s">
+        <v>816</v>
+      </c>
       <c r="J45" t="s">
-        <v>417</v>
+        <v>48</v>
       </c>
       <c r="K45" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>54328</v>
+        <v>54593</v>
       </c>
       <c r="B46" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="C46" t="s">
-        <v>811</v>
+        <v>819</v>
       </c>
       <c r="D46" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="E46" t="s">
-        <v>521</v>
+        <v>821</v>
       </c>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
-      <c r="I46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I46"/>
       <c r="J46" t="s">
-        <v>574</v>
+        <v>416</v>
       </c>
       <c r="K46" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>53851</v>
+        <v>54328</v>
       </c>
       <c r="B47" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="C47" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
       <c r="D47" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="E47" t="s">
-        <v>818</v>
+        <v>526</v>
       </c>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
-      <c r="I47"/>
+      <c r="I47" t="s">
+        <v>826</v>
+      </c>
       <c r="J47" t="s">
-        <v>310</v>
+        <v>581</v>
       </c>
       <c r="K47" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>54290</v>
+        <v>53851</v>
       </c>
       <c r="B48" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="C48" t="s">
-        <v>816</v>
+        <v>829</v>
       </c>
       <c r="D48" t="s">
-        <v>821</v>
+        <v>830</v>
       </c>
       <c r="E48" t="s">
-        <v>514</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>511</v>
+        <v>309</v>
       </c>
       <c r="K48" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>53891</v>
+        <v>54290</v>
       </c>
       <c r="B49" t="s">
-        <v>824</v>
+        <v>833</v>
       </c>
       <c r="C49" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="D49" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="E49" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="F49"/>
+        <v>519</v>
+      </c>
+      <c r="F49" t="s">
+        <v>835</v>
+      </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>260</v>
+        <v>516</v>
       </c>
       <c r="K49" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>50222</v>
+        <v>53891</v>
       </c>
       <c r="B50" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
       <c r="C50" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="D50" t="s">
-        <v>830</v>
+        <v>839</v>
       </c>
       <c r="E50" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="F50"/>
+      <c r="G50"/>
       <c r="H50"/>
-      <c r="I50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I50"/>
       <c r="J50" t="s">
-        <v>48</v>
+        <v>840</v>
       </c>
       <c r="K50" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
-        <v>50291</v>
+        <v>50222</v>
       </c>
       <c r="B51" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
       <c r="C51" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="D51" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="E51" t="s">
-        <v>327</v>
-[...1 lines deleted...]
-      <c r="F51"/>
+        <v>37</v>
+      </c>
+      <c r="F51" t="s">
+        <v>650</v>
+      </c>
       <c r="G51" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="H51"/>
-      <c r="I51"/>
+      <c r="I51" t="s">
+        <v>846</v>
+      </c>
       <c r="J51" t="s">
         <v>48</v>
       </c>
       <c r="K51" t="s">
-        <v>838</v>
+        <v>847</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
-        <v>54347</v>
+        <v>50291</v>
       </c>
       <c r="B52" t="s">
-        <v>839</v>
+        <v>848</v>
       </c>
       <c r="C52" t="s">
-        <v>840</v>
+        <v>849</v>
       </c>
       <c r="D52" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="E52" t="s">
-        <v>522</v>
-[...4 lines deleted...]
-      <c r="G52"/>
+        <v>326</v>
+      </c>
+      <c r="F52"/>
+      <c r="G52" t="s">
+        <v>851</v>
+      </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
-        <v>516</v>
+        <v>48</v>
       </c>
       <c r="K52" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
-        <v>53721</v>
+        <v>54347</v>
       </c>
       <c r="B53" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="C53" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="D53" t="s">
-        <v>846</v>
+        <v>855</v>
       </c>
       <c r="E53" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      </c>
+        <v>527</v>
+      </c>
+      <c r="F53" t="s">
+        <v>856</v>
+      </c>
+      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>740</v>
+        <v>521</v>
       </c>
       <c r="K53" t="s">
-        <v>848</v>
+        <v>857</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
-        <v>50281</v>
+        <v>53721</v>
       </c>
       <c r="B54" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
       <c r="C54" t="s">
-        <v>850</v>
+        <v>859</v>
       </c>
       <c r="D54" t="s">
-        <v>851</v>
+        <v>860</v>
       </c>
       <c r="E54" t="s">
-        <v>153</v>
+        <v>68</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>852</v>
+        <v>861</v>
       </c>
       <c r="H54"/>
-      <c r="I54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54" t="s">
-        <v>48</v>
+        <v>752</v>
       </c>
       <c r="K54" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
-        <v>54143</v>
+        <v>50281</v>
       </c>
       <c r="B55" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="C55" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="D55" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="E55" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="F55"/>
       <c r="G55" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="H55"/>
-      <c r="I55"/>
+      <c r="I55" t="s">
+        <v>867</v>
+      </c>
       <c r="J55" t="s">
-        <v>774</v>
+        <v>48</v>
       </c>
       <c r="K55" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
-        <v>54625</v>
+        <v>54143</v>
       </c>
       <c r="B56" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="C56" t="s">
-        <v>856</v>
+        <v>870</v>
       </c>
       <c r="D56" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="E56" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-      <c r="G56"/>
+        <v>287</v>
+      </c>
+      <c r="F56" t="s">
+        <v>872</v>
+      </c>
+      <c r="G56" t="s">
+        <v>873</v>
+      </c>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>431</v>
+        <v>787</v>
       </c>
       <c r="K56" t="s">
-        <v>863</v>
+        <v>874</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
-        <v>52481</v>
+        <v>54625</v>
       </c>
       <c r="B57" t="s">
-        <v>864</v>
+        <v>875</v>
       </c>
       <c r="C57" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="D57" t="s">
-        <v>866</v>
+        <v>876</v>
       </c>
       <c r="E57" t="s">
-        <v>154</v>
+        <v>545</v>
       </c>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>867</v>
+        <v>430</v>
       </c>
       <c r="K57" t="s">
-        <v>868</v>
+        <v>877</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
-        <v>54353</v>
+        <v>52481</v>
       </c>
       <c r="B58" t="s">
-        <v>869</v>
+        <v>878</v>
       </c>
       <c r="C58" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="D58" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="E58" t="s">
-        <v>524</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>516</v>
+        <v>881</v>
       </c>
       <c r="K58" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
-        <v>54313</v>
+        <v>54353</v>
       </c>
       <c r="B59" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="C59" t="s">
-        <v>870</v>
+        <v>884</v>
       </c>
       <c r="D59" t="s">
-        <v>875</v>
+        <v>885</v>
       </c>
       <c r="E59" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="F59"/>
+        <v>529</v>
+      </c>
+      <c r="F59" t="s">
+        <v>886</v>
+      </c>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59" t="s">
-        <v>758</v>
+        <v>521</v>
       </c>
       <c r="K59" t="s">
-        <v>877</v>
+        <v>887</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
-        <v>54632</v>
+        <v>54313</v>
       </c>
       <c r="B60" t="s">
-        <v>878</v>
+        <v>888</v>
       </c>
       <c r="C60" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="D60" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="E60" t="s">
-        <v>544</v>
+        <v>526</v>
       </c>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60"/>
-      <c r="I60"/>
+      <c r="I60" t="s">
+        <v>890</v>
+      </c>
       <c r="J60" t="s">
-        <v>431</v>
+        <v>770</v>
       </c>
       <c r="K60" t="s">
-        <v>881</v>
+        <v>891</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
-        <v>50283</v>
+        <v>54632</v>
       </c>
       <c r="B61" t="s">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="C61" t="s">
-        <v>879</v>
+        <v>893</v>
       </c>
       <c r="D61" t="s">
-        <v>883</v>
+        <v>894</v>
       </c>
       <c r="E61" t="s">
-        <v>477</v>
+        <v>549</v>
       </c>
       <c r="F61"/>
-      <c r="G61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>48</v>
+        <v>430</v>
       </c>
       <c r="K61" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
-        <v>53561</v>
+        <v>50283</v>
       </c>
       <c r="B62" t="s">
-        <v>886</v>
+        <v>896</v>
       </c>
       <c r="C62" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
       <c r="D62" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="E62" t="s">
-        <v>263</v>
-[...3 lines deleted...]
-      </c>
+        <v>482</v>
+      </c>
+      <c r="F62"/>
       <c r="G62" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
       <c r="H62"/>
-      <c r="I62" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I62"/>
       <c r="J62" t="s">
-        <v>273</v>
+        <v>48</v>
       </c>
       <c r="K62" t="s">
-        <v>892</v>
+        <v>899</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
-        <v>54289</v>
+        <v>53561</v>
       </c>
       <c r="B63" t="s">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="C63" t="s">
-        <v>894</v>
+        <v>901</v>
       </c>
       <c r="D63" t="s">
-        <v>895</v>
+        <v>902</v>
       </c>
       <c r="E63" t="s">
-        <v>365</v>
+        <v>263</v>
       </c>
       <c r="F63" t="s">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="G63" t="s">
-        <v>897</v>
-[...4 lines deleted...]
-      <c r="I63"/>
+        <v>904</v>
+      </c>
+      <c r="H63"/>
+      <c r="I63" t="s">
+        <v>905</v>
+      </c>
       <c r="J63" t="s">
-        <v>513</v>
+        <v>273</v>
       </c>
       <c r="K63" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
-        <v>50267</v>
+        <v>54289</v>
       </c>
       <c r="B64" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="C64" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="D64" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="E64" t="s">
-        <v>902</v>
-[...1 lines deleted...]
-      <c r="F64"/>
+        <v>364</v>
+      </c>
+      <c r="F64" t="s">
+        <v>910</v>
+      </c>
       <c r="G64" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="H64" t="s">
-        <v>68</v>
+        <v>519</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
-        <v>48</v>
+        <v>518</v>
       </c>
       <c r="K64" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
-        <v>53866</v>
+        <v>50267</v>
       </c>
       <c r="B65" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
       <c r="C65" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="D65" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="E65" t="s">
-        <v>300</v>
+        <v>916</v>
       </c>
       <c r="F65"/>
-      <c r="G65"/>
-      <c r="H65"/>
+      <c r="G65" t="s">
+        <v>917</v>
+      </c>
+      <c r="H65" t="s">
+        <v>68</v>
+      </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>310</v>
+        <v>48</v>
       </c>
       <c r="K65" t="s">
-        <v>908</v>
+        <v>918</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
-        <v>54273</v>
+        <v>53866</v>
       </c>
       <c r="B66" t="s">
-        <v>909</v>
+        <v>919</v>
       </c>
       <c r="C66" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="D66" t="s">
-        <v>911</v>
+        <v>921</v>
       </c>
       <c r="E66" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>299</v>
+      </c>
+      <c r="F66"/>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>511</v>
+        <v>309</v>
       </c>
       <c r="K66" t="s">
-        <v>913</v>
+        <v>922</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
-        <v>50270</v>
+        <v>54273</v>
       </c>
       <c r="B67" t="s">
-        <v>914</v>
+        <v>923</v>
       </c>
       <c r="C67" t="s">
-        <v>915</v>
+        <v>924</v>
       </c>
       <c r="D67" t="s">
-        <v>916</v>
+        <v>925</v>
       </c>
       <c r="E67" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="F67" t="s">
+        <v>926</v>
+      </c>
+      <c r="G67"/>
       <c r="H67"/>
-      <c r="I67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I67"/>
       <c r="J67" t="s">
-        <v>48</v>
+        <v>516</v>
       </c>
       <c r="K67" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
-        <v>50262</v>
+        <v>50270</v>
       </c>
       <c r="B68" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="C68" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
       <c r="D68" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
       <c r="E68" t="s">
-        <v>546</v>
+        <v>37</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>923</v>
-[...3 lines deleted...]
-      </c>
+        <v>931</v>
+      </c>
+      <c r="H68"/>
       <c r="I68" t="s">
-        <v>925</v>
+        <v>932</v>
       </c>
       <c r="J68" t="s">
         <v>48</v>
       </c>
       <c r="K68" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
-        <v>54356</v>
+        <v>50262</v>
       </c>
       <c r="B69" t="s">
-        <v>927</v>
+        <v>934</v>
       </c>
       <c r="C69" t="s">
-        <v>928</v>
+        <v>935</v>
       </c>
       <c r="D69" t="s">
-        <v>929</v>
+        <v>936</v>
       </c>
       <c r="E69" t="s">
-        <v>523</v>
+        <v>551</v>
       </c>
       <c r="F69"/>
-      <c r="G69"/>
-[...1 lines deleted...]
-      <c r="I69"/>
+      <c r="G69" t="s">
+        <v>937</v>
+      </c>
+      <c r="H69" t="s">
+        <v>938</v>
+      </c>
+      <c r="I69" t="s">
+        <v>939</v>
+      </c>
       <c r="J69" t="s">
-        <v>516</v>
+        <v>48</v>
       </c>
       <c r="K69" t="s">
-        <v>930</v>
+        <v>940</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
-        <v>52491</v>
+        <v>54356</v>
       </c>
       <c r="B70" t="s">
-        <v>931</v>
+        <v>941</v>
       </c>
       <c r="C70" t="s">
-        <v>932</v>
+        <v>942</v>
       </c>
       <c r="D70" t="s">
-        <v>933</v>
+        <v>943</v>
       </c>
       <c r="E70" t="s">
-        <v>313</v>
-[...9 lines deleted...]
-      </c>
+        <v>528</v>
+      </c>
+      <c r="F70"/>
+      <c r="G70"/>
+      <c r="H70"/>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>867</v>
+        <v>521</v>
       </c>
       <c r="K70" t="s">
-        <v>936</v>
+        <v>944</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
-        <v>50280</v>
+        <v>52491</v>
       </c>
       <c r="B71" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="C71" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="D71" t="s">
-        <v>939</v>
+        <v>947</v>
       </c>
       <c r="E71" t="s">
-        <v>145</v>
+        <v>312</v>
       </c>
       <c r="F71" t="s">
-        <v>940</v>
+        <v>948</v>
       </c>
       <c r="G71" t="s">
-        <v>941</v>
-[...4 lines deleted...]
-      </c>
+        <v>949</v>
+      </c>
+      <c r="H71" t="s">
+        <v>154</v>
+      </c>
+      <c r="I71"/>
       <c r="J71" t="s">
-        <v>48</v>
+        <v>881</v>
       </c>
       <c r="K71" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
-        <v>50227</v>
+        <v>50280</v>
       </c>
       <c r="B72" t="s">
-        <v>944</v>
+        <v>951</v>
       </c>
       <c r="C72" t="s">
-        <v>945</v>
+        <v>952</v>
       </c>
       <c r="D72" t="s">
-        <v>946</v>
+        <v>953</v>
       </c>
       <c r="E72" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="F72" t="s">
-        <v>667</v>
+        <v>954</v>
       </c>
       <c r="G72" t="s">
-        <v>947</v>
+        <v>955</v>
       </c>
       <c r="H72"/>
       <c r="I72" t="s">
-        <v>948</v>
+        <v>956</v>
       </c>
       <c r="J72" t="s">
         <v>48</v>
       </c>
       <c r="K72" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
-        <v>53911</v>
+        <v>50227</v>
       </c>
       <c r="B73" t="s">
-        <v>950</v>
+        <v>958</v>
       </c>
       <c r="C73" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="D73" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="E73" t="s">
-        <v>745</v>
+        <v>117</v>
       </c>
       <c r="F73" t="s">
-        <v>953</v>
+        <v>679</v>
       </c>
       <c r="G73" t="s">
-        <v>954</v>
+        <v>961</v>
       </c>
       <c r="H73"/>
       <c r="I73" t="s">
-        <v>955</v>
+        <v>962</v>
       </c>
       <c r="J73" t="s">
-        <v>208</v>
+        <v>48</v>
       </c>
       <c r="K73" t="s">
-        <v>956</v>
+        <v>963</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
-        <v>50340</v>
+        <v>53911</v>
       </c>
       <c r="B74" t="s">
-        <v>957</v>
+        <v>964</v>
       </c>
       <c r="C74" t="s">
-        <v>951</v>
+        <v>965</v>
       </c>
       <c r="D74" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="E74" t="s">
-        <v>68</v>
+        <v>757</v>
       </c>
       <c r="F74" t="s">
-        <v>667</v>
+        <v>967</v>
       </c>
       <c r="G74" t="s">
-        <v>959</v>
+        <v>968</v>
       </c>
       <c r="H74"/>
-      <c r="I74"/>
+      <c r="I74" t="s">
+        <v>969</v>
+      </c>
       <c r="J74" t="s">
-        <v>48</v>
+        <v>208</v>
       </c>
       <c r="K74" t="s">
-        <v>960</v>
+        <v>970</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
-        <v>50320</v>
+        <v>50351</v>
       </c>
       <c r="B75" t="s">
-        <v>961</v>
+        <v>971</v>
       </c>
       <c r="C75" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="D75" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="E75" t="s">
         <v>68</v>
       </c>
-      <c r="F75"/>
+      <c r="F75" t="s">
+        <v>679</v>
+      </c>
       <c r="G75" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
       <c r="H75"/>
-      <c r="I75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I75"/>
       <c r="J75" t="s">
         <v>48</v>
       </c>
       <c r="K75" t="s">
-        <v>966</v>
+        <v>974</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
-        <v>54628</v>
+        <v>50340</v>
       </c>
       <c r="B76" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
       <c r="C76" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="D76" t="s">
-        <v>969</v>
+        <v>976</v>
       </c>
       <c r="E76" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-      <c r="G76"/>
+        <v>68</v>
+      </c>
+      <c r="F76" t="s">
+        <v>679</v>
+      </c>
+      <c r="G76" t="s">
+        <v>977</v>
+      </c>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76" t="s">
-        <v>431</v>
+        <v>48</v>
       </c>
       <c r="K76" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
-        <v>50224</v>
+        <v>50320</v>
       </c>
       <c r="B77" t="s">
-        <v>971</v>
+        <v>979</v>
       </c>
       <c r="C77" t="s">
-        <v>972</v>
+        <v>980</v>
       </c>
       <c r="D77" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
       <c r="E77" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="F77"/>
       <c r="G77" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="H77"/>
       <c r="I77" t="s">
-        <v>669</v>
+        <v>983</v>
       </c>
       <c r="J77" t="s">
         <v>48</v>
       </c>
       <c r="K77" t="s">
-        <v>975</v>
+        <v>984</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
-        <v>53141</v>
+        <v>54628</v>
       </c>
       <c r="B78" t="s">
-        <v>976</v>
+        <v>985</v>
       </c>
       <c r="C78" t="s">
-        <v>977</v>
+        <v>986</v>
       </c>
       <c r="D78" t="s">
-        <v>978</v>
+        <v>987</v>
       </c>
       <c r="E78" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>552</v>
+      </c>
+      <c r="F78"/>
+      <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>981</v>
+        <v>430</v>
       </c>
       <c r="K78" t="s">
-        <v>982</v>
+        <v>988</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
-        <v>53161</v>
+        <v>50224</v>
       </c>
       <c r="B79" t="s">
-        <v>983</v>
+        <v>989</v>
       </c>
       <c r="C79" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="D79" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
       <c r="E79" t="s">
-        <v>276</v>
+        <v>205</v>
       </c>
       <c r="F79" t="s">
-        <v>986</v>
+        <v>679</v>
       </c>
       <c r="G79" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="H79"/>
       <c r="I79" t="s">
-        <v>988</v>
+        <v>681</v>
       </c>
       <c r="J79" t="s">
-        <v>497</v>
+        <v>48</v>
       </c>
       <c r="K79" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
-        <v>54615</v>
+        <v>53141</v>
       </c>
       <c r="B80" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="C80" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="D80" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="E80" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-      <c r="G80"/>
+        <v>68</v>
+      </c>
+      <c r="F80" t="s">
+        <v>997</v>
+      </c>
+      <c r="G80" t="s">
+        <v>998</v>
+      </c>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>431</v>
+        <v>999</v>
       </c>
       <c r="K80" t="s">
-        <v>993</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
-        <v>50266</v>
+        <v>53161</v>
       </c>
       <c r="B81" t="s">
-        <v>994</v>
+        <v>1001</v>
       </c>
       <c r="C81" t="s">
-        <v>995</v>
+        <v>1002</v>
       </c>
       <c r="D81" t="s">
-        <v>996</v>
+        <v>1003</v>
       </c>
       <c r="E81" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="F81"/>
+        <v>276</v>
+      </c>
+      <c r="F81" t="s">
+        <v>1004</v>
+      </c>
       <c r="G81" t="s">
-        <v>997</v>
+        <v>1005</v>
       </c>
       <c r="H81"/>
       <c r="I81" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="J81" t="s">
-        <v>48</v>
+        <v>502</v>
       </c>
       <c r="K81" t="s">
-        <v>999</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
-        <v>50333</v>
+        <v>54615</v>
       </c>
       <c r="B82" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
       <c r="C82" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
       <c r="D82" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="E82" t="s">
-        <v>487</v>
-[...9 lines deleted...]
-      </c>
+        <v>425</v>
+      </c>
+      <c r="F82"/>
+      <c r="G82"/>
+      <c r="H82"/>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>48</v>
+        <v>430</v>
       </c>
       <c r="K82" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
-        <v>50263</v>
+        <v>50266</v>
       </c>
       <c r="B83" t="s">
-        <v>1006</v>
+        <v>1012</v>
       </c>
       <c r="C83" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="D83" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
       <c r="E83" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
       <c r="H83"/>
       <c r="I83" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="J83" t="s">
         <v>48</v>
       </c>
       <c r="K83" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
-        <v>54590</v>
+        <v>50333</v>
       </c>
       <c r="B84" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
       <c r="C84" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="D84" t="s">
-        <v>706</v>
+        <v>1020</v>
       </c>
       <c r="E84" t="s">
-        <v>1014</v>
-[...3 lines deleted...]
-      <c r="H84"/>
+        <v>492</v>
+      </c>
+      <c r="F84" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G84" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H84" t="s">
+        <v>68</v>
+      </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>417</v>
+        <v>48</v>
       </c>
       <c r="K84" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
-        <v>50271</v>
+        <v>50263</v>
       </c>
       <c r="B85" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
       <c r="C85" t="s">
-        <v>1017</v>
+        <v>1025</v>
       </c>
       <c r="D85" t="s">
-        <v>1018</v>
+        <v>1026</v>
       </c>
       <c r="E85" t="s">
-        <v>1019</v>
+        <v>37</v>
       </c>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="H85"/>
       <c r="I85" t="s">
-        <v>1021</v>
+        <v>1028</v>
       </c>
       <c r="J85" t="s">
         <v>48</v>
       </c>
       <c r="K85" t="s">
-        <v>1022</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
-        <v>50279</v>
+        <v>54590</v>
       </c>
       <c r="B86" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
       <c r="C86" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
       <c r="D86" t="s">
-        <v>1025</v>
+        <v>718</v>
       </c>
       <c r="E86" t="s">
-        <v>136</v>
+        <v>1032</v>
       </c>
       <c r="F86"/>
-      <c r="G86" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G86"/>
       <c r="H86"/>
-      <c r="I86" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I86"/>
       <c r="J86" t="s">
-        <v>48</v>
+        <v>416</v>
       </c>
       <c r="K86" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
-        <v>54281</v>
+        <v>50271</v>
       </c>
       <c r="B87" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="C87" t="s">
-        <v>1024</v>
+        <v>1035</v>
       </c>
       <c r="D87" t="s">
-        <v>1030</v>
+        <v>1036</v>
       </c>
       <c r="E87" t="s">
-        <v>153</v>
-[...4 lines deleted...]
-      <c r="G87"/>
+        <v>1037</v>
+      </c>
+      <c r="F87"/>
+      <c r="G87" t="s">
+        <v>1038</v>
+      </c>
       <c r="H87"/>
-      <c r="I87"/>
+      <c r="I87" t="s">
+        <v>1039</v>
+      </c>
       <c r="J87" t="s">
-        <v>511</v>
+        <v>48</v>
       </c>
       <c r="K87" t="s">
-        <v>1032</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
-        <v>54154</v>
+        <v>50279</v>
       </c>
       <c r="B88" t="s">
-        <v>1033</v>
+        <v>1041</v>
       </c>
       <c r="C88" t="s">
-        <v>1034</v>
+        <v>1042</v>
       </c>
       <c r="D88" t="s">
-        <v>1035</v>
+        <v>1043</v>
       </c>
       <c r="E88" t="s">
-        <v>327</v>
+        <v>136</v>
       </c>
       <c r="F88"/>
-      <c r="G88"/>
+      <c r="G88" t="s">
+        <v>1044</v>
+      </c>
       <c r="H88"/>
-      <c r="I88"/>
+      <c r="I88" t="s">
+        <v>1045</v>
+      </c>
       <c r="J88" t="s">
-        <v>1036</v>
+        <v>48</v>
       </c>
       <c r="K88" t="s">
-        <v>1037</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
-        <v>52471</v>
+        <v>54281</v>
       </c>
       <c r="B89" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="C89" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="D89" t="s">
-        <v>1040</v>
+        <v>1048</v>
       </c>
       <c r="E89" t="s">
         <v>153</v>
       </c>
-      <c r="F89"/>
+      <c r="F89" t="s">
+        <v>1049</v>
+      </c>
       <c r="G89"/>
       <c r="H89"/>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>867</v>
+        <v>516</v>
       </c>
       <c r="K89" t="s">
-        <v>1041</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
-        <v>54324</v>
+        <v>54154</v>
       </c>
       <c r="B90" t="s">
-        <v>1042</v>
+        <v>1051</v>
       </c>
       <c r="C90" t="s">
-        <v>1043</v>
+        <v>1052</v>
       </c>
       <c r="D90" t="s">
-        <v>1044</v>
+        <v>1053</v>
       </c>
       <c r="E90" t="s">
-        <v>519</v>
+        <v>326</v>
       </c>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90"/>
-      <c r="I90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I90"/>
       <c r="J90" t="s">
-        <v>574</v>
+        <v>1054</v>
       </c>
       <c r="K90" t="s">
-        <v>1046</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
-        <v>50278</v>
+        <v>52471</v>
       </c>
       <c r="B91" t="s">
-        <v>1047</v>
+        <v>1056</v>
       </c>
       <c r="C91" t="s">
-        <v>1048</v>
+        <v>1057</v>
       </c>
       <c r="D91" t="s">
-        <v>1049</v>
+        <v>1058</v>
       </c>
       <c r="E91" t="s">
-        <v>250</v>
+        <v>153</v>
       </c>
       <c r="F91"/>
-      <c r="G91" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G91"/>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>48</v>
+        <v>881</v>
       </c>
       <c r="K91" t="s">
-        <v>1051</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
-        <v>54291</v>
+        <v>54324</v>
       </c>
       <c r="B92" t="s">
-        <v>1052</v>
+        <v>1060</v>
       </c>
       <c r="C92" t="s">
-        <v>1053</v>
+        <v>1061</v>
       </c>
       <c r="D92" t="s">
-        <v>1054</v>
+        <v>1062</v>
       </c>
       <c r="E92" t="s">
-        <v>515</v>
-[...3 lines deleted...]
-      </c>
+        <v>524</v>
+      </c>
+      <c r="F92"/>
       <c r="G92"/>
       <c r="H92"/>
-      <c r="I92"/>
+      <c r="I92" t="s">
+        <v>1063</v>
+      </c>
       <c r="J92" t="s">
-        <v>511</v>
+        <v>581</v>
       </c>
       <c r="K92" t="s">
-        <v>1056</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
-        <v>53121</v>
+        <v>50278</v>
       </c>
       <c r="B93" t="s">
-        <v>1057</v>
+        <v>1065</v>
       </c>
       <c r="C93" t="s">
-        <v>1058</v>
+        <v>1066</v>
       </c>
       <c r="D93" t="s">
-        <v>1059</v>
+        <v>1067</v>
       </c>
       <c r="E93" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="F93"/>
       <c r="G93" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="H93"/>
-      <c r="I93" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I93"/>
       <c r="J93" t="s">
-        <v>247</v>
+        <v>48</v>
       </c>
       <c r="K93" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
-        <v>50268</v>
+        <v>54291</v>
       </c>
       <c r="B94" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
       <c r="C94" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="D94" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="E94" t="s">
-        <v>80</v>
+        <v>520</v>
       </c>
       <c r="F94" t="s">
-        <v>1060</v>
-[...3 lines deleted...]
-      </c>
+        <v>1073</v>
+      </c>
+      <c r="G94"/>
       <c r="H94"/>
-      <c r="I94" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I94"/>
       <c r="J94" t="s">
-        <v>48</v>
+        <v>516</v>
       </c>
       <c r="K94" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
-        <v>50219</v>
+        <v>53121</v>
       </c>
       <c r="B95" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="C95" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="D95" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="E95" t="s">
-        <v>337</v>
+        <v>145</v>
       </c>
       <c r="F95" t="s">
-        <v>638</v>
+        <v>1078</v>
       </c>
       <c r="G95" t="s">
-        <v>1073</v>
+        <v>1079</v>
       </c>
       <c r="H95"/>
-      <c r="I95"/>
+      <c r="I95" t="s">
+        <v>1080</v>
+      </c>
       <c r="J95" t="s">
-        <v>48</v>
+        <v>247</v>
       </c>
       <c r="K95" t="s">
-        <v>1074</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
-        <v>53166</v>
+        <v>50268</v>
       </c>
       <c r="B96" t="s">
-        <v>1075</v>
+        <v>1082</v>
       </c>
       <c r="C96" t="s">
-        <v>1071</v>
+        <v>1083</v>
       </c>
       <c r="D96" t="s">
-        <v>1076</v>
+        <v>1084</v>
       </c>
       <c r="E96" t="s">
-        <v>276</v>
+        <v>80</v>
       </c>
       <c r="F96" t="s">
-        <v>889</v>
+        <v>1078</v>
       </c>
       <c r="G96" t="s">
-        <v>1077</v>
+        <v>1085</v>
       </c>
       <c r="H96"/>
       <c r="I96" t="s">
-        <v>1078</v>
+        <v>1086</v>
       </c>
       <c r="J96" t="s">
-        <v>497</v>
+        <v>48</v>
       </c>
       <c r="K96" t="s">
-        <v>1079</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
-        <v>54302</v>
+        <v>50219</v>
       </c>
       <c r="B97" t="s">
-        <v>1080</v>
+        <v>1088</v>
       </c>
       <c r="C97" t="s">
-        <v>1081</v>
+        <v>1089</v>
       </c>
       <c r="D97" t="s">
-        <v>1082</v>
+        <v>1090</v>
       </c>
       <c r="E97" t="s">
-        <v>61</v>
+        <v>336</v>
       </c>
       <c r="F97" t="s">
-        <v>1083</v>
+        <v>650</v>
       </c>
       <c r="G97" t="s">
-        <v>1084</v>
+        <v>1091</v>
       </c>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>740</v>
+        <v>48</v>
       </c>
       <c r="K97" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
-        <v>50276</v>
+        <v>53166</v>
       </c>
       <c r="B98" t="s">
-        <v>1086</v>
+        <v>1093</v>
       </c>
       <c r="C98" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="D98" t="s">
-        <v>1088</v>
+        <v>1094</v>
       </c>
       <c r="E98" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="F98"/>
+        <v>276</v>
+      </c>
+      <c r="F98" t="s">
+        <v>903</v>
+      </c>
       <c r="G98" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="H98"/>
       <c r="I98" t="s">
-        <v>1090</v>
+        <v>1096</v>
       </c>
       <c r="J98" t="s">
-        <v>48</v>
+        <v>502</v>
       </c>
       <c r="K98" t="s">
-        <v>1091</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
-        <v>50286</v>
+        <v>54302</v>
       </c>
       <c r="B99" t="s">
-        <v>1092</v>
+        <v>1098</v>
       </c>
       <c r="C99" t="s">
-        <v>1093</v>
+        <v>1099</v>
       </c>
       <c r="D99" t="s">
-        <v>1094</v>
+        <v>1100</v>
       </c>
       <c r="E99" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="F99"/>
+        <v>61</v>
+      </c>
+      <c r="F99" t="s">
+        <v>1101</v>
+      </c>
       <c r="G99" t="s">
-        <v>1095</v>
+        <v>1102</v>
       </c>
       <c r="H99"/>
-      <c r="I99" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I99"/>
       <c r="J99" t="s">
-        <v>48</v>
+        <v>752</v>
       </c>
       <c r="K99" t="s">
-        <v>1097</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
-        <v>50273</v>
+        <v>50276</v>
       </c>
       <c r="B100" t="s">
-        <v>1098</v>
+        <v>1104</v>
       </c>
       <c r="C100" t="s">
-        <v>1099</v>
+        <v>1105</v>
       </c>
       <c r="D100" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="E100" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>1101</v>
+        <v>1107</v>
       </c>
       <c r="H100"/>
-      <c r="I100"/>
+      <c r="I100" t="s">
+        <v>1108</v>
+      </c>
       <c r="J100" t="s">
         <v>48</v>
       </c>
       <c r="K100" t="s">
-        <v>1102</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
-        <v>52461</v>
+        <v>50286</v>
       </c>
       <c r="B101" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="C101" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="D101" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="E101" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="F101"/>
-      <c r="G101"/>
+      <c r="G101" t="s">
+        <v>1113</v>
+      </c>
       <c r="H101"/>
-      <c r="I101"/>
+      <c r="I101" t="s">
+        <v>1114</v>
+      </c>
       <c r="J101" t="s">
-        <v>867</v>
+        <v>48</v>
       </c>
       <c r="K101" t="s">
-        <v>1106</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
-        <v>54330</v>
+        <v>50273</v>
       </c>
       <c r="B102" t="s">
-        <v>1107</v>
+        <v>1116</v>
       </c>
       <c r="C102" t="s">
-        <v>1108</v>
+        <v>1117</v>
       </c>
       <c r="D102" t="s">
-        <v>1109</v>
+        <v>1118</v>
       </c>
       <c r="E102" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="F102"/>
-      <c r="G102"/>
+      <c r="G102" t="s">
+        <v>1119</v>
+      </c>
       <c r="H102"/>
-      <c r="I102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I102"/>
       <c r="J102" t="s">
-        <v>758</v>
+        <v>48</v>
       </c>
       <c r="K102" t="s">
-        <v>1111</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
-        <v>50274</v>
+        <v>52461</v>
       </c>
       <c r="B103" t="s">
-        <v>1112</v>
+        <v>1121</v>
       </c>
       <c r="C103" t="s">
-        <v>1113</v>
+        <v>1122</v>
       </c>
       <c r="D103" t="s">
-        <v>1114</v>
+        <v>1123</v>
       </c>
       <c r="E103" t="s">
-        <v>68</v>
+        <v>153</v>
       </c>
       <c r="F103"/>
-      <c r="G103" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G103"/>
       <c r="H103"/>
-      <c r="I103" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I103"/>
       <c r="J103" t="s">
-        <v>48</v>
+        <v>881</v>
       </c>
       <c r="K103" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
-        <v>50282</v>
+        <v>54330</v>
       </c>
       <c r="B104" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="C104" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
       <c r="D104" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
       <c r="E104" t="s">
-        <v>164</v>
+        <v>51</v>
       </c>
       <c r="F104"/>
-      <c r="G104" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G104"/>
       <c r="H104"/>
       <c r="I104" t="s">
-        <v>1122</v>
+        <v>1128</v>
       </c>
       <c r="J104" t="s">
-        <v>48</v>
+        <v>770</v>
       </c>
       <c r="K104" t="s">
-        <v>1123</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
-        <v>54365</v>
+        <v>50274</v>
       </c>
       <c r="B105" t="s">
-        <v>1124</v>
+        <v>1130</v>
       </c>
       <c r="C105" t="s">
-        <v>1125</v>
+        <v>1131</v>
       </c>
       <c r="D105" t="s">
-        <v>1126</v>
+        <v>1132</v>
       </c>
       <c r="E105" t="s">
-        <v>506</v>
-[...4 lines deleted...]
-      <c r="G105"/>
+        <v>68</v>
+      </c>
+      <c r="F105"/>
+      <c r="G105" t="s">
+        <v>1133</v>
+      </c>
       <c r="H105"/>
-      <c r="I105"/>
+      <c r="I105" t="s">
+        <v>1134</v>
+      </c>
       <c r="J105" t="s">
-        <v>495</v>
+        <v>48</v>
       </c>
       <c r="K105" t="s">
-        <v>1128</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
-        <v>50233</v>
+        <v>50282</v>
       </c>
       <c r="B106" t="s">
-        <v>1129</v>
+        <v>1136</v>
       </c>
       <c r="C106" t="s">
-        <v>1130</v>
+        <v>1137</v>
       </c>
       <c r="D106" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
       <c r="E106" t="s">
-        <v>61</v>
+        <v>164</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>1132</v>
+        <v>1139</v>
       </c>
       <c r="H106"/>
       <c r="I106" t="s">
-        <v>1133</v>
+        <v>1140</v>
       </c>
       <c r="J106" t="s">
         <v>48</v>
       </c>
       <c r="K106" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
-        <v>53856</v>
+        <v>54365</v>
       </c>
       <c r="B107" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="C107" t="s">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="D107" t="s">
-        <v>1137</v>
+        <v>1144</v>
       </c>
       <c r="E107" t="s">
-        <v>1138</v>
-[...1 lines deleted...]
-      <c r="F107"/>
+        <v>511</v>
+      </c>
+      <c r="F107" t="s">
+        <v>1145</v>
+      </c>
       <c r="G107"/>
       <c r="H107"/>
       <c r="I107"/>
       <c r="J107" t="s">
-        <v>310</v>
+        <v>500</v>
       </c>
       <c r="K107" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
+        <v>50233</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E108" t="s">
+        <v>61</v>
+      </c>
+      <c r="F108"/>
+      <c r="G108" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H108"/>
+      <c r="I108" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J108" t="s">
+        <v>48</v>
+      </c>
+      <c r="K108" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11">
+      <c r="A109">
+        <v>53856</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F109"/>
+      <c r="G109"/>
+      <c r="H109"/>
+      <c r="I109"/>
+      <c r="J109" t="s">
+        <v>309</v>
+      </c>
+      <c r="K109" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110">
         <v>52591</v>
       </c>
-      <c r="B108" t="s">
-[...19 lines deleted...]
-        <v>1143</v>
+      <c r="B110" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E110" t="s">
+        <v>490</v>
+      </c>
+      <c r="F110"/>
+      <c r="G110"/>
+      <c r="H110"/>
+      <c r="I110"/>
+      <c r="J110" t="s">
+        <v>486</v>
+      </c>
+      <c r="K110" t="s">
+        <v>1161</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G116"/>
+  <dimension ref="A1:G119"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1144</v>
+        <v>1162</v>
       </c>
       <c r="B1" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1145</v>
+        <v>1163</v>
       </c>
       <c r="E1" t="s">
-        <v>1146</v>
+        <v>1164</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50475</v>
       </c>
       <c r="B2">
         <v>50227</v>
       </c>
       <c r="C2">
         <v>49870</v>
       </c>
       <c r="D2" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50663</v>
       </c>
       <c r="B3">
         <v>50331</v>
       </c>
       <c r="C3">
         <v>49884</v>
       </c>
       <c r="D3" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50666</v>
       </c>
       <c r="B4">
         <v>50340</v>
       </c>
       <c r="C4">
         <v>49888</v>
       </c>
       <c r="D4" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50667</v>
       </c>
       <c r="B5">
         <v>50232</v>
       </c>
       <c r="C5">
         <v>49889</v>
       </c>
       <c r="D5" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50488</v>
       </c>
       <c r="B6">
         <v>50233</v>
       </c>
       <c r="C6">
         <v>49859</v>
       </c>
       <c r="D6" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50530</v>
       </c>
       <c r="B7">
         <v>50263</v>
       </c>
       <c r="C7">
         <v>49847</v>
       </c>
       <c r="D7" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50531</v>
       </c>
       <c r="B8">
         <v>50263</v>
       </c>
       <c r="C8">
         <v>49856</v>
       </c>
       <c r="D8" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50532</v>
       </c>
       <c r="B9">
         <v>50264</v>
       </c>
       <c r="C9">
         <v>49848</v>
       </c>
       <c r="D9" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50534</v>
       </c>
       <c r="B10">
         <v>50266</v>
       </c>
       <c r="C10">
         <v>49850</v>
       </c>
       <c r="D10" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50537</v>
       </c>
       <c r="B11">
         <v>50267</v>
       </c>
       <c r="C11">
         <v>49851</v>
       </c>
       <c r="D11" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50538</v>
       </c>
       <c r="B12">
         <v>50268</v>
       </c>
       <c r="C12">
         <v>49853</v>
       </c>
       <c r="D12" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50540</v>
       </c>
       <c r="B13">
         <v>50269</v>
       </c>
       <c r="C13">
         <v>49854</v>
       </c>
       <c r="D13" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50541</v>
       </c>
       <c r="B14">
         <v>50270</v>
       </c>
       <c r="C14">
         <v>49855</v>
       </c>
       <c r="D14" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50542</v>
       </c>
       <c r="B15">
         <v>50271</v>
       </c>
       <c r="C15">
         <v>49855</v>
       </c>
       <c r="D15" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50543</v>
       </c>
       <c r="B16">
         <v>50272</v>
       </c>
       <c r="C16">
         <v>49855</v>
       </c>
       <c r="D16" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50544</v>
       </c>
       <c r="B17">
         <v>50273</v>
       </c>
       <c r="C17">
         <v>49857</v>
       </c>
       <c r="D17" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50545</v>
       </c>
       <c r="B18">
         <v>50274</v>
       </c>
       <c r="C18">
         <v>49857</v>
       </c>
       <c r="D18" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50546</v>
       </c>
       <c r="B19">
         <v>50275</v>
       </c>
       <c r="C19">
         <v>49857</v>
       </c>
       <c r="D19" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50466</v>
       </c>
       <c r="B20">
         <v>50222</v>
       </c>
       <c r="C20">
         <v>49855</v>
       </c>
       <c r="D20" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50549</v>
       </c>
       <c r="B21">
         <v>50276</v>
       </c>
       <c r="C21">
         <v>49858</v>
       </c>
       <c r="D21" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50550</v>
       </c>
       <c r="B22">
         <v>50277</v>
       </c>
       <c r="C22">
         <v>49858</v>
       </c>
       <c r="D22" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50552</v>
       </c>
       <c r="B23">
         <v>50279</v>
       </c>
       <c r="C23">
         <v>49860</v>
       </c>
       <c r="D23" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50553</v>
       </c>
       <c r="B24">
         <v>50280</v>
       </c>
       <c r="C24">
         <v>49861</v>
       </c>
       <c r="D24" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50555</v>
       </c>
       <c r="B25">
         <v>50281</v>
       </c>
       <c r="C25">
         <v>49862</v>
       </c>
       <c r="D25" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50556</v>
       </c>
       <c r="B26">
         <v>50282</v>
       </c>
       <c r="C26">
         <v>49864</v>
       </c>
       <c r="D26" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50557</v>
       </c>
       <c r="B27">
         <v>50283</v>
       </c>
       <c r="C27">
         <v>49865</v>
       </c>
       <c r="D27" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50558</v>
       </c>
       <c r="B28">
         <v>50284</v>
       </c>
       <c r="C28">
         <v>49866</v>
       </c>
       <c r="D28" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50559</v>
       </c>
       <c r="B29">
         <v>50285</v>
       </c>
       <c r="C29">
         <v>49867</v>
       </c>
       <c r="D29" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50561</v>
       </c>
       <c r="B30">
         <v>50286</v>
       </c>
       <c r="C30">
         <v>49868</v>
       </c>
       <c r="D30" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50562</v>
       </c>
       <c r="B31">
         <v>50287</v>
       </c>
       <c r="C31">
         <v>49869</v>
       </c>
       <c r="D31" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50563</v>
       </c>
       <c r="B32">
         <v>50288</v>
       </c>
       <c r="C32">
         <v>49871</v>
       </c>
       <c r="D32" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E32" t="s">
-        <v>1149</v>
+        <v>1167</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>52041</v>
       </c>
       <c r="B33">
         <v>50278</v>
       </c>
       <c r="C33">
         <v>49858</v>
       </c>
       <c r="D33" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E33" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>1151</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>52446</v>
       </c>
       <c r="B34">
         <v>52441</v>
       </c>
       <c r="C34">
         <v>49856</v>
       </c>
       <c r="D34" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>52466</v>
       </c>
       <c r="B35">
         <v>52461</v>
       </c>
       <c r="C35">
         <v>49862</v>
       </c>
       <c r="D35" t="s">
-        <v>1152</v>
+        <v>1170</v>
       </c>
       <c r="E35" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>867</v>
+        <v>881</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>52476</v>
       </c>
       <c r="B36">
         <v>52471</v>
       </c>
       <c r="C36">
         <v>49862</v>
       </c>
       <c r="D36" t="s">
-        <v>1152</v>
+        <v>1170</v>
       </c>
       <c r="E36" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>867</v>
+        <v>881</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>52486</v>
       </c>
       <c r="B37">
         <v>52481</v>
       </c>
       <c r="C37">
         <v>49862</v>
       </c>
       <c r="D37" t="s">
-        <v>1152</v>
+        <v>1170</v>
       </c>
       <c r="E37" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>867</v>
+        <v>881</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>52496</v>
       </c>
       <c r="B38">
         <v>52491</v>
       </c>
       <c r="C38">
         <v>49862</v>
       </c>
       <c r="D38" t="s">
-        <v>1152</v>
+        <v>1170</v>
       </c>
       <c r="E38" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>867</v>
+        <v>881</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>52586</v>
       </c>
       <c r="B39">
         <v>50335</v>
       </c>
       <c r="C39">
         <v>52581</v>
       </c>
       <c r="D39" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E39" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>236</v>
+        <v>775</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>52596</v>
       </c>
       <c r="B40">
         <v>52591</v>
       </c>
       <c r="C40">
         <v>52581</v>
       </c>
       <c r="D40" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E40" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>52601</v>
       </c>
       <c r="B41">
         <v>50337</v>
       </c>
       <c r="C41">
         <v>52581</v>
       </c>
       <c r="D41" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E41" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>52606</v>
       </c>
       <c r="B42">
         <v>50282</v>
       </c>
       <c r="C42">
         <v>52581</v>
       </c>
       <c r="D42" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E42" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>52611</v>
       </c>
       <c r="B43">
         <v>50333</v>
       </c>
       <c r="C43">
         <v>52581</v>
       </c>
       <c r="D43" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E43" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>52811</v>
       </c>
       <c r="B44">
         <v>52806</v>
       </c>
       <c r="C44">
         <v>49867</v>
       </c>
       <c r="D44" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E44" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>52826</v>
       </c>
       <c r="B45">
         <v>52821</v>
       </c>
       <c r="C45">
         <v>49864</v>
       </c>
       <c r="D45" t="s">
-        <v>1152</v>
+        <v>1170</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>689</v>
+        <v>701</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>53126</v>
       </c>
       <c r="B46">
         <v>53121</v>
       </c>
       <c r="C46">
         <v>53106</v>
       </c>
       <c r="D46" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E46" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>53176</v>
       </c>
       <c r="B47">
         <v>53161</v>
       </c>
       <c r="C47">
         <v>53171</v>
       </c>
       <c r="D47" t="s">
-        <v>1153</v>
+        <v>1171</v>
       </c>
       <c r="E47" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>53181</v>
       </c>
       <c r="B48">
         <v>53166</v>
       </c>
       <c r="C48">
         <v>53171</v>
       </c>
       <c r="D48" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E48" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>53186</v>
       </c>
       <c r="B49">
         <v>50263</v>
       </c>
       <c r="C49">
         <v>53171</v>
       </c>
       <c r="D49" t="s">
-        <v>1154</v>
+        <v>1172</v>
       </c>
       <c r="E49" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>53191</v>
       </c>
       <c r="B50">
         <v>50342</v>
       </c>
       <c r="C50">
         <v>53171</v>
       </c>
       <c r="D50" t="s">
-        <v>1152</v>
+        <v>1170</v>
       </c>
       <c r="E50" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>53231</v>
       </c>
       <c r="B51">
         <v>50410</v>
       </c>
       <c r="C51">
         <v>53221</v>
       </c>
       <c r="D51" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E51" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>747</v>
+        <v>759</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>53236</v>
       </c>
       <c r="B52">
         <v>50263</v>
       </c>
       <c r="C52">
         <v>53221</v>
       </c>
       <c r="D52" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E52" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>747</v>
+        <v>759</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>53241</v>
       </c>
       <c r="B53">
         <v>50342</v>
       </c>
       <c r="C53">
         <v>53221</v>
       </c>
       <c r="D53" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E53" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>747</v>
+        <v>759</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>53251</v>
       </c>
       <c r="B54">
         <v>53246</v>
       </c>
       <c r="C54">
         <v>53221</v>
       </c>
       <c r="D54" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E54" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>747</v>
+        <v>759</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>53566</v>
       </c>
       <c r="B55">
         <v>53561</v>
       </c>
       <c r="C55">
         <v>53151</v>
       </c>
       <c r="D55" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E55" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>53576</v>
       </c>
       <c r="B56">
         <v>53571</v>
       </c>
       <c r="C56">
         <v>53151</v>
       </c>
       <c r="D56" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E56" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>53861</v>
       </c>
       <c r="B57">
         <v>53851</v>
       </c>
       <c r="C57">
         <v>53386</v>
       </c>
       <c r="D57" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>53871</v>
       </c>
       <c r="B58">
         <v>53856</v>
       </c>
       <c r="C58">
         <v>53386</v>
       </c>
       <c r="D58" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>53876</v>
       </c>
       <c r="B59">
         <v>53866</v>
       </c>
       <c r="C59">
         <v>53386</v>
       </c>
       <c r="D59" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>53881</v>
       </c>
       <c r="B60">
         <v>50330</v>
       </c>
       <c r="C60">
         <v>53136</v>
       </c>
       <c r="D60" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E60" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>260</v>
+        <v>840</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>53886</v>
       </c>
       <c r="B61">
         <v>53141</v>
       </c>
       <c r="C61">
         <v>53136</v>
       </c>
       <c r="D61" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E61" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>260</v>
+        <v>840</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>53896</v>
       </c>
       <c r="B62">
         <v>53891</v>
       </c>
       <c r="C62">
         <v>53136</v>
       </c>
       <c r="D62" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E62" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>260</v>
+        <v>840</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>53916</v>
       </c>
       <c r="B63">
         <v>53911</v>
       </c>
       <c r="C63">
         <v>49871</v>
       </c>
       <c r="D63" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E63" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>54144</v>
       </c>
       <c r="B64">
         <v>54143</v>
       </c>
       <c r="C64">
         <v>53221</v>
       </c>
       <c r="D64" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E64" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>774</v>
+        <v>787</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>54146</v>
       </c>
       <c r="B65">
         <v>54145</v>
       </c>
       <c r="C65">
         <v>53221</v>
       </c>
       <c r="D65" t="s">
-        <v>1152</v>
+        <v>1170</v>
       </c>
       <c r="E65" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>774</v>
+        <v>787</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>54153</v>
       </c>
       <c r="B66">
         <v>50291</v>
       </c>
       <c r="C66">
         <v>54151</v>
       </c>
       <c r="D66" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E66" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>1036</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>54155</v>
       </c>
       <c r="B67">
         <v>54154</v>
       </c>
       <c r="C67">
         <v>54151</v>
       </c>
       <c r="D67" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>1036</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>54268</v>
       </c>
       <c r="B68">
         <v>50219</v>
       </c>
       <c r="C68">
         <v>54267</v>
       </c>
       <c r="D68" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E68" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>54272</v>
       </c>
       <c r="B69">
         <v>54271</v>
       </c>
       <c r="C69">
         <v>54270</v>
       </c>
       <c r="D69" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E69" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>54274</v>
       </c>
       <c r="B70">
         <v>54273</v>
       </c>
       <c r="C70">
         <v>54270</v>
       </c>
       <c r="D70" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E70" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>54279</v>
       </c>
       <c r="B71">
         <v>54277</v>
       </c>
       <c r="C71">
         <v>54276</v>
       </c>
       <c r="D71" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E71" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>54280</v>
       </c>
       <c r="B72">
         <v>54278</v>
       </c>
       <c r="C72">
         <v>54276</v>
       </c>
       <c r="D72" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E72" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>54282</v>
       </c>
       <c r="B73">
         <v>54281</v>
       </c>
       <c r="C73">
         <v>54276</v>
       </c>
       <c r="D73" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E73" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>54292</v>
       </c>
       <c r="B74">
         <v>54289</v>
       </c>
       <c r="C74">
         <v>54287</v>
       </c>
       <c r="D74" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E74" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>54293</v>
       </c>
       <c r="B75">
         <v>54288</v>
       </c>
       <c r="C75">
         <v>54287</v>
       </c>
       <c r="D75" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E75" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>54294</v>
       </c>
       <c r="B76">
         <v>54290</v>
       </c>
       <c r="C76">
         <v>54287</v>
       </c>
       <c r="D76" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E76" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>54295</v>
       </c>
       <c r="B77">
         <v>54291</v>
       </c>
       <c r="C77">
         <v>54287</v>
       </c>
       <c r="D77" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E77" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>54303</v>
       </c>
       <c r="B78">
         <v>54302</v>
       </c>
       <c r="C78">
         <v>54300</v>
       </c>
       <c r="D78" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>54305</v>
       </c>
       <c r="B79">
         <v>54304</v>
       </c>
       <c r="C79">
         <v>54300</v>
       </c>
       <c r="D79" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>54308</v>
       </c>
       <c r="B80">
         <v>50294</v>
       </c>
       <c r="C80">
         <v>54307</v>
       </c>
       <c r="D80" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>54314</v>
       </c>
       <c r="B81">
         <v>54313</v>
       </c>
       <c r="C81">
         <v>54312</v>
       </c>
       <c r="D81" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>54316</v>
       </c>
       <c r="B82">
         <v>54315</v>
       </c>
       <c r="C82">
         <v>54312</v>
       </c>
       <c r="D82" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>54317</v>
       </c>
       <c r="B83">
         <v>54206</v>
       </c>
       <c r="C83">
         <v>54312</v>
       </c>
       <c r="D83" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>54323</v>
       </c>
       <c r="B84">
         <v>54322</v>
       </c>
       <c r="C84">
         <v>54320</v>
       </c>
       <c r="D84" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>54325</v>
       </c>
       <c r="B85">
         <v>54324</v>
       </c>
       <c r="C85">
         <v>54320</v>
       </c>
       <c r="D85" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>54327</v>
       </c>
       <c r="B86">
         <v>54326</v>
       </c>
       <c r="C86">
         <v>54320</v>
       </c>
       <c r="D86" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>54329</v>
       </c>
       <c r="B87">
         <v>54328</v>
       </c>
       <c r="C87">
         <v>54320</v>
       </c>
       <c r="D87" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>54331</v>
       </c>
       <c r="B88">
         <v>54330</v>
       </c>
       <c r="C88">
         <v>54312</v>
       </c>
       <c r="D88" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E88" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>1155</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>54348</v>
       </c>
       <c r="B89">
         <v>54347</v>
       </c>
       <c r="C89">
         <v>54307</v>
       </c>
       <c r="D89" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E89" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>54351</v>
       </c>
       <c r="B90">
         <v>50295</v>
       </c>
       <c r="C90">
         <v>54300</v>
       </c>
       <c r="D90" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E90" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>54354</v>
       </c>
       <c r="B91">
         <v>54353</v>
       </c>
       <c r="C91">
         <v>54300</v>
       </c>
       <c r="D91" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E91" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>54357</v>
       </c>
       <c r="B92">
         <v>54356</v>
       </c>
       <c r="C92">
         <v>54307</v>
       </c>
       <c r="D92" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E92" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>54366</v>
       </c>
       <c r="B93">
         <v>54365</v>
       </c>
       <c r="C93">
         <v>53496</v>
       </c>
       <c r="D93" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E93" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>54375</v>
       </c>
       <c r="B94">
         <v>53721</v>
       </c>
       <c r="C94">
         <v>54370</v>
       </c>
       <c r="D94" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E94" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>54376</v>
       </c>
       <c r="B95">
         <v>50320</v>
       </c>
       <c r="C95">
         <v>54370</v>
       </c>
       <c r="D95" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E95" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>54377</v>
       </c>
       <c r="B96">
         <v>50321</v>
       </c>
       <c r="C96">
         <v>54370</v>
       </c>
       <c r="D96" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E96" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>54378</v>
       </c>
       <c r="B97">
         <v>50235</v>
       </c>
       <c r="C97">
         <v>54370</v>
       </c>
       <c r="D97" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E97" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>54380</v>
       </c>
       <c r="B98">
         <v>54379</v>
       </c>
       <c r="C98">
         <v>54370</v>
       </c>
       <c r="D98" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E98" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>54588</v>
       </c>
       <c r="B99">
         <v>54586</v>
       </c>
       <c r="C99">
         <v>54452</v>
       </c>
       <c r="D99" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E99" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>54589</v>
       </c>
       <c r="B100">
         <v>54587</v>
       </c>
       <c r="C100">
         <v>54452</v>
       </c>
       <c r="D100" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>54591</v>
       </c>
       <c r="B101">
         <v>54590</v>
       </c>
       <c r="C101">
         <v>54452</v>
       </c>
       <c r="D101" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>54592</v>
       </c>
       <c r="B102">
         <v>50224</v>
       </c>
       <c r="C102">
         <v>54452</v>
       </c>
       <c r="D102" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>54594</v>
       </c>
       <c r="B103">
         <v>54593</v>
       </c>
       <c r="C103">
         <v>54452</v>
       </c>
       <c r="D103" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>54597</v>
       </c>
       <c r="B104">
         <v>50273</v>
       </c>
       <c r="C104">
         <v>54596</v>
       </c>
       <c r="D104" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E104" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>54598</v>
       </c>
       <c r="B105">
         <v>50378</v>
       </c>
       <c r="C105">
         <v>54596</v>
       </c>
       <c r="D105" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E105" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>54624</v>
       </c>
       <c r="B106">
         <v>54615</v>
       </c>
       <c r="C106">
         <v>54621</v>
       </c>
       <c r="D106" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E106" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>54626</v>
       </c>
       <c r="B107">
         <v>54625</v>
       </c>
       <c r="C107">
         <v>54621</v>
       </c>
       <c r="D107" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E107" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>54627</v>
       </c>
       <c r="B108">
         <v>50262</v>
       </c>
       <c r="C108">
         <v>54621</v>
       </c>
       <c r="D108" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E108" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>54629</v>
       </c>
       <c r="B109">
         <v>54628</v>
       </c>
       <c r="C109">
         <v>54621</v>
       </c>
       <c r="D109" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E109" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>54631</v>
       </c>
       <c r="B110">
         <v>54630</v>
       </c>
       <c r="C110">
         <v>54621</v>
       </c>
       <c r="D110" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>54633</v>
       </c>
       <c r="B111">
         <v>54632</v>
       </c>
       <c r="C111">
         <v>54621</v>
       </c>
       <c r="D111" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>54634</v>
       </c>
       <c r="B112">
         <v>50329</v>
       </c>
       <c r="C112">
         <v>54621</v>
       </c>
       <c r="D112" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>54697</v>
       </c>
       <c r="B113">
         <v>50281</v>
       </c>
       <c r="C113">
         <v>54692</v>
       </c>
       <c r="D113" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E113" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>54698</v>
       </c>
       <c r="B114">
         <v>50263</v>
       </c>
       <c r="C114">
         <v>54692</v>
       </c>
       <c r="D114" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E114" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>54700</v>
       </c>
       <c r="B115">
         <v>54699</v>
       </c>
       <c r="C115">
         <v>54692</v>
       </c>
       <c r="D115" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="E115" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
-        <v>54715</v>
+        <v>54707</v>
       </c>
       <c r="B116">
-        <v>54714</v>
+        <v>50351</v>
       </c>
       <c r="C116">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="D116" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>438</v>
+        <v>437</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117">
+        <v>54708</v>
+      </c>
+      <c r="B117">
+        <v>50273</v>
+      </c>
+      <c r="C117">
+        <v>54702</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E117"/>
+      <c r="F117"/>
+      <c r="G117" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118">
+        <v>54709</v>
+      </c>
+      <c r="B118">
+        <v>50352</v>
+      </c>
+      <c r="C118">
+        <v>54702</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118"/>
+      <c r="G118" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119">
+        <v>54715</v>
+      </c>
+      <c r="B119">
+        <v>54714</v>
+      </c>
+      <c r="C119">
+        <v>54713</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119"/>
+      <c r="G119" t="s">
+        <v>437</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1156</v>
+        <v>1174</v>
       </c>
       <c r="B1" t="s">
-        <v>1157</v>
+        <v>1175</v>
       </c>
       <c r="C1" t="s">
-        <v>1158</v>
+        <v>1176</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49624</v>
       </c>
       <c r="B2" t="s">
         <v>145</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>1159</v>
+        <v>1177</v>
       </c>
       <c r="E2" t="s">
         <v>48</v>
       </c>
       <c r="F2" t="s">
-        <v>1160</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>54285</v>
       </c>
       <c r="B3" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>1161</v>
+        <v>1179</v>
       </c>
       <c r="E3" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="F3" t="s">
-        <v>1162</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49642</v>
       </c>
       <c r="B4" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>1163</v>
+        <v>1181</v>
       </c>
       <c r="E4" t="s">
         <v>48</v>
       </c>
       <c r="F4" t="s">
-        <v>1164</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49646</v>
       </c>
       <c r="B5" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>1165</v>
+        <v>1183</v>
       </c>
       <c r="E5" t="s">
         <v>48</v>
       </c>
       <c r="F5" t="s">
-        <v>1166</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49664</v>
       </c>
       <c r="B6" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1167</v>
+        <v>1185</v>
       </c>
       <c r="E6" t="s">
         <v>48</v>
       </c>
       <c r="F6" t="s">
-        <v>1168</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49673</v>
       </c>
       <c r="B7" t="s">
         <v>153</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1169</v>
+        <v>1187</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
-        <v>1170</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49681</v>
       </c>
       <c r="B8" t="s">
         <v>176</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>1171</v>
+        <v>1189</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8" t="s">
-        <v>1172</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49689</v>
       </c>
       <c r="B9" t="s">
         <v>189</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1173</v>
+        <v>1191</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
       <c r="F9" t="s">
-        <v>1174</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>54352</v>
       </c>
       <c r="B10" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1175</v>
+        <v>1193</v>
       </c>
       <c r="E10" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="F10" t="s">
-        <v>1176</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49707</v>
       </c>
       <c r="B11" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1177</v>
+        <v>1195</v>
       </c>
       <c r="E11" t="s">
         <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>1178</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49708</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1179</v>
+        <v>1197</v>
       </c>
       <c r="E12" t="s">
         <v>48</v>
       </c>
       <c r="F12" t="s">
-        <v>1180</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>53146</v>
       </c>
       <c r="B13" t="s">
         <v>263</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1181</v>
+        <v>1199</v>
       </c>
       <c r="E13" t="s">
-        <v>1182</v>
+        <v>1200</v>
       </c>
       <c r="F13" t="s">
-        <v>1183</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49712</v>
       </c>
       <c r="B14" t="s">
         <v>164</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1184</v>
+        <v>1202</v>
       </c>
       <c r="E14" t="s">
         <v>48</v>
       </c>
       <c r="F14" t="s">
-        <v>1185</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>54319</v>
       </c>
       <c r="B15" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="F15" t="s">
-        <v>1186</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49718</v>
       </c>
       <c r="B16" t="s">
         <v>80</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1187</v>
+        <v>1205</v>
       </c>
       <c r="E16" t="s">
         <v>48</v>
       </c>
       <c r="F16" t="s">
-        <v>1188</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49720</v>
       </c>
       <c r="B17" t="s">
         <v>170</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>1189</v>
+        <v>1207</v>
       </c>
       <c r="E17" t="s">
         <v>48</v>
       </c>
       <c r="F17" t="s">
-        <v>1190</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49723</v>
       </c>
       <c r="B18" t="s">
         <v>228</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1191</v>
+        <v>1209</v>
       </c>
       <c r="E18" t="s">
         <v>48</v>
       </c>
       <c r="F18" t="s">
-        <v>1192</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>54614</v>
       </c>
       <c r="B19" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1193</v>
+        <v>1211</v>
       </c>
       <c r="E19" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="F19" t="s">
-        <v>1194</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49731</v>
       </c>
       <c r="B20" t="s">
         <v>211</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1195</v>
+        <v>1213</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
-        <v>1196</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49743</v>
       </c>
       <c r="B21" t="s">
         <v>37</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1197</v>
+        <v>1215</v>
       </c>
       <c r="E21" t="s">
         <v>48</v>
       </c>
       <c r="F21" t="s">
-        <v>1198</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49749</v>
       </c>
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1199</v>
+        <v>1217</v>
       </c>
       <c r="E22" t="s">
         <v>48</v>
       </c>
       <c r="F22" t="s">
-        <v>1200</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49750</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1201</v>
+        <v>1219</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
-        <v>1202</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49751</v>
       </c>
       <c r="B24" t="s">
         <v>136</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1203</v>
+        <v>1221</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
-        <v>1204</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49752</v>
       </c>
       <c r="B25" t="s">
         <v>117</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1205</v>
+        <v>1223</v>
       </c>
       <c r="E25" t="s">
         <v>48</v>
       </c>
       <c r="F25" t="s">
-        <v>1206</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49756</v>
       </c>
       <c r="B26" t="s">
         <v>205</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1207</v>
+        <v>1225</v>
       </c>
       <c r="E26" t="s">
         <v>48</v>
       </c>
       <c r="F26" t="s">
-        <v>1208</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>53216</v>
       </c>
       <c r="B27" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1209</v>
+        <v>1227</v>
       </c>
       <c r="E27" t="s">
-        <v>747</v>
+        <v>759</v>
       </c>
       <c r="F27" t="s">
-        <v>1210</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49761</v>
       </c>
       <c r="B28" t="s">
         <v>276</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1211</v>
+        <v>1229</v>
       </c>
       <c r="E28" t="s">
         <v>48</v>
       </c>
       <c r="F28" t="s">
-        <v>1212</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49763</v>
       </c>
       <c r="B29" t="s">
         <v>195</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1213</v>
+        <v>1231</v>
       </c>
       <c r="E29" t="s">
         <v>48</v>
       </c>
       <c r="F29" t="s">
-        <v>1214</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49592</v>
       </c>
       <c r="B30" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1215</v>
+        <v>1233</v>
       </c>
       <c r="E30" t="s">
-        <v>1216</v>
+        <v>1234</v>
       </c>
       <c r="F30" t="s">
-        <v>1217</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49594</v>
       </c>
       <c r="B31" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1218</v>
+        <v>1236</v>
       </c>
       <c r="E31" t="s">
         <v>48</v>
       </c>
       <c r="F31" t="s">
-        <v>1219</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49602</v>
       </c>
       <c r="B32" t="s">
         <v>250</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>1220</v>
+        <v>1238</v>
       </c>
       <c r="E32" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="F32" t="s">
-        <v>1221</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49609</v>
       </c>
       <c r="B33" t="s">
         <v>154</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>1222</v>
+        <v>1240</v>
       </c>
       <c r="E33" t="s">
         <v>48</v>
       </c>
       <c r="F33" t="s">
-        <v>1223</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>54336</v>
       </c>
       <c r="B34" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="F34" t="s">
-        <v>1224</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49614</v>
       </c>
       <c r="B35" t="s">
-        <v>1225</v>
+        <v>1243</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1226</v>
+        <v>1244</v>
       </c>
       <c r="E35" t="s">
         <v>48</v>
       </c>
       <c r="F35" t="s">
-        <v>1227</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49635</v>
       </c>
       <c r="B36" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1228</v>
+        <v>1246</v>
       </c>
       <c r="E36" t="s">
         <v>48</v>
       </c>
       <c r="F36" t="s">
-        <v>1229</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>54619</v>
       </c>
       <c r="B37" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1230</v>
+        <v>1248</v>
       </c>
       <c r="E37" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="F37" t="s">
-        <v>1231</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49658</v>
       </c>
       <c r="B38" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>1232</v>
+        <v>1250</v>
       </c>
       <c r="E38" t="s">
         <v>48</v>
       </c>
       <c r="F38" t="s">
-        <v>1233</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>54369</v>
       </c>
       <c r="B39" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="F39" t="s">
-        <v>1234</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>54431</v>
       </c>
       <c r="B40" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40" t="s">
-        <v>1235</v>
+        <v>1253</v>
       </c>
       <c r="F40" t="s">
-        <v>1236</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>54616</v>
       </c>
       <c r="B41" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>1237</v>
+        <v>1255</v>
       </c>
       <c r="E41" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="F41" t="s">
-        <v>1238</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>49665</v>
       </c>
       <c r="B42" t="s">
         <v>264</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>1239</v>
+        <v>1257</v>
       </c>
       <c r="E42" t="s">
         <v>48</v>
       </c>
       <c r="F42" t="s">
-        <v>1240</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>54617</v>
       </c>
       <c r="B43" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>1241</v>
+        <v>1259</v>
       </c>
       <c r="E43" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="F43" t="s">
-        <v>1242</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>54345</v>
       </c>
       <c r="B44" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1243</v>
+        <v>1261</v>
       </c>
       <c r="E44" t="s">
-        <v>1244</v>
+        <v>1262</v>
       </c>
       <c r="F44" t="s">
-        <v>1245</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>49667</v>
       </c>
       <c r="B45" t="s">
         <v>200</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1246</v>
+        <v>1264</v>
       </c>
       <c r="E45" t="s">
         <v>48</v>
       </c>
       <c r="F45" t="s">
-        <v>1247</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>49671</v>
       </c>
       <c r="B46" t="s">
-        <v>1248</v>
+        <v>1266</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>1249</v>
+        <v>1267</v>
       </c>
       <c r="E46" t="s">
         <v>48</v>
       </c>
       <c r="F46" t="s">
-        <v>1250</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>49682</v>
       </c>
       <c r="B47" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>1251</v>
+        <v>1269</v>
       </c>
       <c r="E47" t="s">
         <v>48</v>
       </c>
       <c r="F47" t="s">
-        <v>1252</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>52571</v>
       </c>
       <c r="B48" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>1253</v>
+        <v>1271</v>
       </c>
       <c r="E48" t="s">
-        <v>1254</v>
+        <v>1272</v>
       </c>
       <c r="F48" t="s">
-        <v>1255</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>49695</v>
       </c>
       <c r="B49" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>1256</v>
+        <v>1274</v>
       </c>
       <c r="E49" t="s">
         <v>48</v>
       </c>
       <c r="F49" t="s">
-        <v>1257</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49697</v>
       </c>
       <c r="B50" t="s">
         <v>97</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>1258</v>
+        <v>1276</v>
       </c>
       <c r="E50" t="s">
         <v>48</v>
       </c>
       <c r="F50" t="s">
-        <v>1259</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>54286</v>
       </c>
       <c r="B51" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>1260</v>
+        <v>1278</v>
       </c>
       <c r="E51" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="F51" t="s">
-        <v>1261</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>54332</v>
       </c>
       <c r="B52" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="F52" t="s">
-        <v>1262</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>54333</v>
       </c>
       <c r="B53" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="F53" t="s">
-        <v>1263</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49702</v>
       </c>
       <c r="B54" t="s">
-        <v>1264</v>
+        <v>1282</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>1265</v>
+        <v>1283</v>
       </c>
       <c r="E54" t="s">
         <v>48</v>
       </c>
       <c r="F54" t="s">
-        <v>1266</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54346</v>
       </c>
       <c r="B55" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>1267</v>
+        <v>1285</v>
       </c>
       <c r="E55" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="F55" t="s">
-        <v>1268</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54335</v>
       </c>
       <c r="B56" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="F56" t="s">
-        <v>1269</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49725</v>
       </c>
       <c r="B57" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>1270</v>
+        <v>1288</v>
       </c>
       <c r="E57" t="s">
         <v>48</v>
       </c>
       <c r="F57" t="s">
-        <v>1271</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49727</v>
       </c>
       <c r="B58" t="s">
-        <v>1272</v>
+        <v>1290</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>1273</v>
+        <v>1291</v>
       </c>
       <c r="E58" t="s">
         <v>48</v>
       </c>
       <c r="F58" t="s">
-        <v>1274</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>49741</v>
       </c>
       <c r="B59" t="s">
-        <v>1138</v>
+        <v>1156</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>1275</v>
+        <v>1293</v>
       </c>
       <c r="E59" t="s">
         <v>48</v>
       </c>
       <c r="F59" t="s">
-        <v>1276</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>49747</v>
       </c>
       <c r="B60" t="s">
-        <v>1019</v>
+        <v>1037</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>1277</v>
+        <v>1295</v>
       </c>
       <c r="E60" t="s">
         <v>48</v>
       </c>
       <c r="F60" t="s">
-        <v>1278</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>49757</v>
       </c>
       <c r="B61" t="s">
         <v>181</v>
       </c>
       <c r="C61"/>
       <c r="D61" t="s">
-        <v>1279</v>
+        <v>1297</v>
       </c>
       <c r="E61" t="s">
         <v>48</v>
       </c>
       <c r="F61" t="s">
-        <v>1280</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>49760</v>
       </c>
       <c r="B62" t="s">
         <v>239</v>
       </c>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>1281</v>
+        <v>1299</v>
       </c>
       <c r="E62" t="s">
         <v>48</v>
       </c>
       <c r="F62" t="s">
-        <v>1282</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>49762</v>
       </c>
       <c r="B63" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>1283</v>
+        <v>1301</v>
       </c>
       <c r="E63" t="s">
         <v>48</v>
       </c>
       <c r="F63" t="s">
-        <v>1284</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>53381</v>
       </c>
       <c r="B64" t="s">
-        <v>818</v>
+        <v>831</v>
       </c>
       <c r="C64"/>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>1285</v>
+        <v>1303</v>
       </c>
       <c r="F64" t="s">
-        <v>1286</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>54334</v>
       </c>
       <c r="B65" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="C65"/>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="F65" t="s">
-        <v>1287</v>
+        <v>1305</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J78"/>
+  <dimension ref="A1:J80"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1288</v>
+        <v>1306</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1289</v>
+        <v>1307</v>
       </c>
       <c r="D1" t="s">
-        <v>1290</v>
+        <v>1308</v>
       </c>
       <c r="E1" t="s">
-        <v>1291</v>
+        <v>1309</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1292</v>
+        <v>1310</v>
       </c>
       <c r="H1" t="s">
-        <v>1293</v>
+        <v>1311</v>
       </c>
       <c r="I1" t="s">
-        <v>1294</v>
+        <v>1312</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54513</v>
       </c>
       <c r="B2">
         <v>54320</v>
       </c>
       <c r="C2" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
       <c r="D2" t="s">
-        <v>1296</v>
+        <v>1314</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>1297</v>
+        <v>1315</v>
       </c>
       <c r="G2" t="s">
-        <v>1298</v>
+        <v>1316</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J2" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54514</v>
       </c>
       <c r="B3">
         <v>54267</v>
       </c>
       <c r="C3" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
       <c r="D3" t="s">
-        <v>1296</v>
+        <v>1314</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1297</v>
+        <v>1315</v>
       </c>
       <c r="G3" t="s">
-        <v>1298</v>
+        <v>1316</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J3" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54515</v>
       </c>
       <c r="B4">
         <v>54270</v>
       </c>
       <c r="C4" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
       <c r="D4" t="s">
-        <v>1296</v>
+        <v>1314</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>1297</v>
+        <v>1315</v>
       </c>
       <c r="G4" t="s">
-        <v>1298</v>
+        <v>1316</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>3</v>
       </c>
       <c r="J4" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54516</v>
       </c>
       <c r="B5">
         <v>54276</v>
       </c>
       <c r="C5" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
       <c r="D5" t="s">
-        <v>1296</v>
+        <v>1314</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>1297</v>
+        <v>1315</v>
       </c>
       <c r="G5" t="s">
-        <v>1298</v>
+        <v>1316</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J5" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54517</v>
       </c>
       <c r="B6">
         <v>54312</v>
       </c>
       <c r="C6" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
       <c r="D6" t="s">
-        <v>1296</v>
+        <v>1314</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>1297</v>
+        <v>1315</v>
       </c>
       <c r="G6" t="s">
-        <v>1298</v>
+        <v>1316</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54518</v>
       </c>
       <c r="B7">
         <v>54307</v>
       </c>
       <c r="C7" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
       <c r="D7" t="s">
-        <v>1296</v>
+        <v>1314</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>1297</v>
+        <v>1315</v>
       </c>
       <c r="G7" t="s">
-        <v>1298</v>
+        <v>1316</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>2</v>
       </c>
       <c r="J7" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>54519</v>
       </c>
       <c r="B8">
         <v>54300</v>
       </c>
       <c r="C8" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
       <c r="D8" t="s">
-        <v>1296</v>
+        <v>1314</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>1297</v>
+        <v>1315</v>
       </c>
       <c r="G8" t="s">
-        <v>1298</v>
+        <v>1316</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>1</v>
       </c>
       <c r="J8" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54520</v>
       </c>
       <c r="B9">
         <v>54287</v>
       </c>
       <c r="C9" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
       <c r="D9" t="s">
-        <v>1296</v>
+        <v>1314</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>1297</v>
+        <v>1315</v>
       </c>
       <c r="G9" t="s">
-        <v>1298</v>
+        <v>1316</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J9" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>52031</v>
       </c>
       <c r="B10">
         <v>49858</v>
       </c>
       <c r="C10" t="s">
-        <v>1299</v>
+        <v>1317</v>
       </c>
       <c r="D10" t="s">
-        <v>1300</v>
+        <v>1318</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>1301</v>
+        <v>1319</v>
       </c>
       <c r="G10" t="s">
-        <v>1302</v>
+        <v>1320</v>
       </c>
       <c r="H10" t="s">
-        <v>1303</v>
+        <v>1321</v>
       </c>
       <c r="I10">
         <v>35</v>
       </c>
       <c r="J10" t="s">
-        <v>1304</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>53906</v>
       </c>
       <c r="B11">
         <v>53136</v>
       </c>
       <c r="C11" t="s">
-        <v>1305</v>
+        <v>1323</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>1306</v>
+        <v>1324</v>
       </c>
       <c r="F11" t="s">
-        <v>1307</v>
+        <v>1325</v>
       </c>
       <c r="G11" t="s">
-        <v>1308</v>
+        <v>1326</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="J11" t="s">
-        <v>260</v>
+        <v>840</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50810</v>
       </c>
       <c r="B12">
         <v>49868</v>
       </c>
       <c r="C12" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>188</v>
       </c>
       <c r="G12" t="s">
-        <v>1310</v>
+        <v>1328</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50805</v>
       </c>
       <c r="B13">
         <v>49862</v>
       </c>
       <c r="C13" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>152</v>
       </c>
       <c r="G13" t="s">
-        <v>1310</v>
+        <v>1328</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
-        <v>1311</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50794</v>
       </c>
       <c r="B14">
         <v>49853</v>
       </c>
       <c r="C14" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>79</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>54556</v>
       </c>
       <c r="B15">
         <v>49865</v>
       </c>
       <c r="C15" t="s">
-        <v>1312</v>
+        <v>1330</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1313</v>
+        <v>1331</v>
       </c>
       <c r="G15" t="s">
-        <v>1314</v>
+        <v>1332</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>54581</v>
       </c>
       <c r="B16">
         <v>49857</v>
       </c>
       <c r="C16" t="s">
-        <v>1312</v>
+        <v>1330</v>
       </c>
       <c r="D16" t="s">
-        <v>1315</v>
+        <v>1333</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>1316</v>
+        <v>1334</v>
       </c>
       <c r="G16" t="s">
-        <v>1317</v>
+        <v>1335</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>1</v>
       </c>
       <c r="J16" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>54386</v>
       </c>
       <c r="B17">
         <v>53171</v>
       </c>
       <c r="C17" t="s">
-        <v>1318</v>
+        <v>1336</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>1319</v>
+        <v>1337</v>
       </c>
       <c r="F17" t="s">
-        <v>1320</v>
+        <v>1338</v>
       </c>
       <c r="G17" t="s">
-        <v>1321</v>
+        <v>1339</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>53926</v>
       </c>
       <c r="B18">
         <v>49871</v>
       </c>
       <c r="C18" t="s">
-        <v>1299</v>
+        <v>1317</v>
       </c>
       <c r="D18" t="s">
-        <v>1322</v>
+        <v>1340</v>
       </c>
       <c r="E18" t="s">
-        <v>1323</v>
+        <v>1341</v>
       </c>
       <c r="F18" t="s">
-        <v>1324</v>
+        <v>1342</v>
       </c>
       <c r="G18" t="s">
-        <v>1325</v>
+        <v>1343</v>
       </c>
       <c r="H18" t="s">
-        <v>1326</v>
+        <v>1344</v>
       </c>
       <c r="I18">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="J18" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50798</v>
       </c>
       <c r="B19">
         <v>49855</v>
       </c>
       <c r="C19" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>91</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50811</v>
       </c>
       <c r="B20">
         <v>49869</v>
       </c>
       <c r="C20" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>194</v>
       </c>
       <c r="G20" t="s">
-        <v>1310</v>
+        <v>1328</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>52501</v>
       </c>
       <c r="B21">
         <v>49862</v>
       </c>
       <c r="C21" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
       <c r="D21" t="s">
-        <v>1327</v>
+        <v>1345</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1328</v>
+        <v>1346</v>
       </c>
       <c r="G21" t="s">
-        <v>1329</v>
+        <v>1347</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21" t="s">
-        <v>867</v>
+        <v>881</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50806</v>
       </c>
       <c r="B22">
         <v>49864</v>
       </c>
       <c r="C22" t="s">
-        <v>1318</v>
+        <v>1336</v>
       </c>
       <c r="D22" t="s">
-        <v>1330</v>
+        <v>1348</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1331</v>
+        <v>1349</v>
       </c>
       <c r="G22" t="s">
-        <v>1332</v>
+        <v>1350</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>13</v>
       </c>
       <c r="J22" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>52566</v>
       </c>
       <c r="B23">
         <v>49862</v>
       </c>
       <c r="C23" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
       <c r="D23" t="s">
-        <v>1333</v>
+        <v>1351</v>
       </c>
       <c r="E23" t="s">
-        <v>1334</v>
+        <v>1352</v>
       </c>
       <c r="F23" t="s">
-        <v>1335</v>
+        <v>1353</v>
       </c>
       <c r="G23" t="s">
-        <v>1336</v>
+        <v>1354</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="J23" t="s">
-        <v>867</v>
+        <v>881</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>54175</v>
       </c>
       <c r="B24">
         <v>49856</v>
       </c>
       <c r="C24" t="s">
-        <v>1312</v>
+        <v>1330</v>
       </c>
       <c r="D24" t="s">
-        <v>1337</v>
+        <v>1355</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1338</v>
+        <v>1356</v>
       </c>
       <c r="G24" t="s">
-        <v>1339</v>
+        <v>1357</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="J24" t="s">
-        <v>1216</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50807</v>
       </c>
       <c r="B25">
         <v>49865</v>
       </c>
       <c r="C25" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>169</v>
       </c>
       <c r="G25" t="s">
-        <v>1310</v>
+        <v>1328</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>52506</v>
       </c>
       <c r="B26">
         <v>49862</v>
       </c>
       <c r="C26" t="s">
-        <v>1340</v>
+        <v>1358</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>1341</v>
+        <v>1359</v>
       </c>
       <c r="F26" t="s">
-        <v>1342</v>
+        <v>1360</v>
       </c>
       <c r="G26" t="s">
-        <v>1343</v>
+        <v>1361</v>
       </c>
       <c r="H26" t="s">
-        <v>1340</v>
+        <v>1358</v>
       </c>
       <c r="I26">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="J26" t="s">
-        <v>867</v>
+        <v>881</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>54701</v>
       </c>
       <c r="B27">
         <v>54692</v>
       </c>
       <c r="C27" t="s">
-        <v>1344</v>
+        <v>1362</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
-        <v>1345</v>
+        <v>1363</v>
       </c>
       <c r="F27" t="s">
-        <v>1346</v>
+        <v>1364</v>
       </c>
       <c r="G27" t="s">
-        <v>1347</v>
+        <v>1365</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="J27" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
-        <v>54717</v>
+        <v>54712</v>
       </c>
       <c r="B28">
-        <v>54713</v>
+        <v>54702</v>
       </c>
       <c r="C28" t="s">
-        <v>1344</v>
+        <v>1362</v>
       </c>
       <c r="D28" t="s">
-        <v>1348</v>
+        <v>1366</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>1349</v>
+        <v>1367</v>
       </c>
       <c r="G28" t="s">
-        <v>1350</v>
+        <v>1368</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
-        <v>54554</v>
+        <v>54717</v>
       </c>
       <c r="B29">
-        <v>49859</v>
+        <v>54713</v>
       </c>
       <c r="C29" t="s">
-        <v>1299</v>
+        <v>1362</v>
       </c>
       <c r="D29" t="s">
-        <v>1351</v>
+        <v>1369</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>1352</v>
+        <v>1370</v>
       </c>
       <c r="G29" t="s">
-        <v>1353</v>
+        <v>1368</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J29" t="s">
-        <v>173</v>
+        <v>437</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
-        <v>54706</v>
+        <v>54554</v>
       </c>
       <c r="B30">
-        <v>54692</v>
+        <v>49859</v>
       </c>
       <c r="C30" t="s">
-        <v>1299</v>
+        <v>1317</v>
       </c>
       <c r="D30" t="s">
-        <v>1354</v>
+        <v>1371</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1355</v>
+        <v>1372</v>
       </c>
       <c r="G30" t="s">
-        <v>1356</v>
+        <v>1373</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J30" t="s">
-        <v>438</v>
+        <v>173</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
-        <v>54558</v>
+        <v>54706</v>
       </c>
       <c r="B31">
-        <v>49867</v>
+        <v>54692</v>
       </c>
       <c r="C31" t="s">
-        <v>1357</v>
+        <v>1317</v>
       </c>
       <c r="D31" t="s">
-        <v>1358</v>
+        <v>1374</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1359</v>
+        <v>1375</v>
       </c>
       <c r="G31" t="s">
-        <v>1360</v>
+        <v>1376</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J31" t="s">
-        <v>173</v>
+        <v>437</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
-        <v>54553</v>
+        <v>54558</v>
       </c>
       <c r="B32">
-        <v>49859</v>
+        <v>49867</v>
       </c>
       <c r="C32" t="s">
-        <v>1299</v>
+        <v>1377</v>
       </c>
       <c r="D32" t="s">
-        <v>1361</v>
+        <v>1378</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1362</v>
+        <v>1379</v>
       </c>
       <c r="G32" t="s">
-        <v>1363</v>
+        <v>1380</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
-        <v>54552</v>
+        <v>54553</v>
       </c>
       <c r="B33">
         <v>49859</v>
       </c>
       <c r="C33" t="s">
-        <v>1299</v>
+        <v>1317</v>
       </c>
       <c r="D33" t="s">
-        <v>1364</v>
+        <v>1381</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1365</v>
+        <v>1382</v>
       </c>
       <c r="G33" t="s">
-        <v>1366</v>
+        <v>1383</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
-        <v>50787</v>
+        <v>54552</v>
       </c>
       <c r="B34">
-        <v>49849</v>
+        <v>49859</v>
       </c>
       <c r="C34" t="s">
-        <v>1309</v>
-[...4 lines deleted...]
-      </c>
+        <v>1317</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E34"/>
       <c r="F34" t="s">
-        <v>1368</v>
-[...1 lines deleted...]
-      <c r="G34"/>
+        <v>1385</v>
+      </c>
+      <c r="G34" t="s">
+        <v>1386</v>
+      </c>
       <c r="H34"/>
       <c r="I34">
-        <v>176</v>
+        <v>0</v>
       </c>
       <c r="J34" t="s">
-        <v>48</v>
+        <v>173</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
-        <v>50788</v>
+        <v>50787</v>
       </c>
       <c r="B35">
         <v>49849</v>
       </c>
       <c r="C35" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>1369</v>
+        <v>1387</v>
       </c>
       <c r="F35" t="s">
-        <v>1368</v>
+        <v>1388</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="J35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
-        <v>50789</v>
+        <v>50788</v>
       </c>
       <c r="B36">
         <v>49849</v>
       </c>
       <c r="C36" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>1370</v>
+        <v>1389</v>
       </c>
       <c r="F36" t="s">
-        <v>1368</v>
+        <v>1388</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
-        <v>162</v>
+        <v>179</v>
       </c>
       <c r="J36" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
-        <v>54557</v>
+        <v>50789</v>
       </c>
       <c r="B37">
-        <v>49867</v>
+        <v>49849</v>
       </c>
       <c r="C37" t="s">
-        <v>1340</v>
-[...4 lines deleted...]
-      <c r="E37"/>
+        <v>1327</v>
+      </c>
+      <c r="D37"/>
+      <c r="E37" t="s">
+        <v>1390</v>
+      </c>
       <c r="F37" t="s">
-        <v>1372</v>
-[...3 lines deleted...]
-      </c>
+        <v>1388</v>
+      </c>
+      <c r="G37"/>
       <c r="H37"/>
       <c r="I37">
-        <v>1</v>
+        <v>166</v>
       </c>
       <c r="J37" t="s">
-        <v>173</v>
+        <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
-        <v>53791</v>
+        <v>54557</v>
       </c>
       <c r="B38">
-        <v>52581</v>
+        <v>49867</v>
       </c>
       <c r="C38" t="s">
-        <v>1299</v>
+        <v>1358</v>
       </c>
       <c r="D38" t="s">
-        <v>1374</v>
+        <v>1391</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1375</v>
+        <v>1392</v>
       </c>
       <c r="G38" t="s">
-        <v>1376</v>
+        <v>1393</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="J38" t="s">
-        <v>1377</v>
+        <v>173</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
-        <v>50808</v>
+        <v>53791</v>
       </c>
       <c r="B39">
-        <v>49866</v>
+        <v>52581</v>
       </c>
       <c r="C39" t="s">
-        <v>1309</v>
-[...1 lines deleted...]
-      <c r="D39"/>
+        <v>1317</v>
+      </c>
+      <c r="D39" t="s">
+        <v>1394</v>
+      </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>175</v>
+        <v>1395</v>
       </c>
       <c r="G39" t="s">
-        <v>1310</v>
+        <v>1396</v>
       </c>
       <c r="H39"/>
       <c r="I39">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J39" t="s">
-        <v>48</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
-        <v>50785</v>
+        <v>50808</v>
       </c>
       <c r="B40">
-        <v>49848</v>
+        <v>49866</v>
       </c>
       <c r="C40" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D40"/>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E40"/>
       <c r="F40" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="G40"/>
+        <v>175</v>
+      </c>
+      <c r="G40" t="s">
+        <v>1328</v>
+      </c>
       <c r="H40"/>
       <c r="I40">
-        <v>369</v>
+        <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
-        <v>50786</v>
+        <v>50785</v>
       </c>
       <c r="B41">
         <v>49848</v>
       </c>
       <c r="C41" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>1379</v>
+        <v>1398</v>
       </c>
       <c r="F41" t="s">
         <v>50</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41">
-        <v>256</v>
+        <v>373</v>
       </c>
       <c r="J41" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
-        <v>50813</v>
+        <v>50786</v>
       </c>
       <c r="B42">
-        <v>49871</v>
+        <v>49848</v>
       </c>
       <c r="C42" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D42"/>
-      <c r="E42"/>
+      <c r="E42" t="s">
+        <v>1399</v>
+      </c>
       <c r="F42" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="G42"/>
       <c r="H42"/>
       <c r="I42">
-        <v>0</v>
+        <v>260</v>
       </c>
       <c r="J42" t="s">
-        <v>1380</v>
+        <v>48</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
-        <v>50812</v>
+        <v>50813</v>
       </c>
       <c r="B43">
-        <v>49870</v>
+        <v>49871</v>
       </c>
       <c r="C43" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="G43" t="s">
-        <v>1310</v>
+        <v>1328</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
-        <v>48</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
-        <v>50795</v>
+        <v>50812</v>
       </c>
       <c r="B44">
-        <v>49854</v>
+        <v>49870</v>
       </c>
       <c r="C44" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D44"/>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E44"/>
       <c r="F44" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="G44"/>
+        <v>199</v>
+      </c>
+      <c r="G44" t="s">
+        <v>1328</v>
+      </c>
       <c r="H44"/>
       <c r="I44">
-        <v>157</v>
+        <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
-        <v>50796</v>
+        <v>50795</v>
       </c>
       <c r="B45">
         <v>49854</v>
       </c>
       <c r="C45" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
-        <v>1382</v>
+        <v>1401</v>
       </c>
       <c r="F45" t="s">
         <v>85</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="J45" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
-        <v>50797</v>
+        <v>50796</v>
       </c>
       <c r="B46">
         <v>49854</v>
       </c>
       <c r="C46" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
-        <v>1383</v>
+        <v>1402</v>
       </c>
       <c r="F46" t="s">
         <v>85</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="J46" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
-        <v>54373</v>
+        <v>50797</v>
       </c>
       <c r="B47">
-        <v>54370</v>
+        <v>49854</v>
       </c>
       <c r="C47" t="s">
-        <v>1299</v>
-[...4 lines deleted...]
-      <c r="E47"/>
+        <v>1327</v>
+      </c>
+      <c r="D47"/>
+      <c r="E47" t="s">
+        <v>1403</v>
+      </c>
       <c r="F47" t="s">
-        <v>1385</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="G47"/>
       <c r="H47"/>
       <c r="I47">
-        <v>3</v>
+        <v>159</v>
       </c>
       <c r="J47" t="s">
-        <v>527</v>
+        <v>48</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
-        <v>52816</v>
+        <v>54373</v>
       </c>
       <c r="B48">
-        <v>49867</v>
+        <v>54370</v>
       </c>
       <c r="C48" t="s">
-        <v>1299</v>
+        <v>1317</v>
       </c>
       <c r="D48" t="s">
-        <v>1387</v>
+        <v>1404</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1388</v>
+        <v>1405</v>
       </c>
       <c r="G48" t="s">
-        <v>1389</v>
+        <v>1406</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J48" t="s">
-        <v>491</v>
+        <v>532</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
-        <v>53591</v>
+        <v>52816</v>
       </c>
       <c r="B49">
-        <v>53386</v>
+        <v>49867</v>
       </c>
       <c r="C49" t="s">
-        <v>1295</v>
+        <v>1317</v>
       </c>
       <c r="D49" t="s">
-        <v>1390</v>
+        <v>1407</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1391</v>
+        <v>1408</v>
       </c>
       <c r="G49" t="s">
-        <v>1392</v>
+        <v>1409</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="J49" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
-        <v>54551</v>
+        <v>53591</v>
       </c>
       <c r="B50">
-        <v>49859</v>
+        <v>53386</v>
       </c>
       <c r="C50" t="s">
-        <v>1299</v>
+        <v>1313</v>
       </c>
       <c r="D50" t="s">
-        <v>1393</v>
+        <v>1410</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1394</v>
+        <v>1411</v>
       </c>
       <c r="G50" t="s">
-        <v>1395</v>
+        <v>1412</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="J50" t="s">
-        <v>173</v>
+        <v>507</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
-        <v>54512</v>
+        <v>54551</v>
       </c>
       <c r="B51">
-        <v>54320</v>
+        <v>49859</v>
       </c>
       <c r="C51" t="s">
-        <v>1396</v>
+        <v>1317</v>
       </c>
       <c r="D51" t="s">
-        <v>1397</v>
+        <v>1413</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1398</v>
+        <v>1414</v>
       </c>
       <c r="G51" t="s">
-        <v>1399</v>
+        <v>1415</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51" t="s">
-        <v>348</v>
+        <v>173</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
-        <v>53931</v>
+        <v>54512</v>
       </c>
       <c r="B52">
-        <v>49871</v>
+        <v>54320</v>
       </c>
       <c r="C52" t="s">
-        <v>1305</v>
+        <v>1416</v>
       </c>
       <c r="D52" t="s">
-        <v>1400</v>
+        <v>1417</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1401</v>
+        <v>1418</v>
       </c>
       <c r="G52" t="s">
-        <v>1402</v>
+        <v>1419</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J52" t="s">
-        <v>208</v>
+        <v>347</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
-        <v>50792</v>
+        <v>53931</v>
       </c>
       <c r="B53">
-        <v>49851</v>
+        <v>49871</v>
       </c>
       <c r="C53" t="s">
-        <v>1309</v>
-[...4 lines deleted...]
-      </c>
+        <v>1323</v>
+      </c>
+      <c r="D53" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E53"/>
       <c r="F53" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="G53"/>
+        <v>1421</v>
+      </c>
+      <c r="G53" t="s">
+        <v>1422</v>
+      </c>
       <c r="H53"/>
       <c r="I53">
-        <v>173</v>
+        <v>2</v>
       </c>
       <c r="J53" t="s">
-        <v>48</v>
+        <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
-        <v>50793</v>
+        <v>50792</v>
       </c>
       <c r="B54">
         <v>49851</v>
       </c>
       <c r="C54" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
-        <v>1404</v>
+        <v>1423</v>
       </c>
       <c r="F54" t="s">
         <v>73</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="J54" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
-        <v>53921</v>
+        <v>50793</v>
       </c>
       <c r="B55">
-        <v>49871</v>
+        <v>49851</v>
       </c>
       <c r="C55" t="s">
-        <v>1299</v>
-[...3 lines deleted...]
-      </c>
+        <v>1327</v>
+      </c>
+      <c r="D55"/>
       <c r="E55" t="s">
-        <v>1406</v>
+        <v>1424</v>
       </c>
       <c r="F55" t="s">
-        <v>1407</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="G55"/>
+      <c r="H55"/>
       <c r="I55">
-        <v>478</v>
+        <v>157</v>
       </c>
       <c r="J55" t="s">
-        <v>208</v>
+        <v>48</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
-        <v>50790</v>
+        <v>53921</v>
       </c>
       <c r="B56">
-        <v>49850</v>
+        <v>49871</v>
       </c>
       <c r="C56" t="s">
-        <v>1309</v>
-[...1 lines deleted...]
-      <c r="D56"/>
+        <v>1317</v>
+      </c>
+      <c r="D56" t="s">
+        <v>1425</v>
+      </c>
       <c r="E56" t="s">
-        <v>1409</v>
+        <v>1426</v>
       </c>
       <c r="F56" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-      <c r="H56"/>
+        <v>1427</v>
+      </c>
+      <c r="G56" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H56" t="s">
+        <v>1321</v>
+      </c>
       <c r="I56">
-        <v>160</v>
+        <v>480</v>
       </c>
       <c r="J56" t="s">
-        <v>48</v>
+        <v>208</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
-        <v>50791</v>
+        <v>54711</v>
       </c>
       <c r="B57">
-        <v>49850</v>
+        <v>54702</v>
       </c>
       <c r="C57" t="s">
-        <v>1309</v>
-[...4 lines deleted...]
-      </c>
+        <v>1317</v>
+      </c>
+      <c r="D57" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E57"/>
       <c r="F57" t="s">
-        <v>1410</v>
-[...1 lines deleted...]
-      <c r="G57"/>
+        <v>1430</v>
+      </c>
+      <c r="G57" t="s">
+        <v>1431</v>
+      </c>
       <c r="H57"/>
       <c r="I57">
-        <v>194</v>
+        <v>0</v>
       </c>
       <c r="J57" t="s">
-        <v>48</v>
+        <v>437</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
-        <v>53976</v>
+        <v>50790</v>
       </c>
       <c r="B58">
-        <v>52581</v>
+        <v>49850</v>
       </c>
       <c r="C58" t="s">
-        <v>1344</v>
-[...3 lines deleted...]
-      </c>
+        <v>1327</v>
+      </c>
+      <c r="D58"/>
       <c r="E58" t="s">
-        <v>1413</v>
+        <v>1432</v>
       </c>
       <c r="F58" t="s">
-        <v>1414</v>
-[...6 lines deleted...]
-      </c>
+        <v>1433</v>
+      </c>
+      <c r="G58"/>
+      <c r="H58"/>
       <c r="I58">
-        <v>184</v>
+        <v>163</v>
       </c>
       <c r="J58" t="s">
-        <v>1417</v>
+        <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
-        <v>54106</v>
+        <v>50791</v>
       </c>
       <c r="B59">
-        <v>53136</v>
+        <v>49850</v>
       </c>
       <c r="C59" t="s">
-        <v>1344</v>
-[...3 lines deleted...]
-      </c>
+        <v>1327</v>
+      </c>
+      <c r="D59"/>
       <c r="E59" t="s">
-        <v>1419</v>
+        <v>1434</v>
       </c>
       <c r="F59" t="s">
-        <v>1414</v>
-[...6 lines deleted...]
-      </c>
+        <v>1433</v>
+      </c>
+      <c r="G59"/>
+      <c r="H59"/>
       <c r="I59">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="J59" t="s">
-        <v>1420</v>
+        <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
-        <v>54111</v>
+        <v>53976</v>
       </c>
       <c r="B60">
-        <v>53151</v>
+        <v>52581</v>
       </c>
       <c r="C60" t="s">
-        <v>1344</v>
+        <v>1362</v>
       </c>
       <c r="D60" t="s">
-        <v>1421</v>
-[...1 lines deleted...]
-      <c r="E60"/>
+        <v>1435</v>
+      </c>
+      <c r="E60" t="s">
+        <v>1436</v>
+      </c>
       <c r="F60" t="s">
-        <v>1414</v>
+        <v>1437</v>
       </c>
       <c r="G60" t="s">
-        <v>1422</v>
+        <v>1438</v>
       </c>
       <c r="H60" t="s">
-        <v>1416</v>
+        <v>1439</v>
       </c>
       <c r="I60">
-        <v>8</v>
+        <v>184</v>
       </c>
       <c r="J60" t="s">
-        <v>511</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
-        <v>54582</v>
+        <v>54106</v>
       </c>
       <c r="B61">
-        <v>54452</v>
+        <v>53136</v>
       </c>
       <c r="C61" t="s">
-        <v>1344</v>
+        <v>1362</v>
       </c>
       <c r="D61" t="s">
-        <v>1423</v>
-[...1 lines deleted...]
-      <c r="E61"/>
+        <v>1441</v>
+      </c>
+      <c r="E61" t="s">
+        <v>1442</v>
+      </c>
       <c r="F61" t="s">
-        <v>1424</v>
+        <v>1437</v>
       </c>
       <c r="G61" t="s">
-        <v>1425</v>
-[...1 lines deleted...]
-      <c r="H61"/>
+        <v>1438</v>
+      </c>
+      <c r="H61" t="s">
+        <v>1439</v>
+      </c>
       <c r="I61">
-        <v>1</v>
+        <v>189</v>
       </c>
       <c r="J61" t="s">
-        <v>417</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
-        <v>54604</v>
+        <v>54111</v>
       </c>
       <c r="B62">
-        <v>54596</v>
+        <v>53151</v>
       </c>
       <c r="C62" t="s">
-        <v>1344</v>
+        <v>1362</v>
       </c>
       <c r="D62" t="s">
-        <v>1426</v>
+        <v>1444</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1424</v>
+        <v>1437</v>
       </c>
       <c r="G62" t="s">
-        <v>1425</v>
-[...1 lines deleted...]
-      <c r="H62"/>
+        <v>1445</v>
+      </c>
+      <c r="H62" t="s">
+        <v>1439</v>
+      </c>
       <c r="I62">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="J62" t="s">
-        <v>417</v>
+        <v>516</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
-        <v>54605</v>
+        <v>54582</v>
       </c>
       <c r="B63">
-        <v>53106</v>
+        <v>54452</v>
       </c>
       <c r="C63" t="s">
-        <v>1344</v>
+        <v>1362</v>
       </c>
       <c r="D63" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1424</v>
+        <v>1447</v>
       </c>
       <c r="G63" t="s">
-        <v>1425</v>
+        <v>1448</v>
       </c>
       <c r="H63"/>
       <c r="I63">
         <v>1</v>
       </c>
       <c r="J63" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
-        <v>54609</v>
+        <v>54604</v>
       </c>
       <c r="B64">
-        <v>53386</v>
+        <v>54596</v>
       </c>
       <c r="C64" t="s">
-        <v>1344</v>
+        <v>1362</v>
       </c>
       <c r="D64" t="s">
-        <v>1428</v>
+        <v>1449</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1424</v>
+        <v>1447</v>
       </c>
       <c r="G64" t="s">
-        <v>1425</v>
+        <v>1448</v>
       </c>
       <c r="H64"/>
       <c r="I64">
         <v>1</v>
       </c>
       <c r="J64" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
-        <v>54623</v>
+        <v>54605</v>
       </c>
       <c r="B65">
-        <v>54621</v>
+        <v>53106</v>
       </c>
       <c r="C65" t="s">
-        <v>1344</v>
+        <v>1362</v>
       </c>
       <c r="D65" t="s">
-        <v>1429</v>
+        <v>1450</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>1424</v>
+        <v>1447</v>
       </c>
       <c r="G65" t="s">
-        <v>1425</v>
+        <v>1448</v>
       </c>
       <c r="H65"/>
       <c r="I65">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J65" t="s">
-        <v>431</v>
+        <v>416</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
-        <v>50783</v>
+        <v>54609</v>
       </c>
       <c r="B66">
-        <v>49847</v>
+        <v>53386</v>
       </c>
       <c r="C66" t="s">
-        <v>1309</v>
-[...4 lines deleted...]
-      </c>
+        <v>1362</v>
+      </c>
+      <c r="D66" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E66"/>
       <c r="F66" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G66"/>
+        <v>1447</v>
+      </c>
+      <c r="G66" t="s">
+        <v>1448</v>
+      </c>
       <c r="H66"/>
       <c r="I66">
-        <v>1037</v>
+        <v>1</v>
       </c>
       <c r="J66" t="s">
-        <v>48</v>
+        <v>416</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
-        <v>50784</v>
+        <v>54623</v>
       </c>
       <c r="B67">
-        <v>49847</v>
+        <v>54621</v>
       </c>
       <c r="C67" t="s">
-        <v>1309</v>
-[...4 lines deleted...]
-      </c>
+        <v>1362</v>
+      </c>
+      <c r="D67" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E67"/>
       <c r="F67" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G67"/>
+        <v>1447</v>
+      </c>
+      <c r="G67" t="s">
+        <v>1448</v>
+      </c>
       <c r="H67"/>
       <c r="I67">
-        <v>1034</v>
+        <v>1</v>
       </c>
       <c r="J67" t="s">
-        <v>48</v>
+        <v>430</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
-        <v>54622</v>
+        <v>50783</v>
       </c>
       <c r="B68">
-        <v>54621</v>
+        <v>49847</v>
       </c>
       <c r="C68" t="s">
-        <v>1309</v>
-[...4 lines deleted...]
-      <c r="E68"/>
+        <v>1327</v>
+      </c>
+      <c r="D68"/>
+      <c r="E68" t="s">
+        <v>1453</v>
+      </c>
       <c r="F68" t="s">
-        <v>1433</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="G68"/>
       <c r="H68"/>
       <c r="I68">
-        <v>1</v>
+        <v>1041</v>
       </c>
       <c r="J68" t="s">
-        <v>431</v>
+        <v>48</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
-        <v>53206</v>
+        <v>50784</v>
       </c>
       <c r="B69">
-        <v>53171</v>
+        <v>49847</v>
       </c>
       <c r="C69" t="s">
-        <v>1312</v>
-[...4 lines deleted...]
-      <c r="E69"/>
+        <v>1327</v>
+      </c>
+      <c r="D69"/>
+      <c r="E69" t="s">
+        <v>1454</v>
+      </c>
       <c r="F69" t="s">
-        <v>1436</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="G69"/>
+      <c r="H69"/>
       <c r="I69">
-        <v>13</v>
+        <v>1038</v>
       </c>
       <c r="J69" t="s">
-        <v>497</v>
+        <v>48</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
-        <v>54374</v>
+        <v>54622</v>
       </c>
       <c r="B70">
-        <v>54370</v>
+        <v>54621</v>
       </c>
       <c r="C70" t="s">
-        <v>1299</v>
+        <v>1327</v>
       </c>
       <c r="D70" t="s">
-        <v>1439</v>
+        <v>1455</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>1440</v>
+        <v>1456</v>
       </c>
       <c r="G70" t="s">
-        <v>1441</v>
+        <v>1457</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J70" t="s">
-        <v>527</v>
+        <v>430</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
-        <v>54555</v>
+        <v>53206</v>
       </c>
       <c r="B71">
-        <v>49865</v>
+        <v>53171</v>
       </c>
       <c r="C71" t="s">
-        <v>1312</v>
-[...1 lines deleted...]
-      <c r="D71"/>
+        <v>1330</v>
+      </c>
+      <c r="D71" t="s">
+        <v>1458</v>
+      </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1442</v>
+        <v>1459</v>
       </c>
       <c r="G71" t="s">
-        <v>1443</v>
-[...1 lines deleted...]
-      <c r="H71"/>
+        <v>1460</v>
+      </c>
+      <c r="H71" t="s">
+        <v>1461</v>
+      </c>
       <c r="I71">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="J71" t="s">
-        <v>173</v>
+        <v>502</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
-        <v>54164</v>
+        <v>54374</v>
       </c>
       <c r="B72">
-        <v>53106</v>
+        <v>54370</v>
       </c>
       <c r="C72" t="s">
-        <v>1295</v>
+        <v>1317</v>
       </c>
       <c r="D72" t="s">
-        <v>1444</v>
+        <v>1462</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>1445</v>
+        <v>1463</v>
       </c>
       <c r="G72" t="s">
-        <v>1446</v>
+        <v>1464</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>138</v>
+        <v>0</v>
       </c>
       <c r="J72" t="s">
-        <v>1447</v>
+        <v>532</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
-        <v>54450</v>
+        <v>54555</v>
       </c>
       <c r="B73">
-        <v>53171</v>
+        <v>49865</v>
       </c>
       <c r="C73" t="s">
-        <v>1312</v>
+        <v>1330</v>
       </c>
       <c r="D73"/>
-      <c r="E73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E73"/>
       <c r="F73" t="s">
-        <v>1449</v>
+        <v>1465</v>
       </c>
       <c r="G73" t="s">
-        <v>1450</v>
+        <v>1466</v>
       </c>
       <c r="H73"/>
       <c r="I73">
-        <v>276</v>
+        <v>0</v>
       </c>
       <c r="J73" t="s">
-        <v>1451</v>
+        <v>173</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
-        <v>54449</v>
+        <v>54164</v>
       </c>
       <c r="B74">
-        <v>53171</v>
+        <v>53106</v>
       </c>
       <c r="C74" t="s">
-        <v>1312</v>
-[...4 lines deleted...]
-      </c>
+        <v>1313</v>
+      </c>
+      <c r="D74" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E74"/>
       <c r="F74" t="s">
-        <v>1453</v>
+        <v>1468</v>
       </c>
       <c r="G74" t="s">
-        <v>1454</v>
+        <v>1469</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>296</v>
+        <v>138</v>
       </c>
       <c r="J74" t="s">
-        <v>1451</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
-        <v>54385</v>
+        <v>54450</v>
       </c>
       <c r="B75">
         <v>53171</v>
       </c>
       <c r="C75" t="s">
-        <v>1318</v>
+        <v>1330</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>1455</v>
+        <v>1471</v>
       </c>
       <c r="F75" t="s">
-        <v>1456</v>
+        <v>1472</v>
       </c>
       <c r="G75" t="s">
-        <v>1457</v>
+        <v>1473</v>
       </c>
       <c r="H75"/>
       <c r="I75">
-        <v>1</v>
+        <v>290</v>
       </c>
       <c r="J75" t="s">
-        <v>285</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
-        <v>52051</v>
+        <v>54449</v>
       </c>
       <c r="B76">
-        <v>49858</v>
+        <v>53171</v>
       </c>
       <c r="C76" t="s">
-        <v>1318</v>
-[...4 lines deleted...]
-      <c r="E76"/>
+        <v>1330</v>
+      </c>
+      <c r="D76"/>
+      <c r="E76" t="s">
+        <v>1475</v>
+      </c>
       <c r="F76" t="s">
-        <v>1459</v>
+        <v>1476</v>
       </c>
       <c r="G76" t="s">
-        <v>1460</v>
+        <v>1477</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>22</v>
+        <v>301</v>
       </c>
       <c r="J76" t="s">
-        <v>1461</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
-        <v>53596</v>
+        <v>54385</v>
       </c>
       <c r="B77">
-        <v>53386</v>
+        <v>53171</v>
       </c>
       <c r="C77" t="s">
-        <v>1344</v>
+        <v>1336</v>
       </c>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>1462</v>
+        <v>1478</v>
       </c>
       <c r="F77" t="s">
-        <v>1463</v>
+        <v>1479</v>
       </c>
       <c r="G77" t="s">
-        <v>1464</v>
+        <v>1480</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>307</v>
+        <v>1</v>
       </c>
       <c r="J77" t="s">
-        <v>310</v>
+        <v>284</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
-        <v>53601</v>
+        <v>52051</v>
       </c>
       <c r="B78">
-        <v>53386</v>
+        <v>49858</v>
       </c>
       <c r="C78" t="s">
-        <v>1295</v>
+        <v>1336</v>
       </c>
       <c r="D78" t="s">
-        <v>1465</v>
+        <v>1481</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1466</v>
+        <v>1482</v>
       </c>
       <c r="G78" t="s">
-        <v>1467</v>
+        <v>1483</v>
       </c>
       <c r="H78"/>
       <c r="I78">
+        <v>23</v>
+      </c>
+      <c r="J78" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79">
+        <v>53596</v>
+      </c>
+      <c r="B79">
+        <v>53386</v>
+      </c>
+      <c r="C79" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D79"/>
+      <c r="E79" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F79" t="s">
+        <v>1486</v>
+      </c>
+      <c r="G79" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H79"/>
+      <c r="I79">
+        <v>311</v>
+      </c>
+      <c r="J79" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80">
+        <v>53601</v>
+      </c>
+      <c r="B80">
+        <v>53386</v>
+      </c>
+      <c r="C80" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D80" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80" t="s">
+        <v>1489</v>
+      </c>
+      <c r="G80" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H80"/>
+      <c r="I80">
         <v>13</v>
       </c>
-      <c r="J78" t="s">
-        <v>502</v>
+      <c r="J80" t="s">
+        <v>507</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -23327,2164 +23724,2167 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="M1" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N1" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="O1" t="s">
-        <v>1930</v>
+        <v>1953</v>
       </c>
       <c r="P1" t="s">
-        <v>1935</v>
+        <v>1958</v>
       </c>
       <c r="Q1" t="s">
-        <v>1941</v>
+        <v>1964</v>
       </c>
       <c r="R1" t="s">
-        <v>1943</v>
+        <v>1966</v>
       </c>
       <c r="S1" t="s">
-        <v>1945</v>
+        <v>1968</v>
       </c>
       <c r="T1" t="s">
-        <v>1946</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1468</v>
+        <v>1491</v>
       </c>
       <c r="C2" t="s">
-        <v>1469</v>
+        <v>1492</v>
       </c>
       <c r="D2" t="s">
-        <v>1475</v>
+        <v>1498</v>
       </c>
       <c r="E2" t="s">
-        <v>1636</v>
+        <v>1659</v>
       </c>
       <c r="F2" t="s">
-        <v>1639</v>
+        <v>1663</v>
       </c>
       <c r="G2" t="s">
-        <v>1646</v>
+        <v>1670</v>
       </c>
       <c r="H2" t="s">
-        <v>1648</v>
+        <v>1672</v>
       </c>
       <c r="I2" t="s">
-        <v>1667</v>
+        <v>1691</v>
       </c>
       <c r="J2" t="s">
-        <v>1695</v>
+        <v>1719</v>
       </c>
       <c r="K2" t="s">
-        <v>1747</v>
+        <v>1770</v>
       </c>
       <c r="L2" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="M2" t="s">
-        <v>1920</v>
+        <v>1943</v>
       </c>
       <c r="N2" t="s">
-        <v>1925</v>
+        <v>1948</v>
       </c>
       <c r="O2" t="s">
-        <v>1931</v>
+        <v>1954</v>
       </c>
       <c r="P2" t="s">
-        <v>1936</v>
+        <v>1959</v>
       </c>
       <c r="Q2" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="R2" t="s">
-        <v>1357</v>
+        <v>1377</v>
       </c>
       <c r="S2" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="T2" t="s">
-        <v>1150</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D3" t="s">
-        <v>1476</v>
+        <v>1499</v>
       </c>
       <c r="E3" t="s">
-        <v>1637</v>
+        <v>1660</v>
       </c>
       <c r="F3" t="s">
         <v>120</v>
       </c>
       <c r="G3" t="s">
         <v>224</v>
       </c>
       <c r="H3" t="s">
-        <v>1649</v>
+        <v>1673</v>
       </c>
       <c r="I3" t="s">
         <v>123</v>
       </c>
       <c r="J3" t="s">
-        <v>1696</v>
+        <v>1720</v>
       </c>
       <c r="K3" t="s">
-        <v>1748</v>
+        <v>1771</v>
       </c>
       <c r="L3" t="s">
-        <v>1919</v>
+        <v>1942</v>
       </c>
       <c r="M3" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="N3" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="O3" t="s">
-        <v>1932</v>
+        <v>1955</v>
       </c>
       <c r="P3" t="s">
-        <v>1937</v>
+        <v>1960</v>
       </c>
       <c r="Q3" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="R3" t="s">
-        <v>1318</v>
+        <v>1336</v>
       </c>
       <c r="S3" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="T3" t="s">
-        <v>1149</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>135</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>1477</v>
+        <v>1500</v>
       </c>
       <c r="E4" t="s">
         <v>139</v>
       </c>
       <c r="F4" t="s">
-        <v>1640</v>
+        <v>1664</v>
       </c>
       <c r="G4" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="H4" t="s">
-        <v>1650</v>
+        <v>1674</v>
       </c>
       <c r="I4" t="s">
-        <v>1668</v>
+        <v>1692</v>
       </c>
       <c r="J4" t="s">
-        <v>1697</v>
+        <v>1721</v>
       </c>
       <c r="K4" t="s">
-        <v>1749</v>
+        <v>1772</v>
       </c>
       <c r="M4" t="s">
-        <v>1921</v>
+        <v>1944</v>
       </c>
       <c r="N4" t="s">
-        <v>1926</v>
+        <v>1949</v>
       </c>
       <c r="O4" t="s">
-        <v>1933</v>
+        <v>1956</v>
       </c>
       <c r="P4" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="Q4" t="s">
-        <v>1942</v>
+        <v>1965</v>
       </c>
       <c r="R4" t="s">
-        <v>1299</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>1470</v>
+        <v>1493</v>
       </c>
       <c r="D5" t="s">
-        <v>1478</v>
+        <v>1501</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
-        <v>1647</v>
+        <v>1671</v>
       </c>
       <c r="H5" t="s">
-        <v>1651</v>
+        <v>1675</v>
       </c>
       <c r="I5" t="s">
-        <v>1669</v>
+        <v>1693</v>
       </c>
       <c r="J5" t="s">
-        <v>1698</v>
+        <v>1722</v>
       </c>
       <c r="K5" t="s">
-        <v>1750</v>
+        <v>1773</v>
       </c>
       <c r="M5" t="s">
-        <v>1922</v>
+        <v>1945</v>
       </c>
       <c r="N5" t="s">
-        <v>1927</v>
+        <v>1950</v>
       </c>
       <c r="O5" t="s">
-        <v>1934</v>
+        <v>1957</v>
       </c>
       <c r="P5" t="s">
-        <v>1933</v>
+        <v>1956</v>
       </c>
       <c r="Q5" t="s">
-        <v>1152</v>
+        <v>1170</v>
       </c>
       <c r="R5" t="s">
-        <v>1396</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>1471</v>
+        <v>1494</v>
       </c>
       <c r="D6" t="s">
-        <v>1479</v>
+        <v>1502</v>
       </c>
       <c r="E6" t="s">
-        <v>1638</v>
+        <v>1661</v>
       </c>
       <c r="F6" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="G6" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="H6" t="s">
-        <v>1652</v>
+        <v>1676</v>
       </c>
       <c r="I6" t="s">
-        <v>1670</v>
+        <v>1694</v>
       </c>
       <c r="J6" t="s">
-        <v>1699</v>
+        <v>1723</v>
       </c>
       <c r="K6" t="s">
-        <v>1751</v>
+        <v>1774</v>
       </c>
       <c r="M6" t="s">
-        <v>1923</v>
+        <v>1946</v>
       </c>
       <c r="N6" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="P6" t="s">
-        <v>1938</v>
+        <v>1961</v>
       </c>
       <c r="Q6" t="s">
-        <v>638</v>
+        <v>650</v>
       </c>
       <c r="R6" t="s">
-        <v>1295</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>217</v>
       </c>
       <c r="D7" t="s">
-        <v>1480</v>
+        <v>1503</v>
       </c>
       <c r="E7" t="s">
-        <v>254</v>
+        <v>1662</v>
       </c>
       <c r="F7" t="s">
-        <v>1641</v>
+        <v>1665</v>
       </c>
       <c r="G7" t="s">
         <v>232</v>
       </c>
       <c r="H7" t="s">
-        <v>1653</v>
+        <v>1677</v>
       </c>
       <c r="I7" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="J7" t="s">
-        <v>1700</v>
+        <v>258</v>
       </c>
       <c r="K7" t="s">
-        <v>1667</v>
+        <v>1691</v>
       </c>
       <c r="M7" t="s">
-        <v>1924</v>
+        <v>1947</v>
       </c>
       <c r="N7" t="s">
-        <v>1928</v>
+        <v>1951</v>
       </c>
       <c r="P7" t="s">
-        <v>1939</v>
+        <v>1962</v>
       </c>
       <c r="R7" t="s">
-        <v>1944</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1472</v>
+        <v>1495</v>
       </c>
       <c r="D8" t="s">
-        <v>1481</v>
+        <v>1504</v>
       </c>
       <c r="F8" t="s">
-        <v>1642</v>
+        <v>1666</v>
       </c>
       <c r="G8" t="s">
         <v>130</v>
       </c>
       <c r="H8" t="s">
-        <v>1654</v>
+        <v>1678</v>
       </c>
       <c r="I8" t="s">
-        <v>1671</v>
+        <v>1695</v>
       </c>
       <c r="J8" t="s">
-        <v>1701</v>
+        <v>1724</v>
       </c>
       <c r="K8" t="s">
         <v>123</v>
       </c>
       <c r="N8" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="P8" t="s">
-        <v>1940</v>
+        <v>1963</v>
       </c>
       <c r="R8" t="s">
-        <v>1340</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>1473</v>
+        <v>1496</v>
       </c>
       <c r="D9" t="s">
-        <v>1482</v>
+        <v>1505</v>
       </c>
       <c r="F9" t="s">
-        <v>1643</v>
+        <v>1667</v>
       </c>
       <c r="G9" t="s">
         <v>192</v>
       </c>
       <c r="H9" t="s">
         <v>218</v>
       </c>
       <c r="I9" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="J9" t="s">
-        <v>1702</v>
+        <v>1725</v>
       </c>
       <c r="K9" t="s">
-        <v>1752</v>
+        <v>1775</v>
       </c>
       <c r="N9" t="s">
         <v>211</v>
       </c>
+      <c r="P9" t="s">
+        <v>560</v>
+      </c>
       <c r="R9" t="s">
-        <v>1305</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>87</v>
       </c>
       <c r="D10" t="s">
-        <v>1483</v>
+        <v>1506</v>
       </c>
       <c r="F10" t="s">
-        <v>1644</v>
+        <v>1668</v>
       </c>
       <c r="G10" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="H10" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="I10" t="s">
-        <v>1672</v>
+        <v>1696</v>
       </c>
       <c r="J10" t="s">
-        <v>1703</v>
+        <v>1726</v>
       </c>
       <c r="K10" t="s">
-        <v>1753</v>
+        <v>1776</v>
       </c>
       <c r="N10" t="s">
-        <v>1929</v>
+        <v>1952</v>
       </c>
       <c r="R10" t="s">
-        <v>1344</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1474</v>
+        <v>1497</v>
       </c>
       <c r="D11" t="s">
-        <v>1484</v>
+        <v>1507</v>
       </c>
       <c r="F11" t="s">
-        <v>1645</v>
+        <v>1669</v>
       </c>
       <c r="H11" t="s">
         <v>122</v>
       </c>
       <c r="I11" t="s">
-        <v>1673</v>
+        <v>1697</v>
       </c>
       <c r="J11" t="s">
-        <v>1704</v>
+        <v>1727</v>
       </c>
       <c r="K11" t="s">
-        <v>1754</v>
+        <v>1777</v>
       </c>
       <c r="R11" t="s">
-        <v>1312</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1485</v>
+        <v>1508</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>1655</v>
+        <v>1679</v>
       </c>
       <c r="I12" t="s">
         <v>224</v>
       </c>
       <c r="J12" t="s">
-        <v>1705</v>
+        <v>1728</v>
       </c>
       <c r="K12" t="s">
-        <v>1755</v>
+        <v>1778</v>
       </c>
       <c r="R12" t="s">
-        <v>1309</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1486</v>
+        <v>1509</v>
       </c>
       <c r="H13" t="s">
-        <v>1656</v>
+        <v>1680</v>
       </c>
       <c r="I13" t="s">
         <v>158</v>
       </c>
       <c r="J13" t="s">
-        <v>1706</v>
+        <v>1729</v>
       </c>
       <c r="K13" t="s">
-        <v>1756</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1487</v>
+        <v>1510</v>
       </c>
       <c r="H14" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="I14" t="s">
-        <v>1674</v>
+        <v>1698</v>
       </c>
       <c r="J14" t="s">
-        <v>1707</v>
+        <v>1730</v>
       </c>
       <c r="K14" t="s">
-        <v>1757</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1488</v>
+        <v>1511</v>
       </c>
       <c r="H15" t="s">
-        <v>1657</v>
+        <v>1681</v>
       </c>
       <c r="I15" t="s">
         <v>131</v>
       </c>
       <c r="J15" t="s">
-        <v>1708</v>
+        <v>1731</v>
       </c>
       <c r="K15" t="s">
-        <v>1758</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1489</v>
+        <v>1512</v>
       </c>
       <c r="H16" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="I16" t="s">
-        <v>1675</v>
+        <v>1699</v>
       </c>
       <c r="J16" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="K16" t="s">
-        <v>1759</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1490</v>
+        <v>1513</v>
       </c>
       <c r="H17" t="s">
-        <v>1658</v>
+        <v>1682</v>
       </c>
       <c r="I17" t="s">
-        <v>1676</v>
+        <v>1700</v>
       </c>
       <c r="J17" t="s">
-        <v>1709</v>
+        <v>1732</v>
       </c>
       <c r="K17" t="s">
-        <v>1669</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1491</v>
+        <v>1514</v>
       </c>
       <c r="H18" t="s">
-        <v>1659</v>
+        <v>1683</v>
       </c>
       <c r="I18" t="s">
-        <v>1677</v>
+        <v>1701</v>
       </c>
       <c r="J18" t="s">
-        <v>1710</v>
+        <v>1733</v>
       </c>
       <c r="K18" t="s">
-        <v>1760</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1492</v>
+        <v>1515</v>
       </c>
       <c r="H19" t="s">
-        <v>1660</v>
+        <v>1684</v>
       </c>
       <c r="I19" t="s">
-        <v>1678</v>
+        <v>1702</v>
       </c>
       <c r="J19" t="s">
-        <v>1711</v>
+        <v>1734</v>
       </c>
       <c r="K19" t="s">
-        <v>1761</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1493</v>
+        <v>1516</v>
       </c>
       <c r="H20" t="s">
-        <v>1661</v>
+        <v>1685</v>
       </c>
       <c r="I20" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="J20" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="K20" t="s">
-        <v>1762</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1494</v>
+        <v>1517</v>
       </c>
       <c r="H21" t="s">
-        <v>1662</v>
+        <v>1686</v>
       </c>
       <c r="I21" t="s">
         <v>233</v>
       </c>
       <c r="J21" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="K21" t="s">
-        <v>1763</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1495</v>
+        <v>1518</v>
       </c>
       <c r="H22" t="s">
-        <v>1663</v>
+        <v>1687</v>
       </c>
       <c r="I22" t="s">
-        <v>1679</v>
+        <v>1703</v>
       </c>
       <c r="J22" t="s">
-        <v>1712</v>
+        <v>1735</v>
       </c>
       <c r="K22" t="s">
-        <v>1764</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1496</v>
+        <v>1519</v>
       </c>
       <c r="H23" t="s">
-        <v>1664</v>
+        <v>1688</v>
       </c>
       <c r="I23" t="s">
         <v>141</v>
       </c>
       <c r="J23" t="s">
-        <v>1713</v>
+        <v>1736</v>
       </c>
       <c r="K23" t="s">
-        <v>1765</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1497</v>
+        <v>1520</v>
       </c>
       <c r="H24" t="s">
-        <v>1665</v>
+        <v>1689</v>
       </c>
       <c r="I24" t="s">
-        <v>1680</v>
+        <v>1704</v>
       </c>
       <c r="J24" t="s">
-        <v>1714</v>
+        <v>1737</v>
       </c>
       <c r="K24" t="s">
-        <v>1766</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1498</v>
+        <v>1521</v>
       </c>
       <c r="H25" t="s">
         <v>56</v>
       </c>
       <c r="I25" t="s">
-        <v>1681</v>
+        <v>1705</v>
       </c>
       <c r="J25" t="s">
-        <v>1715</v>
+        <v>1738</v>
       </c>
       <c r="K25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1499</v>
+        <v>1522</v>
       </c>
       <c r="H26" t="s">
-        <v>1666</v>
+        <v>1690</v>
       </c>
       <c r="I26" t="s">
-        <v>1682</v>
+        <v>1706</v>
       </c>
       <c r="J26" t="s">
-        <v>1716</v>
+        <v>1739</v>
       </c>
       <c r="K26" t="s">
-        <v>1767</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1500</v>
+        <v>1523</v>
       </c>
       <c r="H27" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="I27" t="s">
-        <v>1683</v>
+        <v>1707</v>
       </c>
       <c r="J27" t="s">
-        <v>1717</v>
+        <v>1740</v>
       </c>
       <c r="K27" t="s">
-        <v>1768</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1501</v>
+        <v>1524</v>
       </c>
       <c r="H28" t="s">
         <v>256</v>
       </c>
       <c r="I28" t="s">
-        <v>1684</v>
+        <v>1708</v>
       </c>
       <c r="J28" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="K28" t="s">
-        <v>1769</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1502</v>
+        <v>1525</v>
       </c>
       <c r="I29" t="s">
-        <v>1685</v>
+        <v>1709</v>
       </c>
       <c r="J29" t="s">
-        <v>1718</v>
+        <v>1741</v>
       </c>
       <c r="K29" t="s">
-        <v>1770</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1503</v>
+        <v>1526</v>
       </c>
       <c r="I30" t="s">
-        <v>1686</v>
+        <v>1710</v>
       </c>
       <c r="J30" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="K30" t="s">
-        <v>1771</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1504</v>
+        <v>1527</v>
       </c>
       <c r="I31" t="s">
-        <v>1687</v>
+        <v>1711</v>
       </c>
       <c r="J31" t="s">
-        <v>1719</v>
+        <v>1742</v>
       </c>
       <c r="K31" t="s">
-        <v>1772</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1505</v>
+        <v>1528</v>
       </c>
       <c r="I32" t="s">
-        <v>1688</v>
+        <v>1712</v>
       </c>
       <c r="J32" t="s">
-        <v>1720</v>
+        <v>1743</v>
       </c>
       <c r="K32" t="s">
-        <v>1773</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1506</v>
+        <v>1529</v>
       </c>
       <c r="I33" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="J33" t="s">
-        <v>1721</v>
+        <v>1744</v>
       </c>
       <c r="K33" t="s">
-        <v>1774</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1507</v>
+        <v>1530</v>
       </c>
       <c r="I34" t="s">
-        <v>1689</v>
+        <v>1713</v>
       </c>
       <c r="J34" t="s">
         <v>142</v>
       </c>
       <c r="K34" t="s">
-        <v>1775</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1508</v>
+        <v>1531</v>
       </c>
       <c r="I35" t="s">
-        <v>1690</v>
+        <v>1714</v>
       </c>
       <c r="J35" t="s">
-        <v>1722</v>
+        <v>1745</v>
       </c>
       <c r="K35" t="s">
-        <v>1776</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1509</v>
+        <v>1532</v>
       </c>
       <c r="I36" t="s">
         <v>148</v>
       </c>
       <c r="J36" t="s">
-        <v>1723</v>
+        <v>1746</v>
       </c>
       <c r="K36" t="s">
-        <v>1777</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1510</v>
+        <v>1533</v>
       </c>
       <c r="I37" t="s">
-        <v>1691</v>
+        <v>1715</v>
       </c>
       <c r="J37" t="s">
-        <v>1724</v>
+        <v>1747</v>
       </c>
       <c r="K37" t="s">
-        <v>1778</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1511</v>
+        <v>1534</v>
       </c>
       <c r="I38" t="s">
-        <v>1692</v>
+        <v>1716</v>
       </c>
       <c r="J38" t="s">
-        <v>1725</v>
+        <v>1748</v>
       </c>
       <c r="K38" t="s">
-        <v>1779</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1512</v>
+        <v>1535</v>
       </c>
       <c r="I39" t="s">
-        <v>1693</v>
+        <v>1717</v>
       </c>
       <c r="J39" t="s">
-        <v>1726</v>
+        <v>1749</v>
       </c>
       <c r="K39" t="s">
-        <v>1780</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1513</v>
+        <v>1536</v>
       </c>
       <c r="I40" t="s">
         <v>192</v>
       </c>
       <c r="J40" t="s">
-        <v>1727</v>
+        <v>1750</v>
       </c>
       <c r="K40" t="s">
-        <v>1781</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1514</v>
+        <v>1537</v>
       </c>
       <c r="I41" t="s">
-        <v>1694</v>
+        <v>1718</v>
       </c>
       <c r="J41" t="s">
         <v>184</v>
       </c>
       <c r="K41" t="s">
-        <v>1782</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1515</v>
+        <v>1538</v>
       </c>
       <c r="J42" t="s">
-        <v>1728</v>
+        <v>1751</v>
       </c>
       <c r="K42" t="s">
-        <v>1783</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1516</v>
+        <v>1539</v>
       </c>
       <c r="J43" t="s">
-        <v>1729</v>
+        <v>1752</v>
       </c>
       <c r="K43" t="s">
-        <v>1784</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1517</v>
+        <v>1540</v>
       </c>
       <c r="J44" t="s">
-        <v>1730</v>
+        <v>1753</v>
       </c>
       <c r="K44" t="s">
-        <v>1785</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1518</v>
+        <v>1541</v>
       </c>
       <c r="J45" t="s">
-        <v>1731</v>
+        <v>1754</v>
       </c>
       <c r="K45" t="s">
-        <v>1786</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1519</v>
+        <v>1542</v>
       </c>
       <c r="J46" t="s">
         <v>197</v>
       </c>
       <c r="K46" t="s">
-        <v>1787</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1520</v>
+        <v>1543</v>
       </c>
       <c r="J47" t="s">
-        <v>1732</v>
+        <v>1755</v>
       </c>
       <c r="K47" t="s">
-        <v>1788</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1521</v>
+        <v>1544</v>
       </c>
       <c r="J48" t="s">
-        <v>1733</v>
+        <v>1756</v>
       </c>
       <c r="K48" t="s">
-        <v>1789</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1522</v>
+        <v>1545</v>
       </c>
       <c r="J49" t="s">
-        <v>1734</v>
+        <v>1757</v>
       </c>
       <c r="K49" t="s">
-        <v>1790</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1523</v>
+        <v>1546</v>
       </c>
       <c r="J50" t="s">
-        <v>1735</v>
+        <v>1758</v>
       </c>
       <c r="K50" t="s">
-        <v>1791</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1524</v>
+        <v>1547</v>
       </c>
       <c r="J51" t="s">
         <v>103</v>
       </c>
       <c r="K51" t="s">
-        <v>1792</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1525</v>
+        <v>1548</v>
       </c>
       <c r="J52" t="s">
-        <v>1736</v>
+        <v>1759</v>
       </c>
       <c r="K52" t="s">
-        <v>1793</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1526</v>
+        <v>1549</v>
       </c>
       <c r="J53" t="s">
-        <v>1737</v>
+        <v>1760</v>
       </c>
       <c r="K53" t="s">
-        <v>1794</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1527</v>
+        <v>1550</v>
       </c>
       <c r="J54" t="s">
-        <v>1738</v>
+        <v>1761</v>
       </c>
       <c r="K54" t="s">
-        <v>1795</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1528</v>
+        <v>1551</v>
       </c>
       <c r="J55" t="s">
-        <v>1739</v>
+        <v>1762</v>
       </c>
       <c r="K55" t="s">
-        <v>1796</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1529</v>
+        <v>1552</v>
       </c>
       <c r="J56" t="s">
-        <v>1740</v>
+        <v>1763</v>
       </c>
       <c r="K56" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1530</v>
+        <v>1553</v>
       </c>
       <c r="J57" t="s">
-        <v>1741</v>
+        <v>1764</v>
       </c>
       <c r="K57" t="s">
-        <v>1797</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1531</v>
+        <v>1554</v>
       </c>
       <c r="J58" t="s">
         <v>124</v>
       </c>
       <c r="K58" t="s">
-        <v>1798</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1532</v>
+        <v>1555</v>
       </c>
       <c r="J59" t="s">
-        <v>1742</v>
+        <v>1765</v>
       </c>
       <c r="K59" t="s">
-        <v>1799</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1533</v>
+        <v>1556</v>
       </c>
       <c r="J60" t="s">
-        <v>1743</v>
+        <v>1766</v>
       </c>
       <c r="K60" t="s">
-        <v>1800</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1534</v>
+        <v>1557</v>
       </c>
       <c r="J61" t="s">
-        <v>1744</v>
+        <v>1767</v>
       </c>
       <c r="K61" t="s">
-        <v>1801</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1535</v>
+        <v>1558</v>
       </c>
       <c r="J62" t="s">
-        <v>1745</v>
+        <v>1768</v>
       </c>
       <c r="K62" t="s">
-        <v>1802</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1536</v>
+        <v>1559</v>
       </c>
       <c r="J63" t="s">
-        <v>1746</v>
+        <v>1769</v>
       </c>
       <c r="K63" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1537</v>
+        <v>1560</v>
       </c>
       <c r="J64" t="s">
         <v>46</v>
       </c>
       <c r="K64" t="s">
-        <v>1803</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1538</v>
+        <v>1561</v>
       </c>
       <c r="K65" t="s">
-        <v>1804</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1539</v>
+        <v>1562</v>
       </c>
       <c r="K66" t="s">
-        <v>1805</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1540</v>
+        <v>1563</v>
       </c>
       <c r="K67" t="s">
-        <v>1806</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1541</v>
+        <v>1564</v>
       </c>
       <c r="K68" t="s">
-        <v>1807</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1542</v>
+        <v>1565</v>
       </c>
       <c r="K69" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1543</v>
+        <v>1566</v>
       </c>
       <c r="K70" t="s">
-        <v>1808</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1544</v>
+        <v>1567</v>
       </c>
       <c r="K71" t="s">
-        <v>1809</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1545</v>
+        <v>1568</v>
       </c>
       <c r="K72" t="s">
-        <v>1810</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1546</v>
+        <v>1569</v>
       </c>
       <c r="K73" t="s">
-        <v>1811</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1547</v>
+        <v>1570</v>
       </c>
       <c r="K74" t="s">
-        <v>1812</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1548</v>
+        <v>1571</v>
       </c>
       <c r="K75" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1549</v>
+        <v>1572</v>
       </c>
       <c r="K76" t="s">
-        <v>1813</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1550</v>
+        <v>1573</v>
       </c>
       <c r="K77" t="s">
-        <v>1814</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1551</v>
+        <v>1574</v>
       </c>
       <c r="K78" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1552</v>
+        <v>1575</v>
       </c>
       <c r="K79" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1553</v>
+        <v>1576</v>
       </c>
       <c r="K80" t="s">
-        <v>1815</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1554</v>
+        <v>1577</v>
       </c>
       <c r="K81" t="s">
-        <v>1816</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1555</v>
+        <v>1578</v>
       </c>
       <c r="K82" t="s">
-        <v>1817</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1556</v>
+        <v>1579</v>
       </c>
       <c r="K83" t="s">
-        <v>1818</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1557</v>
+        <v>1580</v>
       </c>
       <c r="K84" t="s">
-        <v>1819</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1558</v>
+        <v>1581</v>
       </c>
       <c r="K85" t="s">
-        <v>1679</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1559</v>
+        <v>1582</v>
       </c>
       <c r="K86" t="s">
-        <v>1820</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1560</v>
+        <v>1583</v>
       </c>
       <c r="K87" t="s">
-        <v>1821</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1561</v>
+        <v>1584</v>
       </c>
       <c r="K88" t="s">
-        <v>1822</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1562</v>
+        <v>1585</v>
       </c>
       <c r="K89" t="s">
-        <v>1823</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1563</v>
+        <v>1586</v>
       </c>
       <c r="K90" t="s">
-        <v>1824</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1564</v>
+        <v>1587</v>
       </c>
       <c r="K91" t="s">
-        <v>1825</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1565</v>
+        <v>1588</v>
       </c>
       <c r="K92" t="s">
-        <v>1826</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1566</v>
+        <v>1589</v>
       </c>
       <c r="K93" t="s">
-        <v>1827</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1567</v>
+        <v>1590</v>
       </c>
       <c r="K94" t="s">
-        <v>1828</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1568</v>
+        <v>1591</v>
       </c>
       <c r="K95" t="s">
-        <v>1681</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1569</v>
+        <v>1592</v>
       </c>
       <c r="K96" t="s">
-        <v>1829</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1570</v>
+        <v>1593</v>
       </c>
       <c r="K97" t="s">
-        <v>1830</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1571</v>
+        <v>1594</v>
       </c>
       <c r="K98" t="s">
-        <v>1831</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1572</v>
+        <v>1595</v>
       </c>
       <c r="K99" t="s">
-        <v>1832</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1573</v>
+        <v>1596</v>
       </c>
       <c r="K100" t="s">
-        <v>1833</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1574</v>
+        <v>1597</v>
       </c>
       <c r="K101" t="s">
-        <v>1834</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1575</v>
+        <v>1598</v>
       </c>
       <c r="K102" t="s">
-        <v>1835</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1576</v>
+        <v>1599</v>
       </c>
       <c r="K103" t="s">
-        <v>1836</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1577</v>
+        <v>1600</v>
       </c>
       <c r="K104" t="s">
-        <v>1837</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1578</v>
+        <v>1601</v>
       </c>
       <c r="K105" t="s">
-        <v>1838</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1579</v>
+        <v>1602</v>
       </c>
       <c r="K106" t="s">
-        <v>1839</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1580</v>
+        <v>1603</v>
       </c>
       <c r="K107" t="s">
-        <v>1840</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1581</v>
+        <v>1604</v>
       </c>
       <c r="K108" t="s">
-        <v>1841</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1582</v>
+        <v>1605</v>
       </c>
       <c r="K109" t="s">
-        <v>1842</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1583</v>
+        <v>1606</v>
       </c>
       <c r="K110" t="s">
-        <v>1843</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1584</v>
+        <v>1607</v>
       </c>
       <c r="K111" t="s">
-        <v>1844</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1585</v>
+        <v>1608</v>
       </c>
       <c r="K112" t="s">
-        <v>1845</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1586</v>
+        <v>1609</v>
       </c>
       <c r="K113" t="s">
-        <v>1846</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1587</v>
+        <v>1610</v>
       </c>
       <c r="K114" t="s">
-        <v>1847</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1588</v>
+        <v>1611</v>
       </c>
       <c r="K115" t="s">
-        <v>1848</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1589</v>
+        <v>1612</v>
       </c>
       <c r="K116" t="s">
-        <v>1849</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1590</v>
+        <v>1613</v>
       </c>
       <c r="K117" t="s">
-        <v>1850</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1591</v>
+        <v>1614</v>
       </c>
       <c r="K118" t="s">
-        <v>1851</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1592</v>
+        <v>1615</v>
       </c>
       <c r="K119" t="s">
-        <v>1852</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1593</v>
+        <v>1616</v>
       </c>
       <c r="K120" t="s">
-        <v>1853</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1594</v>
+        <v>1617</v>
       </c>
       <c r="K121" t="s">
-        <v>1854</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1595</v>
+        <v>1618</v>
       </c>
       <c r="K122" t="s">
-        <v>1855</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1596</v>
+        <v>1619</v>
       </c>
       <c r="K123" t="s">
-        <v>1856</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1597</v>
+        <v>1620</v>
       </c>
       <c r="K124" t="s">
-        <v>1857</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1598</v>
+        <v>1621</v>
       </c>
       <c r="K125" t="s">
-        <v>1659</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1599</v>
+        <v>1622</v>
       </c>
       <c r="K126" t="s">
-        <v>1858</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1600</v>
+        <v>1623</v>
       </c>
       <c r="K127" t="s">
-        <v>1859</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1601</v>
+        <v>1624</v>
       </c>
       <c r="K128" t="s">
-        <v>1860</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1602</v>
+        <v>1625</v>
       </c>
       <c r="K129" t="s">
-        <v>1861</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1603</v>
+        <v>1626</v>
       </c>
       <c r="K130" t="s">
-        <v>1862</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1604</v>
+        <v>1627</v>
       </c>
       <c r="K131" t="s">
-        <v>1863</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1605</v>
+        <v>1628</v>
       </c>
       <c r="K132" t="s">
-        <v>1864</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1606</v>
+        <v>1629</v>
       </c>
       <c r="K133" t="s">
-        <v>1865</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1607</v>
+        <v>1630</v>
       </c>
       <c r="K134" t="s">
-        <v>1866</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1608</v>
+        <v>1631</v>
       </c>
       <c r="K135" t="s">
-        <v>1867</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1609</v>
+        <v>1632</v>
       </c>
       <c r="K136" t="s">
-        <v>1868</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1610</v>
+        <v>1633</v>
       </c>
       <c r="K137" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1611</v>
+        <v>1634</v>
       </c>
       <c r="K138" t="s">
-        <v>1686</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1612</v>
+        <v>1635</v>
       </c>
       <c r="K139" t="s">
-        <v>1869</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1613</v>
+        <v>1636</v>
       </c>
       <c r="K140" t="s">
-        <v>1870</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1614</v>
+        <v>1637</v>
       </c>
       <c r="K141" t="s">
-        <v>1871</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1615</v>
+        <v>1638</v>
       </c>
       <c r="K142" t="s">
-        <v>1872</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1616</v>
+        <v>1639</v>
       </c>
       <c r="K143" t="s">
-        <v>1873</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1617</v>
+        <v>1640</v>
       </c>
       <c r="K144" t="s">
-        <v>1874</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1618</v>
+        <v>1641</v>
       </c>
       <c r="K145" t="s">
-        <v>1875</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1619</v>
+        <v>1642</v>
       </c>
       <c r="K146" t="s">
-        <v>1876</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1620</v>
+        <v>1643</v>
       </c>
       <c r="K147" t="s">
-        <v>1877</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1621</v>
+        <v>1644</v>
       </c>
       <c r="K148" t="s">
-        <v>1878</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1622</v>
+        <v>1645</v>
       </c>
       <c r="K149" t="s">
-        <v>1879</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1623</v>
+        <v>1646</v>
       </c>
       <c r="K150" t="s">
-        <v>1880</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1624</v>
+        <v>1647</v>
       </c>
       <c r="K151" t="s">
-        <v>1881</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1625</v>
+        <v>1648</v>
       </c>
       <c r="K152" t="s">
-        <v>1882</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1626</v>
+        <v>1649</v>
       </c>
       <c r="K153" t="s">
-        <v>1883</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1627</v>
+        <v>1650</v>
       </c>
       <c r="K154" t="s">
-        <v>1884</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1628</v>
+        <v>1651</v>
       </c>
       <c r="K155" t="s">
-        <v>1885</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1629</v>
+        <v>1652</v>
       </c>
       <c r="K156" t="s">
-        <v>1886</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1630</v>
+        <v>1653</v>
       </c>
       <c r="K157" t="s">
-        <v>1887</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1631</v>
+        <v>1654</v>
       </c>
       <c r="K158" t="s">
-        <v>1888</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1632</v>
+        <v>1655</v>
       </c>
       <c r="K159" t="s">
-        <v>1889</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1633</v>
+        <v>1656</v>
       </c>
       <c r="K160" t="s">
-        <v>1890</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1634</v>
+        <v>1657</v>
       </c>
       <c r="K161" t="s">
-        <v>1891</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1635</v>
+        <v>1658</v>
       </c>
       <c r="K162" t="s">
-        <v>1892</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1893</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1894</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1895</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1896</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1897</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1898</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1899</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1900</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1901</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1902</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1903</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1904</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1905</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1906</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1907</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1908</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1909</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1666</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1910</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1911</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1912</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1913</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1914</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1915</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1916</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1917</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1918</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">