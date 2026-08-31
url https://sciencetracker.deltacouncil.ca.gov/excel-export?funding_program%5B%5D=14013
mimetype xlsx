--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1970">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1979">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-17 02:14:18pm</t>
+    <t>2026-08-31 03:35:46pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_program%5B%5D=14013</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_program":["14013"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -791,144 +791,141 @@
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management</t>
   </si>
   <si>
     <t>Invasive and non native species; Pesticides; Phragmites; Socio economic drivers</t>
   </si>
   <si>
     <t>June 10, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/52581</t>
   </si>
   <si>
     <t>Assessing sea-level rise and flooding changes in the Sacramento/San Joaquin Delta using historical water-level records</t>
   </si>
   <si>
     <t>University of South Carolina</t>
   </si>
   <si>
     <t>The project aims to recover, digitize, and analyze more than 1300 station years of ‘lost-and-forgotten’ water level records collected from 1857 to 1982 in the Sacramento-San Joaquin Delta. These measurements, augmented by modern data, will improve our understanding of tidal, flood, and sea level trends in the system. By determining ‘hotspots’ of habitat and flood risk sensitivity, the results may be used to better focus future scientific and management priorities, to protect the environment, manage flood risk, and enhance community resilience to climate change</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
+    <t>2022;2023;2024;2025</t>
+  </si>
+  <si>
     <t>Status and trend monitoring; Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Research</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Land use and human activities</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Backwater; Climate change; Environmental drivers; Estuaries; Land elevation; Levees; Outflow; Sea level rise; Stage; Subsidence; Surface water flow; Tides; Velocity; Vessels and shipping channels; Water; Wind</t>
   </si>
   <si>
-    <t>October 10, 2023</t>
+    <t>July 29, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53106</t>
   </si>
   <si>
     <t>Non-Invasive Environmental DNA Monitoring to Support Tidal Wetland Restoration</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t xml:space="preserve">In this project we use single-species and multi-species environmental DNA (eDNA) approaches to monitor tidal wetland restoration sites and paired reference sites (existing, unrestored tidal wetlands located near restoration sites) in the San Francisco Bay Delta (SFBD). We are working in coordination with the CDFW Fish Restoration Program (FRP) and other collaborators so our eDNA detections can be paired with physical detections of fishes from their trawling efforts. Ultra-sensitive DNA single species detection methods are being used to identify restoration site use by listed species (Delta Smelt, Longfin Smelt, winter- and spring-run Chinook Salmon) while the DNA metabarcoding approach will evaluate entire fish communities (groups of different fish species) at restored and reference sites. Aside from revealing restored habitat use by other fishes, metabarcoding will reveal potential ecological interactions between Endangered Species Act listed and non-listed species, through concurrent detection in time and space. Sampling throughout the year will allow us to identify seasonal trends in fish use of restored and reference sites. This project will demonstrate the utility of eDNA detection as a non-invasive (no take), cost-effective monitoring tool that can complement conventional surveys of restored tidal wetlands in the SFBD. Our results can be incorporated into an adaptive monitoring framework for tidal wetland restoration, to increase success of future restoration projects. </t>
   </si>
   <si>
     <t>Developing an eDNA metabarcoding protocol to improve fish and mussel monitoring in the San Francisco Estuary</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Francisco Bay</t>
   </si>
   <si>
-    <t>2022;2023;2024;2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Monitoring - Effectiveness; Monitoring - Status and trends; Research</t>
   </si>
   <si>
     <t>Wetlands</t>
   </si>
   <si>
     <t>Fish; Invertebrates; Species; Tidal wetlands</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.</t>
   </si>
   <si>
     <t>Chinook Salmon; Delta Smelt; Endangered species; Estuaries; Fish; Green sturgeon; Habitat; Habitat restoration; Invasive and non native species; Invertebrates; Longfin Smelt; Mollusks; Pelagic fish; Restoration; Restoration planning; Sacramento Splittail; Salmon migration; Salmon rearing; Steelhead Trout; Striped bass; Sturgeon; Tidal wetlands; Wetlands; White Sturgeon</t>
   </si>
   <si>
     <t>June 16, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53136</t>
   </si>
   <si>
     <t>From Microbes to Zooplankton, What Defines a Beneficial Wetland?</t>
   </si>
   <si>
     <t>San Francisco State University, Estuary &amp; Ocean Science Center</t>
   </si>
   <si>
     <t>ICF International Inc.</t>
   </si>
   <si>
     <t>Our study will characterize species diversity at multiple levels of biological organization in the water column of restoring wetlands in the upper San Francisco Estuary and Delta (SFE), from bacteria to fishes. In doing so, we will also describe the foodweb benefits being provided to larval fishes, including longfin smelt, through additional dietary DNA analysis. We will use the species diversity we find in the water column to identify a subset of biota that are indicative of the conditions present in wetlands in different stages of restoration (early, intermediate, and mature) and identify connections between those indicators to the foodweb resources being provided to higher trophic levels. We will study 3-4 wetlands in each of 3 stages: early (unvegetated), intermediate (partially vegetated and partially channelized), and mature (fully vegetated and channelized) wetlands.</t>
   </si>
   <si>
-    <t>2021;2022;2023</t>
+    <t>2021;2022;2023;2024;2025</t>
   </si>
   <si>
     <t>Status and trend monitoring; Targeted foundational research</t>
   </si>
   <si>
     <t>Environmental conditions; Habitat management; Native species management; Water quality</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species; Habitat protection / enhancement / restoration; Improving methods and/or infrastructure for science and monitoring; Wetlands</t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Food webs; Habitat changes; Invertebrates; Species; Tidal wetlands; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Crustaceans; Cyanobacteria; Estuaries; Fish; Food webs; Habitat; Habitat restoration; Insects; Invertebrates; Longfin Smelt; Other species; Other zooplankton; Pelagic fish; Phytoplankton; Predation; Restoration; Salinity; Saltwater and freshwater marshes; Tidal wetlands; Wetlands; Zooplankton</t>
-  </si>
-[...1 lines deleted...]
-    <t>January 31, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53151</t>
   </si>
   <si>
     <t>Standard Operating Procedure for Diagnosing and Addressing Predator Detections in Salmon Telemetry Data</t>
   </si>
   <si>
     <t>University of Washington [UW]</t>
   </si>
   <si>
     <t>U.S. Geological Survey [USGS]; U.S. Fish and Wildlife Service [USFWS]; National Oceanic and Atmospheric Administration [NOAA]; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">Tag predation is a complicating factor in juvenile salmon telemetry studies that can bias results, delay timely reporting, and prevent effective data synthesis. This project addresses the problem by (1) characterizing predatory fish movement patterns from existing telemetry data in the Delta; (2) developing a standard operating procedure for diagnosing and handling detections of predated tags in salmon telemetry studies; and (3) implementing the recommendations in a software package in Program R that includes code, a “library” of expected predator behaviors, and example vignettes. The R package will be freely available for download at www.cbr.washington.edu. </t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; Sacramento River; San Joaquin River</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Improving methods and/or infrastructure for science and monitoring; Population enhancement of listed species; Predation</t>
   </si>
@@ -1036,53 +1033,50 @@
   <si>
     <t>Environmental conditions; Fish</t>
   </si>
   <si>
     <t>Environmental drivers; Fish; Flows; White Sturgeon</t>
   </si>
   <si>
     <t>May 21, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53386</t>
   </si>
   <si>
     <t>The Relative Contributions of Contaminants to Ecological Risk in the Upper San Francisco Estuary</t>
   </si>
   <si>
     <t>Delta Stewardship Council</t>
   </si>
   <si>
     <t xml:space="preserve">This project developed methods to calculate risk of mixtures of pesticides for the Upper San Francisco Estuary (USFE). We used curve fitting to estimate the exposure-response curves for each individual chemical and then the mixture. For the mixtures, the models were normalized for specific ECx values. In that way, the curve fitting was optimized for effects that are comparable to most threshold values. A Bayesian network was built that incorporated five different pesticides and mercury. The input distributions of the contaminants were measured amounts from each of the six risk regions. We also explored three different methods of combining the results of the three pathways: additive, average, and expert judgement. The initial result was the BN model’s Predicted Fish Mortality (%). The Sensitivity analysis (mutual information) identified the most important components of the Bayesian network in determining the toxicity. The top two pathways were the Malathion/Diazinon Mortality pathway and the Mercury Mortality pathway. For the individual nodes Mercury, Bifenthrin and Season were key. Currently, we are completing the risk assessment network by adding Chinook salmon and Delta smelt population pathways to estimate risk to the six Risk Regions. A major accomplishment was the demonstration that curve fitting using additive models for mixtures can be used to estimate fish toxicity in this proof-of-concept model. Bifenthrin, the specific risk region, and season were the inputs that were most important to the calculation. Factors determining macroinvertebrate community structure were identified using multivariate tools. Water quality parameters were the most important in determining clusters of similar macrobenthic communities. Because contaminants were not statistically significant in determining these patterns, further analysis of macroinvertebrate community structure was postponed. At this time, the techniques applied in this program appear applicable to estimating risk due to the variety of chemicals and other stressors to the multiple endpoints under management in the USFE. </t>
   </si>
   <si>
     <t>Pollution control</t>
   </si>
   <si>
-    <t>April 16, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53496</t>
   </si>
   <si>
     <t>Carbon Biogeochemical Cycling in Tidal Wetlands: Exploring Lateral Carbon Exchange and Sequestration Potential</t>
   </si>
   <si>
     <t>Tidal wetlands, at the interface of land and ocean, play a critical role in carbon biogeochemical cycling and have the potential to provide major feedback to the Earth system through greenhouse gas exchange and long-term carbon sequestration. However, the efficiency of carbon sequestration in tidal systems relies on both vertical carbon exchange with the atmosphere and lateral tidal exchange with adjacent water bodies. Unfortunately, the importance of hydrologic carbon fluxes has been largely overlooked, leaving a crucial aspect of coastal wetland net carbon balance unaddressed. We employed an integrated approach to quantify vertical and lateral carbon exchange and studied their dynamics, combining eddy covariance flux measurements with on-site water quality and tidal discharge measurements, as well as manual 24h surface water samplings. Our measurements were conducted in a recently restored tidal freshwater marsh in the Sacramento-San Joaquin Delta, CA, that stands out in global networks like FLUXNET and Ameriflux owing to its impressive net ecosystem exchange of -850 g C m-2 yr-1. Using wavelet decomposition, we examined the variability of carbon exchange (CO2 and CH4) across different timescales. Through information theory and mutual information analysis, we assessed the factors influencing both vertical and lateral exchanges. Our preliminary findings suggest that variability in carbon exchange is largest at the diel scale, with plant gross primary productivity and tidal fluctuations in depth having the most significant interactions with CO2 and CH4 fluxes, respectively. Furthermore, our tidal cycle samplings revealed that dissolved inorganic carbon dominates the fraction of lateral carbon loss, accounting for approximately 80% of the export. Remarkably, similarities existed between the values for net lateral carbon export and ecosystem respiration, signifying that the dissolved, terrestrial-to-ocean carbon flux could represent one of the primary fates of the fixed carbon in this tidal ecosystem. These large dissolved inorganic carbon fluxes and their chemical speciation, are important to consider when estimating the climate mitigation potential of restored tidal wetlands.</t>
   </si>
   <si>
     <t>Core monitoring; Status and trend monitoring</t>
   </si>
   <si>
     <t>Wetland resilience</t>
   </si>
   <si>
     <t>SAA Need 6 (2022-2026): Assess and anticipate climate change impacts to support successful adaptation strategies</t>
   </si>
   <si>
     <t>Nature-based solutions; Carbon; Carbon storage; Greenhouse gas GHG</t>
   </si>
   <si>
     <t>January 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53536</t>
@@ -1280,53 +1274,50 @@
   <si>
     <t>Historical ecology</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54307</t>
   </si>
   <si>
     <t>Advancing a collaboratory for equitable stewardship of the Sacramento-San Joaquin River Delta watershed</t>
   </si>
   <si>
     <t>Rohde Environmental Consulting, LLC; SUNY College of Envir. Science &amp; Forestry; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Decisions over how water is allocated consider a limited range of climate and operational scenarios, privilege&amp;nbsp;Western knowledge, and are generally inaccessible to the public, including communities most affected by water&amp;nbsp;decision-making. We will follow a participatory and iterative co-production process to understand and integrate the&amp;nbsp;diverse values and uses of Delta waterways and floodplains in an accessible knowledge platform designed to&amp;nbsp;promote public engagement, learning, and equitable stewardship.&lt;/p&gt;
 &lt;p&gt;The overarching goal of the proposed project is to build and integrate knowledge of the social-ecological uses of&amp;nbsp;Delta waterways and floodplains to inform equitable solutions to Delta management challenges. Specific objectives&amp;nbsp;are to (1) understand the diverse public beneficial uses Delta waterways and floodplains; (2) incorporate functional&amp;nbsp;flows and riparian floodplain processes in Delta water operations models; (3) share diverse community knowledge&amp;nbsp;through a web-based platform; and (4) critically evaluate our collaborative research approach to assess its efficacy in&amp;nbsp;building trust, enhancing public engagement, and guiding equitable stewardship actions.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Water supply management</t>
   </si>
   <si>
     <t>Social science</t>
   </si>
   <si>
     <t>4C. Measure and evaluate the effects of using co-production or community science approaches (in management and planning processes) on communities' perceptions...</t>
-  </si>
-[...1 lines deleted...]
-    <t>February 10, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54312</t>
   </si>
   <si>
     <t>From Source to Sea: Building an Integrated Cross-Cultural Vision of Sierra Headwaters and Delta Resilience</t>
   </si>
   <si>
     <t>Sierra Streams Institute</t>
   </si>
   <si>
     <t>California Heritage: Indigenous Research Project; South Yuba River Citizens League; Wolf Creek Community Alliance</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;As source areas of snowmelt, Sierra Nevada headwater streams are the origin of water that feeds the Delta, but their response to climate change is not well understood. By utilizing long-term data and modeling future responses, we build a tool to reduce scientific uncertainty about Delta water supply and water quality in a changing climate. By incorporating indigenous cultural values, we create a fully integrated shared vison of the future of the Delta in a changing climate, including mapping which areas are most vulnerable and in need of conservation or restoration.&lt;/p&gt;
 &lt;p&gt;The project objectives are:&lt;br /&gt;
 1. Utilize and expand on existing water quality and biological monitoring networks in Sierra Nevada headwaters streams to construct models of ecosystem dynamics with respect to climate induced stress impacts on benthic communities, water quality, and nutrients.&lt;br /&gt;
 2. Construct an oral-history-derived framework of indigenous cultural values of Delta headwaters systems and how science and indigenous values can interact to improve management outcomes.&lt;br /&gt;
 3. Utilize and expand on existing platforms for dissemination of forecasting tools and model outputs to water managers as well as both scientific and non-scientific communities in the Delta headwaters.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>climate science</t>
   </si>
   <si>
@@ -1360,170 +1351,164 @@
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54370</t>
   </si>
   <si>
     <t>Addressing CyanoHABs as a Threat to Water and Air Quality in the San Francisco Bay-Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The Sacramento-San Joaquin Delta (Delta) faces a serious threat from the recent proliferation of cyanobacterial harmful algal blooms (cyanoHABs), particularly due to the production of high levels of cyanobacterial toxins. These blooms jeopardize water quality and pose a significant risk to air quality when toxins are released as particles in a process known as aerosolization. When people inhale these aerosols, it can trigger an inflammatory response, yet the specific form in which toxins are aerosolized remains unknown. Thus, an improved understanding of cyanobacterial toxin aerosolization mechanisms has significant human health implications. To assess the public health risks associated with airborne cyanobacterial toxins, the project examined the size distribution of cyanoHAB aerosols and the factors influencing their aerosolization. They also investigated the role of nutrient enrichment in cyanoHAB growth, cyanobacterial toxin production, and cyanotoxin aerosolization through a combination of laboratory and field experiments.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 &lt;p&gt;Project Objectives&lt;/p&gt;
 &lt;p&gt;1.&amp;nbsp;Investigate and quantify the production of primary spray aerosols during cyanoHABs&lt;/p&gt;
 &lt;p&gt;2.&amp;nbsp;Assess the linkage of nutrient enrichment, phytoplankton community composition, toxin production, and cyanoHAB aerosol formation&lt;/p&gt;
 &lt;p&gt;This project addresses a pressing environmental and public health concern. The data can be used to protect vulnerable communities living near aﬀected bodies of water and inform ways to mitigate the adverse impacts of cyanoHABs on the Delta’s environmental and public health.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 &lt;p&gt;This research improves Delta-specific human exposure guidelines to cyanoHAB aerosols by providing data essential for implementing eﬀective public health measures, including recommendations on mask usage and understanding the expected way aerosols travel through the air from the shoreline. Their investigation into the relationship between nutrient availability, cyanoHABs growth dynamics, toxin production, and aerosol formation will oﬀer valuable insights for management eﬀorts aimed at regulating algal blooms to improve both water and air quality outcomes. Ultimately, this research will strengthen state agency responses to human illness associated with cyanoHABs and toxin exposure.&lt;/p&gt;
 &lt;p&gt;&lt;meta charset="UTF-8" /&gt;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Freshwater CyanoHABs Program [Blue-Green Algae Harmful Algal Blooms]</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
-    <t>2021;2022;2023;2024;2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental conditions; Harmful algal blooms; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; 1B. Develop tools to assist adaptive management in the Delta</t>
-  </si>
-[...1 lines deleted...]
-    <t>March 10, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54452</t>
   </si>
   <si>
     <t xml:space="preserve">Harmful Algal Blooms and Cyanotoxins in the Delta: Occurrence, Distribution, Trends, and Environmental Drivers  </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Cyanobacteria are the most common plankton causing harmful algal blooms in freshwater. The variety of cyanotoxins produced by cyanobacteria can impact the nervous system, liver, gastrointestinal tract, respiratory system, and skin of humans and other animals. In the Sacramento-San Joaquin Delta (Delta), cyanobacterial harmful algal blooms (cyanoHABs) have become more prevalent since the late 1990s. Even with the welldocumented occurrence of cyanoHABs in the Delta over the last 15 years, there is no consistent monitoring program in the region, making it challenging to identify management actions to mitigate their occurrence and effects. &amp;nbsp;&lt;/p&gt;
 &lt;p&gt;To fill this knowledge gap, this project focused on measuring cyanotoxins and cyanoHABs in the Delta, organizing relevant data for stakeholders, and synthesizing data about cyanoHAB extent and drivers. In addition to the generation of new data, this project developed tools to integrate existing and future data collection efforts. Synthesis of these data will help assess the status and trends of cyanoHABs in the Delta, elucidate factors contributing to bloom formation, cyanotoxin production, and transport, and ultimately better understand the effects of cyanoHABs on humans, other animals, and the ecosystem. &amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Contaminants; Harmful algal blooms; Water quality</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration</t>
   </si>
   <si>
     <t>Cyanobacteria; Harmful algal blooms HAB; Toxicity</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54596</t>
   </si>
   <si>
     <t>Reorienting to recovery: Developing an inclusive, landscape-scale process for Central Valley Salmonids, prioritizing actions and investments to achieve recovery and minimize community and economic impact (R2R Phase 2)</t>
   </si>
   <si>
     <t>Trout Unlimited</t>
   </si>
   <si>
     <t>FlowWest; QEDA Consulting LLC; Kearns &amp; West; The Bay Institute [TBI]; Compass Resource Management; University of California - Santa Cruz [UCSC]</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Salmon of California’s Central Valley are culturally and ecologically valuable but are subject to numerous stressors.&lt;/p&gt;
 &lt;p&gt;This project used sociological and ecological methods to address salmonid recovery in the Central Valley in an inclusive and collaborative way. The research team identified a suite of implementable and impactful actions that will advance the recovery of Central Valley salmon and steelhead. The approach promoted broad buy-in for these preferred actions by making trade-offs transparent and balancing participants’ diverse values, perspectives, and priorities.&amp;nbsp;&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Data application - Modeling; Data application - Science communication / knowledge synthesis</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions; SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 3 (2017-2021): Develop tools and methods to support and evaluate habitat restoration; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
-    <t>March 19, 2026</t>
+    <t>July 28, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54621</t>
   </si>
   <si>
     <t>Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t>Michigan State University; Fish Metrics</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Spring-run Chinook salmon (&lt;em&gt;Oncorhynchus tshawytscha&lt;/em&gt;) are a high-priority species under the Endangered Species Act due to their risk of extinction. However, understanding the factors affecting their populations is difficult when monitoring focuses only on returning adult spawners. This limited view overlooks critical life stages. To address this gap, the project aimed to estimate the number of juvenile salmon leaving the Delta at Chipps Island. Monitoring salmon throughout their entire life cycle is essential for identifying the key factors influencing their survival and reproduction.&lt;/p&gt;
 &lt;p&gt;There is a need from both scientists and managers for accurate data to make informed decisions about salmon protection and conservation. The Department of Water Resources (DWR) mandates that juvenile production estimates for spring-run salmon be included in their incidental take permit, which is necessary for the continued operation of the State Water Project. A method to estimate juvenile abundance of spring-run salmon leaving the Delta (at Chipps Island) did not yet exist.&lt;/p&gt;
 &lt;p&gt;To develop these annual estimates, researchers built on previous studies and incorporated new genetic data into updated models. This approach maximized the use of available information and the latest genetic research to improve the protection and understanding of these threatened fish.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>SAA Action Area 2 (2017-2021): Capitalize on existing data through increasing science synthesis; SAA Action Area 4 (2017-2021): Improve understanding of interactions between stressors and managed species and their communities; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chinook Salmon; Fish; Monitoring methods and techniques; Salmon migration</t>
   </si>
   <si>
-    <t>April 15, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54692</t>
   </si>
   <si>
     <t>How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Sacramento-San Joaquin Delta (Delta) ecosystems are suffering a collapse in pelagic ecosystems due in part to a decline in energy flow from detrital material (dead phytoplankton, aquatic and terrestrial vascular plants, and minerals), resulting in population declines in threatened and endangered native fish species. Declining primary productivity, decreasing sedimentary inputs to the Delta, impacts of climate change, and the shift in nutrients due to the EchoWater Resource Recovery Facility (EchoWater Facility) upgrade completed in 2023 together evoke a dire need to characterize rapidly changing algal and detrital particle sources and cycling within the Delta to inform management solutions that could improve the food web and better support native fish. To fill this knowledge gap, the researchers assessed the spatial distribution and availability of detrital particles to pelagic aquatic food webs within the Delta by modernizing and developing in-situ light sensors and integrating physical and chemical measurements. They also conducted lab experiments to characterize particle sources and quality by using biomarkers and genetic material to identify species present in the detritus.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Food webs; Nutrients, energy and food web</t>
   </si>
   <si>
     <t>SAA Need 3 (2022-2026): Expand multi-benefit approaches to managing the Delta as a social-ecological system; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>Detritus; Food webs</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54702</t>
   </si>
   <si>
     <t>Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;This project examined cold water storage and regulation in Shasta Lake through the Shasta Dam Temperature Control Device (TCD). The TCD is a 300-foot structure with multiple gate openings, allowing water from different depths - and thus different temperatures - to be selectively released to manage water temperature in the river downstream. River water temperature is managed to support the imperiled Chinook salmon, a species of fish that is native to California. This capability is becoming increasingly important because low water years generally mean warmer river water temperatures that compromise habitat suitability for different species. In particular, cold pool management is essential for downstream spawning and rearing habitat for winter-run Chinook salmon that rely on cooler water temperatures to survive and reproduce. When the water is too warm, oxygen availability is limited for Chinook salmon and their eggs, which contributes to their mortality. Although the TCD allows reservoir managers to control water release and downstream water temperature, flow contributions into the TCD under day-to-day operations for different gate openings, operations, and thermal conditions within the reservoir are largely unquantified. Further complicating temperature management, TCD leakage (whether within the structure itself or through malfunctioning gates) needs to be better quantified in location and magnitude. This information will improve operational strategies for cold water performance especially during summer and fall months to manage cold water supply for downstream Chinook salmon habitat.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Environmental conditions; Fish; Habitat changes</t>
   </si>
   <si>
     <t>SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Need 4 (2022-2026): Build and integrate knowledge on social processes and human behavior to support effective and equitable management; SAA Need 5 (2022-2026): Acquire new knowledge and synthesize existing knowledge of interacting stressors to support species recovery</t>
   </si>
   <si>
     <t>Fish; Habitat; Water management; Water storage; Water temperature</t>
   </si>
   <si>
+    <t>April 15, 2026</t>
+  </si>
+  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54713</t>
   </si>
   <si>
     <t>AwardID</t>
   </si>
   <si>
     <t>Contract # or labor code</t>
   </si>
   <si>
     <t>Funding organization</t>
   </si>
   <si>
     <t>Implementing organization</t>
   </si>
   <si>
     <t>Funding program</t>
   </si>
   <si>
     <t>Funding sources</t>
   </si>
   <si>
     <t>Date awarded</t>
   </si>
   <si>
     <t>Fiscal year end</t>
@@ -1582,303 +1567,342 @@
   <si>
     <t>2011-07-01</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Delta Stewardship Council - General Fund;Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
     <t>November 2, 2022</t>
   </si>
   <si>
     <t>2020-02-01</t>
   </si>
   <si>
     <t>Anchor QEA</t>
   </si>
   <si>
     <t>2019-04-01</t>
   </si>
   <si>
-    <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
-[...1 lines deleted...]
-  <si>
     <t>2021-12-30</t>
   </si>
   <si>
+    <t>UC-CSU-UEI-GOV</t>
+  </si>
+  <si>
+    <t>2022-01-11</t>
+  </si>
+  <si>
+    <t>Consulting services</t>
+  </si>
+  <si>
+    <t>Utah State University</t>
+  </si>
+  <si>
+    <t>2021-11-15</t>
+  </si>
+  <si>
+    <t>Purdue University</t>
+  </si>
+  <si>
+    <t>2022-01-04</t>
+  </si>
+  <si>
+    <t>Chapman University</t>
+  </si>
+  <si>
+    <t>2022-07-01</t>
+  </si>
+  <si>
+    <t>2023-06-30</t>
+  </si>
+  <si>
+    <t>Contract</t>
+  </si>
+  <si>
+    <t>December 4, 2022</t>
+  </si>
+  <si>
+    <t>DSC-21024</t>
+  </si>
+  <si>
+    <t>Cal Poly Corporation</t>
+  </si>
+  <si>
+    <t>2022-05-20</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>2022-04-06</t>
+  </si>
+  <si>
+    <t>October 20, 2023</t>
+  </si>
+  <si>
+    <t>2022-01-25</t>
+  </si>
+  <si>
+    <t>Agreement No. DSC22030</t>
+  </si>
+  <si>
+    <t>2022-11-15</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>March 11, 2025</t>
+  </si>
+  <si>
+    <t>2021-11-30</t>
+  </si>
+  <si>
+    <t>February 1, 2024</t>
+  </si>
+  <si>
+    <t>DSC-21009</t>
+  </si>
+  <si>
+    <t>2021-11-01</t>
+  </si>
+  <si>
+    <t>2021-07-01</t>
+  </si>
+  <si>
+    <t>Western Washington University</t>
+  </si>
+  <si>
+    <t>2021-12-31</t>
+  </si>
+  <si>
+    <t>DSC-21011</t>
+  </si>
+  <si>
+    <t>San Francisco Estuary Institute - Aquatic Science Center [SFEI-ASC]</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>SFEI also known as SFEI-ASC (SFEI Aquatic Science Center)</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
+  </si>
+  <si>
+    <t>February 28, 2025</t>
+  </si>
+  <si>
+    <t>DSC23000</t>
+  </si>
+  <si>
+    <t>November 21, 2025</t>
+  </si>
+  <si>
+    <t>Environmental Science Associates</t>
+  </si>
+  <si>
+    <t>Restore the Delta</t>
+  </si>
+  <si>
+    <t>March 6, 2025</t>
+  </si>
+  <si>
+    <t>Rohde Environmental Consulting, LLC</t>
+  </si>
+  <si>
+    <t>SUNY College of Envir. Science &amp; Forestry</t>
+  </si>
+  <si>
+    <t>California Heritage: Indigenous Research Project</t>
+  </si>
+  <si>
+    <t>South Yuba River Citizens League</t>
+  </si>
+  <si>
+    <t>Wolf Creek Community Alliance</t>
+  </si>
+  <si>
+    <t>Shingle Springs Band of Miwok Indians</t>
+  </si>
+  <si>
+    <t>Koy'o Land Conservancy</t>
+  </si>
+  <si>
+    <t>Portland State University</t>
+  </si>
+  <si>
+    <t>DSC-21022</t>
+  </si>
+  <si>
+    <t>2025-04-30</t>
+  </si>
+  <si>
+    <t>April 8, 2025</t>
+  </si>
+  <si>
+    <t>DSC21000</t>
+  </si>
+  <si>
+    <t>University of North Carolina - Chapel Hill</t>
+  </si>
+  <si>
+    <t>DSC21026</t>
+  </si>
+  <si>
+    <t>2022-05-18</t>
+  </si>
+  <si>
+    <t>DSC21132</t>
+  </si>
+  <si>
+    <t>Wayne State University, Lumigen Instrument Center</t>
+  </si>
+  <si>
+    <t>2022-09-12</t>
+  </si>
+  <si>
+    <t>DSC21133</t>
+  </si>
+  <si>
+    <t>BSA Environmental Services, Inc.</t>
+  </si>
+  <si>
+    <t>March 10, 2026</t>
+  </si>
+  <si>
+    <t>2022-03-01</t>
+  </si>
+  <si>
+    <t>March 19, 2026</t>
+  </si>
+  <si>
+    <t>FlowWest</t>
+  </si>
+  <si>
+    <t>2021-11-29</t>
+  </si>
+  <si>
+    <t>The Bay Institute [TBI]</t>
+  </si>
+  <si>
+    <t>2021-12-12</t>
+  </si>
+  <si>
+    <t>Compass Resource Management</t>
+  </si>
+  <si>
+    <t>2022-01-12</t>
+  </si>
+  <si>
+    <t>QEDA Consulting LLC</t>
+  </si>
+  <si>
+    <t>Kearns &amp; West</t>
+  </si>
+  <si>
+    <t>2022-03-17</t>
+  </si>
+  <si>
+    <t>Fish Metrics</t>
+  </si>
+  <si>
+    <t>2021-10-15</t>
+  </si>
+  <si>
+    <t>April 14, 2026</t>
+  </si>
+  <si>
+    <t>2022-03-25</t>
+  </si>
+  <si>
+    <t>2022-03-11</t>
+  </si>
+  <si>
+    <t>2021-11-09</t>
+  </si>
+  <si>
+    <t>2022-12-23</t>
+  </si>
+  <si>
+    <t>DSC21003</t>
+  </si>
+  <si>
+    <t>DSC21001</t>
+  </si>
+  <si>
+    <t>North Carolina State University</t>
+  </si>
+  <si>
+    <t>2022-07-18</t>
+  </si>
+  <si>
+    <t>DSC21002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of Miami </t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>ExpenditureID</t>
+  </si>
+  <si>
+    <t>Funding Year</t>
+  </si>
+  <si>
+    <t>Expenditures</t>
+  </si>
+  <si>
+    <t>Planned or Actual</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
     <t>November 29, 2022</t>
   </si>
   <si>
-    <t>2022-01-11</t>
-[...238 lines deleted...]
-  <si>
     <t>Planned</t>
   </si>
   <si>
     <t>February 9, 2026</t>
+  </si>
+  <si>
+    <t>Entered for Delta Crosscut Budget</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Past organization</t>
   </si>
   <si>
     <t>Biography or Notes</t>
   </si>
@@ -2353,50 +2377,53 @@
     <t>Gilbert</t>
   </si>
   <si>
     <t>Associate Project Scientist, Institute of Marine Sciences</t>
   </si>
   <si>
     <t>February 25, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54206</t>
   </si>
   <si>
     <t>Jason Hassrick</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Hassrick</t>
   </si>
   <si>
     <t>Managing Director, Fisheries Ecology</t>
   </si>
   <si>
     <t>jason.hassrick@icf.com</t>
+  </si>
+  <si>
+    <t>January 31, 2024</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53571</t>
   </si>
   <si>
     <t>Jay Lund</t>
   </si>
   <si>
     <t>Jay</t>
   </si>
   <si>
     <t>Lund</t>
   </si>
   <si>
     <t>jrlund@ucdavis.edu</t>
   </si>
   <si>
     <t>(530) 752-5671</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50269</t>
   </si>
   <si>
     <t>Jeff Lauder</t>
   </si>
@@ -2596,53 +2623,50 @@
   <si>
     <t>Bouma-Gregson</t>
   </si>
   <si>
     <t>Research Biologist</t>
   </si>
   <si>
     <t>kbouma-gregson@usgs.gov</t>
   </si>
   <si>
     <t>Now working for USGS California Water Science Center
 Email: kbouma-gregson@usgs.gov
 Phone: 510-230-3691</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50378</t>
   </si>
   <si>
     <t>Kim Popendorf</t>
   </si>
   <si>
     <t>Kim</t>
   </si>
   <si>
     <t>Popendorf</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">University of Miami </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54593</t>
   </si>
   <si>
     <t>Kristen Hein Strohm</t>
   </si>
   <si>
     <t>Kristen</t>
   </si>
   <si>
     <t>Hein Strohm</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Wolf Creek Community Alliance&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54328</t>
   </si>
   <si>
     <t>Laura Heironimus</t>
   </si>
   <si>
     <t>Laura</t>
@@ -3238,53 +3262,50 @@
   <si>
     <t>Russell Perry</t>
   </si>
   <si>
     <t>Russell</t>
   </si>
   <si>
     <t>Perry</t>
   </si>
   <si>
     <t>rperry@usgs.gov</t>
   </si>
   <si>
     <t>509-538-2942</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50263</t>
   </si>
   <si>
     <t>Ryan Paerl</t>
   </si>
   <si>
     <t>Ryan</t>
   </si>
   <si>
-    <t>North Carolina State University</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54590</t>
   </si>
   <si>
     <t>Sara Knox</t>
   </si>
   <si>
     <t>Sara</t>
   </si>
   <si>
     <t>Knox</t>
   </si>
   <si>
     <t>University of British Columbia [UBC]</t>
   </si>
   <si>
     <t>sara.knox@ubc.ca</t>
   </si>
   <si>
     <t>604 822 2900</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50271</t>
   </si>
   <si>
     <t>Scott Brandenberg</t>
@@ -3385,50 +3406,53 @@
   </si>
   <si>
     <t>Delta Science Program Manager</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/54291</t>
   </si>
   <si>
     <t>Stefan Talke</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Talke</t>
   </si>
   <si>
     <t>Professor</t>
   </si>
   <si>
     <t>stalke@calpoly.edu</t>
   </si>
   <si>
     <t xml:space="preserve">Dr. Talke holds a PhD from UC Berkeley (2005) and has been a researcher in The Netherlands and the Pacific Northwest, and a professor at Portland State (2012-2019) and Cal-Poly San Luis Obispo (2019-present).
 His research currently focuses on understanding historical and future environmental changes in estuaries and tidally influenced rivers, through the study of sea-level rise, tidal processes, flood risk, storm surge, water temperature, and sediment transport. Recent work has focused on recovering, evaluating and modeling archival water level and water temperature data as far back as the mid-19th century to evaluate the effects of anthropogenic changes.   Understanding long term trends in tides, storm surge, sea-level, and river flow, and discerning their local or climate-related causes, can help coastal regions plan for the future. </t>
+  </si>
+  <si>
+    <t>October 10, 2023</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/53121</t>
   </si>
   <si>
     <t>Stephen Monismith</t>
   </si>
   <si>
     <t>Stephen</t>
   </si>
   <si>
     <t>Monismith</t>
   </si>
   <si>
     <t>monismith@stanford.edu</t>
   </si>
   <si>
     <t>(650) 723-4764</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/50268</t>
   </si>
   <si>
     <t>Steven Deverel</t>
   </si>
@@ -4277,58 +4301,61 @@
     <t>https://cwemf.org/wp/wp-content/uploads/2022/05/Tidal_Flow_Impacts_Juvenile_Salmon_03Mar2022.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Draft Final Project Report </t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Draft Final Project Report&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>2021.03.26.437213v1.full_.pdf</t>
   </si>
   <si>
     <t>Every cog and wheel: Unraveling biocomplexity at the genomic and phenotypic level in a population complex of Chinook salmon</t>
   </si>
   <si>
     <t>Genomic diversity is the fundamental building block of biodiversity and the necessary ingredient for adaptation. Our rapidly increasing ability to quantify functional, compositional, and structural genomic diversity of populations forces the question of how to balance conservation goals – should the focus be on important functional diversity and key life history traits or on maximizing genomic diversity as a whole? Specifically, the intra-specific diversity (biocomplexity) comprised of phenotypic and genetic variation can determine the ability of a population to respond to changing environmental conditions. Here, we explore the biocomplexity of California’s Central Valley Chinook salmon (Oncorhynchus tshawytscha) population complex at the genomic level. Notably, despite apparent gene flow among individuals with the same migration (life history) phenotypes inhabiting different tributaries, each group is characterized by a surprising component of unique genomic diversity. Our results emphasize the importance of formulating conservation goals focused on maintaining biocomplexity at both the phenotypic and genotypic level. Doing so will maintain the species’ adaptive potential and increase the probability of persistence of the population complex despite changing environmental pressures.</t>
   </si>
   <si>
     <t>Project fact sheet</t>
   </si>
   <si>
-    <t>2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
+    <t>https://sciencetracker.deltacouncil.ca.gov/sites/default/files/2026-04/2025-07-14-estimating-juvenile-production-and-run-timing-of-spring-chinook-salmon-leaving-the-delta.pdf</t>
   </si>
   <si>
     <t>Fact sheet: Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Fact sheet:&amp;nbsp;Estimating Juvenile Production and Run Timing of Spring Chinook Salmon Leaving the Delta&lt;/p&gt;
 </t>
+  </si>
+  <si>
+    <t>August 3, 2026</t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-12-how-delta-food-webs-have-changed-food-web-puzzle.pdf</t>
   </si>
   <si>
     <t>Fact sheet: How Delta food webs have changed: integrating detrital material into the Delta food web puzzle</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Project fact sheet&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>https://deltacouncil.ca.gov/pdf/science-program/information-sheets/2024-06-05-regulation-of-controls-of-cold-water-through-the-temperature-control-device-of-the-shasta-dam.pdf</t>
   </si>
   <si>
     <t>Fact sheet: Regulation of Controls of Cold Water Through the Temperature Control Device of the Shasta Dam as a Means of Supporting Downstream Fish Populations</t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s10452-021-09863-4</t>
   </si>
   <si>
     <t>Gearty, A.J., T.R. Ignoffo, A.M. Slaughter, and W.J. Kimmerer. 2021. Growth and reproductive rates of the dominant copepod Pseudodiaptomus forbesi in response to environmental factors and habitat type in the northern San Francisco Estuary. Aquatic Ecology</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Gearty, A.J., T.R. Ignoffo, A.M. Slaughter, and W.J. Kimmerer. 2021. Growth and reproductive rates of the dominant copepod Pseudodiaptomus forbesi in response to environmental factors and habitat type in the northern San Francisco Estuary. Aquatic Ecology 55:825–828.&lt;/p&gt;
@@ -6071,84 +6098,84 @@
   <si>
     <t>Zinc</t>
   </si>
   <si>
     <t>Not contracted</t>
   </si>
   <si>
     <t>Delta Regional Monitoring Program RMP</t>
   </si>
   <si>
     <t>Delta Science Fellows Program (Delta Science Program and California Sea Grant)</t>
   </si>
   <si>
     <t>Interagency Ecological Program IEP</t>
   </si>
   <si>
     <t>Operation Baseline (Delta Science Program)</t>
   </si>
   <si>
     <t>Prop 1 (California Department of Fish and Wildlife, CDFW)</t>
   </si>
   <si>
     <t>CalFED Bay Delta Fund CBDF</t>
   </si>
   <si>
+    <t>California Department of Fish and Wildlife CDFW  - General Fund</t>
+  </si>
+  <si>
     <t>California Department of Fish and Wildlife CDFW - Prop 1</t>
   </si>
   <si>
     <t>Delta Stewardship Council - Environmental License Plate Fund ELPF</t>
   </si>
   <si>
     <t>Proposition 50</t>
   </si>
   <si>
     <t>Wetland Program Development Grant</t>
   </si>
   <si>
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
-  </si>
-[...1 lines deleted...]
-    <t>Consulting services</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>expenditure_type</t>
   </si>
@@ -8357,5043 +8384,5191 @@
       <c r="S28" t="s">
         <v>233</v>
       </c>
       <c r="T28" t="s">
         <v>234</v>
       </c>
       <c r="U28" t="s">
         <v>235</v>
       </c>
       <c r="V28"/>
       <c r="W28" t="s">
         <v>236</v>
       </c>
       <c r="X28" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29">
         <v>53106</v>
       </c>
       <c r="B29" t="s">
         <v>238</v>
       </c>
       <c r="C29" t="s">
-        <v>135</v>
+        <v>36</v>
       </c>
       <c r="D29" t="s">
         <v>145</v>
       </c>
       <c r="E29" t="s">
         <v>239</v>
       </c>
       <c r="F29" t="s">
         <v>240</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29" t="s">
         <v>241</v>
       </c>
       <c r="J29" t="s">
         <v>40</v>
       </c>
       <c r="K29"/>
       <c r="L29">
         <v>2022</v>
       </c>
-      <c r="M29"/>
-      <c r="N29"/>
+      <c r="M29" t="s">
+        <v>242</v>
+      </c>
+      <c r="N29">
+        <v>2025</v>
+      </c>
       <c r="O29" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="P29" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="Q29" t="s">
         <v>140</v>
       </c>
       <c r="R29"/>
       <c r="S29" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="T29" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U29" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="V29"/>
       <c r="W29" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="X29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30">
         <v>53136</v>
       </c>
       <c r="B30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C30" t="s">
         <v>36</v>
       </c>
       <c r="D30" t="s">
         <v>68</v>
       </c>
       <c r="E30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F30" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H30"/>
       <c r="I30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="J30" t="s">
         <v>40</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>2022</v>
       </c>
       <c r="M30" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="N30">
         <v>2025</v>
       </c>
       <c r="O30" t="s">
         <v>42</v>
       </c>
       <c r="P30" t="s">
         <v>255</v>
       </c>
       <c r="Q30" t="s">
         <v>121</v>
       </c>
       <c r="R30" t="s">
         <v>256</v>
       </c>
       <c r="S30" t="s">
         <v>257</v>
       </c>
       <c r="T30" t="s">
         <v>258</v>
       </c>
       <c r="U30" t="s">
         <v>259</v>
       </c>
       <c r="V30"/>
       <c r="W30" t="s">
         <v>260</v>
       </c>
       <c r="X30" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31">
         <v>53151</v>
       </c>
       <c r="B31" t="s">
         <v>262</v>
       </c>
       <c r="C31" t="s">
-        <v>135</v>
+        <v>36</v>
       </c>
       <c r="D31" t="s">
         <v>263</v>
       </c>
       <c r="E31" t="s">
         <v>264</v>
       </c>
       <c r="F31" t="s">
         <v>265</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31" t="s">
         <v>241</v>
       </c>
       <c r="J31" t="s">
         <v>217</v>
       </c>
       <c r="K31"/>
       <c r="L31">
         <v>2021</v>
       </c>
       <c r="M31" t="s">
         <v>266</v>
       </c>
-      <c r="N31"/>
+      <c r="N31">
+        <v>2025</v>
+      </c>
       <c r="O31" t="s">
         <v>267</v>
       </c>
       <c r="P31" t="s">
         <v>54</v>
       </c>
       <c r="Q31" t="s">
         <v>268</v>
       </c>
       <c r="R31" t="s">
         <v>269</v>
       </c>
       <c r="S31" t="s">
         <v>270</v>
       </c>
       <c r="T31" t="s">
         <v>271</v>
       </c>
       <c r="U31" t="s">
         <v>272</v>
       </c>
       <c r="V31"/>
       <c r="W31" t="s">
+        <v>248</v>
+      </c>
+      <c r="X31" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32">
         <v>53171</v>
       </c>
       <c r="B32" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C32" t="s">
         <v>135</v>
       </c>
       <c r="D32" t="s">
+        <v>275</v>
+      </c>
+      <c r="E32" t="s">
         <v>276</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="J32" t="s">
         <v>40</v>
       </c>
       <c r="K32"/>
       <c r="L32">
         <v>2022</v>
       </c>
       <c r="M32" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="N32"/>
       <c r="O32" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="P32" t="s">
         <v>120</v>
       </c>
       <c r="Q32" t="s">
         <v>121</v>
       </c>
       <c r="R32" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="S32" t="s">
         <v>158</v>
       </c>
       <c r="T32" t="s">
+        <v>281</v>
+      </c>
+      <c r="U32" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="V32"/>
       <c r="W32" t="s">
+        <v>283</v>
+      </c>
+      <c r="X32" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33">
         <v>53221</v>
       </c>
       <c r="B33" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C33" t="s">
         <v>135</v>
       </c>
       <c r="D33" t="s">
+        <v>286</v>
+      </c>
+      <c r="E33" t="s">
         <v>287</v>
       </c>
-      <c r="E33" t="s">
+      <c r="F33" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33">
         <v>2022</v>
       </c>
       <c r="M33" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="N33"/>
       <c r="O33" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="P33" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="Q33" t="s">
         <v>156</v>
       </c>
       <c r="R33"/>
       <c r="S33" t="s">
+        <v>292</v>
+      </c>
+      <c r="T33" t="s">
         <v>293</v>
       </c>
-      <c r="T33" t="s">
+      <c r="U33" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="V33"/>
       <c r="W33" t="s">
+        <v>295</v>
+      </c>
+      <c r="X33" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34">
         <v>53386</v>
       </c>
       <c r="B34" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C34" t="s">
         <v>36</v>
       </c>
       <c r="D34" t="s">
+        <v>298</v>
+      </c>
+      <c r="E34" t="s">
         <v>299</v>
       </c>
-      <c r="E34" t="s">
+      <c r="F34" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34" t="s">
+        <v>301</v>
+      </c>
+      <c r="J34" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="K34"/>
       <c r="L34">
         <v>2021</v>
       </c>
       <c r="M34"/>
       <c r="N34">
         <v>2023</v>
       </c>
       <c r="O34" t="s">
         <v>139</v>
       </c>
       <c r="P34" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q34" t="s">
         <v>304</v>
       </c>
-      <c r="Q34" t="s">
+      <c r="R34" t="s">
         <v>305</v>
       </c>
-      <c r="R34" t="s">
+      <c r="S34" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="T34" t="s">
         <v>184</v>
       </c>
       <c r="U34" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="V34"/>
       <c r="W34" t="s">
+        <v>308</v>
+      </c>
+      <c r="X34" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35">
         <v>53496</v>
       </c>
       <c r="B35" t="s">
+        <v>310</v>
+      </c>
+      <c r="C35" t="s">
+        <v>36</v>
+      </c>
+      <c r="D35" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35" t="s">
         <v>39</v>
       </c>
       <c r="J35" t="s">
         <v>40</v>
       </c>
       <c r="K35"/>
       <c r="L35">
         <v>2021</v>
       </c>
-      <c r="M35">
-        <v>3</v>
+      <c r="M35" t="s">
+        <v>231</v>
       </c>
       <c r="N35">
         <v>2024</v>
       </c>
       <c r="O35" t="s">
         <v>42</v>
       </c>
       <c r="P35" t="s">
         <v>43</v>
       </c>
       <c r="Q35" t="s">
         <v>224</v>
       </c>
       <c r="R35" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="S35" t="s">
         <v>192</v>
       </c>
       <c r="T35" t="s">
         <v>103</v>
       </c>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35" t="s">
-        <v>315</v>
+        <v>248</v>
       </c>
       <c r="X35" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36">
         <v>53536</v>
       </c>
       <c r="B36" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C36" t="s">
         <v>135</v>
       </c>
       <c r="D36" t="s">
         <v>51</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
         <v>40</v>
       </c>
       <c r="K36"/>
       <c r="L36">
         <v>2021</v>
       </c>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="P36" t="s">
         <v>54</v>
       </c>
       <c r="Q36" t="s">
         <v>224</v>
       </c>
       <c r="R36" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="S36" t="s">
         <v>148</v>
       </c>
       <c r="T36" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="U36" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="V36"/>
       <c r="W36" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="X36" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37">
         <v>54151</v>
       </c>
       <c r="B37" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C37" t="s">
-        <v>135</v>
+        <v>36</v>
       </c>
       <c r="D37" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E37" t="s">
         <v>228</v>
       </c>
       <c r="F37" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="G37" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="H37"/>
       <c r="I37" t="s">
         <v>39</v>
       </c>
       <c r="J37" t="s">
         <v>217</v>
       </c>
       <c r="K37"/>
       <c r="L37">
         <v>2021</v>
       </c>
       <c r="M37" t="s">
         <v>231</v>
       </c>
-      <c r="N37"/>
+      <c r="N37">
+        <v>2024</v>
+      </c>
       <c r="O37" t="s">
-        <v>139</v>
+        <v>42</v>
       </c>
       <c r="P37" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="Q37" t="s">
+        <v>327</v>
+      </c>
+      <c r="R37" t="s">
+        <v>328</v>
+      </c>
+      <c r="S37" t="s">
         <v>329</v>
       </c>
-      <c r="R37" t="s">
+      <c r="T37" t="s">
         <v>330</v>
       </c>
-      <c r="S37" t="s">
+      <c r="U37" t="s">
         <v>331</v>
-      </c>
-[...4 lines deleted...]
-        <v>333</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
-        <v>150</v>
+        <v>248</v>
       </c>
       <c r="X37" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38">
         <v>54267</v>
       </c>
       <c r="B38" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C38" t="s">
         <v>135</v>
       </c>
       <c r="D38" t="s">
+        <v>334</v>
+      </c>
+      <c r="E38" t="s">
+        <v>335</v>
+      </c>
+      <c r="F38" t="s">
         <v>336</v>
       </c>
-      <c r="E38" t="s">
+      <c r="G38" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38">
         <v>2025</v>
       </c>
       <c r="M38" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="N38">
         <v>2028</v>
       </c>
       <c r="O38" t="s">
         <v>42</v>
       </c>
       <c r="P38" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>340</v>
+      </c>
+      <c r="R38" t="s">
         <v>341</v>
       </c>
-      <c r="Q38" t="s">
+      <c r="S38" t="s">
         <v>342</v>
       </c>
-      <c r="R38" t="s">
+      <c r="T38" t="s">
         <v>343</v>
       </c>
-      <c r="S38" t="s">
+      <c r="U38" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>346</v>
       </c>
       <c r="V38"/>
       <c r="W38" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="X38" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39">
         <v>54270</v>
       </c>
       <c r="B39" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C39" t="s">
         <v>135</v>
       </c>
       <c r="D39" t="s">
         <v>205</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39">
         <v>2025</v>
       </c>
       <c r="M39" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="N39">
         <v>2028</v>
       </c>
       <c r="O39" t="s">
         <v>42</v>
       </c>
       <c r="P39" t="s">
         <v>54</v>
       </c>
       <c r="Q39" t="s">
         <v>130</v>
       </c>
       <c r="R39"/>
       <c r="S39" t="s">
+        <v>349</v>
+      </c>
+      <c r="T39" t="s">
+        <v>350</v>
+      </c>
+      <c r="U39" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
       <c r="V39"/>
       <c r="W39" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="X39" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40">
         <v>54276</v>
       </c>
       <c r="B40" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C40" t="s">
         <v>135</v>
       </c>
       <c r="D40" t="s">
         <v>68</v>
       </c>
       <c r="E40" t="s">
         <v>153</v>
       </c>
       <c r="F40" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40">
         <v>2025</v>
       </c>
       <c r="M40" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="N40">
         <v>2027</v>
       </c>
       <c r="O40" t="s">
         <v>42</v>
       </c>
       <c r="P40" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="Q40" t="s">
         <v>130</v>
       </c>
       <c r="R40" t="s">
+        <v>356</v>
+      </c>
+      <c r="S40" t="s">
+        <v>357</v>
+      </c>
+      <c r="T40" t="s">
         <v>358</v>
       </c>
-      <c r="S40" t="s">
+      <c r="U40" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="V40"/>
       <c r="W40" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="X40" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41">
         <v>54287</v>
       </c>
       <c r="B41" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C41" t="s">
         <v>135</v>
       </c>
       <c r="D41" t="s">
+        <v>362</v>
+      </c>
+      <c r="E41" t="s">
+        <v>363</v>
+      </c>
+      <c r="F41" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41">
         <v>2025</v>
       </c>
       <c r="M41" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="N41">
         <v>2028</v>
       </c>
       <c r="O41" t="s">
         <v>42</v>
       </c>
       <c r="P41" t="s">
         <v>54</v>
       </c>
       <c r="Q41" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="R41" t="s">
         <v>218</v>
       </c>
       <c r="S41" t="s">
         <v>192</v>
       </c>
       <c r="T41" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="U41" t="s">
         <v>225</v>
       </c>
       <c r="V41"/>
       <c r="W41" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="X41" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42">
         <v>54300</v>
       </c>
       <c r="B42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C42" t="s">
         <v>135</v>
       </c>
       <c r="D42" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E42" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="F42" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42" t="s">
         <v>39</v>
       </c>
       <c r="J42" t="s">
         <v>40</v>
       </c>
       <c r="K42"/>
       <c r="L42">
         <v>2025</v>
       </c>
       <c r="M42" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="N42">
         <v>2028</v>
       </c>
       <c r="O42" t="s">
         <v>42</v>
       </c>
       <c r="P42"/>
       <c r="Q42" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="R42" t="s">
         <v>218</v>
       </c>
       <c r="S42" t="s">
+        <v>373</v>
+      </c>
+      <c r="T42" t="s">
+        <v>374</v>
+      </c>
+      <c r="U42" t="s">
         <v>375</v>
-      </c>
-[...4 lines deleted...]
-        <v>377</v>
       </c>
       <c r="V42"/>
       <c r="W42" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="X42" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43">
         <v>54307</v>
       </c>
       <c r="B43" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="C43" t="s">
         <v>135</v>
       </c>
       <c r="D43" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E43" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="F43" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43" t="s">
         <v>39</v>
       </c>
       <c r="J43" t="s">
         <v>40</v>
       </c>
       <c r="K43"/>
       <c r="L43">
         <v>2025</v>
       </c>
       <c r="M43" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="N43">
         <v>2028</v>
       </c>
       <c r="O43" t="s">
         <v>42</v>
       </c>
       <c r="P43"/>
       <c r="Q43" t="s">
         <v>130</v>
       </c>
       <c r="R43"/>
       <c r="S43" t="s">
+        <v>380</v>
+      </c>
+      <c r="T43" t="s">
+        <v>381</v>
+      </c>
+      <c r="U43" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>384</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="X43" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44">
         <v>54312</v>
       </c>
       <c r="B44" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="C44" t="s">
         <v>135</v>
       </c>
       <c r="D44" t="s">
         <v>51</v>
       </c>
       <c r="E44" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F44" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>40</v>
       </c>
       <c r="K44"/>
       <c r="L44">
         <v>2025</v>
       </c>
       <c r="M44" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="N44">
         <v>2028</v>
       </c>
       <c r="O44" t="s">
         <v>42</v>
       </c>
       <c r="P44" t="s">
         <v>54</v>
       </c>
       <c r="Q44" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="R44"/>
       <c r="S44" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="T44" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44" t="s">
-        <v>392</v>
+        <v>248</v>
       </c>
       <c r="X44" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45">
         <v>54320</v>
       </c>
       <c r="B45" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C45" t="s">
         <v>135</v>
       </c>
       <c r="D45" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="E45" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="F45" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45">
         <v>2025</v>
       </c>
       <c r="M45" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="N45">
         <v>2028</v>
       </c>
       <c r="O45" t="s">
         <v>139</v>
       </c>
       <c r="P45"/>
       <c r="Q45" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="R45"/>
       <c r="S45" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="T45" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="X45" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46">
         <v>54370</v>
       </c>
       <c r="B46" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="C46" t="s">
         <v>36</v>
       </c>
       <c r="D46" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="E46" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="F46" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="J46" t="s">
         <v>40</v>
       </c>
       <c r="K46"/>
       <c r="L46">
         <v>2022</v>
       </c>
       <c r="M46" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="N46">
         <v>2025</v>
       </c>
       <c r="O46" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="P46" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="Q46" t="s">
         <v>130</v>
       </c>
       <c r="R46"/>
       <c r="S46" t="s">
         <v>158</v>
       </c>
       <c r="T46" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="U46" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="V46"/>
       <c r="W46" t="s">
         <v>173</v>
       </c>
       <c r="X46" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47">
         <v>54452</v>
       </c>
       <c r="B47" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C47" t="s">
         <v>36</v>
       </c>
       <c r="D47" t="s">
         <v>205</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="G47" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="K47"/>
       <c r="L47">
         <v>2021</v>
       </c>
       <c r="M47" t="s">
-        <v>413</v>
+        <v>266</v>
       </c>
       <c r="N47">
         <v>2025</v>
       </c>
       <c r="O47" t="s">
         <v>42</v>
       </c>
       <c r="P47" t="s">
         <v>54</v>
       </c>
       <c r="Q47" t="s">
         <v>111</v>
       </c>
       <c r="R47" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="S47" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="T47" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="U47" t="s">
         <v>225</v>
       </c>
       <c r="V47"/>
       <c r="W47" t="s">
-        <v>416</v>
+        <v>248</v>
       </c>
       <c r="X47" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48">
         <v>54596</v>
       </c>
       <c r="B48" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="C48" t="s">
         <v>36</v>
       </c>
       <c r="D48" t="s">
         <v>37</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48">
         <v>2022</v>
       </c>
       <c r="M48" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="N48">
         <v>2025</v>
       </c>
       <c r="O48" t="s">
         <v>42</v>
       </c>
       <c r="P48" t="s">
         <v>54</v>
       </c>
       <c r="Q48" t="s">
         <v>111</v>
       </c>
       <c r="R48"/>
       <c r="S48" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="T48" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="U48" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="V48"/>
       <c r="W48" t="s">
-        <v>416</v>
+        <v>248</v>
       </c>
       <c r="X48" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49">
         <v>54621</v>
       </c>
       <c r="B49" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C49" t="s">
         <v>36</v>
       </c>
       <c r="D49" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="E49" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F49" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49">
         <v>2021</v>
       </c>
-      <c r="M49"/>
+      <c r="M49" t="s">
+        <v>266</v>
+      </c>
       <c r="N49">
         <v>2025</v>
       </c>
       <c r="O49" t="s">
         <v>42</v>
       </c>
       <c r="P49" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="Q49" t="s">
         <v>130</v>
       </c>
       <c r="R49"/>
       <c r="S49" t="s">
         <v>158</v>
       </c>
       <c r="T49" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="X49" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50">
         <v>54692</v>
       </c>
       <c r="B50" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="C50" t="s">
         <v>36</v>
       </c>
       <c r="D50" t="s">
         <v>37</v>
       </c>
       <c r="E50" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="F50" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50" t="s">
         <v>39</v>
       </c>
       <c r="J50" t="s">
         <v>217</v>
       </c>
       <c r="K50"/>
       <c r="L50">
         <v>2021</v>
       </c>
-      <c r="M50"/>
+      <c r="M50" t="s">
+        <v>266</v>
+      </c>
       <c r="N50">
         <v>2025</v>
       </c>
       <c r="O50" t="s">
         <v>42</v>
       </c>
       <c r="P50" t="s">
         <v>43</v>
       </c>
       <c r="Q50" t="s">
         <v>130</v>
       </c>
       <c r="R50"/>
       <c r="S50" t="s">
         <v>158</v>
       </c>
       <c r="T50" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="U50" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="V50"/>
       <c r="W50" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="X50" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51">
         <v>54702</v>
       </c>
       <c r="B51" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="C51" t="s">
         <v>36</v>
       </c>
       <c r="D51" t="s">
         <v>68</v>
       </c>
       <c r="E51" t="s">
         <v>37</v>
       </c>
       <c r="F51" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51" t="s">
         <v>39</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51">
         <v>2021</v>
       </c>
       <c r="M51" t="s">
-        <v>413</v>
+        <v>266</v>
       </c>
       <c r="N51">
         <v>2025</v>
       </c>
       <c r="O51" t="s">
         <v>42</v>
       </c>
       <c r="P51" t="s">
         <v>54</v>
       </c>
       <c r="Q51" t="s">
         <v>224</v>
       </c>
       <c r="R51"/>
       <c r="S51" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="T51" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="U51" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="V51"/>
       <c r="W51" t="s">
         <v>260</v>
       </c>
       <c r="X51" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52">
         <v>54713</v>
       </c>
       <c r="B52" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="C52" t="s">
         <v>36</v>
       </c>
       <c r="D52" t="s">
         <v>68</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52" t="s">
         <v>39</v>
       </c>
       <c r="J52" t="s">
         <v>40</v>
       </c>
       <c r="K52"/>
       <c r="L52">
         <v>2021</v>
       </c>
       <c r="M52"/>
       <c r="N52">
         <v>2025</v>
       </c>
       <c r="O52" t="s">
         <v>42</v>
       </c>
       <c r="P52" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="Q52" t="s">
         <v>100</v>
       </c>
       <c r="R52" t="s">
         <v>101</v>
       </c>
       <c r="S52" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="T52" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="U52" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="V52"/>
       <c r="W52" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="X52" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P89"/>
+  <dimension ref="A1:P91"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D1" t="s">
+        <v>448</v>
+      </c>
+      <c r="E1" t="s">
+        <v>449</v>
+      </c>
+      <c r="F1" t="s">
+        <v>450</v>
+      </c>
+      <c r="G1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H1" t="s">
         <v>452</v>
       </c>
-      <c r="D1" t="s">
+      <c r="I1" t="s">
         <v>453</v>
       </c>
-      <c r="E1" t="s">
+      <c r="J1" t="s">
         <v>454</v>
       </c>
-      <c r="F1" t="s">
+      <c r="K1" t="s">
         <v>455</v>
       </c>
-      <c r="G1" t="s">
+      <c r="L1" t="s">
         <v>456</v>
       </c>
-      <c r="H1" t="s">
+      <c r="M1" t="s">
         <v>457</v>
       </c>
-      <c r="I1" t="s">
+      <c r="N1" t="s">
         <v>458</v>
-      </c>
-[...13 lines deleted...]
-        <v>463</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51569</v>
       </c>
       <c r="B2">
         <v>49860</v>
       </c>
       <c r="C2">
         <v>18250</v>
       </c>
       <c r="D2" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E2" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="F2" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G2" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H2" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>160431.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O2"/>
       <c r="P2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51572</v>
       </c>
       <c r="B3">
         <v>49861</v>
       </c>
       <c r="C3">
         <v>18200</v>
       </c>
       <c r="D3" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E3" t="s">
         <v>145</v>
       </c>
       <c r="F3" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G3" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H3" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>980768.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O3"/>
       <c r="P3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51570</v>
       </c>
       <c r="B4">
         <v>49860</v>
       </c>
       <c r="C4">
         <v>18251</v>
       </c>
       <c r="D4" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E4" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="F4" t="s">
+        <v>460</v>
+      </c>
+      <c r="G4" t="s">
+        <v>461</v>
+      </c>
+      <c r="H4" t="s">
         <v>465</v>
-      </c>
-[...4 lines deleted...]
-        <v>470</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>149001.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51568</v>
       </c>
       <c r="B5">
         <v>49860</v>
       </c>
       <c r="C5">
         <v>18249</v>
       </c>
       <c r="D5" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E5" t="s">
         <v>200</v>
       </c>
       <c r="F5" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G5" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H5" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>250000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51573</v>
       </c>
       <c r="B6">
         <v>49862</v>
       </c>
       <c r="C6">
         <v>18209</v>
       </c>
       <c r="D6" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E6" t="s">
         <v>153</v>
       </c>
       <c r="F6" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G6" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H6" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>632909.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>51578</v>
       </c>
       <c r="B7">
         <v>49868</v>
       </c>
       <c r="C7">
         <v>18206</v>
       </c>
       <c r="D7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E7" t="s">
         <v>189</v>
       </c>
       <c r="F7" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>494663.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O7" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="P7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>51571</v>
       </c>
       <c r="B8">
         <v>49860</v>
       </c>
       <c r="C8">
         <v>18252</v>
       </c>
       <c r="D8" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E8" t="s">
         <v>97</v>
       </c>
       <c r="F8" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G8" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H8" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>100490.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>51563</v>
       </c>
       <c r="B9">
         <v>49857</v>
       </c>
       <c r="C9">
         <v>18221</v>
       </c>
       <c r="D9" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E9" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="F9" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G9" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H9" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>15924.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>51566</v>
       </c>
       <c r="B10">
         <v>49859</v>
       </c>
       <c r="C10">
         <v>18212</v>
       </c>
       <c r="D10" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E10" t="s">
         <v>61</v>
       </c>
       <c r="F10" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G10" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H10" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>1064896.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
         <v>51555</v>
       </c>
       <c r="B11">
         <v>49849</v>
       </c>
       <c r="C11">
         <v>2035</v>
       </c>
       <c r="D11" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="F11" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G11" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="H11" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>160000.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
         <v>51678</v>
       </c>
       <c r="B12">
         <v>49889</v>
       </c>
       <c r="C12">
         <v>2044</v>
       </c>
       <c r="D12" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E12" t="s">
         <v>61</v>
       </c>
       <c r="F12" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G12" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H12" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>900000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O12"/>
       <c r="P12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
         <v>51574</v>
       </c>
       <c r="B13">
         <v>49864</v>
       </c>
       <c r="C13">
         <v>18211</v>
       </c>
       <c r="D13" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E13" t="s">
         <v>164</v>
       </c>
       <c r="F13" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G13" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H13" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>236377.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
         <v>51558</v>
       </c>
       <c r="B14">
         <v>49853</v>
       </c>
       <c r="C14">
         <v>2042</v>
       </c>
       <c r="D14" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E14" t="s">
         <v>80</v>
       </c>
       <c r="F14" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G14" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H14" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>723731.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
         <v>51674</v>
       </c>
       <c r="B15">
         <v>49884</v>
       </c>
       <c r="C15">
         <v>2037</v>
       </c>
       <c r="D15" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E15" t="s">
         <v>211</v>
       </c>
       <c r="F15" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G15" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H15" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>600000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
         <v>51560</v>
       </c>
       <c r="B16">
         <v>49855</v>
       </c>
       <c r="C16">
         <v>2040</v>
       </c>
       <c r="D16" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G16" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H16" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>1498771.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
         <v>51553</v>
       </c>
       <c r="B17">
         <v>49847</v>
       </c>
       <c r="C17">
         <v>2045</v>
       </c>
       <c r="D17" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G17" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="H17" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="I17"/>
       <c r="J17">
         <v>215105.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
         <v>51561</v>
       </c>
       <c r="B18">
         <v>49856</v>
       </c>
       <c r="C18">
         <v>18202</v>
       </c>
       <c r="D18" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="F18" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G18" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H18" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I18"/>
       <c r="J18">
         <v>510974.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
         <v>51562</v>
       </c>
       <c r="B19">
         <v>49857</v>
       </c>
       <c r="C19">
         <v>18205</v>
       </c>
       <c r="D19" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G19" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H19" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>744390.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>51554</v>
       </c>
       <c r="B20">
         <v>49848</v>
       </c>
       <c r="C20">
         <v>2046</v>
       </c>
       <c r="D20" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G20" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="H20" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>600000.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
         <v>51677</v>
       </c>
       <c r="B21">
         <v>49888</v>
       </c>
       <c r="C21">
         <v>2043</v>
       </c>
       <c r="D21" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E21" t="s">
         <v>68</v>
       </c>
       <c r="F21" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G21" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H21" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="I21"/>
       <c r="J21">
         <v>178546.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O21"/>
       <c r="P21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
         <v>51564</v>
       </c>
       <c r="B22">
         <v>49857</v>
       </c>
       <c r="C22">
         <v>18222</v>
       </c>
       <c r="D22" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E22" t="s">
         <v>68</v>
       </c>
       <c r="F22" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G22" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H22" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>178901.0</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
         <v>51559</v>
       </c>
       <c r="B23">
         <v>49854</v>
       </c>
       <c r="C23">
         <v>2041</v>
       </c>
       <c r="D23" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E23" t="s">
         <v>68</v>
       </c>
       <c r="F23" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G23" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H23" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>267050.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
         <v>51557</v>
       </c>
       <c r="B24">
         <v>49851</v>
       </c>
       <c r="C24">
         <v>2047</v>
       </c>
       <c r="D24" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E24" t="s">
         <v>68</v>
       </c>
       <c r="F24" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G24" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H24" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>312566.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
         <v>51565</v>
       </c>
       <c r="B25">
         <v>49858</v>
       </c>
       <c r="C25">
         <v>18201</v>
       </c>
       <c r="D25" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E25" t="s">
         <v>68</v>
       </c>
       <c r="F25" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G25" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H25" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I25" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="J25">
         <v>425346.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="N25" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O25" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="P25" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>51556</v>
       </c>
       <c r="B26">
         <v>49850</v>
       </c>
       <c r="C26">
         <v>2036</v>
       </c>
       <c r="D26" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E26" t="s">
         <v>68</v>
       </c>
       <c r="F26" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G26" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="H26" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>450000.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
         <v>51567</v>
       </c>
       <c r="B27">
         <v>49860</v>
       </c>
       <c r="C27">
         <v>18207</v>
       </c>
       <c r="D27" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E27" t="s">
         <v>136</v>
       </c>
       <c r="F27" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G27" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H27" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>271182.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O27"/>
       <c r="P27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
         <v>51580</v>
       </c>
       <c r="B28">
         <v>49870</v>
       </c>
       <c r="C28">
         <v>18208</v>
       </c>
       <c r="D28" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E28" t="s">
         <v>117</v>
       </c>
       <c r="F28" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G28" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H28" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>863160.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O28"/>
       <c r="P28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
         <v>51581</v>
       </c>
       <c r="B29">
         <v>49871</v>
       </c>
       <c r="C29">
         <v>18210</v>
       </c>
       <c r="D29" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E29" t="s">
         <v>205</v>
       </c>
       <c r="F29" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>487440.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O29"/>
       <c r="P29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
         <v>51579</v>
       </c>
       <c r="B30">
         <v>49869</v>
       </c>
       <c r="C30">
         <v>18213</v>
       </c>
       <c r="D30" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E30" t="s">
         <v>195</v>
       </c>
       <c r="F30" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G30" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H30" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>199483.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
         <v>51575</v>
       </c>
       <c r="B31">
         <v>49865</v>
       </c>
       <c r="C31">
         <v>18203</v>
       </c>
       <c r="D31" t="s">
         <v>211</v>
       </c>
       <c r="E31" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="F31" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="I31"/>
       <c r="J31">
         <v>445921.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
         <v>51576</v>
       </c>
       <c r="B32">
         <v>49866</v>
       </c>
       <c r="C32">
         <v>18214</v>
       </c>
       <c r="D32" t="s">
         <v>211</v>
       </c>
       <c r="E32" t="s">
         <v>176</v>
       </c>
       <c r="F32" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I32"/>
       <c r="J32">
         <v>478048.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
         <v>51577</v>
       </c>
       <c r="B33">
         <v>49859</v>
       </c>
       <c r="C33">
         <v>18204</v>
       </c>
       <c r="D33" t="s">
         <v>211</v>
       </c>
       <c r="E33" t="s">
         <v>68</v>
       </c>
       <c r="F33" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I33"/>
       <c r="J33">
         <v>742415.0</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
         <v>52631</v>
       </c>
       <c r="B34">
         <v>52581</v>
       </c>
       <c r="C34">
         <v>21005</v>
       </c>
       <c r="D34" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E34" t="s">
         <v>228</v>
       </c>
       <c r="F34" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G34" t="s">
-        <v>484</v>
+        <v>461</v>
       </c>
       <c r="H34" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="I34" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="J34">
         <v>116708.95</v>
       </c>
       <c r="K34"/>
-      <c r="L34"/>
+      <c r="L34" t="s">
+        <v>480</v>
+      </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34" t="s">
-        <v>486</v>
+        <v>248</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
         <v>52661</v>
       </c>
       <c r="B35">
         <v>52581</v>
       </c>
       <c r="C35">
         <v>21004</v>
       </c>
       <c r="D35" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E35" t="s">
         <v>164</v>
       </c>
       <c r="F35" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G35" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H35" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="I35" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="J35">
         <v>79129.23</v>
       </c>
       <c r="K35"/>
-      <c r="L35"/>
+      <c r="L35" t="s">
+        <v>482</v>
+      </c>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35" t="s">
-        <v>486</v>
+        <v>248</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
         <v>52686</v>
       </c>
       <c r="B36">
         <v>52581</v>
       </c>
       <c r="C36">
         <v>21006</v>
       </c>
       <c r="D36" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E36" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="F36" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G36" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H36" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="I36" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="J36">
         <v>329925.46</v>
       </c>
       <c r="K36"/>
-      <c r="L36"/>
+      <c r="L36" t="s">
+        <v>482</v>
+      </c>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36" t="s">
-        <v>486</v>
+        <v>248</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
         <v>52716</v>
       </c>
       <c r="B37">
         <v>52581</v>
       </c>
       <c r="C37">
         <v>21007</v>
       </c>
       <c r="D37" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E37" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="F37" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G37" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H37" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="I37" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="J37">
         <v>306974.4</v>
       </c>
       <c r="K37"/>
-      <c r="L37"/>
+      <c r="L37" t="s">
+        <v>482</v>
+      </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37" t="s">
-        <v>486</v>
+        <v>248</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
         <v>52741</v>
       </c>
       <c r="B38">
         <v>52581</v>
       </c>
       <c r="C38">
         <v>21008</v>
       </c>
       <c r="D38" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E38" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="F38" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G38" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H38" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="I38" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="J38">
         <v>166160.95</v>
       </c>
       <c r="K38"/>
-      <c r="L38"/>
+      <c r="L38" t="s">
+        <v>480</v>
+      </c>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38" t="s">
-        <v>486</v>
+        <v>248</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
         <v>52801</v>
       </c>
       <c r="B39">
         <v>49867</v>
       </c>
       <c r="C39">
         <v>18204</v>
       </c>
       <c r="D39" t="s">
         <v>211</v>
       </c>
       <c r="E39" t="s">
         <v>68</v>
       </c>
       <c r="F39" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>742415.0</v>
       </c>
       <c r="K39"/>
       <c r="L39" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
         <v>53131</v>
       </c>
       <c r="B40">
         <v>53106</v>
       </c>
       <c r="C40" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="D40" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E40" t="s">
-        <v>145</v>
+        <v>493</v>
       </c>
       <c r="F40" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="G40"/>
+        <v>460</v>
+      </c>
+      <c r="G40" t="s">
+        <v>461</v>
+      </c>
       <c r="H40" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="I40" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="J40">
         <v>529809.0</v>
       </c>
       <c r="K40"/>
-      <c r="L40"/>
+      <c r="L40" t="s">
+        <v>480</v>
+      </c>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40" t="s">
-        <v>500</v>
+        <v>248</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
         <v>53196</v>
       </c>
       <c r="B41">
         <v>53171</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E41" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F41" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="I41"/>
       <c r="J41">
         <v>292856.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
         <v>53201</v>
       </c>
       <c r="B42">
         <v>53171</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
       <c r="F42" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="I42"/>
       <c r="J42">
         <v>212290.0</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43">
         <v>53226</v>
       </c>
       <c r="B43">
         <v>53221</v>
       </c>
       <c r="C43" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="D43" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E43" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F43" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="I43" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="J43">
         <v>241971.0</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44">
         <v>53391</v>
       </c>
       <c r="B44">
         <v>53386</v>
       </c>
       <c r="C44">
         <v>21013</v>
       </c>
       <c r="D44" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E44" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F44" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="I44"/>
       <c r="J44">
         <v>79120.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45">
         <v>53556</v>
       </c>
       <c r="B45">
         <v>53151</v>
       </c>
       <c r="C45" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="D45" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E45" t="s">
         <v>263</v>
       </c>
       <c r="F45" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="G45"/>
+        <v>460</v>
+      </c>
+      <c r="G45" t="s">
+        <v>461</v>
+      </c>
       <c r="H45" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="I45"/>
       <c r="J45">
         <v>579386.0</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45" t="s">
-        <v>500</v>
+        <v>248</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46">
         <v>53631</v>
       </c>
       <c r="B46">
         <v>53536</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="I46"/>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47">
         <v>53636</v>
       </c>
       <c r="B47">
         <v>53496</v>
       </c>
-      <c r="C47"/>
+      <c r="C47">
+        <v>21081</v>
+      </c>
       <c r="D47" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E47" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="F47" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="G47"/>
+        <v>460</v>
+      </c>
+      <c r="G47" t="s">
+        <v>461</v>
+      </c>
       <c r="H47" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="I47"/>
+        <v>509</v>
+      </c>
+      <c r="I47" t="s">
+        <v>501</v>
+      </c>
       <c r="J47">
-        <v>0.0</v>
+        <v>170098.09</v>
       </c>
       <c r="K47"/>
-      <c r="L47"/>
+      <c r="L47" t="s">
+        <v>482</v>
+      </c>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47" t="s">
-        <v>500</v>
+        <v>248</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48">
-        <v>53646</v>
+        <v>53901</v>
       </c>
       <c r="B48">
-        <v>53496</v>
-[...1 lines deleted...]
-      <c r="C48"/>
+        <v>53136</v>
+      </c>
+      <c r="C48" t="s">
+        <v>510</v>
+      </c>
       <c r="D48" t="s">
-        <v>312</v>
-[...1 lines deleted...]
-      <c r="E48"/>
+        <v>311</v>
+      </c>
+      <c r="E48" t="s">
+        <v>68</v>
+      </c>
       <c r="F48" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>510</v>
+        <v>488</v>
       </c>
       <c r="I48"/>
       <c r="J48">
-        <v>0.0</v>
+        <v>496322.0</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48" t="s">
-        <v>296</v>
+        <v>502</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49">
-        <v>53901</v>
+        <v>54152</v>
       </c>
       <c r="B49">
-        <v>53136</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>54151</v>
+      </c>
+      <c r="C49">
+        <v>21012</v>
       </c>
       <c r="D49" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E49" t="s">
-        <v>68</v>
+        <v>511</v>
       </c>
       <c r="F49" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="I49"/>
+        <v>512</v>
+      </c>
+      <c r="I49" t="s">
+        <v>513</v>
+      </c>
       <c r="J49">
-        <v>496322.0</v>
+        <v>699993.0</v>
       </c>
       <c r="K49"/>
-      <c r="L49"/>
+      <c r="L49" t="s">
+        <v>482</v>
+      </c>
       <c r="M49"/>
       <c r="N49"/>
-      <c r="O49"/>
+      <c r="O49" t="s">
+        <v>514</v>
+      </c>
       <c r="P49" t="s">
-        <v>500</v>
+        <v>248</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50">
-        <v>54152</v>
+        <v>54269</v>
       </c>
       <c r="B50">
-        <v>54151</v>
-[...1 lines deleted...]
-      <c r="C50"/>
+        <v>54267</v>
+      </c>
+      <c r="C50">
+        <v>23000</v>
+      </c>
       <c r="D50" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E50" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="F50" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="G50"/>
+        <v>460</v>
+      </c>
+      <c r="G50" t="s">
+        <v>461</v>
+      </c>
       <c r="H50" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="I50"/>
+        <v>515</v>
+      </c>
+      <c r="I50" t="s">
+        <v>495</v>
+      </c>
       <c r="J50">
-        <v>699993.0</v>
+        <v>198000.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50" t="s">
-        <v>500</v>
+        <v>516</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51">
-        <v>54269</v>
+        <v>54275</v>
       </c>
       <c r="B51">
-        <v>54267</v>
-[...2 lines deleted...]
-        <v>23000</v>
+        <v>54270</v>
+      </c>
+      <c r="C51" t="s">
+        <v>517</v>
       </c>
       <c r="D51" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E51" t="s">
-        <v>336</v>
+        <v>205</v>
       </c>
       <c r="F51" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G51" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H51" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I51" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J51">
-        <v>198000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52">
-        <v>54275</v>
+        <v>54283</v>
       </c>
       <c r="B52">
-        <v>54270</v>
+        <v>54276</v>
       </c>
       <c r="C52" t="s">
         <v>517</v>
       </c>
       <c r="D52" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E52" t="s">
-        <v>205</v>
+        <v>68</v>
       </c>
       <c r="F52" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G52" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H52" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I52" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J52">
-        <v>200000.0</v>
+        <v>521326.0</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53">
-        <v>54283</v>
+        <v>54284</v>
       </c>
       <c r="B53">
         <v>54276</v>
       </c>
       <c r="C53" t="s">
         <v>517</v>
       </c>
       <c r="D53" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E53" t="s">
-        <v>68</v>
+        <v>153</v>
       </c>
       <c r="F53" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G53" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H53" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I53" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J53">
-        <v>521326.0</v>
+        <v>33572.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54">
-        <v>54284</v>
+        <v>54296</v>
       </c>
       <c r="B54">
-        <v>54276</v>
+        <v>54287</v>
       </c>
       <c r="C54" t="s">
         <v>517</v>
       </c>
       <c r="D54" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E54" t="s">
-        <v>153</v>
+        <v>362</v>
       </c>
       <c r="F54" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G54" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H54" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I54" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J54">
-        <v>33572.0</v>
+        <v>490287.34</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55">
-        <v>54296</v>
+        <v>54297</v>
       </c>
       <c r="B55">
         <v>54287</v>
       </c>
       <c r="C55" t="s">
         <v>517</v>
       </c>
       <c r="D55" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E55" t="s">
-        <v>364</v>
+        <v>519</v>
       </c>
       <c r="F55" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G55" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H55" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I55" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J55">
-        <v>490287.34</v>
+        <v>228070.0</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56">
-        <v>54297</v>
+        <v>54298</v>
       </c>
       <c r="B56">
         <v>54287</v>
       </c>
       <c r="C56" t="s">
         <v>517</v>
       </c>
       <c r="D56" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E56" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F56" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G56" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H56" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I56" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J56">
-        <v>228070.0</v>
+        <v>54635.0</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57">
-        <v>54298</v>
+        <v>54301</v>
       </c>
       <c r="B57">
-        <v>54287</v>
-[...3 lines deleted...]
-      </c>
+        <v>54300</v>
+      </c>
+      <c r="C57"/>
       <c r="D57" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E57" t="s">
-        <v>520</v>
+        <v>61</v>
       </c>
       <c r="F57" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G57" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H57" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I57" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J57">
-        <v>54635.0</v>
+        <v>877266.04</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58">
-        <v>54301</v>
+        <v>54306</v>
       </c>
       <c r="B58">
         <v>54300</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E58" t="s">
-        <v>61</v>
+        <v>324</v>
       </c>
       <c r="F58" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G58" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H58" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I58" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J58">
-        <v>877266.04</v>
+        <v>48148.33</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59">
-        <v>54306</v>
+        <v>54311</v>
       </c>
       <c r="B59">
-        <v>54300</v>
+        <v>54307</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E59" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="F59" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G59" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H59" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I59" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J59">
-        <v>48148.33</v>
+        <v>1345532.37</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60">
-        <v>54311</v>
+        <v>54318</v>
       </c>
       <c r="B60">
-        <v>54307</v>
+        <v>54312</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E60" t="s">
-        <v>326</v>
+        <v>51</v>
       </c>
       <c r="F60" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G60" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H60" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I60" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J60">
-        <v>1345532.37</v>
+        <v>1500000.0</v>
       </c>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61">
-        <v>54318</v>
+        <v>54321</v>
       </c>
       <c r="B61">
-        <v>54312</v>
+        <v>54320</v>
       </c>
       <c r="C61"/>
       <c r="D61" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E61" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>392</v>
+      </c>
+      <c r="F61"/>
+      <c r="G61"/>
       <c r="H61" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="I61" t="s">
         <v>515</v>
       </c>
+      <c r="I61"/>
       <c r="J61">
-        <v>1500000.0</v>
+        <v>653522.89</v>
       </c>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61" t="s">
-        <v>521</v>
+        <v>502</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62">
-        <v>54321</v>
+        <v>54339</v>
       </c>
       <c r="B62">
-        <v>54320</v>
+        <v>54312</v>
       </c>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E62" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-      <c r="G62"/>
+        <v>522</v>
+      </c>
+      <c r="F62" t="s">
+        <v>460</v>
+      </c>
+      <c r="G62" t="s">
+        <v>461</v>
+      </c>
       <c r="H62" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="I62"/>
+        <v>515</v>
+      </c>
+      <c r="I62" t="s">
+        <v>495</v>
+      </c>
       <c r="J62">
-        <v>653522.89</v>
+        <v>155000.0</v>
       </c>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62" t="s">
-        <v>500</v>
+        <v>521</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63">
-        <v>54339</v>
+        <v>54340</v>
       </c>
       <c r="B63">
         <v>54312</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E63" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F63" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G63" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H63" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I63" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J63">
-        <v>155000.0</v>
+        <v>90947.0</v>
       </c>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64">
-        <v>54340</v>
+        <v>54341</v>
       </c>
       <c r="B64">
         <v>54312</v>
       </c>
       <c r="C64"/>
       <c r="D64" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E64" t="s">
-        <v>523</v>
+        <v>205</v>
       </c>
       <c r="F64" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G64" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H64" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I64" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J64">
-        <v>90947.0</v>
+        <v>71369.0</v>
       </c>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65">
-        <v>54341</v>
+        <v>54342</v>
       </c>
       <c r="B65">
-        <v>54312</v>
+        <v>54320</v>
       </c>
       <c r="C65"/>
       <c r="D65" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E65" t="s">
-        <v>205</v>
+        <v>524</v>
       </c>
       <c r="F65" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G65" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H65" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I65" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J65">
-        <v>71369.0</v>
+        <v>207278.0</v>
       </c>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66">
-        <v>54342</v>
+        <v>54343</v>
       </c>
       <c r="B66">
         <v>54320</v>
       </c>
       <c r="C66"/>
       <c r="D66" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E66" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="F66" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G66" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H66" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I66" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J66">
-        <v>207278.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67">
-        <v>54343</v>
+        <v>54344</v>
       </c>
       <c r="B67">
         <v>54320</v>
       </c>
       <c r="C67"/>
       <c r="D67" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E67" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="F67" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G67" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H67" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I67" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J67">
-        <v>10000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68">
-        <v>54344</v>
+        <v>54349</v>
       </c>
       <c r="B68">
-        <v>54320</v>
+        <v>54307</v>
       </c>
       <c r="C68"/>
       <c r="D68" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E68" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F68" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G68" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H68" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I68" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J68">
-        <v>5000.0</v>
+        <v>225556.8</v>
       </c>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69">
-        <v>54349</v>
+        <v>54350</v>
       </c>
       <c r="B69">
         <v>54307</v>
       </c>
       <c r="C69"/>
       <c r="D69" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E69" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="F69" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G69" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H69" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I69" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J69">
-        <v>225556.8</v>
+        <v>149474.75</v>
       </c>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70">
-        <v>54350</v>
+        <v>54355</v>
       </c>
       <c r="B70">
-        <v>54307</v>
+        <v>54300</v>
       </c>
       <c r="C70"/>
       <c r="D70" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E70" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F70" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G70" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H70" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I70" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="J70">
-        <v>149474.75</v>
+        <v>158718.25</v>
       </c>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71">
-        <v>54355</v>
+        <v>54371</v>
       </c>
       <c r="B71">
-        <v>54300</v>
-[...1 lines deleted...]
-      <c r="C71"/>
+        <v>54370</v>
+      </c>
+      <c r="C71" t="s">
+        <v>530</v>
+      </c>
       <c r="D71" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E71" t="s">
-        <v>529</v>
+        <v>205</v>
       </c>
       <c r="F71" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G71" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H71" t="s">
-        <v>514</v>
+        <v>498</v>
       </c>
       <c r="I71" t="s">
-        <v>515</v>
+        <v>531</v>
       </c>
       <c r="J71">
-        <v>158718.25</v>
+        <v>528438.0</v>
       </c>
       <c r="K71"/>
-      <c r="L71"/>
+      <c r="L71" t="s">
+        <v>480</v>
+      </c>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71" t="s">
-        <v>521</v>
+        <v>248</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72">
-        <v>54371</v>
+        <v>54372</v>
       </c>
       <c r="B72">
         <v>54370</v>
       </c>
       <c r="C72" t="s">
         <v>530</v>
       </c>
       <c r="D72" t="s">
-        <v>312</v>
+        <v>211</v>
       </c>
       <c r="E72" t="s">
-        <v>205</v>
+        <v>68</v>
       </c>
       <c r="F72" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="I72" t="s">
         <v>531</v>
       </c>
       <c r="J72">
-        <v>528438.0</v>
+        <v>169882.0</v>
       </c>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73">
-        <v>54372</v>
+        <v>54595</v>
       </c>
       <c r="B73">
-        <v>54370</v>
+        <v>54452</v>
       </c>
       <c r="C73" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="D73" t="s">
-        <v>211</v>
+        <v>311</v>
       </c>
       <c r="E73" t="s">
-        <v>68</v>
+        <v>534</v>
       </c>
       <c r="F73" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="G73"/>
+        <v>460</v>
+      </c>
+      <c r="G73" t="s">
+        <v>461</v>
+      </c>
       <c r="H73" t="s">
-        <v>503</v>
+        <v>488</v>
       </c>
       <c r="I73" t="s">
-        <v>531</v>
+        <v>501</v>
       </c>
       <c r="J73">
-        <v>169882.0</v>
+        <v>0.0</v>
       </c>
       <c r="K73"/>
-      <c r="L73"/>
+      <c r="L73" t="s">
+        <v>482</v>
+      </c>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73" t="s">
-        <v>532</v>
+        <v>248</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74">
-        <v>54595</v>
+        <v>54599</v>
       </c>
       <c r="B74">
-        <v>54452</v>
+        <v>54596</v>
       </c>
       <c r="C74" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="D74" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E74" t="s">
-        <v>534</v>
+        <v>37</v>
       </c>
       <c r="F74" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G74" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H74" t="s">
-        <v>493</v>
+        <v>536</v>
       </c>
       <c r="I74" t="s">
-        <v>535</v>
+        <v>495</v>
       </c>
       <c r="J74">
-        <v>0.0</v>
+        <v>675556.0</v>
       </c>
       <c r="K74"/>
-      <c r="L74"/>
+      <c r="L74" t="s">
+        <v>480</v>
+      </c>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74" t="s">
-        <v>416</v>
+        <v>248</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75">
-        <v>54599</v>
+        <v>54601</v>
       </c>
       <c r="B75">
         <v>54596</v>
       </c>
       <c r="C75" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D75" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E75" t="s">
-        <v>37</v>
+        <v>538</v>
       </c>
       <c r="F75" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="G75"/>
+        <v>460</v>
+      </c>
+      <c r="G75" t="s">
+        <v>461</v>
+      </c>
       <c r="H75" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="I75" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="J75">
-        <v>675556.0</v>
+        <v>314683.03</v>
       </c>
       <c r="K75"/>
-      <c r="L75"/>
+      <c r="L75" t="s">
+        <v>482</v>
+      </c>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75" t="s">
-        <v>416</v>
+        <v>248</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76">
-        <v>54601</v>
+        <v>54603</v>
       </c>
       <c r="B76">
         <v>54596</v>
       </c>
       <c r="C76" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D76" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E76" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F76" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>540</v>
+        <v>494</v>
       </c>
       <c r="I76" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="J76">
-        <v>314683.03</v>
+        <v>66150.0</v>
       </c>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77">
-        <v>54603</v>
+        <v>54635</v>
       </c>
       <c r="B77">
-        <v>54596</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>54621</v>
+      </c>
+      <c r="C77">
+        <v>21015</v>
       </c>
       <c r="D77" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E77" t="s">
-        <v>542</v>
+        <v>420</v>
       </c>
       <c r="F77" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="G77"/>
+        <v>460</v>
+      </c>
+      <c r="G77" t="s">
+        <v>211</v>
+      </c>
       <c r="H77" t="s">
         <v>543</v>
       </c>
       <c r="I77" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="J77">
-        <v>66150.0</v>
+        <v>130378.23</v>
       </c>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77" t="s">
-        <v>416</v>
+        <v>544</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78">
-        <v>54635</v>
+        <v>54636</v>
       </c>
       <c r="B78">
         <v>54621</v>
       </c>
       <c r="C78">
-        <v>21015</v>
+        <v>21016</v>
       </c>
       <c r="D78" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E78" t="s">
-        <v>425</v>
+        <v>205</v>
       </c>
       <c r="F78" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G78" t="s">
-        <v>211</v>
+        <v>461</v>
       </c>
       <c r="H78" t="s">
-        <v>544</v>
+        <v>506</v>
       </c>
       <c r="I78" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="J78">
-        <v>130378.23</v>
+        <v>138036.86</v>
       </c>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79">
-        <v>54636</v>
+        <v>54637</v>
       </c>
       <c r="B79">
         <v>54621</v>
       </c>
       <c r="C79">
-        <v>21016</v>
+        <v>21017</v>
       </c>
       <c r="D79" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E79" t="s">
-        <v>205</v>
+        <v>545</v>
       </c>
       <c r="F79" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G79" t="s">
-        <v>466</v>
+        <v>211</v>
       </c>
       <c r="H79" t="s">
-        <v>509</v>
+        <v>546</v>
       </c>
       <c r="I79" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="J79">
-        <v>138036.86</v>
+        <v>382909.69</v>
       </c>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80">
-        <v>54637</v>
+        <v>54638</v>
       </c>
       <c r="B80">
         <v>54621</v>
       </c>
       <c r="C80">
-        <v>21017</v>
+        <v>21018</v>
       </c>
       <c r="D80" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E80" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="F80" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G80" t="s">
         <v>211</v>
       </c>
       <c r="H80" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="I80" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="J80">
-        <v>382909.69</v>
+        <v>92206.17</v>
       </c>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81">
-        <v>54638</v>
+        <v>54639</v>
       </c>
       <c r="B81">
         <v>54621</v>
       </c>
       <c r="C81">
-        <v>21018</v>
+        <v>21019</v>
       </c>
       <c r="D81" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E81" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F81" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G81" t="s">
         <v>211</v>
       </c>
       <c r="H81" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="I81" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="J81">
-        <v>92206.17</v>
+        <v>176694.0</v>
       </c>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82">
-        <v>54639</v>
+        <v>54640</v>
       </c>
       <c r="B82">
         <v>54621</v>
       </c>
       <c r="C82">
-        <v>21019</v>
+        <v>21020</v>
       </c>
       <c r="D82" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E82" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F82" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G82" t="s">
         <v>211</v>
       </c>
       <c r="H82" t="s">
-        <v>550</v>
+        <v>498</v>
       </c>
       <c r="I82" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="J82">
-        <v>176694.0</v>
+        <v>110737.0</v>
       </c>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83">
-        <v>54640</v>
+        <v>54641</v>
       </c>
       <c r="B83">
         <v>54621</v>
       </c>
       <c r="C83">
-        <v>21020</v>
+        <v>21021</v>
       </c>
       <c r="D83" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E83" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="F83" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G83" t="s">
         <v>211</v>
       </c>
       <c r="H83" t="s">
-        <v>503</v>
+        <v>553</v>
       </c>
       <c r="I83" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="J83">
-        <v>110737.0</v>
+        <v>450282.0</v>
       </c>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84">
-        <v>54641</v>
+        <v>54703</v>
       </c>
       <c r="B84">
-        <v>54621</v>
+        <v>54692</v>
       </c>
       <c r="C84">
-        <v>21021</v>
+        <v>21031</v>
       </c>
       <c r="D84" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E84" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F84" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G84" t="s">
         <v>211</v>
       </c>
       <c r="H84" t="s">
-        <v>553</v>
-[...3 lines deleted...]
-      </c>
+        <v>555</v>
+      </c>
+      <c r="I84"/>
       <c r="J84">
-        <v>450282.0</v>
+        <v>76800.0</v>
       </c>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84" t="s">
-        <v>430</v>
+        <v>556</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85">
-        <v>54703</v>
+        <v>54704</v>
       </c>
       <c r="B85">
         <v>54692</v>
       </c>
       <c r="C85">
-        <v>21031</v>
+        <v>21029</v>
       </c>
       <c r="D85" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E85" t="s">
-        <v>554</v>
+        <v>37</v>
       </c>
       <c r="F85" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G85" t="s">
-        <v>211</v>
+        <v>461</v>
       </c>
       <c r="H85" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="I85"/>
       <c r="J85">
-        <v>76800.0</v>
+        <v>201257.0</v>
       </c>
       <c r="K85"/>
-      <c r="L85"/>
+      <c r="L85" t="s">
+        <v>480</v>
+      </c>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85" t="s">
-        <v>556</v>
+        <v>248</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86">
-        <v>54704</v>
+        <v>54705</v>
       </c>
       <c r="B86">
         <v>54692</v>
       </c>
       <c r="C86">
-        <v>21029</v>
+        <v>21030</v>
       </c>
       <c r="D86" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E86" t="s">
-        <v>37</v>
+        <v>153</v>
       </c>
       <c r="F86" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G86" t="s">
-        <v>466</v>
+        <v>211</v>
       </c>
       <c r="H86" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="I86"/>
       <c r="J86">
-        <v>201257.0</v>
+        <v>152267.0</v>
       </c>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87">
-        <v>54705</v>
+        <v>54710</v>
       </c>
       <c r="B87">
-        <v>54692</v>
+        <v>54702</v>
       </c>
       <c r="C87">
-        <v>21030</v>
+        <v>21025</v>
       </c>
       <c r="D87" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E87" t="s">
-        <v>153</v>
+        <v>68</v>
       </c>
       <c r="F87" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G87" t="s">
-        <v>211</v>
+        <v>461</v>
       </c>
       <c r="H87" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="I87"/>
+        <v>559</v>
+      </c>
+      <c r="I87" t="s">
+        <v>495</v>
+      </c>
       <c r="J87">
-        <v>152267.0</v>
+        <v>240902.0</v>
       </c>
       <c r="K87"/>
-      <c r="L87"/>
+      <c r="L87" t="s">
+        <v>480</v>
+      </c>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87" t="s">
-        <v>437</v>
+        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88">
-        <v>54710</v>
+        <v>54716</v>
       </c>
       <c r="B88">
-        <v>54702</v>
+        <v>54713</v>
       </c>
       <c r="C88">
-        <v>21025</v>
+        <v>21027</v>
       </c>
       <c r="D88" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E88" t="s">
         <v>68</v>
       </c>
       <c r="F88" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="G88" t="s">
-        <v>466</v>
+        <v>211</v>
       </c>
       <c r="H88" t="s">
-        <v>559</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="I88"/>
       <c r="J88">
-        <v>240902.0</v>
+        <v>498528.0</v>
       </c>
       <c r="K88"/>
-      <c r="L88" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88" t="s">
-        <v>260</v>
+        <v>444</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89">
-        <v>54716</v>
+        <v>54797</v>
       </c>
       <c r="B89">
-        <v>54713</v>
-[...2 lines deleted...]
-        <v>21027</v>
+        <v>54452</v>
+      </c>
+      <c r="C89" t="s">
+        <v>561</v>
       </c>
       <c r="D89" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E89" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="F89"/>
       <c r="G89" t="s">
-        <v>211</v>
+        <v>461</v>
       </c>
       <c r="H89" t="s">
-        <v>561</v>
-[...1 lines deleted...]
-      <c r="I89"/>
+        <v>488</v>
+      </c>
+      <c r="I89" t="s">
+        <v>495</v>
+      </c>
       <c r="J89">
-        <v>498528.0</v>
+        <v>90000.0</v>
       </c>
       <c r="K89"/>
-      <c r="L89"/>
+      <c r="L89" t="s">
+        <v>480</v>
+      </c>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89" t="s">
-        <v>437</v>
+        <v>248</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16">
+      <c r="A90">
+        <v>54799</v>
+      </c>
+      <c r="B90">
+        <v>54452</v>
+      </c>
+      <c r="C90" t="s">
+        <v>562</v>
+      </c>
+      <c r="D90" t="s">
+        <v>311</v>
+      </c>
+      <c r="E90" t="s">
+        <v>563</v>
+      </c>
+      <c r="F90"/>
+      <c r="G90" t="s">
+        <v>461</v>
+      </c>
+      <c r="H90" t="s">
+        <v>564</v>
+      </c>
+      <c r="I90" t="s">
+        <v>495</v>
+      </c>
+      <c r="J90">
+        <v>112258.08</v>
+      </c>
+      <c r="K90"/>
+      <c r="L90" t="s">
+        <v>482</v>
+      </c>
+      <c r="M90"/>
+      <c r="N90"/>
+      <c r="O90"/>
+      <c r="P90" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16">
+      <c r="A91">
+        <v>54801</v>
+      </c>
+      <c r="B91">
+        <v>54452</v>
+      </c>
+      <c r="C91" t="s">
+        <v>565</v>
+      </c>
+      <c r="D91" t="s">
+        <v>311</v>
+      </c>
+      <c r="E91" t="s">
+        <v>566</v>
+      </c>
+      <c r="F91"/>
+      <c r="G91" t="s">
+        <v>461</v>
+      </c>
+      <c r="H91" t="s">
+        <v>567</v>
+      </c>
+      <c r="I91" t="s">
+        <v>501</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91"/>
+      <c r="L91" t="s">
+        <v>482</v>
+      </c>
+      <c r="M91"/>
+      <c r="N91"/>
+      <c r="O91"/>
+      <c r="P91" t="s">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G58"/>
+  <dimension ref="A1:G76"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="B1" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="C1" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="D1" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="E1" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51720</v>
       </c>
       <c r="B2">
         <v>51565</v>
       </c>
       <c r="C2">
         <v>2019</v>
       </c>
       <c r="D2">
         <v>0.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>48</v>
@@ -13467,72 +13642,72 @@
         <v>2019</v>
       </c>
       <c r="D6">
         <v>134132.0</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>51721</v>
       </c>
       <c r="B7">
         <v>51565</v>
       </c>
       <c r="C7">
         <v>2020</v>
       </c>
       <c r="D7">
         <v>136424.37</v>
       </c>
       <c r="E7" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>51739</v>
       </c>
       <c r="B8">
         <v>51574</v>
       </c>
       <c r="C8">
         <v>2020</v>
       </c>
       <c r="D8">
         <v>66770.8</v>
       </c>
       <c r="E8" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>51749</v>
       </c>
       <c r="B9">
         <v>51577</v>
       </c>
       <c r="C9">
         <v>2021</v>
       </c>
       <c r="D9">
         <v>155628.0</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>48</v>
       </c>
     </row>
@@ -13623,51 +13798,51 @@
         <v>2020</v>
       </c>
       <c r="D14">
         <v>205068.0</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>51738</v>
       </c>
       <c r="B15">
         <v>51574</v>
       </c>
       <c r="C15">
         <v>2019</v>
       </c>
       <c r="D15">
         <v>153141.08</v>
       </c>
       <c r="E15" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>51755</v>
       </c>
       <c r="B16">
         <v>51573</v>
       </c>
       <c r="C16">
         <v>2020</v>
       </c>
       <c r="D16">
         <v>238077.0</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>48</v>
       </c>
     </row>
@@ -13701,55 +13876,55 @@
         <v>2020</v>
       </c>
       <c r="D18">
         <v>264228.0</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>51722</v>
       </c>
       <c r="B19">
         <v>51565</v>
       </c>
       <c r="C19">
         <v>2021</v>
       </c>
       <c r="D19">
         <v>220140.0</v>
       </c>
       <c r="E19" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>51752</v>
       </c>
       <c r="B20">
         <v>51578</v>
       </c>
       <c r="C20">
         <v>2019</v>
       </c>
       <c r="D20">
         <v>289594.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>51762</v>
       </c>
@@ -13912,51 +14087,51 @@
         <v>2019</v>
       </c>
       <c r="D29">
         <v>493832.0</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>51740</v>
       </c>
       <c r="B30">
         <v>51574</v>
       </c>
       <c r="C30">
         <v>2021</v>
       </c>
       <c r="D30">
         <v>1646512.0</v>
       </c>
       <c r="E30" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>51733</v>
       </c>
       <c r="B31">
         <v>51563</v>
       </c>
       <c r="C31">
         <v>2019</v>
       </c>
       <c r="D31">
         <v>5308.0</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>48</v>
       </c>
     </row>
@@ -14085,9623 +14260,10037 @@
         <v>2020</v>
       </c>
       <c r="D38">
         <v>90532.0</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>52036</v>
       </c>
       <c r="B39">
         <v>51565</v>
       </c>
       <c r="C39">
         <v>2022</v>
       </c>
       <c r="D39">
         <v>67570.1</v>
       </c>
       <c r="E39" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>52636</v>
       </c>
       <c r="B40">
         <v>52631</v>
       </c>
       <c r="C40">
         <v>2021</v>
       </c>
       <c r="D40">
         <v>37711.12</v>
       </c>
       <c r="E40" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>52641</v>
       </c>
       <c r="B41">
         <v>52631</v>
       </c>
       <c r="C41">
         <v>2022</v>
       </c>
       <c r="D41">
         <v>37539.73</v>
       </c>
       <c r="E41" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>52651</v>
       </c>
       <c r="B42">
         <v>52631</v>
       </c>
       <c r="C42">
         <v>2023</v>
       </c>
       <c r="D42">
         <v>41458.1</v>
       </c>
       <c r="E42" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>52666</v>
       </c>
       <c r="B43">
         <v>52661</v>
       </c>
       <c r="C43">
         <v>2021</v>
       </c>
       <c r="D43">
         <v>20228.41</v>
       </c>
       <c r="E43" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>52671</v>
       </c>
       <c r="B44">
         <v>52661</v>
       </c>
       <c r="C44">
         <v>2022</v>
       </c>
       <c r="D44">
         <v>36992.53</v>
       </c>
       <c r="E44" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>52676</v>
       </c>
       <c r="B45">
         <v>52661</v>
       </c>
       <c r="C45">
         <v>2023</v>
       </c>
       <c r="D45">
         <v>21908.29</v>
       </c>
       <c r="E45" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>52696</v>
       </c>
       <c r="B46">
         <v>52686</v>
       </c>
       <c r="C46">
         <v>2021</v>
       </c>
       <c r="D46">
         <v>90822.67</v>
       </c>
       <c r="E46" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>52701</v>
       </c>
       <c r="B47">
         <v>52686</v>
       </c>
       <c r="C47">
         <v>2022</v>
       </c>
       <c r="D47">
         <v>157232.21</v>
       </c>
       <c r="E47" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>52706</v>
       </c>
       <c r="B48">
         <v>52686</v>
       </c>
       <c r="C48">
         <v>2023</v>
       </c>
       <c r="D48">
         <v>82000.36</v>
       </c>
       <c r="E48" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>52721</v>
       </c>
       <c r="B49">
         <v>52716</v>
       </c>
       <c r="C49">
         <v>2021</v>
       </c>
       <c r="D49">
         <v>88719.0</v>
       </c>
       <c r="E49" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>52726</v>
       </c>
       <c r="B50">
         <v>52716</v>
       </c>
       <c r="C50">
         <v>2022</v>
       </c>
       <c r="D50">
         <v>98278.0</v>
       </c>
       <c r="E50" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>52736</v>
       </c>
       <c r="B51">
         <v>52716</v>
       </c>
       <c r="C51">
         <v>2023</v>
       </c>
       <c r="D51">
         <v>119977.4</v>
       </c>
       <c r="E51" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>52746</v>
       </c>
       <c r="B52">
         <v>52741</v>
       </c>
       <c r="C52">
         <v>2022</v>
       </c>
       <c r="D52">
         <v>119154.09</v>
       </c>
       <c r="E52" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>52751</v>
       </c>
       <c r="B53">
         <v>52741</v>
       </c>
       <c r="C53">
         <v>2023</v>
       </c>
       <c r="D53">
         <v>47006.86</v>
       </c>
       <c r="E53" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>53606</v>
       </c>
       <c r="B54">
         <v>53556</v>
       </c>
       <c r="C54">
         <v>2022</v>
       </c>
       <c r="D54">
         <v>327151.0</v>
       </c>
       <c r="E54" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>53611</v>
       </c>
       <c r="B55">
         <v>53556</v>
       </c>
       <c r="C55">
         <v>2022</v>
       </c>
       <c r="D55">
         <v>164971.0</v>
       </c>
       <c r="E55" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>54539</v>
       </c>
       <c r="B56">
         <v>54269</v>
       </c>
       <c r="C56">
         <v>2025</v>
       </c>
       <c r="D56">
         <v>0.0</v>
       </c>
       <c r="E56" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>54765</v>
       </c>
       <c r="B57">
         <v>54710</v>
       </c>
       <c r="C57">
         <v>2024</v>
       </c>
       <c r="D57">
         <v>33829.64</v>
       </c>
       <c r="E57" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F57"/>
       <c r="G57" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>54767</v>
       </c>
       <c r="B58">
         <v>53901</v>
       </c>
       <c r="C58">
         <v>2024</v>
       </c>
       <c r="D58">
         <v>78982.86</v>
       </c>
       <c r="E58" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
         <v>260</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59">
+        <v>54772</v>
+      </c>
+      <c r="B59">
+        <v>52631</v>
+      </c>
+      <c r="C59">
+        <v>2024</v>
+      </c>
+      <c r="D59">
+        <v>72257.39</v>
+      </c>
+      <c r="E59" t="s">
+        <v>572</v>
+      </c>
+      <c r="F59" t="s">
+        <v>576</v>
+      </c>
+      <c r="G59" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60">
+        <v>54773</v>
+      </c>
+      <c r="B60">
+        <v>52686</v>
+      </c>
+      <c r="C60">
+        <v>2024</v>
+      </c>
+      <c r="D60">
+        <v>33917.94</v>
+      </c>
+      <c r="E60" t="s">
+        <v>572</v>
+      </c>
+      <c r="F60" t="s">
+        <v>576</v>
+      </c>
+      <c r="G60" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61">
+        <v>54774</v>
+      </c>
+      <c r="B61">
+        <v>52716</v>
+      </c>
+      <c r="C61">
+        <v>2024</v>
+      </c>
+      <c r="D61">
+        <v>121983.8</v>
+      </c>
+      <c r="E61" t="s">
+        <v>572</v>
+      </c>
+      <c r="F61" t="s">
+        <v>576</v>
+      </c>
+      <c r="G61" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62">
+        <v>54775</v>
+      </c>
+      <c r="B62">
+        <v>52661</v>
+      </c>
+      <c r="C62">
+        <v>2024</v>
+      </c>
+      <c r="D62">
+        <v>28567.18</v>
+      </c>
+      <c r="E62" t="s">
+        <v>572</v>
+      </c>
+      <c r="F62" t="s">
+        <v>576</v>
+      </c>
+      <c r="G62" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63">
+        <v>54776</v>
+      </c>
+      <c r="B63">
+        <v>52741</v>
+      </c>
+      <c r="C63">
+        <v>2024</v>
+      </c>
+      <c r="D63">
+        <v>16455.02</v>
+      </c>
+      <c r="E63" t="s">
+        <v>572</v>
+      </c>
+      <c r="F63" t="s">
+        <v>576</v>
+      </c>
+      <c r="G63" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64">
+        <v>54777</v>
+      </c>
+      <c r="B64">
+        <v>53556</v>
+      </c>
+      <c r="C64">
+        <v>2024</v>
+      </c>
+      <c r="D64">
+        <v>68501.65</v>
+      </c>
+      <c r="E64" t="s">
+        <v>572</v>
+      </c>
+      <c r="F64" t="s">
+        <v>576</v>
+      </c>
+      <c r="G64" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65">
+        <v>54778</v>
+      </c>
+      <c r="B65">
+        <v>54636</v>
+      </c>
+      <c r="C65">
+        <v>2024</v>
+      </c>
+      <c r="D65">
+        <v>15902.88</v>
+      </c>
+      <c r="E65" t="s">
+        <v>572</v>
+      </c>
+      <c r="F65" t="s">
+        <v>576</v>
+      </c>
+      <c r="G65" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66">
+        <v>54779</v>
+      </c>
+      <c r="B66">
+        <v>54371</v>
+      </c>
+      <c r="C66">
+        <v>2024</v>
+      </c>
+      <c r="D66">
+        <v>312727.92</v>
+      </c>
+      <c r="E66" t="s">
+        <v>572</v>
+      </c>
+      <c r="F66" t="s">
+        <v>576</v>
+      </c>
+      <c r="G66" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67">
+        <v>54781</v>
+      </c>
+      <c r="B67">
+        <v>54704</v>
+      </c>
+      <c r="C67">
+        <v>2024</v>
+      </c>
+      <c r="D67">
+        <v>95662.99</v>
+      </c>
+      <c r="E67" t="s">
+        <v>572</v>
+      </c>
+      <c r="F67" t="s">
+        <v>576</v>
+      </c>
+      <c r="G67" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68">
+        <v>54783</v>
+      </c>
+      <c r="B68">
+        <v>54599</v>
+      </c>
+      <c r="C68">
+        <v>2024</v>
+      </c>
+      <c r="D68">
+        <v>365445.61</v>
+      </c>
+      <c r="E68" t="s">
+        <v>572</v>
+      </c>
+      <c r="F68" t="s">
+        <v>576</v>
+      </c>
+      <c r="G68" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69">
+        <v>54786</v>
+      </c>
+      <c r="B69">
+        <v>54601</v>
+      </c>
+      <c r="C69">
+        <v>2024</v>
+      </c>
+      <c r="D69">
+        <v>52509.51</v>
+      </c>
+      <c r="E69" t="s">
+        <v>572</v>
+      </c>
+      <c r="F69" t="s">
+        <v>576</v>
+      </c>
+      <c r="G69" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70">
+        <v>54791</v>
+      </c>
+      <c r="B70">
+        <v>54152</v>
+      </c>
+      <c r="C70">
+        <v>2024</v>
+      </c>
+      <c r="D70">
+        <v>289803.03</v>
+      </c>
+      <c r="E70" t="s">
+        <v>572</v>
+      </c>
+      <c r="F70" t="s">
+        <v>576</v>
+      </c>
+      <c r="G70" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71">
+        <v>54793</v>
+      </c>
+      <c r="B71">
+        <v>53636</v>
+      </c>
+      <c r="C71">
+        <v>2024</v>
+      </c>
+      <c r="D71">
+        <v>4564.53</v>
+      </c>
+      <c r="E71" t="s">
+        <v>572</v>
+      </c>
+      <c r="F71" t="s">
+        <v>576</v>
+      </c>
+      <c r="G71" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72">
+        <v>54795</v>
+      </c>
+      <c r="B72">
+        <v>53131</v>
+      </c>
+      <c r="C72">
+        <v>2024</v>
+      </c>
+      <c r="D72">
+        <v>67889.94</v>
+      </c>
+      <c r="E72" t="s">
+        <v>572</v>
+      </c>
+      <c r="F72" t="s">
+        <v>576</v>
+      </c>
+      <c r="G72" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73">
+        <v>54796</v>
+      </c>
+      <c r="B73">
+        <v>54595</v>
+      </c>
+      <c r="C73">
+        <v>2024</v>
+      </c>
+      <c r="D73">
+        <v>87227.52</v>
+      </c>
+      <c r="E73" t="s">
+        <v>572</v>
+      </c>
+      <c r="F73" t="s">
+        <v>576</v>
+      </c>
+      <c r="G73" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74">
+        <v>54798</v>
+      </c>
+      <c r="B74">
+        <v>54797</v>
+      </c>
+      <c r="C74">
+        <v>2024</v>
+      </c>
+      <c r="D74">
+        <v>24139.03</v>
+      </c>
+      <c r="E74" t="s">
+        <v>572</v>
+      </c>
+      <c r="F74" t="s">
+        <v>576</v>
+      </c>
+      <c r="G74" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75">
+        <v>54800</v>
+      </c>
+      <c r="B75">
+        <v>54799</v>
+      </c>
+      <c r="C75">
+        <v>2024</v>
+      </c>
+      <c r="D75">
+        <v>22488.62</v>
+      </c>
+      <c r="E75" t="s">
+        <v>572</v>
+      </c>
+      <c r="F75" t="s">
+        <v>576</v>
+      </c>
+      <c r="G75" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76">
+        <v>54802</v>
+      </c>
+      <c r="B76">
+        <v>54801</v>
+      </c>
+      <c r="C76">
+        <v>2024</v>
+      </c>
+      <c r="D76">
+        <v>44352.16</v>
+      </c>
+      <c r="E76" t="s">
+        <v>572</v>
+      </c>
+      <c r="F76" t="s">
+        <v>576</v>
+      </c>
+      <c r="G76" t="s">
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K110"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="B1" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="C1" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="D1" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="E1" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="H1" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="I1" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
       <c r="K1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2">
         <v>54326</v>
       </c>
       <c r="B2" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="C2" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="D2" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="E2" t="s">
         <v>525</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="J2" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="K2" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>54714</v>
       </c>
       <c r="B3" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="C3" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="D3" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="E3" t="s">
         <v>68</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="K3" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50232</v>
       </c>
       <c r="B4" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="C4" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="D4" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="E4" t="s">
         <v>145</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="J4" t="s">
         <v>48</v>
       </c>
       <c r="K4" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>50330</v>
       </c>
       <c r="B5" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="C5" t="s">
-        <v>593</v>
+        <v>601</v>
       </c>
       <c r="D5" t="s">
-        <v>594</v>
+        <v>602</v>
       </c>
       <c r="E5" t="s">
         <v>68</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>595</v>
+        <v>603</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
         <v>48</v>
       </c>
       <c r="K5" t="s">
-        <v>596</v>
+        <v>604</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>50285</v>
       </c>
       <c r="B6" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="C6" t="s">
-        <v>598</v>
+        <v>606</v>
       </c>
       <c r="D6" t="s">
-        <v>599</v>
+        <v>607</v>
       </c>
       <c r="E6" t="s">
         <v>68</v>
       </c>
       <c r="F6" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="G6" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
       <c r="H6"/>
       <c r="I6" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
       <c r="K6" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>50294</v>
       </c>
       <c r="B7" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="C7" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="D7" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="E7" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
         <v>48</v>
       </c>
       <c r="K7" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>50410</v>
       </c>
       <c r="B8" t="s">
-        <v>609</v>
+        <v>617</v>
       </c>
       <c r="C8" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="D8" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="E8" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="F8" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="G8" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="H8"/>
       <c r="I8" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="J8" t="s">
         <v>48</v>
       </c>
       <c r="K8" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>54271</v>
       </c>
       <c r="B9" t="s">
-        <v>617</v>
+        <v>625</v>
       </c>
       <c r="C9" t="s">
-        <v>618</v>
+        <v>626</v>
       </c>
       <c r="D9" t="s">
-        <v>619</v>
+        <v>627</v>
       </c>
       <c r="E9" t="s">
         <v>205</v>
       </c>
       <c r="F9" t="s">
-        <v>620</v>
+        <v>628</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9" t="s">
         <v>516</v>
       </c>
       <c r="K9" t="s">
-        <v>621</v>
+        <v>629</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>50352</v>
       </c>
       <c r="B10" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="C10" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="D10" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="G10" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="K10" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>54699</v>
       </c>
       <c r="B11" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
       <c r="C11" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="D11" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="E11" t="s">
         <v>554</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11" t="s">
         <v>556</v>
       </c>
       <c r="K11" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50321</v>
       </c>
       <c r="B12" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="C12" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="D12" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="E12" t="s">
         <v>68</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>48</v>
       </c>
       <c r="K12" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>50287</v>
       </c>
       <c r="B13" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="C13" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="D13" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="E13" t="s">
         <v>195</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="H13"/>
       <c r="I13" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="J13" t="s">
         <v>48</v>
       </c>
       <c r="K13" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>50295</v>
       </c>
       <c r="B14" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="C14" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
       <c r="D14" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="E14" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14" t="s">
         <v>48</v>
       </c>
       <c r="K14" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>50342</v>
       </c>
       <c r="B15" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="C15" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="D15" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="E15" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="F15" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="G15" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
       <c r="H15" t="s">
         <v>205</v>
       </c>
       <c r="I15"/>
       <c r="J15" t="s">
         <v>48</v>
       </c>
       <c r="K15" t="s">
-        <v>652</v>
+        <v>660</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>52806</v>
       </c>
       <c r="B16" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="C16" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="D16" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
       <c r="E16" t="s">
         <v>181</v>
       </c>
       <c r="F16" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="G16" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="K16" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>50275</v>
       </c>
       <c r="B17" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="C17" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="D17" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="E17" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="F17" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="G17" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
       <c r="H17"/>
       <c r="I17" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
       <c r="J17" t="s">
         <v>48</v>
       </c>
       <c r="K17" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>50264</v>
       </c>
       <c r="B18" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="C18" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="D18" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="E18" t="s">
         <v>51</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>669</v>
+        <v>677</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18" t="s">
         <v>48</v>
       </c>
       <c r="K18" t="s">
-        <v>670</v>
+        <v>678</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>50329</v>
       </c>
       <c r="B19" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="C19" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="D19" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="E19" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="H19"/>
       <c r="I19" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="J19" t="s">
         <v>48</v>
       </c>
       <c r="K19" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>50235</v>
       </c>
       <c r="B20" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="C20" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="D20" t="s">
-        <v>678</v>
+        <v>686</v>
       </c>
       <c r="E20" t="s">
         <v>205</v>
       </c>
       <c r="F20" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="G20" t="s">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="H20"/>
       <c r="I20" t="s">
-        <v>681</v>
+        <v>689</v>
       </c>
       <c r="J20" t="s">
         <v>48</v>
       </c>
       <c r="K20" t="s">
-        <v>682</v>
+        <v>690</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>50277</v>
       </c>
       <c r="B21" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
       <c r="C21" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="D21" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="E21" t="s">
         <v>117</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21" t="s">
         <v>48</v>
       </c>
       <c r="K21" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>50288</v>
       </c>
       <c r="B22" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="C22" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="D22" t="s">
-        <v>690</v>
+        <v>698</v>
       </c>
       <c r="E22" t="s">
         <v>205</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22" t="s">
         <v>48</v>
       </c>
       <c r="K22" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>54379</v>
       </c>
       <c r="B23" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="C23" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="D23" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="E23" t="s">
         <v>205</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23" t="s">
         <v>532</v>
       </c>
       <c r="K23" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>52821</v>
       </c>
       <c r="B24" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="C24" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="D24" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="E24" t="s">
         <v>153</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
       <c r="K24" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>50331</v>
       </c>
       <c r="B25" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="C25" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="D25" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="H25" t="s">
         <v>211</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
         <v>48</v>
       </c>
       <c r="K25" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>54630</v>
       </c>
       <c r="B26" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
       <c r="C26" t="s">
-        <v>709</v>
+        <v>717</v>
       </c>
       <c r="D26" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="E26" t="s">
         <v>547</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
       <c r="K26" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>54587</v>
       </c>
       <c r="B27" t="s">
-        <v>712</v>
+        <v>720</v>
       </c>
       <c r="C27" t="s">
-        <v>713</v>
+        <v>721</v>
       </c>
       <c r="D27" t="s">
-        <v>714</v>
+        <v>722</v>
       </c>
       <c r="E27" t="s">
         <v>534</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
       <c r="K27" t="s">
-        <v>715</v>
+        <v>723</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>54586</v>
       </c>
       <c r="B28" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="C28" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="D28" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="E28" t="s">
         <v>534</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
       <c r="K28" t="s">
-        <v>719</v>
+        <v>727</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>54288</v>
       </c>
       <c r="B29" t="s">
-        <v>720</v>
+        <v>728</v>
       </c>
       <c r="C29" t="s">
-        <v>721</v>
+        <v>729</v>
       </c>
       <c r="D29" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="E29" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29" t="s">
         <v>516</v>
       </c>
       <c r="K29" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>50272</v>
       </c>
       <c r="B30" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="C30" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
       <c r="D30" t="s">
-        <v>726</v>
+        <v>734</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="H30"/>
       <c r="I30" t="s">
-        <v>728</v>
+        <v>736</v>
       </c>
       <c r="J30" t="s">
         <v>48</v>
       </c>
       <c r="K30" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>54206</v>
       </c>
       <c r="B31" t="s">
-        <v>730</v>
+        <v>738</v>
       </c>
       <c r="C31" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
       <c r="D31" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="E31" t="s">
         <v>205</v>
       </c>
       <c r="F31" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="K31" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>53571</v>
       </c>
       <c r="B32" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="C32" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="D32" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="E32" t="s">
         <v>264</v>
       </c>
       <c r="F32" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="G32" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32" t="s">
-        <v>273</v>
+        <v>749</v>
       </c>
       <c r="K32" t="s">
-        <v>741</v>
+        <v>750</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>50269</v>
       </c>
       <c r="B33" t="s">
-        <v>742</v>
+        <v>751</v>
       </c>
       <c r="C33" t="s">
-        <v>743</v>
+        <v>752</v>
       </c>
       <c r="D33" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="E33" t="s">
         <v>68</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>745</v>
+        <v>754</v>
       </c>
       <c r="H33"/>
       <c r="I33" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
       <c r="J33" t="s">
         <v>48</v>
       </c>
       <c r="K33" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>54322</v>
       </c>
       <c r="B34" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
       <c r="C34" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="D34" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
       <c r="E34" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34" t="s">
-        <v>751</v>
+        <v>760</v>
       </c>
       <c r="J34" t="s">
-        <v>752</v>
+        <v>761</v>
       </c>
       <c r="K34" t="s">
-        <v>753</v>
+        <v>762</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>53246</v>
       </c>
       <c r="B35" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
       <c r="C35" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="D35" t="s">
-        <v>756</v>
+        <v>765</v>
       </c>
       <c r="E35" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>758</v>
+        <v>767</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="K35" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>52441</v>
       </c>
       <c r="B36" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
       <c r="C36" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="D36" t="s">
-        <v>763</v>
+        <v>772</v>
       </c>
       <c r="E36" t="s">
         <v>97</v>
       </c>
       <c r="F36" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="G36" t="s">
-        <v>765</v>
+        <v>774</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
       <c r="K36" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>54315</v>
       </c>
       <c r="B37" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
       <c r="C37" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="D37" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="E37" t="s">
         <v>523</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="K37" t="s">
-        <v>771</v>
+        <v>780</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>50335</v>
       </c>
       <c r="B38" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
       <c r="C38" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="D38" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="E38" t="s">
         <v>228</v>
       </c>
       <c r="F38" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="G38" t="s">
-        <v>774</v>
+        <v>783</v>
       </c>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="K38" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>54278</v>
       </c>
       <c r="B39" t="s">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="C39" t="s">
-        <v>778</v>
+        <v>787</v>
       </c>
       <c r="D39" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="E39" t="s">
         <v>68</v>
       </c>
       <c r="F39" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
         <v>516</v>
       </c>
       <c r="K39" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>54145</v>
       </c>
       <c r="B40" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="C40" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="D40" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="E40" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F40" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="G40" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="K40" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>50284</v>
       </c>
       <c r="B41" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="C41" t="s">
-        <v>790</v>
+        <v>799</v>
       </c>
       <c r="D41" t="s">
-        <v>791</v>
+        <v>800</v>
       </c>
       <c r="E41" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="H41"/>
       <c r="I41" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="J41" t="s">
         <v>48</v>
       </c>
       <c r="K41" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>54304</v>
       </c>
       <c r="B42" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="C42" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="D42" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="E42" t="s">
         <v>61</v>
       </c>
       <c r="F42" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="G42" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="K42" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>50337</v>
       </c>
       <c r="B43" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
       <c r="C43" t="s">
-        <v>802</v>
+        <v>811</v>
       </c>
       <c r="D43" t="s">
-        <v>803</v>
+        <v>812</v>
       </c>
       <c r="E43" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="F43" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="G43" t="s">
-        <v>804</v>
+        <v>813</v>
       </c>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43" t="s">
         <v>48</v>
       </c>
       <c r="K43" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>54277</v>
       </c>
       <c r="B44" t="s">
-        <v>806</v>
+        <v>815</v>
       </c>
       <c r="C44" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="D44" t="s">
-        <v>808</v>
+        <v>817</v>
       </c>
       <c r="E44" t="s">
         <v>68</v>
       </c>
       <c r="F44" t="s">
-        <v>809</v>
+        <v>818</v>
       </c>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
         <v>114</v>
       </c>
       <c r="K44" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
         <v>50378</v>
       </c>
       <c r="B45" t="s">
-        <v>811</v>
+        <v>820</v>
       </c>
       <c r="C45" t="s">
-        <v>812</v>
+        <v>821</v>
       </c>
       <c r="D45" t="s">
-        <v>813</v>
+        <v>822</v>
       </c>
       <c r="E45" t="s">
         <v>37</v>
       </c>
       <c r="F45" t="s">
-        <v>814</v>
+        <v>823</v>
       </c>
       <c r="G45" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="H45"/>
       <c r="I45" t="s">
-        <v>816</v>
+        <v>825</v>
       </c>
       <c r="J45" t="s">
         <v>48</v>
       </c>
       <c r="K45" t="s">
-        <v>817</v>
+        <v>826</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>54593</v>
       </c>
       <c r="B46" t="s">
-        <v>818</v>
+        <v>827</v>
       </c>
       <c r="C46" t="s">
-        <v>819</v>
+        <v>828</v>
       </c>
       <c r="D46" t="s">
-        <v>820</v>
+        <v>829</v>
       </c>
       <c r="E46" t="s">
-        <v>821</v>
+        <v>566</v>
       </c>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
       <c r="K46" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>54328</v>
       </c>
       <c r="B47" t="s">
-        <v>823</v>
+        <v>831</v>
       </c>
       <c r="C47" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
       <c r="D47" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
       <c r="E47" t="s">
         <v>526</v>
       </c>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="J47" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="K47" t="s">
-        <v>827</v>
+        <v>835</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
         <v>53851</v>
       </c>
       <c r="B48" t="s">
-        <v>828</v>
+        <v>836</v>
       </c>
       <c r="C48" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="D48" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="E48" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="K48" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
         <v>54290</v>
       </c>
       <c r="B49" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="C49" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="D49" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
       <c r="E49" t="s">
         <v>519</v>
       </c>
       <c r="F49" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49" t="s">
         <v>516</v>
       </c>
       <c r="K49" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>53891</v>
       </c>
       <c r="B50" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="C50" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="D50" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="E50" t="s">
         <v>68</v>
       </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="K50" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50222</v>
       </c>
       <c r="B51" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
       <c r="C51" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="D51" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="E51" t="s">
         <v>37</v>
       </c>
       <c r="F51" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="G51" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="H51"/>
       <c r="I51" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
       <c r="J51" t="s">
         <v>48</v>
       </c>
       <c r="K51" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>50291</v>
       </c>
       <c r="B52" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="C52" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="D52" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
       <c r="E52" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52" t="s">
         <v>48</v>
       </c>
       <c r="K52" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
         <v>54347</v>
       </c>
       <c r="B53" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="C53" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
       <c r="D53" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="E53" t="s">
         <v>527</v>
       </c>
       <c r="F53" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>521</v>
       </c>
       <c r="K53" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
         <v>53721</v>
       </c>
       <c r="B54" t="s">
-        <v>858</v>
+        <v>866</v>
       </c>
       <c r="C54" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="D54" t="s">
-        <v>860</v>
+        <v>868</v>
       </c>
       <c r="E54" t="s">
         <v>68</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>861</v>
+        <v>869</v>
       </c>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>752</v>
+        <v>761</v>
       </c>
       <c r="K54" t="s">
-        <v>862</v>
+        <v>870</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
         <v>50281</v>
       </c>
       <c r="B55" t="s">
-        <v>863</v>
+        <v>871</v>
       </c>
       <c r="C55" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
       <c r="D55" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="E55" t="s">
         <v>153</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="H55"/>
       <c r="I55" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="J55" t="s">
         <v>48</v>
       </c>
       <c r="K55" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
         <v>54143</v>
       </c>
       <c r="B56" t="s">
-        <v>869</v>
+        <v>877</v>
       </c>
       <c r="C56" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
       <c r="D56" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
       <c r="E56" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F56" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="G56" t="s">
-        <v>873</v>
+        <v>881</v>
       </c>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="K56" t="s">
-        <v>874</v>
+        <v>882</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
         <v>54625</v>
       </c>
       <c r="B57" t="s">
-        <v>875</v>
+        <v>883</v>
       </c>
       <c r="C57" t="s">
-        <v>870</v>
+        <v>878</v>
       </c>
       <c r="D57" t="s">
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="E57" t="s">
         <v>545</v>
       </c>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
       <c r="K57" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
         <v>52481</v>
       </c>
       <c r="B58" t="s">
-        <v>878</v>
+        <v>886</v>
       </c>
       <c r="C58" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="D58" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
       <c r="E58" t="s">
         <v>154</v>
       </c>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="K58" t="s">
-        <v>882</v>
+        <v>890</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>54353</v>
       </c>
       <c r="B59" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
       <c r="C59" t="s">
-        <v>884</v>
+        <v>892</v>
       </c>
       <c r="D59" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
       <c r="E59" t="s">
         <v>529</v>
       </c>
       <c r="F59" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59" t="s">
         <v>521</v>
       </c>
       <c r="K59" t="s">
-        <v>887</v>
+        <v>895</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
         <v>54313</v>
       </c>
       <c r="B60" t="s">
-        <v>888</v>
+        <v>896</v>
       </c>
       <c r="C60" t="s">
-        <v>884</v>
+        <v>892</v>
       </c>
       <c r="D60" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
       <c r="E60" t="s">
         <v>526</v>
       </c>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60"/>
       <c r="I60" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
       <c r="J60" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="K60" t="s">
-        <v>891</v>
+        <v>899</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
         <v>54632</v>
       </c>
       <c r="B61" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
       <c r="C61" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="D61" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
       <c r="E61" t="s">
         <v>549</v>
       </c>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
       <c r="K61" t="s">
-        <v>895</v>
+        <v>903</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
         <v>50283</v>
       </c>
       <c r="B62" t="s">
-        <v>896</v>
+        <v>904</v>
       </c>
       <c r="C62" t="s">
-        <v>893</v>
+        <v>901</v>
       </c>
       <c r="D62" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="E62" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62" t="s">
         <v>48</v>
       </c>
       <c r="K62" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
         <v>53561</v>
       </c>
       <c r="B63" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="C63" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="D63" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="E63" t="s">
         <v>263</v>
       </c>
       <c r="F63" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="G63" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
       <c r="H63"/>
       <c r="I63" t="s">
-        <v>905</v>
+        <v>913</v>
       </c>
       <c r="J63" t="s">
-        <v>273</v>
+        <v>749</v>
       </c>
       <c r="K63" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>54289</v>
       </c>
       <c r="B64" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="C64" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="D64" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
       <c r="E64" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="F64" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="G64" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
       <c r="H64" t="s">
         <v>519</v>
       </c>
       <c r="I64"/>
       <c r="J64" t="s">
         <v>518</v>
       </c>
       <c r="K64" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
         <v>50267</v>
       </c>
       <c r="B65" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="C65" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="D65" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="E65" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
       <c r="H65" t="s">
         <v>68</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
         <v>48</v>
       </c>
       <c r="K65" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
         <v>53866</v>
       </c>
       <c r="B66" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="C66" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="D66" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
       <c r="E66" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="K66" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>54273</v>
       </c>
       <c r="B67" t="s">
-        <v>923</v>
+        <v>931</v>
       </c>
       <c r="C67" t="s">
-        <v>924</v>
+        <v>932</v>
       </c>
       <c r="D67" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="E67" t="s">
         <v>205</v>
       </c>
       <c r="F67" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67"/>
       <c r="J67" t="s">
         <v>516</v>
       </c>
       <c r="K67" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
         <v>50270</v>
       </c>
       <c r="B68" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
       <c r="C68" t="s">
-        <v>929</v>
+        <v>937</v>
       </c>
       <c r="D68" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
       <c r="E68" t="s">
         <v>37</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>931</v>
+        <v>939</v>
       </c>
       <c r="H68"/>
       <c r="I68" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
       <c r="J68" t="s">
         <v>48</v>
       </c>
       <c r="K68" t="s">
-        <v>933</v>
+        <v>941</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>50262</v>
       </c>
       <c r="B69" t="s">
-        <v>934</v>
+        <v>942</v>
       </c>
       <c r="C69" t="s">
-        <v>935</v>
+        <v>943</v>
       </c>
       <c r="D69" t="s">
-        <v>936</v>
+        <v>944</v>
       </c>
       <c r="E69" t="s">
         <v>551</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="H69" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="I69" t="s">
-        <v>939</v>
+        <v>947</v>
       </c>
       <c r="J69" t="s">
         <v>48</v>
       </c>
       <c r="K69" t="s">
-        <v>940</v>
+        <v>948</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
         <v>54356</v>
       </c>
       <c r="B70" t="s">
-        <v>941</v>
+        <v>949</v>
       </c>
       <c r="C70" t="s">
-        <v>942</v>
+        <v>950</v>
       </c>
       <c r="D70" t="s">
-        <v>943</v>
+        <v>951</v>
       </c>
       <c r="E70" t="s">
         <v>528</v>
       </c>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70"/>
       <c r="I70"/>
       <c r="J70" t="s">
         <v>521</v>
       </c>
       <c r="K70" t="s">
-        <v>944</v>
+        <v>952</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
         <v>52491</v>
       </c>
       <c r="B71" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
       <c r="C71" t="s">
-        <v>946</v>
+        <v>954</v>
       </c>
       <c r="D71" t="s">
-        <v>947</v>
+        <v>955</v>
       </c>
       <c r="E71" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F71" t="s">
-        <v>948</v>
+        <v>956</v>
       </c>
       <c r="G71" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
       <c r="H71" t="s">
         <v>154</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="K71" t="s">
-        <v>950</v>
+        <v>958</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
         <v>50280</v>
       </c>
       <c r="B72" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="C72" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="D72" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
       <c r="E72" t="s">
         <v>145</v>
       </c>
       <c r="F72" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="G72" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="H72"/>
       <c r="I72" t="s">
-        <v>956</v>
+        <v>964</v>
       </c>
       <c r="J72" t="s">
         <v>48</v>
       </c>
       <c r="K72" t="s">
-        <v>957</v>
+        <v>965</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
         <v>50227</v>
       </c>
       <c r="B73" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="C73" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="D73" t="s">
-        <v>960</v>
+        <v>968</v>
       </c>
       <c r="E73" t="s">
         <v>117</v>
       </c>
       <c r="F73" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="G73" t="s">
-        <v>961</v>
+        <v>969</v>
       </c>
       <c r="H73"/>
       <c r="I73" t="s">
-        <v>962</v>
+        <v>970</v>
       </c>
       <c r="J73" t="s">
         <v>48</v>
       </c>
       <c r="K73" t="s">
-        <v>963</v>
+        <v>971</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
         <v>53911</v>
       </c>
       <c r="B74" t="s">
-        <v>964</v>
+        <v>972</v>
       </c>
       <c r="C74" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
       <c r="D74" t="s">
-        <v>966</v>
+        <v>974</v>
       </c>
       <c r="E74" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="F74" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
       <c r="G74" t="s">
-        <v>968</v>
+        <v>976</v>
       </c>
       <c r="H74"/>
       <c r="I74" t="s">
-        <v>969</v>
+        <v>977</v>
       </c>
       <c r="J74" t="s">
         <v>208</v>
       </c>
       <c r="K74" t="s">
-        <v>970</v>
+        <v>978</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>50351</v>
       </c>
       <c r="B75" t="s">
-        <v>971</v>
+        <v>979</v>
       </c>
       <c r="C75" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
       <c r="D75" t="s">
-        <v>972</v>
+        <v>980</v>
       </c>
       <c r="E75" t="s">
         <v>68</v>
       </c>
       <c r="F75" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="G75" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
       <c r="H75"/>
       <c r="I75"/>
       <c r="J75" t="s">
         <v>48</v>
       </c>
       <c r="K75" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
         <v>50340</v>
       </c>
       <c r="B76" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
       <c r="C76" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
       <c r="D76" t="s">
-        <v>976</v>
+        <v>984</v>
       </c>
       <c r="E76" t="s">
         <v>68</v>
       </c>
       <c r="F76" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="G76" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76" t="s">
         <v>48</v>
       </c>
       <c r="K76" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
         <v>50320</v>
       </c>
       <c r="B77" t="s">
-        <v>979</v>
+        <v>987</v>
       </c>
       <c r="C77" t="s">
-        <v>980</v>
+        <v>988</v>
       </c>
       <c r="D77" t="s">
-        <v>981</v>
+        <v>989</v>
       </c>
       <c r="E77" t="s">
         <v>68</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>982</v>
+        <v>990</v>
       </c>
       <c r="H77"/>
       <c r="I77" t="s">
-        <v>983</v>
+        <v>991</v>
       </c>
       <c r="J77" t="s">
         <v>48</v>
       </c>
       <c r="K77" t="s">
-        <v>984</v>
+        <v>992</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>54628</v>
       </c>
       <c r="B78" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="C78" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="D78" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="E78" t="s">
         <v>552</v>
       </c>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
       <c r="K78" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
         <v>50224</v>
       </c>
       <c r="B79" t="s">
-        <v>989</v>
+        <v>997</v>
       </c>
       <c r="C79" t="s">
-        <v>990</v>
+        <v>998</v>
       </c>
       <c r="D79" t="s">
-        <v>991</v>
+        <v>999</v>
       </c>
       <c r="E79" t="s">
         <v>205</v>
       </c>
       <c r="F79" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="G79" t="s">
-        <v>992</v>
+        <v>1000</v>
       </c>
       <c r="H79"/>
       <c r="I79" t="s">
-        <v>681</v>
+        <v>689</v>
       </c>
       <c r="J79" t="s">
         <v>48</v>
       </c>
       <c r="K79" t="s">
-        <v>993</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
         <v>53141</v>
       </c>
       <c r="B80" t="s">
-        <v>994</v>
+        <v>1002</v>
       </c>
       <c r="C80" t="s">
-        <v>995</v>
+        <v>1003</v>
       </c>
       <c r="D80" t="s">
-        <v>996</v>
+        <v>1004</v>
       </c>
       <c r="E80" t="s">
         <v>68</v>
       </c>
       <c r="F80" t="s">
-        <v>997</v>
+        <v>1005</v>
       </c>
       <c r="G80" t="s">
-        <v>998</v>
+        <v>1006</v>
       </c>
       <c r="H80"/>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>999</v>
+        <v>1007</v>
       </c>
       <c r="K80" t="s">
-        <v>1000</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
         <v>53161</v>
       </c>
       <c r="B81" t="s">
-        <v>1001</v>
+        <v>1009</v>
       </c>
       <c r="C81" t="s">
-        <v>1002</v>
+        <v>1010</v>
       </c>
       <c r="D81" t="s">
-        <v>1003</v>
+        <v>1011</v>
       </c>
       <c r="E81" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F81" t="s">
-        <v>1004</v>
+        <v>1012</v>
       </c>
       <c r="G81" t="s">
-        <v>1005</v>
+        <v>1013</v>
       </c>
       <c r="H81"/>
       <c r="I81" t="s">
-        <v>1006</v>
+        <v>1014</v>
       </c>
       <c r="J81" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="K81" t="s">
-        <v>1007</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
         <v>54615</v>
       </c>
       <c r="B82" t="s">
-        <v>1008</v>
+        <v>1016</v>
       </c>
       <c r="C82" t="s">
-        <v>1009</v>
+        <v>1017</v>
       </c>
       <c r="D82" t="s">
-        <v>1010</v>
+        <v>1018</v>
       </c>
       <c r="E82" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
       <c r="K82" t="s">
-        <v>1011</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>50266</v>
       </c>
       <c r="B83" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
       <c r="C83" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
       <c r="D83" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="E83" t="s">
         <v>68</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="H83"/>
       <c r="I83" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
       <c r="J83" t="s">
         <v>48</v>
       </c>
       <c r="K83" t="s">
-        <v>1017</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
         <v>50333</v>
       </c>
       <c r="B84" t="s">
-        <v>1018</v>
+        <v>1026</v>
       </c>
       <c r="C84" t="s">
-        <v>1019</v>
+        <v>1027</v>
       </c>
       <c r="D84" t="s">
-        <v>1020</v>
+        <v>1028</v>
       </c>
       <c r="E84" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="F84" t="s">
-        <v>1021</v>
+        <v>1029</v>
       </c>
       <c r="G84" t="s">
-        <v>1022</v>
+        <v>1030</v>
       </c>
       <c r="H84" t="s">
         <v>68</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
         <v>48</v>
       </c>
       <c r="K84" t="s">
-        <v>1023</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
         <v>50263</v>
       </c>
       <c r="B85" t="s">
-        <v>1024</v>
+        <v>1032</v>
       </c>
       <c r="C85" t="s">
-        <v>1025</v>
+        <v>1033</v>
       </c>
       <c r="D85" t="s">
-        <v>1026</v>
+        <v>1034</v>
       </c>
       <c r="E85" t="s">
         <v>37</v>
       </c>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>1027</v>
+        <v>1035</v>
       </c>
       <c r="H85"/>
       <c r="I85" t="s">
-        <v>1028</v>
+        <v>1036</v>
       </c>
       <c r="J85" t="s">
         <v>48</v>
       </c>
       <c r="K85" t="s">
-        <v>1029</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
         <v>54590</v>
       </c>
       <c r="B86" t="s">
-        <v>1030</v>
+        <v>1038</v>
       </c>
       <c r="C86" t="s">
-        <v>1031</v>
+        <v>1039</v>
       </c>
       <c r="D86" t="s">
-        <v>718</v>
+        <v>726</v>
       </c>
       <c r="E86" t="s">
-        <v>1032</v>
+        <v>563</v>
       </c>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
       <c r="K86" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
         <v>50271</v>
       </c>
       <c r="B87" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="C87" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="D87" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="E87" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="H87"/>
       <c r="I87" t="s">
-        <v>1039</v>
+        <v>1046</v>
       </c>
       <c r="J87" t="s">
         <v>48</v>
       </c>
       <c r="K87" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
         <v>50279</v>
       </c>
       <c r="B88" t="s">
-        <v>1041</v>
+        <v>1048</v>
       </c>
       <c r="C88" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
       <c r="D88" t="s">
-        <v>1043</v>
+        <v>1050</v>
       </c>
       <c r="E88" t="s">
         <v>136</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>1044</v>
+        <v>1051</v>
       </c>
       <c r="H88"/>
       <c r="I88" t="s">
-        <v>1045</v>
+        <v>1052</v>
       </c>
       <c r="J88" t="s">
         <v>48</v>
       </c>
       <c r="K88" t="s">
-        <v>1046</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>54281</v>
       </c>
       <c r="B89" t="s">
-        <v>1047</v>
+        <v>1054</v>
       </c>
       <c r="C89" t="s">
-        <v>1042</v>
+        <v>1049</v>
       </c>
       <c r="D89" t="s">
-        <v>1048</v>
+        <v>1055</v>
       </c>
       <c r="E89" t="s">
         <v>153</v>
       </c>
       <c r="F89" t="s">
-        <v>1049</v>
+        <v>1056</v>
       </c>
       <c r="G89"/>
       <c r="H89"/>
       <c r="I89"/>
       <c r="J89" t="s">
         <v>516</v>
       </c>
       <c r="K89" t="s">
-        <v>1050</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>54154</v>
       </c>
       <c r="B90" t="s">
-        <v>1051</v>
+        <v>1058</v>
       </c>
       <c r="C90" t="s">
-        <v>1052</v>
+        <v>1059</v>
       </c>
       <c r="D90" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="E90" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90"/>
       <c r="J90" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="K90" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
         <v>52471</v>
       </c>
       <c r="B91" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
       <c r="C91" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="D91" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="E91" t="s">
         <v>153</v>
       </c>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="K91" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
         <v>54324</v>
       </c>
       <c r="B92" t="s">
-        <v>1060</v>
+        <v>1067</v>
       </c>
       <c r="C92" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="D92" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="E92" t="s">
         <v>524</v>
       </c>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92"/>
       <c r="I92" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="J92" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="K92" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
         <v>50278</v>
       </c>
       <c r="B93" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="C93" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="D93" t="s">
-        <v>1067</v>
+        <v>1074</v>
       </c>
       <c r="E93" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>1068</v>
+        <v>1075</v>
       </c>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93" t="s">
         <v>48</v>
       </c>
       <c r="K93" t="s">
-        <v>1069</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
         <v>54291</v>
       </c>
       <c r="B94" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="C94" t="s">
-        <v>1071</v>
+        <v>1078</v>
       </c>
       <c r="D94" t="s">
-        <v>1072</v>
+        <v>1079</v>
       </c>
       <c r="E94" t="s">
         <v>520</v>
       </c>
       <c r="F94" t="s">
-        <v>1073</v>
+        <v>1080</v>
       </c>
       <c r="G94"/>
       <c r="H94"/>
       <c r="I94"/>
       <c r="J94" t="s">
         <v>516</v>
       </c>
       <c r="K94" t="s">
-        <v>1074</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
         <v>53121</v>
       </c>
       <c r="B95" t="s">
-        <v>1075</v>
+        <v>1082</v>
       </c>
       <c r="C95" t="s">
-        <v>1076</v>
+        <v>1083</v>
       </c>
       <c r="D95" t="s">
-        <v>1077</v>
+        <v>1084</v>
       </c>
       <c r="E95" t="s">
         <v>145</v>
       </c>
       <c r="F95" t="s">
-        <v>1078</v>
+        <v>1085</v>
       </c>
       <c r="G95" t="s">
-        <v>1079</v>
+        <v>1086</v>
       </c>
       <c r="H95"/>
       <c r="I95" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="J95" t="s">
-        <v>247</v>
+        <v>1088</v>
       </c>
       <c r="K95" t="s">
-        <v>1081</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
         <v>50268</v>
       </c>
       <c r="B96" t="s">
-        <v>1082</v>
+        <v>1090</v>
       </c>
       <c r="C96" t="s">
-        <v>1083</v>
+        <v>1091</v>
       </c>
       <c r="D96" t="s">
-        <v>1084</v>
+        <v>1092</v>
       </c>
       <c r="E96" t="s">
         <v>80</v>
       </c>
       <c r="F96" t="s">
-        <v>1078</v>
+        <v>1085</v>
       </c>
       <c r="G96" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="H96"/>
       <c r="I96" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="J96" t="s">
         <v>48</v>
       </c>
       <c r="K96" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
         <v>50219</v>
       </c>
       <c r="B97" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="C97" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="D97" t="s">
-        <v>1090</v>
+        <v>1098</v>
       </c>
       <c r="E97" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="F97" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="G97" t="s">
-        <v>1091</v>
+        <v>1099</v>
       </c>
       <c r="H97"/>
       <c r="I97"/>
       <c r="J97" t="s">
         <v>48</v>
       </c>
       <c r="K97" t="s">
-        <v>1092</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
         <v>53166</v>
       </c>
       <c r="B98" t="s">
-        <v>1093</v>
+        <v>1101</v>
       </c>
       <c r="C98" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="D98" t="s">
-        <v>1094</v>
+        <v>1102</v>
       </c>
       <c r="E98" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F98" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="G98" t="s">
-        <v>1095</v>
+        <v>1103</v>
       </c>
       <c r="H98"/>
       <c r="I98" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="J98" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="K98" t="s">
-        <v>1097</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
         <v>54302</v>
       </c>
       <c r="B99" t="s">
-        <v>1098</v>
+        <v>1106</v>
       </c>
       <c r="C99" t="s">
-        <v>1099</v>
+        <v>1107</v>
       </c>
       <c r="D99" t="s">
-        <v>1100</v>
+        <v>1108</v>
       </c>
       <c r="E99" t="s">
         <v>61</v>
       </c>
       <c r="F99" t="s">
-        <v>1101</v>
+        <v>1109</v>
       </c>
       <c r="G99" t="s">
-        <v>1102</v>
+        <v>1110</v>
       </c>
       <c r="H99"/>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>752</v>
+        <v>761</v>
       </c>
       <c r="K99" t="s">
-        <v>1103</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
         <v>50276</v>
       </c>
       <c r="B100" t="s">
-        <v>1104</v>
+        <v>1112</v>
       </c>
       <c r="C100" t="s">
-        <v>1105</v>
+        <v>1113</v>
       </c>
       <c r="D100" t="s">
-        <v>1106</v>
+        <v>1114</v>
       </c>
       <c r="E100" t="s">
         <v>68</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>1107</v>
+        <v>1115</v>
       </c>
       <c r="H100"/>
       <c r="I100" t="s">
-        <v>1108</v>
+        <v>1116</v>
       </c>
       <c r="J100" t="s">
         <v>48</v>
       </c>
       <c r="K100" t="s">
-        <v>1109</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
         <v>50286</v>
       </c>
       <c r="B101" t="s">
-        <v>1110</v>
+        <v>1118</v>
       </c>
       <c r="C101" t="s">
-        <v>1111</v>
+        <v>1119</v>
       </c>
       <c r="D101" t="s">
-        <v>1112</v>
+        <v>1120</v>
       </c>
       <c r="E101" t="s">
         <v>189</v>
       </c>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>1113</v>
+        <v>1121</v>
       </c>
       <c r="H101"/>
       <c r="I101" t="s">
-        <v>1114</v>
+        <v>1122</v>
       </c>
       <c r="J101" t="s">
         <v>48</v>
       </c>
       <c r="K101" t="s">
-        <v>1115</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
         <v>50273</v>
       </c>
       <c r="B102" t="s">
-        <v>1116</v>
+        <v>1124</v>
       </c>
       <c r="C102" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="D102" t="s">
-        <v>1118</v>
+        <v>1126</v>
       </c>
       <c r="E102" t="s">
         <v>37</v>
       </c>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>1119</v>
+        <v>1127</v>
       </c>
       <c r="H102"/>
       <c r="I102"/>
       <c r="J102" t="s">
         <v>48</v>
       </c>
       <c r="K102" t="s">
-        <v>1120</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
         <v>52461</v>
       </c>
       <c r="B103" t="s">
-        <v>1121</v>
+        <v>1129</v>
       </c>
       <c r="C103" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
       <c r="D103" t="s">
-        <v>1123</v>
+        <v>1131</v>
       </c>
       <c r="E103" t="s">
         <v>153</v>
       </c>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103"/>
       <c r="I103"/>
       <c r="J103" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="K103" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
         <v>54330</v>
       </c>
       <c r="B104" t="s">
-        <v>1125</v>
+        <v>1133</v>
       </c>
       <c r="C104" t="s">
-        <v>1126</v>
+        <v>1134</v>
       </c>
       <c r="D104" t="s">
-        <v>1127</v>
+        <v>1135</v>
       </c>
       <c r="E104" t="s">
         <v>51</v>
       </c>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104"/>
       <c r="I104" t="s">
-        <v>1128</v>
+        <v>1136</v>
       </c>
       <c r="J104" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="K104" t="s">
-        <v>1129</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
         <v>50274</v>
       </c>
       <c r="B105" t="s">
-        <v>1130</v>
+        <v>1138</v>
       </c>
       <c r="C105" t="s">
-        <v>1131</v>
+        <v>1139</v>
       </c>
       <c r="D105" t="s">
-        <v>1132</v>
+        <v>1140</v>
       </c>
       <c r="E105" t="s">
         <v>68</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>1133</v>
+        <v>1141</v>
       </c>
       <c r="H105"/>
       <c r="I105" t="s">
-        <v>1134</v>
+        <v>1142</v>
       </c>
       <c r="J105" t="s">
         <v>48</v>
       </c>
       <c r="K105" t="s">
-        <v>1135</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
         <v>50282</v>
       </c>
       <c r="B106" t="s">
-        <v>1136</v>
+        <v>1144</v>
       </c>
       <c r="C106" t="s">
-        <v>1137</v>
+        <v>1145</v>
       </c>
       <c r="D106" t="s">
-        <v>1138</v>
+        <v>1146</v>
       </c>
       <c r="E106" t="s">
         <v>164</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>1139</v>
+        <v>1147</v>
       </c>
       <c r="H106"/>
       <c r="I106" t="s">
-        <v>1140</v>
+        <v>1148</v>
       </c>
       <c r="J106" t="s">
         <v>48</v>
       </c>
       <c r="K106" t="s">
-        <v>1141</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
         <v>54365</v>
       </c>
       <c r="B107" t="s">
-        <v>1142</v>
+        <v>1150</v>
       </c>
       <c r="C107" t="s">
-        <v>1143</v>
+        <v>1151</v>
       </c>
       <c r="D107" t="s">
-        <v>1144</v>
+        <v>1152</v>
       </c>
       <c r="E107" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="F107" t="s">
-        <v>1145</v>
+        <v>1153</v>
       </c>
       <c r="G107"/>
       <c r="H107"/>
       <c r="I107"/>
       <c r="J107" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="K107" t="s">
-        <v>1146</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
         <v>50233</v>
       </c>
       <c r="B108" t="s">
-        <v>1147</v>
+        <v>1155</v>
       </c>
       <c r="C108" t="s">
-        <v>1148</v>
+        <v>1156</v>
       </c>
       <c r="D108" t="s">
-        <v>1149</v>
+        <v>1157</v>
       </c>
       <c r="E108" t="s">
         <v>61</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>1150</v>
+        <v>1158</v>
       </c>
       <c r="H108"/>
       <c r="I108" t="s">
-        <v>1151</v>
+        <v>1159</v>
       </c>
       <c r="J108" t="s">
         <v>48</v>
       </c>
       <c r="K108" t="s">
-        <v>1152</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
         <v>53856</v>
       </c>
       <c r="B109" t="s">
-        <v>1153</v>
+        <v>1161</v>
       </c>
       <c r="C109" t="s">
-        <v>1154</v>
+        <v>1162</v>
       </c>
       <c r="D109" t="s">
-        <v>1155</v>
+        <v>1163</v>
       </c>
       <c r="E109" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109"/>
       <c r="I109"/>
       <c r="J109" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="K109" t="s">
-        <v>1157</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
         <v>52591</v>
       </c>
       <c r="B110" t="s">
-        <v>1158</v>
+        <v>1166</v>
       </c>
       <c r="C110" t="s">
-        <v>1159</v>
+        <v>1167</v>
       </c>
       <c r="D110" t="s">
-        <v>1160</v>
+        <v>1168</v>
       </c>
       <c r="E110" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110"/>
       <c r="I110"/>
       <c r="J110" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
       <c r="K110" t="s">
-        <v>1161</v>
+        <v>1169</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G119"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
-        <v>1162</v>
+        <v>1170</v>
       </c>
       <c r="B1" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="C1" t="s">
         <v>11</v>
       </c>
       <c r="D1" t="s">
-        <v>1163</v>
+        <v>1171</v>
       </c>
       <c r="E1" t="s">
-        <v>1164</v>
+        <v>1172</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50475</v>
       </c>
       <c r="B2">
         <v>50227</v>
       </c>
       <c r="C2">
         <v>49870</v>
       </c>
       <c r="D2" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50663</v>
       </c>
       <c r="B3">
         <v>50331</v>
       </c>
       <c r="C3">
         <v>49884</v>
       </c>
       <c r="D3" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>50666</v>
       </c>
       <c r="B4">
         <v>50340</v>
       </c>
       <c r="C4">
         <v>49888</v>
       </c>
       <c r="D4" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>50667</v>
       </c>
       <c r="B5">
         <v>50232</v>
       </c>
       <c r="C5">
         <v>49889</v>
       </c>
       <c r="D5" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>50488</v>
       </c>
       <c r="B6">
         <v>50233</v>
       </c>
       <c r="C6">
         <v>49859</v>
       </c>
       <c r="D6" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>50530</v>
       </c>
       <c r="B7">
         <v>50263</v>
       </c>
       <c r="C7">
         <v>49847</v>
       </c>
       <c r="D7" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>50531</v>
       </c>
       <c r="B8">
         <v>50263</v>
       </c>
       <c r="C8">
         <v>49856</v>
       </c>
       <c r="D8" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>50532</v>
       </c>
       <c r="B9">
         <v>50264</v>
       </c>
       <c r="C9">
         <v>49848</v>
       </c>
       <c r="D9" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>50534</v>
       </c>
       <c r="B10">
         <v>50266</v>
       </c>
       <c r="C10">
         <v>49850</v>
       </c>
       <c r="D10" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>50537</v>
       </c>
       <c r="B11">
         <v>50267</v>
       </c>
       <c r="C11">
         <v>49851</v>
       </c>
       <c r="D11" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>50538</v>
       </c>
       <c r="B12">
         <v>50268</v>
       </c>
       <c r="C12">
         <v>49853</v>
       </c>
       <c r="D12" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>50540</v>
       </c>
       <c r="B13">
         <v>50269</v>
       </c>
       <c r="C13">
         <v>49854</v>
       </c>
       <c r="D13" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>50541</v>
       </c>
       <c r="B14">
         <v>50270</v>
       </c>
       <c r="C14">
         <v>49855</v>
       </c>
       <c r="D14" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>50542</v>
       </c>
       <c r="B15">
         <v>50271</v>
       </c>
       <c r="C15">
         <v>49855</v>
       </c>
       <c r="D15" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>50543</v>
       </c>
       <c r="B16">
         <v>50272</v>
       </c>
       <c r="C16">
         <v>49855</v>
       </c>
       <c r="D16" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>50544</v>
       </c>
       <c r="B17">
         <v>50273</v>
       </c>
       <c r="C17">
         <v>49857</v>
       </c>
       <c r="D17" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>50545</v>
       </c>
       <c r="B18">
         <v>50274</v>
       </c>
       <c r="C18">
         <v>49857</v>
       </c>
       <c r="D18" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>50546</v>
       </c>
       <c r="B19">
         <v>50275</v>
       </c>
       <c r="C19">
         <v>49857</v>
       </c>
       <c r="D19" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>50466</v>
       </c>
       <c r="B20">
         <v>50222</v>
       </c>
       <c r="C20">
         <v>49855</v>
       </c>
       <c r="D20" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>50549</v>
       </c>
       <c r="B21">
         <v>50276</v>
       </c>
       <c r="C21">
         <v>49858</v>
       </c>
       <c r="D21" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>50550</v>
       </c>
       <c r="B22">
         <v>50277</v>
       </c>
       <c r="C22">
         <v>49858</v>
       </c>
       <c r="D22" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>50552</v>
       </c>
       <c r="B23">
         <v>50279</v>
       </c>
       <c r="C23">
         <v>49860</v>
       </c>
       <c r="D23" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>50553</v>
       </c>
       <c r="B24">
         <v>50280</v>
       </c>
       <c r="C24">
         <v>49861</v>
       </c>
       <c r="D24" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>50555</v>
       </c>
       <c r="B25">
         <v>50281</v>
       </c>
       <c r="C25">
         <v>49862</v>
       </c>
       <c r="D25" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>50556</v>
       </c>
       <c r="B26">
         <v>50282</v>
       </c>
       <c r="C26">
         <v>49864</v>
       </c>
       <c r="D26" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>50557</v>
       </c>
       <c r="B27">
         <v>50283</v>
       </c>
       <c r="C27">
         <v>49865</v>
       </c>
       <c r="D27" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>50558</v>
       </c>
       <c r="B28">
         <v>50284</v>
       </c>
       <c r="C28">
         <v>49866</v>
       </c>
       <c r="D28" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>50559</v>
       </c>
       <c r="B29">
         <v>50285</v>
       </c>
       <c r="C29">
         <v>49867</v>
       </c>
       <c r="D29" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>50561</v>
       </c>
       <c r="B30">
         <v>50286</v>
       </c>
       <c r="C30">
         <v>49868</v>
       </c>
       <c r="D30" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>50562</v>
       </c>
       <c r="B31">
         <v>50287</v>
       </c>
       <c r="C31">
         <v>49869</v>
       </c>
       <c r="D31" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>50563</v>
       </c>
       <c r="B32">
         <v>50288</v>
       </c>
       <c r="C32">
         <v>49871</v>
       </c>
       <c r="D32" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E32" t="s">
-        <v>1167</v>
+        <v>1175</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>52041</v>
       </c>
       <c r="B33">
         <v>50278</v>
       </c>
       <c r="C33">
         <v>49858</v>
       </c>
       <c r="D33" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E33" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>52446</v>
       </c>
       <c r="B34">
         <v>52441</v>
       </c>
       <c r="C34">
         <v>49856</v>
       </c>
       <c r="D34" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>52466</v>
       </c>
       <c r="B35">
         <v>52461</v>
       </c>
       <c r="C35">
         <v>49862</v>
       </c>
       <c r="D35" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="E35" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>52476</v>
       </c>
       <c r="B36">
         <v>52471</v>
       </c>
       <c r="C36">
         <v>49862</v>
       </c>
       <c r="D36" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="E36" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>52486</v>
       </c>
       <c r="B37">
         <v>52481</v>
       </c>
       <c r="C37">
         <v>49862</v>
       </c>
       <c r="D37" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="E37" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>52496</v>
       </c>
       <c r="B38">
         <v>52491</v>
       </c>
       <c r="C38">
         <v>49862</v>
       </c>
       <c r="D38" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="E38" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>52586</v>
       </c>
       <c r="B39">
         <v>50335</v>
       </c>
       <c r="C39">
         <v>52581</v>
       </c>
       <c r="D39" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E39" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>52596</v>
       </c>
       <c r="B40">
         <v>52591</v>
       </c>
       <c r="C40">
         <v>52581</v>
       </c>
       <c r="D40" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E40" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>52601</v>
       </c>
       <c r="B41">
         <v>50337</v>
       </c>
       <c r="C41">
         <v>52581</v>
       </c>
       <c r="D41" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E41" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>52606</v>
       </c>
       <c r="B42">
         <v>50282</v>
       </c>
       <c r="C42">
         <v>52581</v>
       </c>
       <c r="D42" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E42" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>52611</v>
       </c>
       <c r="B43">
         <v>50333</v>
       </c>
       <c r="C43">
         <v>52581</v>
       </c>
       <c r="D43" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E43" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>52811</v>
       </c>
       <c r="B44">
         <v>52806</v>
       </c>
       <c r="C44">
         <v>49867</v>
       </c>
       <c r="D44" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E44" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>52826</v>
       </c>
       <c r="B45">
         <v>52821</v>
       </c>
       <c r="C45">
         <v>49864</v>
       </c>
       <c r="D45" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>53126</v>
       </c>
       <c r="B46">
         <v>53121</v>
       </c>
       <c r="C46">
         <v>53106</v>
       </c>
       <c r="D46" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E46" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>247</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>53176</v>
       </c>
       <c r="B47">
         <v>53161</v>
       </c>
       <c r="C47">
         <v>53171</v>
       </c>
       <c r="D47" t="s">
-        <v>1171</v>
+        <v>1179</v>
       </c>
       <c r="E47" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>53181</v>
       </c>
       <c r="B48">
         <v>53166</v>
       </c>
       <c r="C48">
         <v>53171</v>
       </c>
       <c r="D48" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E48" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>53186</v>
       </c>
       <c r="B49">
         <v>50263</v>
       </c>
       <c r="C49">
         <v>53171</v>
       </c>
       <c r="D49" t="s">
-        <v>1172</v>
+        <v>1180</v>
       </c>
       <c r="E49" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>53191</v>
       </c>
       <c r="B50">
         <v>50342</v>
       </c>
       <c r="C50">
         <v>53171</v>
       </c>
       <c r="D50" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="E50" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>53231</v>
       </c>
       <c r="B51">
         <v>50410</v>
       </c>
       <c r="C51">
         <v>53221</v>
       </c>
       <c r="D51" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E51" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>53236</v>
       </c>
       <c r="B52">
         <v>50263</v>
       </c>
       <c r="C52">
         <v>53221</v>
       </c>
       <c r="D52" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E52" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>53241</v>
       </c>
       <c r="B53">
         <v>50342</v>
       </c>
       <c r="C53">
         <v>53221</v>
       </c>
       <c r="D53" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E53" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>53251</v>
       </c>
       <c r="B54">
         <v>53246</v>
       </c>
       <c r="C54">
         <v>53221</v>
       </c>
       <c r="D54" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E54" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>53566</v>
       </c>
       <c r="B55">
         <v>53561</v>
       </c>
       <c r="C55">
         <v>53151</v>
       </c>
       <c r="D55" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E55" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>273</v>
+        <v>749</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>53576</v>
       </c>
       <c r="B56">
         <v>53571</v>
       </c>
       <c r="C56">
         <v>53151</v>
       </c>
       <c r="D56" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E56" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>273</v>
+        <v>749</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>53861</v>
       </c>
       <c r="B57">
         <v>53851</v>
       </c>
       <c r="C57">
         <v>53386</v>
       </c>
       <c r="D57" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>53871</v>
       </c>
       <c r="B58">
         <v>53856</v>
       </c>
       <c r="C58">
         <v>53386</v>
       </c>
       <c r="D58" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>53876</v>
       </c>
       <c r="B59">
         <v>53866</v>
       </c>
       <c r="C59">
         <v>53386</v>
       </c>
       <c r="D59" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>53881</v>
       </c>
       <c r="B60">
         <v>50330</v>
       </c>
       <c r="C60">
         <v>53136</v>
       </c>
       <c r="D60" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E60" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>53886</v>
       </c>
       <c r="B61">
         <v>53141</v>
       </c>
       <c r="C61">
         <v>53136</v>
       </c>
       <c r="D61" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E61" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>53896</v>
       </c>
       <c r="B62">
         <v>53891</v>
       </c>
       <c r="C62">
         <v>53136</v>
       </c>
       <c r="D62" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E62" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>53916</v>
       </c>
       <c r="B63">
         <v>53911</v>
       </c>
       <c r="C63">
         <v>49871</v>
       </c>
       <c r="D63" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E63" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>54144</v>
       </c>
       <c r="B64">
         <v>54143</v>
       </c>
       <c r="C64">
         <v>53221</v>
       </c>
       <c r="D64" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E64" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>54146</v>
       </c>
       <c r="B65">
         <v>54145</v>
       </c>
       <c r="C65">
         <v>53221</v>
       </c>
       <c r="D65" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="E65" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>54153</v>
       </c>
       <c r="B66">
         <v>50291</v>
       </c>
       <c r="C66">
         <v>54151</v>
       </c>
       <c r="D66" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E66" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>54155</v>
       </c>
       <c r="B67">
         <v>54154</v>
       </c>
       <c r="C67">
         <v>54151</v>
       </c>
       <c r="D67" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>54268</v>
       </c>
       <c r="B68">
         <v>50219</v>
       </c>
       <c r="C68">
         <v>54267</v>
       </c>
       <c r="D68" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E68" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>54272</v>
       </c>
       <c r="B69">
         <v>54271</v>
       </c>
       <c r="C69">
         <v>54270</v>
       </c>
       <c r="D69" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E69" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>54274</v>
       </c>
       <c r="B70">
         <v>54273</v>
       </c>
       <c r="C70">
         <v>54270</v>
       </c>
       <c r="D70" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E70" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F70"/>
       <c r="G70" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>54279</v>
       </c>
       <c r="B71">
         <v>54277</v>
       </c>
       <c r="C71">
         <v>54276</v>
       </c>
       <c r="D71" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E71" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>54280</v>
       </c>
       <c r="B72">
         <v>54278</v>
       </c>
       <c r="C72">
         <v>54276</v>
       </c>
       <c r="D72" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E72" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F72"/>
       <c r="G72" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>54282</v>
       </c>
       <c r="B73">
         <v>54281</v>
       </c>
       <c r="C73">
         <v>54276</v>
       </c>
       <c r="D73" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E73" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>54292</v>
       </c>
       <c r="B74">
         <v>54289</v>
       </c>
       <c r="C74">
         <v>54287</v>
       </c>
       <c r="D74" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E74" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>54293</v>
       </c>
       <c r="B75">
         <v>54288</v>
       </c>
       <c r="C75">
         <v>54287</v>
       </c>
       <c r="D75" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E75" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>54294</v>
       </c>
       <c r="B76">
         <v>54290</v>
       </c>
       <c r="C76">
         <v>54287</v>
       </c>
       <c r="D76" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E76" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>54295</v>
       </c>
       <c r="B77">
         <v>54291</v>
       </c>
       <c r="C77">
         <v>54287</v>
       </c>
       <c r="D77" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E77" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F77"/>
       <c r="G77" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>54303</v>
       </c>
       <c r="B78">
         <v>54302</v>
       </c>
       <c r="C78">
         <v>54300</v>
       </c>
       <c r="D78" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>54305</v>
       </c>
       <c r="B79">
         <v>54304</v>
       </c>
       <c r="C79">
         <v>54300</v>
       </c>
       <c r="D79" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>54308</v>
       </c>
       <c r="B80">
         <v>50294</v>
       </c>
       <c r="C80">
         <v>54307</v>
       </c>
       <c r="D80" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>54314</v>
       </c>
       <c r="B81">
         <v>54313</v>
       </c>
       <c r="C81">
         <v>54312</v>
       </c>
       <c r="D81" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>54316</v>
       </c>
       <c r="B82">
         <v>54315</v>
       </c>
       <c r="C82">
         <v>54312</v>
       </c>
       <c r="D82" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>54317</v>
       </c>
       <c r="B83">
         <v>54206</v>
       </c>
       <c r="C83">
         <v>54312</v>
       </c>
       <c r="D83" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>54323</v>
       </c>
       <c r="B84">
         <v>54322</v>
       </c>
       <c r="C84">
         <v>54320</v>
       </c>
       <c r="D84" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>54325</v>
       </c>
       <c r="B85">
         <v>54324</v>
       </c>
       <c r="C85">
         <v>54320</v>
       </c>
       <c r="D85" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>54327</v>
       </c>
       <c r="B86">
         <v>54326</v>
       </c>
       <c r="C86">
         <v>54320</v>
       </c>
       <c r="D86" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>54329</v>
       </c>
       <c r="B87">
         <v>54328</v>
       </c>
       <c r="C87">
         <v>54320</v>
       </c>
       <c r="D87" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>54331</v>
       </c>
       <c r="B88">
         <v>54330</v>
       </c>
       <c r="C88">
         <v>54312</v>
       </c>
       <c r="D88" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E88" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>1173</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>54348</v>
       </c>
       <c r="B89">
         <v>54347</v>
       </c>
       <c r="C89">
         <v>54307</v>
       </c>
       <c r="D89" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E89" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>54351</v>
       </c>
       <c r="B90">
         <v>50295</v>
       </c>
       <c r="C90">
         <v>54300</v>
       </c>
       <c r="D90" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E90" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>54354</v>
       </c>
       <c r="B91">
         <v>54353</v>
       </c>
       <c r="C91">
         <v>54300</v>
       </c>
       <c r="D91" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E91" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>54357</v>
       </c>
       <c r="B92">
         <v>54356</v>
       </c>
       <c r="C92">
         <v>54307</v>
       </c>
       <c r="D92" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E92" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>54366</v>
       </c>
       <c r="B93">
         <v>54365</v>
       </c>
       <c r="C93">
         <v>53496</v>
       </c>
       <c r="D93" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E93" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>54375</v>
       </c>
       <c r="B94">
         <v>53721</v>
       </c>
       <c r="C94">
         <v>54370</v>
       </c>
       <c r="D94" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E94" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>54376</v>
       </c>
       <c r="B95">
         <v>50320</v>
       </c>
       <c r="C95">
         <v>54370</v>
       </c>
       <c r="D95" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E95" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>54377</v>
       </c>
       <c r="B96">
         <v>50321</v>
       </c>
       <c r="C96">
         <v>54370</v>
       </c>
       <c r="D96" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E96" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>54378</v>
       </c>
       <c r="B97">
         <v>50235</v>
       </c>
       <c r="C97">
         <v>54370</v>
       </c>
       <c r="D97" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E97" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>54380</v>
       </c>
       <c r="B98">
         <v>54379</v>
       </c>
       <c r="C98">
         <v>54370</v>
       </c>
       <c r="D98" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E98" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>54588</v>
       </c>
       <c r="B99">
         <v>54586</v>
       </c>
       <c r="C99">
         <v>54452</v>
       </c>
       <c r="D99" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E99" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>54589</v>
       </c>
       <c r="B100">
         <v>54587</v>
       </c>
       <c r="C100">
         <v>54452</v>
       </c>
       <c r="D100" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>54591</v>
       </c>
       <c r="B101">
         <v>54590</v>
       </c>
       <c r="C101">
         <v>54452</v>
       </c>
       <c r="D101" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>54592</v>
       </c>
       <c r="B102">
         <v>50224</v>
       </c>
       <c r="C102">
         <v>54452</v>
       </c>
       <c r="D102" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>54594</v>
       </c>
       <c r="B103">
         <v>54593</v>
       </c>
       <c r="C103">
         <v>54452</v>
       </c>
       <c r="D103" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>54597</v>
       </c>
       <c r="B104">
         <v>50273</v>
       </c>
       <c r="C104">
         <v>54596</v>
       </c>
       <c r="D104" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E104" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>54598</v>
       </c>
       <c r="B105">
         <v>50378</v>
       </c>
       <c r="C105">
         <v>54596</v>
       </c>
       <c r="D105" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E105" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>54624</v>
       </c>
       <c r="B106">
         <v>54615</v>
       </c>
       <c r="C106">
         <v>54621</v>
       </c>
       <c r="D106" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E106" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>54626</v>
       </c>
       <c r="B107">
         <v>54625</v>
       </c>
       <c r="C107">
         <v>54621</v>
       </c>
       <c r="D107" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E107" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>54627</v>
       </c>
       <c r="B108">
         <v>50262</v>
       </c>
       <c r="C108">
         <v>54621</v>
       </c>
       <c r="D108" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E108" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>54629</v>
       </c>
       <c r="B109">
         <v>54628</v>
       </c>
       <c r="C109">
         <v>54621</v>
       </c>
       <c r="D109" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E109" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>54631</v>
       </c>
       <c r="B110">
         <v>54630</v>
       </c>
       <c r="C110">
         <v>54621</v>
       </c>
       <c r="D110" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>54633</v>
       </c>
       <c r="B111">
         <v>54632</v>
       </c>
       <c r="C111">
         <v>54621</v>
       </c>
       <c r="D111" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>54634</v>
       </c>
       <c r="B112">
         <v>50329</v>
       </c>
       <c r="C112">
         <v>54621</v>
       </c>
       <c r="D112" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>54697</v>
       </c>
       <c r="B113">
         <v>50281</v>
       </c>
       <c r="C113">
         <v>54692</v>
       </c>
       <c r="D113" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E113" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F113"/>
       <c r="G113" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>54698</v>
       </c>
       <c r="B114">
         <v>50263</v>
       </c>
       <c r="C114">
         <v>54692</v>
       </c>
       <c r="D114" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E114" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F114"/>
       <c r="G114" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>54700</v>
       </c>
       <c r="B115">
         <v>54699</v>
       </c>
       <c r="C115">
         <v>54692</v>
       </c>
       <c r="D115" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E115" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>54707</v>
       </c>
       <c r="B116">
         <v>50351</v>
       </c>
       <c r="C116">
         <v>54702</v>
       </c>
       <c r="D116" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>54708</v>
       </c>
       <c r="B117">
         <v>50273</v>
       </c>
       <c r="C117">
         <v>54702</v>
       </c>
       <c r="D117" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>54709</v>
       </c>
       <c r="B118">
         <v>50352</v>
       </c>
       <c r="C118">
         <v>54702</v>
       </c>
       <c r="D118" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>54715</v>
       </c>
       <c r="B119">
         <v>54714</v>
       </c>
       <c r="C119">
         <v>54713</v>
       </c>
       <c r="D119" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
-        <v>1174</v>
+        <v>1182</v>
       </c>
       <c r="B1" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
       <c r="C1" t="s">
-        <v>1176</v>
+        <v>1184</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49624</v>
       </c>
       <c r="B2" t="s">
         <v>145</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
-        <v>1177</v>
+        <v>1185</v>
       </c>
       <c r="E2" t="s">
         <v>48</v>
       </c>
       <c r="F2" t="s">
-        <v>1178</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>54285</v>
       </c>
       <c r="B3" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
-        <v>1179</v>
+        <v>1187</v>
       </c>
       <c r="E3" t="s">
         <v>516</v>
       </c>
       <c r="F3" t="s">
-        <v>1180</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>49642</v>
       </c>
       <c r="B4" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>1181</v>
+        <v>1189</v>
       </c>
       <c r="E4" t="s">
         <v>48</v>
       </c>
       <c r="F4" t="s">
-        <v>1182</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>49646</v>
       </c>
       <c r="B5" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>1183</v>
+        <v>1191</v>
       </c>
       <c r="E5" t="s">
         <v>48</v>
       </c>
       <c r="F5" t="s">
-        <v>1184</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>49664</v>
       </c>
       <c r="B6" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
-        <v>1185</v>
+        <v>1193</v>
       </c>
       <c r="E6" t="s">
         <v>48</v>
       </c>
       <c r="F6" t="s">
-        <v>1186</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>49673</v>
       </c>
       <c r="B7" t="s">
         <v>153</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
-        <v>1187</v>
+        <v>1195</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
-        <v>1188</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>49681</v>
       </c>
       <c r="B8" t="s">
         <v>176</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>1189</v>
+        <v>1197</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8" t="s">
-        <v>1190</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>49689</v>
       </c>
       <c r="B9" t="s">
         <v>189</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>1191</v>
+        <v>1199</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
       <c r="F9" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>54352</v>
       </c>
       <c r="B10" t="s">
         <v>529</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>1193</v>
+        <v>1201</v>
       </c>
       <c r="E10" t="s">
         <v>521</v>
       </c>
       <c r="F10" t="s">
-        <v>1194</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>49707</v>
       </c>
       <c r="B11" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>1195</v>
+        <v>1203</v>
       </c>
       <c r="E11" t="s">
         <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>1196</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>49708</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>1197</v>
+        <v>1205</v>
       </c>
       <c r="E12" t="s">
         <v>48</v>
       </c>
       <c r="F12" t="s">
-        <v>1198</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>53146</v>
       </c>
       <c r="B13" t="s">
         <v>263</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>1199</v>
+        <v>1207</v>
       </c>
       <c r="E13" t="s">
-        <v>1200</v>
+        <v>1208</v>
       </c>
       <c r="F13" t="s">
-        <v>1201</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>49712</v>
       </c>
       <c r="B14" t="s">
         <v>164</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>1202</v>
+        <v>1210</v>
       </c>
       <c r="E14" t="s">
         <v>48</v>
       </c>
       <c r="F14" t="s">
-        <v>1203</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>54319</v>
       </c>
       <c r="B15" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="F15" t="s">
-        <v>1204</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>49718</v>
       </c>
       <c r="B16" t="s">
         <v>80</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>1205</v>
+        <v>1213</v>
       </c>
       <c r="E16" t="s">
         <v>48</v>
       </c>
       <c r="F16" t="s">
-        <v>1206</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>49720</v>
       </c>
       <c r="B17" t="s">
         <v>170</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>1207</v>
+        <v>1215</v>
       </c>
       <c r="E17" t="s">
         <v>48</v>
       </c>
       <c r="F17" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>49723</v>
       </c>
       <c r="B18" t="s">
         <v>228</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>1209</v>
+        <v>1217</v>
       </c>
       <c r="E18" t="s">
         <v>48</v>
       </c>
       <c r="F18" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>54614</v>
       </c>
       <c r="B19" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="E19" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
       <c r="F19" t="s">
-        <v>1212</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>49731</v>
       </c>
       <c r="B20" t="s">
         <v>211</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>1213</v>
+        <v>1221</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
-        <v>1214</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>49743</v>
       </c>
       <c r="B21" t="s">
         <v>37</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>1215</v>
+        <v>1223</v>
       </c>
       <c r="E21" t="s">
         <v>48</v>
       </c>
       <c r="F21" t="s">
-        <v>1216</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>49749</v>
       </c>
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>1217</v>
+        <v>1225</v>
       </c>
       <c r="E22" t="s">
         <v>48</v>
       </c>
       <c r="F22" t="s">
-        <v>1218</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>49750</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23"/>
       <c r="D23" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
-        <v>1220</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>49751</v>
       </c>
       <c r="B24" t="s">
         <v>136</v>
       </c>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>49752</v>
       </c>
       <c r="B25" t="s">
         <v>117</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="E25" t="s">
         <v>48</v>
       </c>
       <c r="F25" t="s">
-        <v>1224</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>49756</v>
       </c>
       <c r="B26" t="s">
         <v>205</v>
       </c>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>1225</v>
+        <v>1233</v>
       </c>
       <c r="E26" t="s">
         <v>48</v>
       </c>
       <c r="F26" t="s">
-        <v>1226</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>53216</v>
       </c>
       <c r="B27" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C27"/>
       <c r="D27" t="s">
-        <v>1227</v>
+        <v>1235</v>
       </c>
       <c r="E27" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="F27" t="s">
-        <v>1228</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>49761</v>
       </c>
       <c r="B28" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
-        <v>1229</v>
+        <v>1237</v>
       </c>
       <c r="E28" t="s">
         <v>48</v>
       </c>
       <c r="F28" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>49763</v>
       </c>
       <c r="B29" t="s">
         <v>195</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="E29" t="s">
         <v>48</v>
       </c>
       <c r="F29" t="s">
-        <v>1232</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>49592</v>
       </c>
       <c r="B30" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>1233</v>
+        <v>1241</v>
       </c>
       <c r="E30" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
       <c r="F30" t="s">
-        <v>1235</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>49594</v>
       </c>
       <c r="B31" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>1236</v>
+        <v>1244</v>
       </c>
       <c r="E31" t="s">
         <v>48</v>
       </c>
       <c r="F31" t="s">
-        <v>1237</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>49602</v>
       </c>
       <c r="B32" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>1238</v>
+        <v>1246</v>
       </c>
       <c r="E32" t="s">
         <v>532</v>
       </c>
       <c r="F32" t="s">
-        <v>1239</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>49609</v>
       </c>
       <c r="B33" t="s">
         <v>154</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
-        <v>1240</v>
+        <v>1248</v>
       </c>
       <c r="E33" t="s">
         <v>48</v>
       </c>
       <c r="F33" t="s">
-        <v>1241</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>54336</v>
       </c>
       <c r="B34" t="s">
         <v>524</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="F34" t="s">
-        <v>1242</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>49614</v>
       </c>
       <c r="B35" t="s">
-        <v>1243</v>
+        <v>1251</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
       <c r="E35" t="s">
         <v>48</v>
       </c>
       <c r="F35" t="s">
-        <v>1245</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>49635</v>
       </c>
       <c r="B36" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>1246</v>
+        <v>1254</v>
       </c>
       <c r="E36" t="s">
         <v>48</v>
       </c>
       <c r="F36" t="s">
-        <v>1247</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>54619</v>
       </c>
       <c r="B37" t="s">
         <v>549</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>1248</v>
+        <v>1256</v>
       </c>
       <c r="E37" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
       <c r="F37" t="s">
-        <v>1249</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>49658</v>
       </c>
       <c r="B38" t="s">
         <v>519</v>
       </c>
       <c r="C38"/>
       <c r="D38" t="s">
-        <v>1250</v>
+        <v>1258</v>
       </c>
       <c r="E38" t="s">
         <v>48</v>
       </c>
       <c r="F38" t="s">
-        <v>1251</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>54369</v>
       </c>
       <c r="B39" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39" t="s">
         <v>532</v>
       </c>
       <c r="F39" t="s">
-        <v>1252</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>54431</v>
       </c>
       <c r="B40" t="s">
         <v>554</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40" t="s">
-        <v>1253</v>
+        <v>1261</v>
       </c>
       <c r="F40" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>54616</v>
       </c>
       <c r="B41" t="s">
         <v>545</v>
       </c>
       <c r="C41"/>
       <c r="D41" t="s">
-        <v>1255</v>
+        <v>1263</v>
       </c>
       <c r="E41" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
       <c r="F41" t="s">
-        <v>1256</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>49665</v>
       </c>
       <c r="B42" t="s">
         <v>264</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>1257</v>
+        <v>1265</v>
       </c>
       <c r="E42" t="s">
         <v>48</v>
       </c>
       <c r="F42" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>54617</v>
       </c>
       <c r="B43" t="s">
         <v>552</v>
       </c>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>1259</v>
+        <v>1267</v>
       </c>
       <c r="E43" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
       <c r="F43" t="s">
-        <v>1260</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>54345</v>
       </c>
       <c r="B44" t="s">
         <v>528</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>1261</v>
+        <v>1269</v>
       </c>
       <c r="E44" t="s">
-        <v>1262</v>
+        <v>1270</v>
       </c>
       <c r="F44" t="s">
-        <v>1263</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>49667</v>
       </c>
       <c r="B45" t="s">
         <v>200</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>1264</v>
+        <v>1272</v>
       </c>
       <c r="E45" t="s">
         <v>48</v>
       </c>
       <c r="F45" t="s">
-        <v>1265</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>49671</v>
       </c>
       <c r="B46" t="s">
-        <v>1266</v>
+        <v>1274</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>1267</v>
+        <v>1275</v>
       </c>
       <c r="E46" t="s">
         <v>48</v>
       </c>
       <c r="F46" t="s">
-        <v>1268</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>49682</v>
       </c>
       <c r="B47" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>1269</v>
+        <v>1277</v>
       </c>
       <c r="E47" t="s">
         <v>48</v>
       </c>
       <c r="F47" t="s">
-        <v>1270</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>52571</v>
       </c>
       <c r="B48" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>1271</v>
+        <v>1279</v>
       </c>
       <c r="E48" t="s">
-        <v>1272</v>
+        <v>1280</v>
       </c>
       <c r="F48" t="s">
-        <v>1273</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>49695</v>
       </c>
       <c r="B49" t="s">
         <v>551</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
       <c r="E49" t="s">
         <v>48</v>
       </c>
       <c r="F49" t="s">
-        <v>1275</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49697</v>
       </c>
       <c r="B50" t="s">
         <v>97</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="E50" t="s">
         <v>48</v>
       </c>
       <c r="F50" t="s">
-        <v>1277</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>54286</v>
       </c>
       <c r="B51" t="s">
         <v>520</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="s">
-        <v>1278</v>
+        <v>1286</v>
       </c>
       <c r="E51" t="s">
         <v>516</v>
       </c>
       <c r="F51" t="s">
-        <v>1279</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>54332</v>
       </c>
       <c r="B52" t="s">
         <v>522</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="F52" t="s">
-        <v>1280</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>54333</v>
       </c>
       <c r="B53" t="s">
         <v>523</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="F53" t="s">
-        <v>1281</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>49702</v>
       </c>
       <c r="B54" t="s">
-        <v>1282</v>
+        <v>1290</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>1283</v>
+        <v>1291</v>
       </c>
       <c r="E54" t="s">
         <v>48</v>
       </c>
       <c r="F54" t="s">
-        <v>1284</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54346</v>
       </c>
       <c r="B55" t="s">
         <v>527</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="s">
-        <v>1285</v>
+        <v>1293</v>
       </c>
       <c r="E55" t="s">
         <v>521</v>
       </c>
       <c r="F55" t="s">
-        <v>1286</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54335</v>
       </c>
       <c r="B56" t="s">
         <v>525</v>
       </c>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="F56" t="s">
-        <v>1287</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>49725</v>
       </c>
       <c r="B57" t="s">
         <v>547</v>
       </c>
       <c r="C57"/>
       <c r="D57" t="s">
-        <v>1288</v>
+        <v>1296</v>
       </c>
       <c r="E57" t="s">
         <v>48</v>
       </c>
       <c r="F57" t="s">
-        <v>1289</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49727</v>
       </c>
       <c r="B58" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="C58"/>
       <c r="D58" t="s">
-        <v>1291</v>
+        <v>1299</v>
       </c>
       <c r="E58" t="s">
         <v>48</v>
       </c>
       <c r="F58" t="s">
-        <v>1292</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>49741</v>
       </c>
       <c r="B59" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="C59"/>
       <c r="D59" t="s">
-        <v>1293</v>
+        <v>1301</v>
       </c>
       <c r="E59" t="s">
         <v>48</v>
       </c>
       <c r="F59" t="s">
-        <v>1294</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>49747</v>
       </c>
       <c r="B60" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="C60"/>
       <c r="D60" t="s">
-        <v>1295</v>
+        <v>1303</v>
       </c>
       <c r="E60" t="s">
         <v>48</v>
       </c>
       <c r="F60" t="s">
-        <v>1296</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>49757</v>
       </c>
       <c r="B61" t="s">
         <v>181</v>
       </c>
       <c r="C61"/>
       <c r="D61" t="s">
-        <v>1297</v>
+        <v>1305</v>
       </c>
       <c r="E61" t="s">
         <v>48</v>
       </c>
       <c r="F61" t="s">
-        <v>1298</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>49760</v>
       </c>
       <c r="B62" t="s">
         <v>239</v>
       </c>
       <c r="C62"/>
       <c r="D62" t="s">
-        <v>1299</v>
+        <v>1307</v>
       </c>
       <c r="E62" t="s">
         <v>48</v>
       </c>
       <c r="F62" t="s">
-        <v>1300</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>49762</v>
       </c>
       <c r="B63" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="C63"/>
       <c r="D63" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="E63" t="s">
         <v>48</v>
       </c>
       <c r="F63" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>53381</v>
       </c>
       <c r="B64" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="C64"/>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
       <c r="F64" t="s">
-        <v>1304</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>54334</v>
       </c>
       <c r="B65" t="s">
         <v>526</v>
       </c>
       <c r="C65"/>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="F65" t="s">
-        <v>1305</v>
+        <v>1313</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J80"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="D1" t="s">
-        <v>1308</v>
+        <v>1316</v>
       </c>
       <c r="E1" t="s">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="F1" t="s">
         <v>12</v>
       </c>
       <c r="G1" t="s">
-        <v>1310</v>
+        <v>1318</v>
       </c>
       <c r="H1" t="s">
-        <v>1311</v>
+        <v>1319</v>
       </c>
       <c r="I1" t="s">
-        <v>1312</v>
+        <v>1320</v>
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54513</v>
       </c>
       <c r="B2">
         <v>54320</v>
       </c>
       <c r="C2" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D2" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
-        <v>1315</v>
+        <v>1323</v>
       </c>
       <c r="G2" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54514</v>
       </c>
       <c r="B3">
         <v>54267</v>
       </c>
       <c r="C3" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D3" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
-        <v>1315</v>
+        <v>1323</v>
       </c>
       <c r="G3" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>4</v>
       </c>
       <c r="J3" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54515</v>
       </c>
       <c r="B4">
         <v>54270</v>
       </c>
       <c r="C4" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D4" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>1315</v>
+        <v>1323</v>
       </c>
       <c r="G4" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J4" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54516</v>
       </c>
       <c r="B5">
         <v>54276</v>
       </c>
       <c r="C5" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D5" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
-        <v>1315</v>
+        <v>1323</v>
       </c>
       <c r="G5" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>2</v>
       </c>
       <c r="J5" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54517</v>
       </c>
       <c r="B6">
         <v>54312</v>
       </c>
       <c r="C6" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D6" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>1315</v>
+        <v>1323</v>
       </c>
       <c r="G6" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
       <c r="H6"/>
       <c r="I6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J6" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54518</v>
       </c>
       <c r="B7">
         <v>54307</v>
       </c>
       <c r="C7" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D7" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>1315</v>
+        <v>1323</v>
       </c>
       <c r="G7" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>2</v>
       </c>
       <c r="J7" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>54519</v>
       </c>
       <c r="B8">
         <v>54300</v>
       </c>
       <c r="C8" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D8" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>1315</v>
+        <v>1323</v>
       </c>
       <c r="G8" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>1</v>
       </c>
       <c r="J8" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>54520</v>
       </c>
       <c r="B9">
         <v>54287</v>
       </c>
       <c r="C9" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D9" t="s">
-        <v>1314</v>
+        <v>1322</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>1315</v>
+        <v>1323</v>
       </c>
       <c r="G9" t="s">
-        <v>1316</v>
+        <v>1324</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J9" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>52031</v>
       </c>
       <c r="B10">
         <v>49858</v>
       </c>
       <c r="C10" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D10" t="s">
-        <v>1318</v>
+        <v>1326</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>1319</v>
+        <v>1327</v>
       </c>
       <c r="G10" t="s">
-        <v>1320</v>
+        <v>1328</v>
       </c>
       <c r="H10" t="s">
-        <v>1321</v>
+        <v>1329</v>
       </c>
       <c r="I10">
         <v>35</v>
       </c>
       <c r="J10" t="s">
-        <v>1322</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>53906</v>
       </c>
       <c r="B11">
         <v>53136</v>
       </c>
       <c r="C11" t="s">
-        <v>1323</v>
+        <v>1331</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>1324</v>
+        <v>1332</v>
       </c>
       <c r="F11" t="s">
-        <v>1325</v>
+        <v>1333</v>
       </c>
       <c r="G11" t="s">
-        <v>1326</v>
+        <v>1334</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="J11" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50810</v>
       </c>
       <c r="B12">
         <v>49868</v>
       </c>
       <c r="C12" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12" t="s">
         <v>188</v>
       </c>
       <c r="G12" t="s">
-        <v>1328</v>
+        <v>1336</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50805</v>
       </c>
       <c r="B13">
         <v>49862</v>
       </c>
       <c r="C13" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>152</v>
       </c>
       <c r="G13" t="s">
-        <v>1328</v>
+        <v>1336</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13" t="s">
-        <v>1329</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50794</v>
       </c>
       <c r="B14">
         <v>49853</v>
       </c>
       <c r="C14" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" t="s">
         <v>79</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>54556</v>
       </c>
       <c r="B15">
         <v>49865</v>
       </c>
       <c r="C15" t="s">
-        <v>1330</v>
+        <v>1338</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>1331</v>
+        <v>1339</v>
       </c>
       <c r="G15" t="s">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>54581</v>
       </c>
       <c r="B16">
         <v>49857</v>
       </c>
       <c r="C16" t="s">
-        <v>1330</v>
+        <v>1338</v>
       </c>
       <c r="D16" t="s">
-        <v>1333</v>
+        <v>1341</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
-        <v>1334</v>
+        <v>1342</v>
       </c>
       <c r="G16" t="s">
-        <v>1335</v>
+        <v>1343</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>1</v>
       </c>
       <c r="J16" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>54386</v>
       </c>
       <c r="B17">
         <v>53171</v>
       </c>
       <c r="C17" t="s">
-        <v>1336</v>
+        <v>1344</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>1337</v>
+        <v>1345</v>
       </c>
       <c r="F17" t="s">
-        <v>1338</v>
+        <v>1346</v>
       </c>
       <c r="G17" t="s">
-        <v>1339</v>
+        <v>1347</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>53926</v>
       </c>
       <c r="B18">
         <v>49871</v>
       </c>
       <c r="C18" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D18" t="s">
-        <v>1340</v>
+        <v>1348</v>
       </c>
       <c r="E18" t="s">
-        <v>1341</v>
+        <v>1349</v>
       </c>
       <c r="F18" t="s">
-        <v>1342</v>
+        <v>1350</v>
       </c>
       <c r="G18" t="s">
-        <v>1343</v>
+        <v>1351</v>
       </c>
       <c r="H18" t="s">
-        <v>1344</v>
+        <v>1352</v>
       </c>
       <c r="I18">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="J18" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50798</v>
       </c>
       <c r="B19">
         <v>49855</v>
       </c>
       <c r="C19" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>91</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50811</v>
       </c>
       <c r="B20">
         <v>49869</v>
       </c>
       <c r="C20" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s">
         <v>194</v>
       </c>
       <c r="G20" t="s">
-        <v>1328</v>
+        <v>1336</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>52501</v>
       </c>
       <c r="B21">
         <v>49862</v>
       </c>
       <c r="C21" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D21" t="s">
-        <v>1345</v>
+        <v>1353</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
-        <v>1346</v>
+        <v>1354</v>
       </c>
       <c r="G21" t="s">
-        <v>1347</v>
+        <v>1355</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>1</v>
       </c>
       <c r="J21" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50806</v>
       </c>
       <c r="B22">
         <v>49864</v>
       </c>
       <c r="C22" t="s">
-        <v>1336</v>
+        <v>1344</v>
       </c>
       <c r="D22" t="s">
-        <v>1348</v>
+        <v>1356</v>
       </c>
       <c r="E22"/>
       <c r="F22" t="s">
-        <v>1349</v>
+        <v>1357</v>
       </c>
       <c r="G22" t="s">
-        <v>1350</v>
+        <v>1358</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>13</v>
       </c>
       <c r="J22" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>52566</v>
       </c>
       <c r="B23">
         <v>49862</v>
       </c>
       <c r="C23" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D23" t="s">
-        <v>1351</v>
+        <v>1359</v>
       </c>
       <c r="E23" t="s">
-        <v>1352</v>
+        <v>1360</v>
       </c>
       <c r="F23" t="s">
-        <v>1353</v>
+        <v>1361</v>
       </c>
       <c r="G23" t="s">
-        <v>1354</v>
+        <v>1362</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="J23" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>54175</v>
       </c>
       <c r="B24">
         <v>49856</v>
       </c>
       <c r="C24" t="s">
-        <v>1330</v>
+        <v>1338</v>
       </c>
       <c r="D24" t="s">
-        <v>1355</v>
+        <v>1363</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>1356</v>
+        <v>1364</v>
       </c>
       <c r="G24" t="s">
-        <v>1357</v>
+        <v>1365</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>12</v>
       </c>
       <c r="J24" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50807</v>
       </c>
       <c r="B25">
         <v>49865</v>
       </c>
       <c r="C25" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25" t="s">
         <v>169</v>
       </c>
       <c r="G25" t="s">
-        <v>1328</v>
+        <v>1336</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>52506</v>
       </c>
       <c r="B26">
         <v>49862</v>
       </c>
       <c r="C26" t="s">
-        <v>1358</v>
+        <v>1366</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>1359</v>
+        <v>1367</v>
       </c>
       <c r="F26" t="s">
-        <v>1360</v>
+        <v>1368</v>
       </c>
       <c r="G26" t="s">
-        <v>1361</v>
+        <v>1369</v>
       </c>
       <c r="H26" t="s">
-        <v>1358</v>
+        <v>1366</v>
       </c>
       <c r="I26">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J26" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>54701</v>
       </c>
       <c r="B27">
         <v>54692</v>
       </c>
       <c r="C27" t="s">
-        <v>1362</v>
-[...4 lines deleted...]
-      </c>
+        <v>1370</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E27"/>
       <c r="F27" t="s">
-        <v>1364</v>
+        <v>1372</v>
       </c>
       <c r="G27" t="s">
-        <v>1365</v>
+        <v>1373</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="J27" t="s">
-        <v>556</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>54712</v>
       </c>
       <c r="B28">
         <v>54702</v>
       </c>
       <c r="C28" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="D28" t="s">
-        <v>1366</v>
+        <v>1375</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>1367</v>
+        <v>1376</v>
       </c>
       <c r="G28" t="s">
-        <v>1368</v>
+        <v>1377</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>54717</v>
       </c>
       <c r="B29">
         <v>54713</v>
       </c>
       <c r="C29" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="D29" t="s">
-        <v>1369</v>
+        <v>1378</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>1370</v>
+        <v>1379</v>
       </c>
       <c r="G29" t="s">
-        <v>1368</v>
+        <v>1377</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J29" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>54554</v>
       </c>
       <c r="B30">
         <v>49859</v>
       </c>
       <c r="C30" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D30" t="s">
-        <v>1371</v>
+        <v>1380</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
       <c r="G30" t="s">
-        <v>1373</v>
+        <v>1382</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>54706</v>
       </c>
       <c r="B31">
         <v>54692</v>
       </c>
       <c r="C31" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D31" t="s">
-        <v>1374</v>
+        <v>1383</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>1375</v>
+        <v>1384</v>
       </c>
       <c r="G31" t="s">
-        <v>1376</v>
+        <v>1385</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>6</v>
       </c>
       <c r="J31" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>54558</v>
       </c>
       <c r="B32">
         <v>49867</v>
       </c>
       <c r="C32" t="s">
-        <v>1377</v>
+        <v>1386</v>
       </c>
       <c r="D32" t="s">
-        <v>1378</v>
+        <v>1387</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>1379</v>
+        <v>1388</v>
       </c>
       <c r="G32" t="s">
-        <v>1380</v>
+        <v>1389</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>54553</v>
       </c>
       <c r="B33">
         <v>49859</v>
       </c>
       <c r="C33" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D33" t="s">
-        <v>1381</v>
+        <v>1390</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>1382</v>
+        <v>1391</v>
       </c>
       <c r="G33" t="s">
-        <v>1383</v>
+        <v>1392</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>54552</v>
       </c>
       <c r="B34">
         <v>49859</v>
       </c>
       <c r="C34" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D34" t="s">
-        <v>1384</v>
+        <v>1393</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>1385</v>
+        <v>1394</v>
       </c>
       <c r="G34" t="s">
-        <v>1386</v>
+        <v>1395</v>
       </c>
       <c r="H34"/>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50787</v>
       </c>
       <c r="B35">
         <v>49849</v>
       </c>
       <c r="C35" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>1387</v>
+        <v>1396</v>
       </c>
       <c r="F35" t="s">
-        <v>1388</v>
+        <v>1397</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="J35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50788</v>
       </c>
       <c r="B36">
         <v>49849</v>
       </c>
       <c r="C36" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>1389</v>
+        <v>1398</v>
       </c>
       <c r="F36" t="s">
-        <v>1388</v>
+        <v>1397</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="J36" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50789</v>
       </c>
       <c r="B37">
         <v>49849</v>
       </c>
       <c r="C37" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="F37" t="s">
-        <v>1388</v>
+        <v>1397</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="J37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>54557</v>
       </c>
       <c r="B38">
         <v>49867</v>
       </c>
       <c r="C38" t="s">
-        <v>1358</v>
+        <v>1366</v>
       </c>
       <c r="D38" t="s">
-        <v>1391</v>
+        <v>1400</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>1392</v>
+        <v>1401</v>
       </c>
       <c r="G38" t="s">
-        <v>1393</v>
+        <v>1402</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>1</v>
       </c>
       <c r="J38" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>53791</v>
       </c>
       <c r="B39">
         <v>52581</v>
       </c>
       <c r="C39" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D39" t="s">
-        <v>1394</v>
+        <v>1403</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>1395</v>
+        <v>1404</v>
       </c>
       <c r="G39" t="s">
-        <v>1396</v>
+        <v>1405</v>
       </c>
       <c r="H39"/>
       <c r="I39">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J39" t="s">
-        <v>1397</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50808</v>
       </c>
       <c r="B40">
         <v>49866</v>
       </c>
       <c r="C40" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40" t="s">
         <v>175</v>
       </c>
       <c r="G40" t="s">
-        <v>1328</v>
+        <v>1336</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50785</v>
       </c>
       <c r="B41">
         <v>49848</v>
       </c>
       <c r="C41" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>1398</v>
+        <v>1407</v>
       </c>
       <c r="F41" t="s">
         <v>50</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="J41" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50786</v>
       </c>
       <c r="B42">
         <v>49848</v>
       </c>
       <c r="C42" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>1399</v>
+        <v>1408</v>
       </c>
       <c r="F42" t="s">
         <v>50</v>
       </c>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="J42" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50813</v>
       </c>
       <c r="B43">
         <v>49871</v>
       </c>
       <c r="C43" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43" t="s">
         <v>204</v>
       </c>
       <c r="G43" t="s">
-        <v>1328</v>
+        <v>1336</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0</v>
       </c>
       <c r="J43" t="s">
-        <v>1400</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50812</v>
       </c>
       <c r="B44">
         <v>49870</v>
       </c>
       <c r="C44" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>199</v>
       </c>
       <c r="G44" t="s">
-        <v>1328</v>
+        <v>1336</v>
       </c>
       <c r="H44"/>
       <c r="I44">
         <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50795</v>
       </c>
       <c r="B45">
         <v>49854</v>
       </c>
       <c r="C45" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
-        <v>1401</v>
+        <v>1410</v>
       </c>
       <c r="F45" t="s">
         <v>85</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="J45" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46">
         <v>50796</v>
       </c>
       <c r="B46">
         <v>49854</v>
       </c>
       <c r="C46" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="F46" t="s">
         <v>85</v>
       </c>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="J46" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47">
         <v>50797</v>
       </c>
       <c r="B47">
         <v>49854</v>
       </c>
       <c r="C47" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>1403</v>
+        <v>1412</v>
       </c>
       <c r="F47" t="s">
         <v>85</v>
       </c>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="J47" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48">
         <v>54373</v>
       </c>
       <c r="B48">
         <v>54370</v>
       </c>
       <c r="C48" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D48" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="G48" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>3</v>
       </c>
       <c r="J48" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>52816</v>
       </c>
       <c r="B49">
         <v>49867</v>
       </c>
       <c r="C49" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D49" t="s">
-        <v>1407</v>
+        <v>1416</v>
       </c>
       <c r="E49"/>
       <c r="F49" t="s">
-        <v>1408</v>
+        <v>1417</v>
       </c>
       <c r="G49" t="s">
-        <v>1409</v>
+        <v>1418</v>
       </c>
       <c r="H49"/>
       <c r="I49">
         <v>6</v>
       </c>
       <c r="J49" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>53591</v>
       </c>
       <c r="B50">
         <v>53386</v>
       </c>
       <c r="C50" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D50" t="s">
-        <v>1410</v>
+        <v>1419</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>1411</v>
+        <v>1420</v>
       </c>
       <c r="G50" t="s">
-        <v>1412</v>
+        <v>1421</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>34</v>
       </c>
       <c r="J50" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>54551</v>
       </c>
       <c r="B51">
         <v>49859</v>
       </c>
       <c r="C51" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D51" t="s">
-        <v>1413</v>
+        <v>1422</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>1414</v>
+        <v>1423</v>
       </c>
       <c r="G51" t="s">
-        <v>1415</v>
+        <v>1424</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>0</v>
       </c>
       <c r="J51" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>54512</v>
       </c>
       <c r="B52">
         <v>54320</v>
       </c>
       <c r="C52" t="s">
-        <v>1416</v>
+        <v>1425</v>
       </c>
       <c r="D52" t="s">
-        <v>1417</v>
+        <v>1426</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>1418</v>
+        <v>1427</v>
       </c>
       <c r="G52" t="s">
-        <v>1419</v>
+        <v>1428</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>0</v>
       </c>
       <c r="J52" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>53931</v>
       </c>
       <c r="B53">
         <v>49871</v>
       </c>
       <c r="C53" t="s">
-        <v>1323</v>
+        <v>1331</v>
       </c>
       <c r="D53" t="s">
-        <v>1420</v>
+        <v>1429</v>
       </c>
       <c r="E53"/>
       <c r="F53" t="s">
-        <v>1421</v>
+        <v>1430</v>
       </c>
       <c r="G53" t="s">
-        <v>1422</v>
+        <v>1431</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>2</v>
       </c>
       <c r="J53" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>50792</v>
       </c>
       <c r="B54">
         <v>49851</v>
       </c>
       <c r="C54" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
-        <v>1423</v>
+        <v>1432</v>
       </c>
       <c r="F54" t="s">
         <v>73</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="J54" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55">
         <v>50793</v>
       </c>
       <c r="B55">
         <v>49851</v>
       </c>
       <c r="C55" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D55"/>
       <c r="E55" t="s">
-        <v>1424</v>
+        <v>1433</v>
       </c>
       <c r="F55" t="s">
         <v>73</v>
       </c>
       <c r="G55"/>
       <c r="H55"/>
       <c r="I55">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="J55" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56">
         <v>53921</v>
       </c>
       <c r="B56">
         <v>49871</v>
       </c>
       <c r="C56" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D56" t="s">
-        <v>1425</v>
+        <v>1434</v>
       </c>
       <c r="E56" t="s">
-        <v>1426</v>
+        <v>1435</v>
       </c>
       <c r="F56" t="s">
-        <v>1427</v>
+        <v>1436</v>
       </c>
       <c r="G56" t="s">
-        <v>1428</v>
+        <v>1437</v>
       </c>
       <c r="H56" t="s">
-        <v>1321</v>
+        <v>1329</v>
       </c>
       <c r="I56">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="J56" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57">
         <v>54711</v>
       </c>
       <c r="B57">
         <v>54702</v>
       </c>
       <c r="C57" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D57" t="s">
-        <v>1429</v>
+        <v>1438</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
-        <v>1430</v>
+        <v>1439</v>
       </c>
       <c r="G57" t="s">
-        <v>1431</v>
+        <v>1440</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>0</v>
       </c>
       <c r="J57" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>50790</v>
       </c>
       <c r="B58">
         <v>49850</v>
       </c>
       <c r="C58" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D58"/>
       <c r="E58" t="s">
-        <v>1432</v>
+        <v>1441</v>
       </c>
       <c r="F58" t="s">
-        <v>1433</v>
+        <v>1442</v>
       </c>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="J58" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>50791</v>
       </c>
       <c r="B59">
         <v>49850</v>
       </c>
       <c r="C59" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D59"/>
       <c r="E59" t="s">
-        <v>1434</v>
+        <v>1443</v>
       </c>
       <c r="F59" t="s">
-        <v>1433</v>
+        <v>1442</v>
       </c>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="J59" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60">
         <v>53976</v>
       </c>
       <c r="B60">
         <v>52581</v>
       </c>
       <c r="C60" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="D60" t="s">
-        <v>1435</v>
+        <v>1444</v>
       </c>
       <c r="E60" t="s">
-        <v>1436</v>
+        <v>1445</v>
       </c>
       <c r="F60" t="s">
-        <v>1437</v>
+        <v>1446</v>
       </c>
       <c r="G60" t="s">
-        <v>1438</v>
+        <v>1447</v>
       </c>
       <c r="H60" t="s">
-        <v>1439</v>
+        <v>1448</v>
       </c>
       <c r="I60">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="J60" t="s">
-        <v>1440</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61">
         <v>54106</v>
       </c>
       <c r="B61">
         <v>53136</v>
       </c>
       <c r="C61" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="D61" t="s">
-        <v>1441</v>
+        <v>1450</v>
       </c>
       <c r="E61" t="s">
-        <v>1442</v>
+        <v>1451</v>
       </c>
       <c r="F61" t="s">
-        <v>1437</v>
+        <v>1446</v>
       </c>
       <c r="G61" t="s">
-        <v>1438</v>
+        <v>1447</v>
       </c>
       <c r="H61" t="s">
-        <v>1439</v>
+        <v>1448</v>
       </c>
       <c r="I61">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="J61" t="s">
-        <v>1443</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>54111</v>
       </c>
       <c r="B62">
         <v>53151</v>
       </c>
       <c r="C62" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="D62" t="s">
-        <v>1444</v>
+        <v>1453</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>1437</v>
+        <v>1446</v>
       </c>
       <c r="G62" t="s">
-        <v>1445</v>
+        <v>1454</v>
       </c>
       <c r="H62" t="s">
-        <v>1439</v>
+        <v>1448</v>
       </c>
       <c r="I62">
         <v>8</v>
       </c>
       <c r="J62" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>54582</v>
       </c>
       <c r="B63">
         <v>54452</v>
       </c>
       <c r="C63" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="D63" t="s">
-        <v>1446</v>
+        <v>1455</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>1447</v>
+        <v>1456</v>
       </c>
       <c r="G63" t="s">
-        <v>1448</v>
+        <v>1457</v>
       </c>
       <c r="H63"/>
       <c r="I63">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J63" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>54604</v>
       </c>
       <c r="B64">
         <v>54596</v>
       </c>
       <c r="C64" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="D64" t="s">
-        <v>1449</v>
+        <v>1458</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>1447</v>
+        <v>1456</v>
       </c>
       <c r="G64" t="s">
-        <v>1448</v>
+        <v>1457</v>
       </c>
       <c r="H64"/>
       <c r="I64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J64" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>54605</v>
       </c>
       <c r="B65">
         <v>53106</v>
       </c>
       <c r="C65" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="D65" t="s">
-        <v>1450</v>
+        <v>1459</v>
       </c>
       <c r="E65"/>
       <c r="F65" t="s">
-        <v>1447</v>
+        <v>1456</v>
       </c>
       <c r="G65" t="s">
-        <v>1448</v>
+        <v>1457</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>1</v>
       </c>
       <c r="J65" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>54609</v>
       </c>
       <c r="B66">
         <v>53386</v>
       </c>
       <c r="C66" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="D66" t="s">
-        <v>1451</v>
+        <v>1460</v>
       </c>
       <c r="E66"/>
       <c r="F66" t="s">
-        <v>1447</v>
+        <v>1456</v>
       </c>
       <c r="G66" t="s">
-        <v>1448</v>
+        <v>1457</v>
       </c>
       <c r="H66"/>
       <c r="I66">
         <v>1</v>
       </c>
       <c r="J66" t="s">
-        <v>416</v>
+        <v>542</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>54623</v>
       </c>
       <c r="B67">
         <v>54621</v>
       </c>
       <c r="C67" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="D67" t="s">
-        <v>1452</v>
+        <v>1461</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>1447</v>
+        <v>1456</v>
       </c>
       <c r="G67" t="s">
-        <v>1448</v>
+        <v>1457</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J67" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68">
         <v>50783</v>
       </c>
       <c r="B68">
         <v>49847</v>
       </c>
       <c r="C68" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D68"/>
       <c r="E68" t="s">
-        <v>1453</v>
+        <v>1462</v>
       </c>
       <c r="F68" t="s">
         <v>35</v>
       </c>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="J68" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69">
         <v>50784</v>
       </c>
       <c r="B69">
         <v>49847</v>
       </c>
       <c r="C69" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>1454</v>
+        <v>1463</v>
       </c>
       <c r="F69" t="s">
         <v>35</v>
       </c>
       <c r="G69"/>
       <c r="H69"/>
       <c r="I69">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="J69" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70">
         <v>54622</v>
       </c>
       <c r="B70">
         <v>54621</v>
       </c>
       <c r="C70" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
       <c r="D70" t="s">
-        <v>1455</v>
+        <v>1464</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
-        <v>1456</v>
+        <v>1465</v>
       </c>
       <c r="G70" t="s">
-        <v>1457</v>
+        <v>1466</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J70" t="s">
-        <v>430</v>
+        <v>544</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71">
         <v>53206</v>
       </c>
       <c r="B71">
         <v>53171</v>
       </c>
       <c r="C71" t="s">
-        <v>1330</v>
+        <v>1338</v>
       </c>
       <c r="D71" t="s">
-        <v>1458</v>
+        <v>1467</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
-        <v>1459</v>
+        <v>1468</v>
       </c>
       <c r="G71" t="s">
-        <v>1460</v>
+        <v>1469</v>
       </c>
       <c r="H71" t="s">
-        <v>1461</v>
+        <v>1470</v>
       </c>
       <c r="I71">
         <v>16</v>
       </c>
       <c r="J71" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72">
         <v>54374</v>
       </c>
       <c r="B72">
         <v>54370</v>
       </c>
       <c r="C72" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
       <c r="D72" t="s">
-        <v>1462</v>
+        <v>1471</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>1463</v>
+        <v>1472</v>
       </c>
       <c r="G72" t="s">
-        <v>1464</v>
+        <v>1473</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73">
         <v>54555</v>
       </c>
       <c r="B73">
         <v>49865</v>
       </c>
       <c r="C73" t="s">
-        <v>1330</v>
+        <v>1338</v>
       </c>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>1465</v>
+        <v>1474</v>
       </c>
       <c r="G73" t="s">
-        <v>1466</v>
+        <v>1475</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74">
         <v>54164</v>
       </c>
       <c r="B74">
         <v>53106</v>
       </c>
       <c r="C74" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D74" t="s">
-        <v>1467</v>
+        <v>1476</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
-        <v>1468</v>
+        <v>1477</v>
       </c>
       <c r="G74" t="s">
-        <v>1469</v>
+        <v>1478</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>138</v>
       </c>
       <c r="J74" t="s">
-        <v>1470</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75">
         <v>54450</v>
       </c>
       <c r="B75">
         <v>53171</v>
       </c>
       <c r="C75" t="s">
-        <v>1330</v>
+        <v>1338</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>1471</v>
+        <v>1480</v>
       </c>
       <c r="F75" t="s">
-        <v>1472</v>
+        <v>1481</v>
       </c>
       <c r="G75" t="s">
-        <v>1473</v>
+        <v>1482</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>290</v>
       </c>
       <c r="J75" t="s">
-        <v>1474</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76">
         <v>54449</v>
       </c>
       <c r="B76">
         <v>53171</v>
       </c>
       <c r="C76" t="s">
-        <v>1330</v>
+        <v>1338</v>
       </c>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>1475</v>
+        <v>1484</v>
       </c>
       <c r="F76" t="s">
-        <v>1476</v>
+        <v>1485</v>
       </c>
       <c r="G76" t="s">
-        <v>1477</v>
+        <v>1486</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>301</v>
       </c>
       <c r="J76" t="s">
-        <v>1474</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77">
         <v>54385</v>
       </c>
       <c r="B77">
         <v>53171</v>
       </c>
       <c r="C77" t="s">
-        <v>1336</v>
+        <v>1344</v>
       </c>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>1478</v>
+        <v>1487</v>
       </c>
       <c r="F77" t="s">
-        <v>1479</v>
+        <v>1488</v>
       </c>
       <c r="G77" t="s">
-        <v>1480</v>
+        <v>1489</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>1</v>
       </c>
       <c r="J77" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78">
         <v>52051</v>
       </c>
       <c r="B78">
         <v>49858</v>
       </c>
       <c r="C78" t="s">
-        <v>1336</v>
+        <v>1344</v>
       </c>
       <c r="D78" t="s">
-        <v>1481</v>
+        <v>1490</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>1482</v>
+        <v>1491</v>
       </c>
       <c r="G78" t="s">
-        <v>1483</v>
+        <v>1492</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>23</v>
       </c>
       <c r="J78" t="s">
-        <v>1484</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79">
         <v>53596</v>
       </c>
       <c r="B79">
         <v>53386</v>
       </c>
       <c r="C79" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
       <c r="D79"/>
       <c r="E79" t="s">
-        <v>1485</v>
+        <v>1494</v>
       </c>
       <c r="F79" t="s">
-        <v>1486</v>
+        <v>1495</v>
       </c>
       <c r="G79" t="s">
-        <v>1487</v>
+        <v>1496</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="J79" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80">
         <v>53601</v>
       </c>
       <c r="B80">
         <v>53386</v>
       </c>
       <c r="C80" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="D80" t="s">
-        <v>1488</v>
+        <v>1497</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>1489</v>
+        <v>1498</v>
       </c>
       <c r="G80" t="s">
-        <v>1490</v>
+        <v>1499</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J80" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -23724,2167 +24313,2167 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="M1" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="N1" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="O1" t="s">
-        <v>1953</v>
+        <v>1963</v>
       </c>
       <c r="P1" t="s">
-        <v>1958</v>
+        <v>1968</v>
       </c>
       <c r="Q1" t="s">
-        <v>1964</v>
+        <v>1973</v>
       </c>
       <c r="R1" t="s">
-        <v>1966</v>
+        <v>1975</v>
       </c>
       <c r="S1" t="s">
-        <v>1968</v>
+        <v>1977</v>
       </c>
       <c r="T1" t="s">
-        <v>1969</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>1491</v>
+        <v>1500</v>
       </c>
       <c r="C2" t="s">
-        <v>1492</v>
+        <v>1501</v>
       </c>
       <c r="D2" t="s">
-        <v>1498</v>
+        <v>1507</v>
       </c>
       <c r="E2" t="s">
-        <v>1659</v>
+        <v>1668</v>
       </c>
       <c r="F2" t="s">
-        <v>1663</v>
+        <v>1672</v>
       </c>
       <c r="G2" t="s">
-        <v>1670</v>
+        <v>1679</v>
       </c>
       <c r="H2" t="s">
-        <v>1672</v>
+        <v>1681</v>
       </c>
       <c r="I2" t="s">
-        <v>1691</v>
+        <v>1700</v>
       </c>
       <c r="J2" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="K2" t="s">
-        <v>1770</v>
+        <v>1779</v>
       </c>
       <c r="L2" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="M2" t="s">
-        <v>1943</v>
+        <v>1952</v>
       </c>
       <c r="N2" t="s">
-        <v>1948</v>
+        <v>1957</v>
       </c>
       <c r="O2" t="s">
-        <v>1954</v>
+        <v>1964</v>
       </c>
       <c r="P2" t="s">
-        <v>1959</v>
+        <v>1969</v>
       </c>
       <c r="Q2" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="R2" t="s">
-        <v>1377</v>
+        <v>1386</v>
       </c>
       <c r="S2" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="T2" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="D3" t="s">
-        <v>1499</v>
+        <v>1508</v>
       </c>
       <c r="E3" t="s">
-        <v>1660</v>
+        <v>1669</v>
       </c>
       <c r="F3" t="s">
         <v>120</v>
       </c>
       <c r="G3" t="s">
         <v>224</v>
       </c>
       <c r="H3" t="s">
-        <v>1673</v>
+        <v>1682</v>
       </c>
       <c r="I3" t="s">
         <v>123</v>
       </c>
       <c r="J3" t="s">
-        <v>1720</v>
+        <v>1729</v>
       </c>
       <c r="K3" t="s">
-        <v>1771</v>
+        <v>1780</v>
       </c>
       <c r="L3" t="s">
-        <v>1942</v>
+        <v>1951</v>
       </c>
       <c r="M3" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="N3" t="s">
-        <v>484</v>
+        <v>1958</v>
       </c>
       <c r="O3" t="s">
-        <v>1955</v>
+        <v>1965</v>
       </c>
       <c r="P3" t="s">
-        <v>1960</v>
+        <v>482</v>
       </c>
       <c r="Q3" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="R3" t="s">
-        <v>1336</v>
+        <v>1344</v>
       </c>
       <c r="S3" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="T3" t="s">
-        <v>1167</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>135</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>1500</v>
+        <v>1509</v>
       </c>
       <c r="E4" t="s">
         <v>139</v>
       </c>
       <c r="F4" t="s">
-        <v>1664</v>
+        <v>1673</v>
       </c>
       <c r="G4" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="H4" t="s">
-        <v>1674</v>
+        <v>1683</v>
       </c>
       <c r="I4" t="s">
-        <v>1692</v>
+        <v>1701</v>
       </c>
       <c r="J4" t="s">
-        <v>1721</v>
+        <v>1730</v>
       </c>
       <c r="K4" t="s">
-        <v>1772</v>
+        <v>1781</v>
       </c>
       <c r="M4" t="s">
-        <v>1944</v>
+        <v>1953</v>
       </c>
       <c r="N4" t="s">
-        <v>1949</v>
+        <v>1959</v>
       </c>
       <c r="O4" t="s">
-        <v>1956</v>
+        <v>1966</v>
       </c>
       <c r="P4" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="Q4" t="s">
-        <v>1965</v>
+        <v>1974</v>
       </c>
       <c r="R4" t="s">
-        <v>1317</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
-        <v>1493</v>
+        <v>1502</v>
       </c>
       <c r="D5" t="s">
-        <v>1501</v>
+        <v>1510</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
-        <v>1671</v>
+        <v>1680</v>
       </c>
       <c r="H5" t="s">
-        <v>1675</v>
+        <v>1684</v>
       </c>
       <c r="I5" t="s">
-        <v>1693</v>
+        <v>1702</v>
       </c>
       <c r="J5" t="s">
-        <v>1722</v>
+        <v>1731</v>
       </c>
       <c r="K5" t="s">
-        <v>1773</v>
+        <v>1782</v>
       </c>
       <c r="M5" t="s">
-        <v>1945</v>
+        <v>1954</v>
       </c>
       <c r="N5" t="s">
-        <v>1950</v>
+        <v>1960</v>
       </c>
       <c r="O5" t="s">
-        <v>1957</v>
+        <v>1967</v>
       </c>
       <c r="P5" t="s">
-        <v>1956</v>
+        <v>1966</v>
       </c>
       <c r="Q5" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="R5" t="s">
-        <v>1416</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>1494</v>
+        <v>1503</v>
       </c>
       <c r="D6" t="s">
-        <v>1502</v>
+        <v>1511</v>
       </c>
       <c r="E6" t="s">
-        <v>1661</v>
+        <v>1670</v>
       </c>
       <c r="F6" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="G6" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="H6" t="s">
-        <v>1676</v>
+        <v>1685</v>
       </c>
       <c r="I6" t="s">
-        <v>1694</v>
+        <v>1703</v>
       </c>
       <c r="J6" t="s">
-        <v>1723</v>
+        <v>1732</v>
       </c>
       <c r="K6" t="s">
-        <v>1774</v>
+        <v>1783</v>
       </c>
       <c r="M6" t="s">
-        <v>1946</v>
+        <v>1955</v>
       </c>
       <c r="N6" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="P6" t="s">
-        <v>1961</v>
+        <v>1970</v>
       </c>
       <c r="Q6" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="R6" t="s">
-        <v>1313</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>217</v>
       </c>
       <c r="D7" t="s">
-        <v>1503</v>
+        <v>1512</v>
       </c>
       <c r="E7" t="s">
-        <v>1662</v>
+        <v>1671</v>
       </c>
       <c r="F7" t="s">
-        <v>1665</v>
+        <v>1674</v>
       </c>
       <c r="G7" t="s">
         <v>232</v>
       </c>
       <c r="H7" t="s">
-        <v>1677</v>
+        <v>1686</v>
       </c>
       <c r="I7" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="J7" t="s">
         <v>258</v>
       </c>
       <c r="K7" t="s">
-        <v>1691</v>
+        <v>1700</v>
       </c>
       <c r="M7" t="s">
-        <v>1947</v>
+        <v>1956</v>
       </c>
       <c r="N7" t="s">
-        <v>1951</v>
+        <v>1961</v>
       </c>
       <c r="P7" t="s">
-        <v>1962</v>
+        <v>1971</v>
       </c>
       <c r="R7" t="s">
-        <v>1967</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>1495</v>
+        <v>1504</v>
       </c>
       <c r="D8" t="s">
-        <v>1504</v>
+        <v>1513</v>
       </c>
       <c r="F8" t="s">
-        <v>1666</v>
+        <v>1675</v>
       </c>
       <c r="G8" t="s">
         <v>130</v>
       </c>
       <c r="H8" t="s">
-        <v>1678</v>
+        <v>1687</v>
       </c>
       <c r="I8" t="s">
-        <v>1695</v>
+        <v>1704</v>
       </c>
       <c r="J8" t="s">
-        <v>1724</v>
+        <v>1733</v>
       </c>
       <c r="K8" t="s">
         <v>123</v>
       </c>
       <c r="N8" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="P8" t="s">
-        <v>1963</v>
+        <v>1972</v>
       </c>
       <c r="R8" t="s">
-        <v>1358</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>1496</v>
+        <v>1505</v>
       </c>
       <c r="D9" t="s">
-        <v>1505</v>
+        <v>1514</v>
       </c>
       <c r="F9" t="s">
-        <v>1667</v>
+        <v>1676</v>
       </c>
       <c r="G9" t="s">
         <v>192</v>
       </c>
       <c r="H9" t="s">
         <v>218</v>
       </c>
       <c r="I9" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="J9" t="s">
-        <v>1725</v>
+        <v>1734</v>
       </c>
       <c r="K9" t="s">
-        <v>1775</v>
+        <v>1784</v>
       </c>
       <c r="N9" t="s">
         <v>211</v>
       </c>
       <c r="P9" t="s">
-        <v>560</v>
+        <v>480</v>
       </c>
       <c r="R9" t="s">
-        <v>1323</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>87</v>
       </c>
       <c r="D10" t="s">
-        <v>1506</v>
+        <v>1515</v>
       </c>
       <c r="F10" t="s">
-        <v>1668</v>
+        <v>1677</v>
       </c>
       <c r="G10" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="H10" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="I10" t="s">
-        <v>1696</v>
+        <v>1705</v>
       </c>
       <c r="J10" t="s">
-        <v>1726</v>
+        <v>1735</v>
       </c>
       <c r="K10" t="s">
-        <v>1776</v>
+        <v>1785</v>
       </c>
       <c r="N10" t="s">
-        <v>1952</v>
+        <v>1962</v>
       </c>
       <c r="R10" t="s">
-        <v>1362</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>1497</v>
+        <v>1506</v>
       </c>
       <c r="D11" t="s">
-        <v>1507</v>
+        <v>1516</v>
       </c>
       <c r="F11" t="s">
-        <v>1669</v>
+        <v>1678</v>
       </c>
       <c r="H11" t="s">
         <v>122</v>
       </c>
       <c r="I11" t="s">
-        <v>1697</v>
+        <v>1706</v>
       </c>
       <c r="J11" t="s">
-        <v>1727</v>
+        <v>1736</v>
       </c>
       <c r="K11" t="s">
-        <v>1777</v>
+        <v>1786</v>
       </c>
       <c r="R11" t="s">
-        <v>1330</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>1508</v>
+        <v>1517</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>1679</v>
+        <v>1688</v>
       </c>
       <c r="I12" t="s">
         <v>224</v>
       </c>
       <c r="J12" t="s">
-        <v>1728</v>
+        <v>1737</v>
       </c>
       <c r="K12" t="s">
-        <v>1778</v>
+        <v>1787</v>
       </c>
       <c r="R12" t="s">
-        <v>1327</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>1509</v>
+        <v>1518</v>
       </c>
       <c r="H13" t="s">
-        <v>1680</v>
+        <v>1689</v>
       </c>
       <c r="I13" t="s">
         <v>158</v>
       </c>
       <c r="J13" t="s">
-        <v>1729</v>
+        <v>1738</v>
       </c>
       <c r="K13" t="s">
-        <v>1779</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>1510</v>
+        <v>1519</v>
       </c>
       <c r="H14" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="I14" t="s">
-        <v>1698</v>
+        <v>1707</v>
       </c>
       <c r="J14" t="s">
-        <v>1730</v>
+        <v>1739</v>
       </c>
       <c r="K14" t="s">
-        <v>1780</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>1511</v>
+        <v>1520</v>
       </c>
       <c r="H15" t="s">
-        <v>1681</v>
+        <v>1690</v>
       </c>
       <c r="I15" t="s">
         <v>131</v>
       </c>
       <c r="J15" t="s">
-        <v>1731</v>
+        <v>1740</v>
       </c>
       <c r="K15" t="s">
-        <v>1781</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>1512</v>
+        <v>1521</v>
       </c>
       <c r="H16" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="I16" t="s">
-        <v>1699</v>
+        <v>1708</v>
       </c>
       <c r="J16" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="K16" t="s">
-        <v>1782</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>1513</v>
+        <v>1522</v>
       </c>
       <c r="H17" t="s">
-        <v>1682</v>
+        <v>1691</v>
       </c>
       <c r="I17" t="s">
-        <v>1700</v>
+        <v>1709</v>
       </c>
       <c r="J17" t="s">
-        <v>1732</v>
+        <v>1741</v>
       </c>
       <c r="K17" t="s">
-        <v>1693</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>1514</v>
+        <v>1523</v>
       </c>
       <c r="H18" t="s">
-        <v>1683</v>
+        <v>1692</v>
       </c>
       <c r="I18" t="s">
-        <v>1701</v>
+        <v>1710</v>
       </c>
       <c r="J18" t="s">
-        <v>1733</v>
+        <v>1742</v>
       </c>
       <c r="K18" t="s">
-        <v>1783</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>1515</v>
+        <v>1524</v>
       </c>
       <c r="H19" t="s">
-        <v>1684</v>
+        <v>1693</v>
       </c>
       <c r="I19" t="s">
-        <v>1702</v>
+        <v>1711</v>
       </c>
       <c r="J19" t="s">
-        <v>1734</v>
+        <v>1743</v>
       </c>
       <c r="K19" t="s">
-        <v>1784</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>1516</v>
+        <v>1525</v>
       </c>
       <c r="H20" t="s">
-        <v>1685</v>
+        <v>1694</v>
       </c>
       <c r="I20" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="J20" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="K20" t="s">
-        <v>1785</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>1517</v>
+        <v>1526</v>
       </c>
       <c r="H21" t="s">
-        <v>1686</v>
+        <v>1695</v>
       </c>
       <c r="I21" t="s">
         <v>233</v>
       </c>
       <c r="J21" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="K21" t="s">
-        <v>1786</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>1518</v>
+        <v>1527</v>
       </c>
       <c r="H22" t="s">
-        <v>1687</v>
+        <v>1696</v>
       </c>
       <c r="I22" t="s">
-        <v>1703</v>
+        <v>1712</v>
       </c>
       <c r="J22" t="s">
-        <v>1735</v>
+        <v>1744</v>
       </c>
       <c r="K22" t="s">
-        <v>1787</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>1519</v>
+        <v>1528</v>
       </c>
       <c r="H23" t="s">
-        <v>1688</v>
+        <v>1697</v>
       </c>
       <c r="I23" t="s">
         <v>141</v>
       </c>
       <c r="J23" t="s">
-        <v>1736</v>
+        <v>1745</v>
       </c>
       <c r="K23" t="s">
-        <v>1788</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>1520</v>
+        <v>1529</v>
       </c>
       <c r="H24" t="s">
-        <v>1689</v>
+        <v>1698</v>
       </c>
       <c r="I24" t="s">
-        <v>1704</v>
+        <v>1713</v>
       </c>
       <c r="J24" t="s">
-        <v>1737</v>
+        <v>1746</v>
       </c>
       <c r="K24" t="s">
-        <v>1789</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>1521</v>
+        <v>1530</v>
       </c>
       <c r="H25" t="s">
         <v>56</v>
       </c>
       <c r="I25" t="s">
-        <v>1705</v>
+        <v>1714</v>
       </c>
       <c r="J25" t="s">
-        <v>1738</v>
+        <v>1747</v>
       </c>
       <c r="K25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>1522</v>
+        <v>1531</v>
       </c>
       <c r="H26" t="s">
-        <v>1690</v>
+        <v>1699</v>
       </c>
       <c r="I26" t="s">
-        <v>1706</v>
+        <v>1715</v>
       </c>
       <c r="J26" t="s">
-        <v>1739</v>
+        <v>1748</v>
       </c>
       <c r="K26" t="s">
-        <v>1790</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>1523</v>
+        <v>1532</v>
       </c>
       <c r="H27" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="I27" t="s">
-        <v>1707</v>
+        <v>1716</v>
       </c>
       <c r="J27" t="s">
-        <v>1740</v>
+        <v>1749</v>
       </c>
       <c r="K27" t="s">
-        <v>1791</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>1524</v>
+        <v>1533</v>
       </c>
       <c r="H28" t="s">
         <v>256</v>
       </c>
       <c r="I28" t="s">
-        <v>1708</v>
+        <v>1717</v>
       </c>
       <c r="J28" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="K28" t="s">
-        <v>1792</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>1525</v>
+        <v>1534</v>
       </c>
       <c r="I29" t="s">
-        <v>1709</v>
+        <v>1718</v>
       </c>
       <c r="J29" t="s">
-        <v>1741</v>
+        <v>1750</v>
       </c>
       <c r="K29" t="s">
-        <v>1793</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>1526</v>
+        <v>1535</v>
       </c>
       <c r="I30" t="s">
-        <v>1710</v>
+        <v>1719</v>
       </c>
       <c r="J30" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="K30" t="s">
-        <v>1794</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>1527</v>
+        <v>1536</v>
       </c>
       <c r="I31" t="s">
-        <v>1711</v>
+        <v>1720</v>
       </c>
       <c r="J31" t="s">
-        <v>1742</v>
+        <v>1751</v>
       </c>
       <c r="K31" t="s">
-        <v>1795</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>1528</v>
+        <v>1537</v>
       </c>
       <c r="I32" t="s">
-        <v>1712</v>
+        <v>1721</v>
       </c>
       <c r="J32" t="s">
-        <v>1743</v>
+        <v>1752</v>
       </c>
       <c r="K32" t="s">
-        <v>1796</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>1529</v>
+        <v>1538</v>
       </c>
       <c r="I33" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="J33" t="s">
-        <v>1744</v>
+        <v>1753</v>
       </c>
       <c r="K33" t="s">
-        <v>1797</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>1530</v>
+        <v>1539</v>
       </c>
       <c r="I34" t="s">
-        <v>1713</v>
+        <v>1722</v>
       </c>
       <c r="J34" t="s">
         <v>142</v>
       </c>
       <c r="K34" t="s">
-        <v>1798</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>1531</v>
+        <v>1540</v>
       </c>
       <c r="I35" t="s">
-        <v>1714</v>
+        <v>1723</v>
       </c>
       <c r="J35" t="s">
-        <v>1745</v>
+        <v>1754</v>
       </c>
       <c r="K35" t="s">
-        <v>1799</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>1532</v>
+        <v>1541</v>
       </c>
       <c r="I36" t="s">
         <v>148</v>
       </c>
       <c r="J36" t="s">
-        <v>1746</v>
+        <v>1755</v>
       </c>
       <c r="K36" t="s">
-        <v>1800</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>1533</v>
+        <v>1542</v>
       </c>
       <c r="I37" t="s">
-        <v>1715</v>
+        <v>1724</v>
       </c>
       <c r="J37" t="s">
-        <v>1747</v>
+        <v>1756</v>
       </c>
       <c r="K37" t="s">
-        <v>1801</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>1534</v>
+        <v>1543</v>
       </c>
       <c r="I38" t="s">
-        <v>1716</v>
+        <v>1725</v>
       </c>
       <c r="J38" t="s">
-        <v>1748</v>
+        <v>1757</v>
       </c>
       <c r="K38" t="s">
-        <v>1802</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>1535</v>
+        <v>1544</v>
       </c>
       <c r="I39" t="s">
-        <v>1717</v>
+        <v>1726</v>
       </c>
       <c r="J39" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
       <c r="K39" t="s">
-        <v>1803</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>1536</v>
+        <v>1545</v>
       </c>
       <c r="I40" t="s">
         <v>192</v>
       </c>
       <c r="J40" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="K40" t="s">
-        <v>1804</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>1537</v>
+        <v>1546</v>
       </c>
       <c r="I41" t="s">
-        <v>1718</v>
+        <v>1727</v>
       </c>
       <c r="J41" t="s">
         <v>184</v>
       </c>
       <c r="K41" t="s">
-        <v>1805</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>1538</v>
+        <v>1547</v>
       </c>
       <c r="J42" t="s">
-        <v>1751</v>
+        <v>1760</v>
       </c>
       <c r="K42" t="s">
-        <v>1806</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>1539</v>
+        <v>1548</v>
       </c>
       <c r="J43" t="s">
-        <v>1752</v>
+        <v>1761</v>
       </c>
       <c r="K43" t="s">
-        <v>1807</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>1540</v>
+        <v>1549</v>
       </c>
       <c r="J44" t="s">
-        <v>1753</v>
+        <v>1762</v>
       </c>
       <c r="K44" t="s">
-        <v>1808</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>1541</v>
+        <v>1550</v>
       </c>
       <c r="J45" t="s">
-        <v>1754</v>
+        <v>1763</v>
       </c>
       <c r="K45" t="s">
-        <v>1809</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>1542</v>
+        <v>1551</v>
       </c>
       <c r="J46" t="s">
         <v>197</v>
       </c>
       <c r="K46" t="s">
-        <v>1810</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>1543</v>
+        <v>1552</v>
       </c>
       <c r="J47" t="s">
-        <v>1755</v>
+        <v>1764</v>
       </c>
       <c r="K47" t="s">
-        <v>1811</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>1544</v>
+        <v>1553</v>
       </c>
       <c r="J48" t="s">
-        <v>1756</v>
+        <v>1765</v>
       </c>
       <c r="K48" t="s">
-        <v>1812</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>1545</v>
+        <v>1554</v>
       </c>
       <c r="J49" t="s">
-        <v>1757</v>
+        <v>1766</v>
       </c>
       <c r="K49" t="s">
-        <v>1813</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>1546</v>
+        <v>1555</v>
       </c>
       <c r="J50" t="s">
-        <v>1758</v>
+        <v>1767</v>
       </c>
       <c r="K50" t="s">
-        <v>1814</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>1547</v>
+        <v>1556</v>
       </c>
       <c r="J51" t="s">
         <v>103</v>
       </c>
       <c r="K51" t="s">
-        <v>1815</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>1548</v>
+        <v>1557</v>
       </c>
       <c r="J52" t="s">
-        <v>1759</v>
+        <v>1768</v>
       </c>
       <c r="K52" t="s">
-        <v>1816</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>1549</v>
+        <v>1558</v>
       </c>
       <c r="J53" t="s">
-        <v>1760</v>
+        <v>1769</v>
       </c>
       <c r="K53" t="s">
-        <v>1817</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>1550</v>
+        <v>1559</v>
       </c>
       <c r="J54" t="s">
-        <v>1761</v>
+        <v>1770</v>
       </c>
       <c r="K54" t="s">
-        <v>1818</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>1551</v>
+        <v>1560</v>
       </c>
       <c r="J55" t="s">
-        <v>1762</v>
+        <v>1771</v>
       </c>
       <c r="K55" t="s">
-        <v>1819</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>1552</v>
+        <v>1561</v>
       </c>
       <c r="J56" t="s">
-        <v>1763</v>
+        <v>1772</v>
       </c>
       <c r="K56" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>1553</v>
+        <v>1562</v>
       </c>
       <c r="J57" t="s">
-        <v>1764</v>
+        <v>1773</v>
       </c>
       <c r="K57" t="s">
-        <v>1820</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>1554</v>
+        <v>1563</v>
       </c>
       <c r="J58" t="s">
         <v>124</v>
       </c>
       <c r="K58" t="s">
-        <v>1821</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>1555</v>
+        <v>1564</v>
       </c>
       <c r="J59" t="s">
-        <v>1765</v>
+        <v>1774</v>
       </c>
       <c r="K59" t="s">
-        <v>1822</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>1556</v>
+        <v>1565</v>
       </c>
       <c r="J60" t="s">
-        <v>1766</v>
+        <v>1775</v>
       </c>
       <c r="K60" t="s">
-        <v>1823</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>1557</v>
+        <v>1566</v>
       </c>
       <c r="J61" t="s">
-        <v>1767</v>
+        <v>1776</v>
       </c>
       <c r="K61" t="s">
-        <v>1824</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>1558</v>
+        <v>1567</v>
       </c>
       <c r="J62" t="s">
-        <v>1768</v>
+        <v>1777</v>
       </c>
       <c r="K62" t="s">
-        <v>1825</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>1559</v>
+        <v>1568</v>
       </c>
       <c r="J63" t="s">
-        <v>1769</v>
+        <v>1778</v>
       </c>
       <c r="K63" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>1560</v>
+        <v>1569</v>
       </c>
       <c r="J64" t="s">
         <v>46</v>
       </c>
       <c r="K64" t="s">
-        <v>1826</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>1561</v>
+        <v>1570</v>
       </c>
       <c r="K65" t="s">
-        <v>1827</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>1562</v>
+        <v>1571</v>
       </c>
       <c r="K66" t="s">
-        <v>1828</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>1563</v>
+        <v>1572</v>
       </c>
       <c r="K67" t="s">
-        <v>1829</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>1564</v>
+        <v>1573</v>
       </c>
       <c r="K68" t="s">
-        <v>1830</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>1565</v>
+        <v>1574</v>
       </c>
       <c r="K69" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>1566</v>
+        <v>1575</v>
       </c>
       <c r="K70" t="s">
-        <v>1831</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>1567</v>
+        <v>1576</v>
       </c>
       <c r="K71" t="s">
-        <v>1832</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>1568</v>
+        <v>1577</v>
       </c>
       <c r="K72" t="s">
-        <v>1833</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>1569</v>
+        <v>1578</v>
       </c>
       <c r="K73" t="s">
-        <v>1834</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>1570</v>
+        <v>1579</v>
       </c>
       <c r="K74" t="s">
-        <v>1835</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>1571</v>
+        <v>1580</v>
       </c>
       <c r="K75" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>1572</v>
+        <v>1581</v>
       </c>
       <c r="K76" t="s">
-        <v>1836</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>1573</v>
+        <v>1582</v>
       </c>
       <c r="K77" t="s">
-        <v>1837</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>1574</v>
+        <v>1583</v>
       </c>
       <c r="K78" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>1575</v>
+        <v>1584</v>
       </c>
       <c r="K79" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>1576</v>
+        <v>1585</v>
       </c>
       <c r="K80" t="s">
-        <v>1838</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>1577</v>
+        <v>1586</v>
       </c>
       <c r="K81" t="s">
-        <v>1839</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>1578</v>
+        <v>1587</v>
       </c>
       <c r="K82" t="s">
-        <v>1840</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>1579</v>
+        <v>1588</v>
       </c>
       <c r="K83" t="s">
-        <v>1841</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>1580</v>
+        <v>1589</v>
       </c>
       <c r="K84" t="s">
-        <v>1842</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>1581</v>
+        <v>1590</v>
       </c>
       <c r="K85" t="s">
-        <v>1703</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>1582</v>
+        <v>1591</v>
       </c>
       <c r="K86" t="s">
-        <v>1843</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>1583</v>
+        <v>1592</v>
       </c>
       <c r="K87" t="s">
-        <v>1844</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>1584</v>
+        <v>1593</v>
       </c>
       <c r="K88" t="s">
-        <v>1845</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>1585</v>
+        <v>1594</v>
       </c>
       <c r="K89" t="s">
-        <v>1846</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>1586</v>
+        <v>1595</v>
       </c>
       <c r="K90" t="s">
-        <v>1847</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>1587</v>
+        <v>1596</v>
       </c>
       <c r="K91" t="s">
-        <v>1848</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>1588</v>
+        <v>1597</v>
       </c>
       <c r="K92" t="s">
-        <v>1849</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>1589</v>
+        <v>1598</v>
       </c>
       <c r="K93" t="s">
-        <v>1850</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>1590</v>
+        <v>1599</v>
       </c>
       <c r="K94" t="s">
-        <v>1851</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>1591</v>
+        <v>1600</v>
       </c>
       <c r="K95" t="s">
-        <v>1705</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>1592</v>
+        <v>1601</v>
       </c>
       <c r="K96" t="s">
-        <v>1852</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>1593</v>
+        <v>1602</v>
       </c>
       <c r="K97" t="s">
-        <v>1853</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>1594</v>
+        <v>1603</v>
       </c>
       <c r="K98" t="s">
-        <v>1854</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>1595</v>
+        <v>1604</v>
       </c>
       <c r="K99" t="s">
-        <v>1855</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>1596</v>
+        <v>1605</v>
       </c>
       <c r="K100" t="s">
-        <v>1856</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>1597</v>
+        <v>1606</v>
       </c>
       <c r="K101" t="s">
-        <v>1857</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>1598</v>
+        <v>1607</v>
       </c>
       <c r="K102" t="s">
-        <v>1858</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>1599</v>
+        <v>1608</v>
       </c>
       <c r="K103" t="s">
-        <v>1859</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>1600</v>
+        <v>1609</v>
       </c>
       <c r="K104" t="s">
-        <v>1860</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>1601</v>
+        <v>1610</v>
       </c>
       <c r="K105" t="s">
-        <v>1861</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>1602</v>
+        <v>1611</v>
       </c>
       <c r="K106" t="s">
-        <v>1862</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>1603</v>
+        <v>1612</v>
       </c>
       <c r="K107" t="s">
-        <v>1863</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>1604</v>
+        <v>1613</v>
       </c>
       <c r="K108" t="s">
-        <v>1864</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>1605</v>
+        <v>1614</v>
       </c>
       <c r="K109" t="s">
-        <v>1865</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>1606</v>
+        <v>1615</v>
       </c>
       <c r="K110" t="s">
-        <v>1866</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>1607</v>
+        <v>1616</v>
       </c>
       <c r="K111" t="s">
-        <v>1867</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>1608</v>
+        <v>1617</v>
       </c>
       <c r="K112" t="s">
-        <v>1868</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>1609</v>
+        <v>1618</v>
       </c>
       <c r="K113" t="s">
-        <v>1869</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>1610</v>
+        <v>1619</v>
       </c>
       <c r="K114" t="s">
-        <v>1870</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>1611</v>
+        <v>1620</v>
       </c>
       <c r="K115" t="s">
-        <v>1871</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>1612</v>
+        <v>1621</v>
       </c>
       <c r="K116" t="s">
-        <v>1872</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>1613</v>
+        <v>1622</v>
       </c>
       <c r="K117" t="s">
-        <v>1873</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>1614</v>
+        <v>1623</v>
       </c>
       <c r="K118" t="s">
-        <v>1874</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>1615</v>
+        <v>1624</v>
       </c>
       <c r="K119" t="s">
-        <v>1875</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>1616</v>
+        <v>1625</v>
       </c>
       <c r="K120" t="s">
-        <v>1876</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>1617</v>
+        <v>1626</v>
       </c>
       <c r="K121" t="s">
-        <v>1877</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>1618</v>
+        <v>1627</v>
       </c>
       <c r="K122" t="s">
-        <v>1878</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>1619</v>
+        <v>1628</v>
       </c>
       <c r="K123" t="s">
-        <v>1879</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>1620</v>
+        <v>1629</v>
       </c>
       <c r="K124" t="s">
-        <v>1880</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>1621</v>
+        <v>1630</v>
       </c>
       <c r="K125" t="s">
-        <v>1683</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>1622</v>
+        <v>1631</v>
       </c>
       <c r="K126" t="s">
-        <v>1881</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>1623</v>
+        <v>1632</v>
       </c>
       <c r="K127" t="s">
-        <v>1882</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>1624</v>
+        <v>1633</v>
       </c>
       <c r="K128" t="s">
-        <v>1883</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>1625</v>
+        <v>1634</v>
       </c>
       <c r="K129" t="s">
-        <v>1884</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>1626</v>
+        <v>1635</v>
       </c>
       <c r="K130" t="s">
-        <v>1885</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>1627</v>
+        <v>1636</v>
       </c>
       <c r="K131" t="s">
-        <v>1886</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>1628</v>
+        <v>1637</v>
       </c>
       <c r="K132" t="s">
-        <v>1887</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>1629</v>
+        <v>1638</v>
       </c>
       <c r="K133" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>1630</v>
+        <v>1639</v>
       </c>
       <c r="K134" t="s">
-        <v>1889</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>1631</v>
+        <v>1640</v>
       </c>
       <c r="K135" t="s">
-        <v>1890</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>1632</v>
+        <v>1641</v>
       </c>
       <c r="K136" t="s">
-        <v>1891</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>1633</v>
+        <v>1642</v>
       </c>
       <c r="K137" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>1634</v>
+        <v>1643</v>
       </c>
       <c r="K138" t="s">
-        <v>1710</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>1635</v>
+        <v>1644</v>
       </c>
       <c r="K139" t="s">
-        <v>1892</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>1636</v>
+        <v>1645</v>
       </c>
       <c r="K140" t="s">
-        <v>1893</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>1637</v>
+        <v>1646</v>
       </c>
       <c r="K141" t="s">
-        <v>1894</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>1638</v>
+        <v>1647</v>
       </c>
       <c r="K142" t="s">
-        <v>1895</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>1639</v>
+        <v>1648</v>
       </c>
       <c r="K143" t="s">
-        <v>1896</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>1640</v>
+        <v>1649</v>
       </c>
       <c r="K144" t="s">
-        <v>1897</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>1641</v>
+        <v>1650</v>
       </c>
       <c r="K145" t="s">
-        <v>1898</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>1642</v>
+        <v>1651</v>
       </c>
       <c r="K146" t="s">
-        <v>1899</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>1643</v>
+        <v>1652</v>
       </c>
       <c r="K147" t="s">
-        <v>1900</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>1644</v>
+        <v>1653</v>
       </c>
       <c r="K148" t="s">
-        <v>1901</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>1645</v>
+        <v>1654</v>
       </c>
       <c r="K149" t="s">
-        <v>1902</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>1646</v>
+        <v>1655</v>
       </c>
       <c r="K150" t="s">
-        <v>1903</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>1647</v>
+        <v>1656</v>
       </c>
       <c r="K151" t="s">
-        <v>1904</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>1648</v>
+        <v>1657</v>
       </c>
       <c r="K152" t="s">
-        <v>1905</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>1649</v>
+        <v>1658</v>
       </c>
       <c r="K153" t="s">
-        <v>1906</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>1650</v>
+        <v>1659</v>
       </c>
       <c r="K154" t="s">
-        <v>1907</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>1651</v>
+        <v>1660</v>
       </c>
       <c r="K155" t="s">
-        <v>1908</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>1652</v>
+        <v>1661</v>
       </c>
       <c r="K156" t="s">
-        <v>1909</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>1653</v>
+        <v>1662</v>
       </c>
       <c r="K157" t="s">
-        <v>1910</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>1654</v>
+        <v>1663</v>
       </c>
       <c r="K158" t="s">
-        <v>1911</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>1655</v>
+        <v>1664</v>
       </c>
       <c r="K159" t="s">
-        <v>1912</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>1656</v>
+        <v>1665</v>
       </c>
       <c r="K160" t="s">
-        <v>1913</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>1657</v>
+        <v>1666</v>
       </c>
       <c r="K161" t="s">
-        <v>1914</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>1658</v>
+        <v>1667</v>
       </c>
       <c r="K162" t="s">
-        <v>1915</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>1916</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>1917</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>1918</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>1919</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>1920</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>1921</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>1922</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>1923</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>1924</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>1925</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>1926</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>1927</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>1928</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>1929</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>1930</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>1931</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>1932</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>1690</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>1933</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>1934</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>1935</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>1936</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>1937</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>1938</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>1939</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>1940</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>1941</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">