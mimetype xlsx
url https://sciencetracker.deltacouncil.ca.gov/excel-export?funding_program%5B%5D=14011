--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1009">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1010">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-12 09:33:16am</t>
+    <t>2026-07-27 09:57:09pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_program%5B%5D=14011</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_program":["14011"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -183,51 +183,51 @@
   <si>
     <t>2019;2020;2021;2022;2023</t>
   </si>
   <si>
     <t>Synthesis; Targeted foundational research</t>
   </si>
   <si>
     <t>Data application - Data analysis; Data application - Modeling; Data application - Science communication / knowledge synthesis; Planning and guidance</t>
   </si>
   <si>
     <t>Flood risk and land use management; Habitat management</t>
   </si>
   <si>
     <t>Carbon markets; Sea-level rise accommodation; Subsidence reversal; Wetland resilience</t>
   </si>
   <si>
     <t>Land use and human activities</t>
   </si>
   <si>
     <t>SAA Action Area 1 (2017-2021): Invest in assessing the human dimensions of natural resource management decisions</t>
   </si>
   <si>
     <t>Carbon; Carbon storage; Greenhouse gas GHG; Nature-based solutions; Resilience; Sea level rise; Subsidence; Wetlands</t>
   </si>
   <si>
-    <t>June 10, 2026</t>
+    <t>July 2, 2026</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49779</t>
   </si>
   <si>
     <t>Delta Historical Ecology</t>
   </si>
   <si>
     <t>California Department of Fish and Wildlife [CDFW]</t>
   </si>
   <si>
     <t>The San Francisco Estuary Institute-Aquatic Science Center, in collaboration with the California Department of Fish and Game, completed a historical ecology study of the Sacramento-San Joaquin Delta. The project improves understanding of what the Delta looked like and how it functioned prior to the significant modification that has occurred over the last 160 years.</t>
   </si>
   <si>
     <t>Delta Landscapes Project; Delta Landscapes Primary Production Project; Delta Landscape Scenario Planning Tool</t>
   </si>
   <si>
     <t>Entire Delta</t>
   </si>
   <si>
     <t>2007;2008;2009;2010;2011;2012</t>
   </si>
   <si>
     <t>Targeted foundational research</t>
   </si>
@@ -3041,50 +3041,53 @@
     <t>Federal types of obligation</t>
   </si>
   <si>
     <t>Cooperative Agreement</t>
   </si>
   <si>
     <t>federal obsss</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Journal article</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
   <si>
     <t>Preprint</t>
   </si>
   <si>
     <t>Presentation</t>
   </si>
@@ -7931,51 +7934,51 @@
         <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54474</v>
       </c>
       <c r="B5">
         <v>49779</v>
       </c>
       <c r="C5" t="s">
         <v>478</v>
       </c>
       <c r="D5" t="s">
         <v>479</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>480</v>
       </c>
       <c r="G5" t="s">
         <v>481</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="J5" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50820</v>
       </c>
       <c r="B6">
         <v>49786</v>
       </c>
       <c r="C6" t="s">
         <v>478</v>
       </c>
       <c r="D6" t="s">
         <v>483</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>484</v>
       </c>
       <c r="G6" t="s">
         <v>485</v>
       </c>
@@ -8156,60 +8159,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>202</v>
       </c>
       <c r="M1" t="s">
         <v>194</v>
       </c>
       <c r="N1" t="s">
         <v>195</v>
       </c>
       <c r="O1" t="s">
         <v>987</v>
       </c>
       <c r="P1" t="s">
         <v>990</v>
       </c>
       <c r="Q1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="R1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="S1" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="T1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>499</v>
       </c>
       <c r="C2" t="s">
         <v>500</v>
       </c>
       <c r="D2" t="s">
         <v>507</v>
       </c>
       <c r="E2" t="s">
         <v>668</v>
       </c>
       <c r="F2" t="s">
         <v>673</v>
       </c>
       <c r="G2" t="s">
         <v>681</v>
       </c>
       <c r="H2" t="s">
         <v>686</v>
       </c>
       <c r="I2" t="s">
@@ -8218,54 +8221,54 @@
       <c r="J2" t="s">
         <v>741</v>
       </c>
       <c r="K2" t="s">
         <v>799</v>
       </c>
       <c r="L2" t="s">
         <v>209</v>
       </c>
       <c r="M2" t="s">
         <v>975</v>
       </c>
       <c r="N2" t="s">
         <v>980</v>
       </c>
       <c r="O2" t="s">
         <v>988</v>
       </c>
       <c r="P2" t="s">
         <v>991</v>
       </c>
       <c r="Q2" t="s">
         <v>416</v>
       </c>
       <c r="R2" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="S2" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="T2" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>501</v>
       </c>
       <c r="D3" t="s">
         <v>508</v>
       </c>
       <c r="E3" t="s">
         <v>669</v>
       </c>
       <c r="F3" t="s">
         <v>674</v>
       </c>
       <c r="G3" t="s">
         <v>151</v>
       </c>
       <c r="H3" t="s">
@@ -8280,51 +8283,51 @@
       <c r="K3" t="s">
         <v>800</v>
       </c>
       <c r="L3" t="s">
         <v>974</v>
       </c>
       <c r="M3" t="s">
         <v>976</v>
       </c>
       <c r="N3" t="s">
         <v>981</v>
       </c>
       <c r="O3" t="s">
         <v>989</v>
       </c>
       <c r="P3" t="s">
         <v>992</v>
       </c>
       <c r="Q3" t="s">
         <v>418</v>
       </c>
       <c r="R3" t="s">
         <v>467</v>
       </c>
       <c r="S3" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="T3" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>92</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4" t="s">
         <v>509</v>
       </c>
       <c r="E4" t="s">
         <v>670</v>
       </c>
       <c r="F4" t="s">
         <v>675</v>
       </c>
       <c r="G4" t="s">
         <v>682</v>
       </c>
       <c r="H4" t="s">
@@ -8333,98 +8336,98 @@
       <c r="I4" t="s">
         <v>712</v>
       </c>
       <c r="J4" t="s">
         <v>743</v>
       </c>
       <c r="K4" t="s">
         <v>801</v>
       </c>
       <c r="M4" t="s">
         <v>977</v>
       </c>
       <c r="N4" t="s">
         <v>204</v>
       </c>
       <c r="O4" t="s">
         <v>224</v>
       </c>
       <c r="P4" t="s">
         <v>993</v>
       </c>
       <c r="Q4" t="s">
         <v>417</v>
       </c>
       <c r="R4" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>510</v>
       </c>
       <c r="E5" t="s">
         <v>59</v>
       </c>
       <c r="F5" t="s">
         <v>117</v>
       </c>
       <c r="G5" t="s">
         <v>683</v>
       </c>
       <c r="H5" t="s">
         <v>106</v>
       </c>
       <c r="I5" t="s">
         <v>713</v>
       </c>
       <c r="J5" t="s">
         <v>744</v>
       </c>
       <c r="K5" t="s">
         <v>802</v>
       </c>
       <c r="M5" t="s">
         <v>978</v>
       </c>
       <c r="N5" t="s">
         <v>982</v>
       </c>
       <c r="O5" t="s">
         <v>219</v>
       </c>
       <c r="P5" t="s">
         <v>224</v>
       </c>
       <c r="Q5" t="s">
         <v>420</v>
       </c>
       <c r="R5" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>159</v>
       </c>
       <c r="D6" t="s">
         <v>511</v>
       </c>
       <c r="E6" t="s">
         <v>671</v>
       </c>
       <c r="F6" t="s">
         <v>676</v>
       </c>
       <c r="G6" t="s">
         <v>61</v>
       </c>
       <c r="H6" t="s">
         <v>689</v>
       </c>
       <c r="I6" t="s">
         <v>714</v>
       </c>
       <c r="J6" t="s">
@@ -8465,150 +8468,153 @@
       <c r="G7" t="s">
         <v>684</v>
       </c>
       <c r="H7" t="s">
         <v>171</v>
       </c>
       <c r="I7" t="s">
         <v>715</v>
       </c>
       <c r="J7" t="s">
         <v>746</v>
       </c>
       <c r="K7" t="s">
         <v>710</v>
       </c>
       <c r="M7" t="s">
         <v>203</v>
       </c>
       <c r="N7" t="s">
         <v>984</v>
       </c>
       <c r="P7" t="s">
         <v>994</v>
       </c>
       <c r="R7" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>503</v>
       </c>
       <c r="D8" t="s">
         <v>513</v>
       </c>
       <c r="F8" t="s">
         <v>678</v>
       </c>
       <c r="G8" t="s">
         <v>86</v>
       </c>
       <c r="H8" t="s">
         <v>690</v>
       </c>
       <c r="I8" t="s">
         <v>716</v>
       </c>
       <c r="J8" t="s">
         <v>747</v>
       </c>
       <c r="K8" t="s">
         <v>711</v>
       </c>
       <c r="N8" t="s">
         <v>985</v>
       </c>
       <c r="P8" t="s">
         <v>995</v>
       </c>
       <c r="R8" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>504</v>
       </c>
       <c r="D9" t="s">
         <v>514</v>
       </c>
       <c r="F9" t="s">
         <v>679</v>
       </c>
       <c r="G9" t="s">
         <v>105</v>
       </c>
       <c r="H9" t="s">
         <v>62</v>
       </c>
       <c r="I9" t="s">
         <v>717</v>
       </c>
       <c r="J9" t="s">
         <v>748</v>
       </c>
       <c r="K9" t="s">
         <v>804</v>
       </c>
       <c r="N9" t="s">
         <v>245</v>
       </c>
+      <c r="P9" t="s">
+        <v>996</v>
+      </c>
       <c r="R9" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>505</v>
       </c>
       <c r="D10" t="s">
         <v>515</v>
       </c>
       <c r="F10" t="s">
         <v>170</v>
       </c>
       <c r="G10" t="s">
         <v>685</v>
       </c>
       <c r="H10" t="s">
         <v>691</v>
       </c>
       <c r="I10" t="s">
         <v>718</v>
       </c>
       <c r="J10" t="s">
         <v>749</v>
       </c>
       <c r="K10" t="s">
         <v>805</v>
       </c>
       <c r="N10" t="s">
         <v>986</v>
       </c>
       <c r="R10" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>506</v>
       </c>
       <c r="D11" t="s">
         <v>516</v>
       </c>
       <c r="F11" t="s">
         <v>680</v>
       </c>
       <c r="H11" t="s">
         <v>692</v>
       </c>
       <c r="I11" t="s">
         <v>719</v>
       </c>
       <c r="J11" t="s">
         <v>750</v>
       </c>
       <c r="K11" t="s">
         <v>806</v>
       </c>
       <c r="R11" t="s">