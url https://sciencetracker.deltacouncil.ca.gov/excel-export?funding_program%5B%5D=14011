--- v1 (2026-07-28)
+++ v2 (2026-09-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1010">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-27 09:57:09pm</t>
+    <t>2026-09-21 11:59:15am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_program%5B%5D=14011</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_program":["14011"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7934,51 +7934,51 @@
         <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>54474</v>
       </c>
       <c r="B5">
         <v>49779</v>
       </c>
       <c r="C5" t="s">
         <v>478</v>
       </c>
       <c r="D5" t="s">
         <v>479</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>480</v>
       </c>
       <c r="G5" t="s">
         <v>481</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="J5" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50820</v>
       </c>
       <c r="B6">
         <v>49786</v>
       </c>
       <c r="C6" t="s">
         <v>478</v>
       </c>
       <c r="D6" t="s">
         <v>483</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>484</v>
       </c>
       <c r="G6" t="s">
         <v>485</v>
       </c>