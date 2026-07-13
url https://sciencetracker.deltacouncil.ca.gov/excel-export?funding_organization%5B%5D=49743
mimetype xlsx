--- v0 (2026-05-23)
+++ v1 (2026-07-13)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="751">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-23 08:11:13am</t>
+    <t>2026-07-12 06:43:36pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_organization%5B%5D=49743</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_organization":["49743"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -215,174 +215,173 @@
   <si>
     <t>Entire Delta</t>
   </si>
   <si>
     <t>Targeted immediate research</t>
   </si>
   <si>
     <t>Creation of favorable habitat conditions for native species</t>
   </si>
   <si>
     <t>Fish</t>
   </si>
   <si>
     <t>Habitat</t>
   </si>
   <si>
     <t>April 24, 2025</t>
   </si>
   <si>
     <t>http://sciencetracker.deltacouncil.ca.gov/node/49909</t>
   </si>
   <si>
     <t>Continuous Flow and Water Quality Monitoring Network in the Sacramento-San Joaquin Delta</t>
   </si>
   <si>
-    <t xml:space="preserve">This project envisions the continuation, expansion, and further integration of high frequency monitoring for flow, water quality (including chlorophyll and nutrients), sediment, as well as biological responses at key locations in the Delta and Suisun Bay. The physical properties monitored by the fixed-station network are the primary drivers of the habitat conditions and biological responses that management actions hope to achieve. Nutrient dynamics are explicitly measured at select stations to improve our understanding of how physical dynamics, water quality and landscape features shape the base of Delta food webs. These data will provide information about drivers linked to food quantity and quality as well as potential toxins production by harmful algae. Suspended-sediment monitoring provides an understanding of the inputs and internal exchanges between regions, locations of sources and sinks, and provides insight into the underlying cause of turbidity variability in the study area. Suspended-sediment measurements gage the availability of suspended sediment for existing marshes and for proposed large-scale marsh restoration efforts in the Delta. 
-[...5 lines deleted...]
-</t>
+    <t>Complete</t>
+  </si>
+  <si>
+    <t>This project advances the integration of high-frequency monitoring of flow, water quality (including chlorophyll and nutrients), suspended sediment, and biological responses at key locations throughout the Delta and Suisun Bay. Data collected by the fixed-station network provide critical information on the physical and chemical conditions that drive habitat quality and ecosystem responses targeted by management actions.
+Enhanced monitoring of nutrients and phytoplankton at selected stations improves understanding of how hydrodynamics, water quality, and landscape features influence primary productivity and food-web dynamics. These measurements help identify factors affecting food quantity and quality, as well as conditions that may promote harmful algal blooms and toxin production.
+This work is supported by several integrated teams:
+• Hydrodynamics Team – Fixed-station network operation and maintenance; monitoring of flow, velocity, water level, and core water-quality parameters.
+• Biogeochemistry Team – Fixed-station network operation and maintenance; monitoring of expanded water-quality parameters, nutrients, and phytoplankton dynamics.
+• Bay Team – Fixed-station network operation and maintenance; monitoring of suspended sediment and water quality in San Francisco Bay.</t>
   </si>
   <si>
     <t>Legal Delta and Suisun Marsh; San Francisco Bay</t>
   </si>
   <si>
     <t>Status and trend monitoring</t>
   </si>
   <si>
     <t>Monitoring - Status and trends</t>
   </si>
   <si>
     <t>Environmental conditions; Water quality; Water supply management</t>
   </si>
   <si>
     <t>Environmental conditions; Hydrologic changes; Hydrology and hydrodynamics; Nutrients, energy and food web; Sediment; Water quality</t>
   </si>
   <si>
     <t>SAA Need 1 (2022-2026): Improve coordination and integration of large-scale experiments, data collection, and evaluation across scales and institutions; SAA Need 2 (2022-2026): Enhance monitoring and model interoperability, integration, and forecasting.; SAA Action Area 5 (2017-2021): Modernize monitoring, data management, and modeling</t>
   </si>
   <si>
     <t>Chlorophyll A B; Conductivity; Dissolved oxygen; Flows; Nutrients; pH; Phytoplankton; Sediments; Stage; Surface water flow; Tides; Turbidity; Velocity; Water operations and exports; Water temperature</t>
   </si>
   <si>
+    <t>June 5, 2026</t>
+  </si>
+  <si>
+    <t>http://sciencetracker.deltacouncil.ca.gov/node/53411</t>
+  </si>
+  <si>
+    <t>AwardID</t>
+  </si>
+  <si>
+    <t>Contract # or labor code</t>
+  </si>
+  <si>
+    <t>Funding organization</t>
+  </si>
+  <si>
+    <t>Implementing organization</t>
+  </si>
+  <si>
+    <t>Funding program</t>
+  </si>
+  <si>
+    <t>Funding sources</t>
+  </si>
+  <si>
+    <t>Date awarded</t>
+  </si>
+  <si>
+    <t>Fiscal year end</t>
+  </si>
+  <si>
+    <t>Total award amount ($)</t>
+  </si>
+  <si>
+    <t>Federal types of obligation (if applicable)</t>
+  </si>
+  <si>
+    <t>State types of obligation (if applicable)</t>
+  </si>
+  <si>
+    <t>Reimbursability</t>
+  </si>
+  <si>
+    <t>Procurement mechanism</t>
+  </si>
+  <si>
+    <t>PEN#329</t>
+  </si>
+  <si>
+    <t>California Department of Water Resource [DWR]</t>
+  </si>
+  <si>
+    <t>Interagency Ecological Program IEP</t>
+  </si>
+  <si>
+    <t>2020-01-01</t>
+  </si>
+  <si>
+    <t>April 29, 2022</t>
+  </si>
+  <si>
+    <t>PEN#345</t>
+  </si>
+  <si>
+    <t>2019-01-01</t>
+  </si>
+  <si>
+    <t>R23PG00065</t>
+  </si>
+  <si>
+    <t>U.S. Bureau of Reclamation [USBR]</t>
+  </si>
+  <si>
+    <t>2023-06-26</t>
+  </si>
+  <si>
+    <t>2025-03-30</t>
+  </si>
+  <si>
+    <t>Interagency Agreement</t>
+  </si>
+  <si>
+    <t>Contracted competitive or direct award</t>
+  </si>
+  <si>
+    <t>January 19, 2024</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
     <t>May 22, 2025</t>
-  </si>
-[...91 lines deleted...]
-    <t>2025-01-01</t>
   </si>
   <si>
     <t>ExpenditureID</t>
   </si>
   <si>
     <t>Funding Year</t>
   </si>
   <si>
     <t>Expenditures</t>
   </si>
   <si>
     <t>Planned or Actual</t>
   </si>
   <si>
     <t>Person ID</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
@@ -695,53 +694,50 @@
   </si>
   <si>
     <t>Hydrodynamics structure plankton communities and interactions in a freshwater tidal estuary</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Drivers of phytoplankton and zooplankton dynamics vary spatially and temporally in estuaries due to variation in hydrodynamic exchange and residence time, complicating efforts to understand controls on food web productivity. We conducted approximately monthly (2012–2019;&amp;nbsp;&lt;i&gt;n&lt;/i&gt; = 74) longitudinal sampling at 10 fixed stations along a freshwater tidal terminal channel in the San Francisco Estuary, California, characterized by seaward to landward gradients in water residence time, turbidity, nutrient concentrations, and plankton community composition. We used multivariate autoregressive state space (MARSS) models to quantify environmental (abiotic) and biotic controls on phytoplankton and mesozooplankton biomass. The importance of specific abiotic drivers (e.g., water temperature, turbidity, nutrients) and trophic interactions differed significantly among hydrodynamic exchange zones with different mean residence times. Abiotic drivers explained more variation in phytoplankton and zooplankton dynamics than a model including only trophic interactions, but individual phytoplankton–zooplankton interactions explained more variation than individual abiotic drivers. Interactions between zooplankton and phytoplankton were strongest in landward reaches with the longest residence times and the highest zooplankton biomass. Interactions between cryptophytes and both copepods and cladocerans were stronger than interactions between bacillariophytes (diatoms) and zooplankton taxa, despite contributing less biovolume in all but the most landward reaches. Our results demonstrate that trophic interactions and their relative strengths vary in a hydrodynamic context, contributing to food web heterogeneity within estuaries at spatial scales smaller than the freshwater to marine transition.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Report</t>
   </si>
   <si>
     <t>https://pubs.usgs.gov/publication/ofr20231087</t>
   </si>
   <si>
     <t>Physics to Fish: Understanding the Factors that Create and Sustain Native Fish Habitat in the San Francisco Estuary</t>
   </si>
   <si>
     <t>The Bureau of Reclamation (Reclamation) operates the Central Valley Project (CVP), one of the nation’s largest water projects. Reclamation has an ongoing need to improve the scientific basis for adaptive management of the CVP and, by extension, joint operations with California’s State Water Project. The U.S. Geological Survey (USGS) works cooperatively with the Bureau of Reclamation to provide scientific support for the management of Reclamation’s CVP project. Major habitat restoration efforts and a new water-diversion point are planned to benefit delta smelt (Hypomesus transpacificus) and other species of concern while ensuring the reliability of water supply. In addition, various flow actions and management activities have been identified as possible methods to increase populations of delta smelt and salmonid (Oncorhynchus spp.) runs of concern. The overarching goal of this cooperative project was to provide Reclamation with the scientific information needed to evaluate the efficacy of ongoing and future adaptive management actions and to improve the scientific basis for more flexible CVP operations that would achieve water-supply reliability and fish protection. The research and monitoring described in this report comprises the period 2015–19 and focuses on management issues related to native fish species of concern, especially delta smelt. Conserving the delta smelt population while providing a reliable water supply is a primary management and policy issue in California.
 Our approach for this cooperative project is based on the “physics to fish” concept, the idea that high-quality habitat is generated and sustained by the interaction between physical processes and the landscape. These interactions create a template for chemical and biological processes that can change across a variety of spatial and temporal scales. Following this concept, this project (hereafter referred to as “the physics to fish project”) included monitoring and studies of water flows, sediments, water quality, and invertebrate and fish dynamics across a range of spatial and temporal scales and in regions relevant to resource managers tasked with managing water supplies and ecosystem health in the San Francisco Estuary. The intent of this approach was to document the habitat conditions, important processes, and interactions among them that create high-quality habitat for native fishes so that the likely effects of future management actions (for example, habitat restoration) can be objectively assessed at the local (site-specific), regional (within subregions of the estuary), and landscape (across the entire estuary and beyond) scales.</t>
   </si>
   <si>
     <t>Awarded / Initiating</t>
   </si>
   <si>
-    <t>Complete</t>
-[...1 lines deleted...]
-  <si>
     <t>Cache Slough Complex</t>
   </si>
   <si>
     <t>East Delta</t>
   </si>
   <si>
     <t>South Delta</t>
   </si>
   <si>
     <t>Suisun Marsh</t>
   </si>
   <si>
     <t>Twitchell and Sherman Complex</t>
   </si>
   <si>
     <t>West Delta</t>
   </si>
   <si>
     <t>Yolo Bypass</t>
   </si>
   <si>
     <t>Yolo Bypass and Cache Slough Complex</t>
   </si>
   <si>
     <t>ATLAS TRACT</t>
@@ -2247,50 +2243,53 @@
     <t>federal obsss</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Contributor</t>
   </si>
   <si>
     <t>Community Mentor</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Other</t>
   </si>
@@ -2984,642 +2983,610 @@
       <c r="S3" t="s">
         <v>56</v>
       </c>
       <c r="T3" t="s">
         <v>46</v>
       </c>
       <c r="U3" t="s">
         <v>57</v>
       </c>
       <c r="V3"/>
       <c r="W3" t="s">
         <v>58</v>
       </c>
       <c r="X3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4">
         <v>53411</v>
       </c>
       <c r="B4" t="s">
         <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J4" t="s">
         <v>53</v>
       </c>
       <c r="K4"/>
       <c r="L4">
         <v>2023</v>
       </c>
       <c r="M4"/>
-      <c r="N4"/>
+      <c r="N4">
+        <v>2025</v>
+      </c>
       <c r="O4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Q4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="R4"/>
       <c r="S4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="T4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="U4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="V4"/>
       <c r="W4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P10"/>
+  <dimension ref="A1:P9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>51648</v>
       </c>
       <c r="B2">
         <v>49909</v>
       </c>
       <c r="C2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E2" t="s">
         <v>51</v>
       </c>
       <c r="F2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G2"/>
       <c r="H2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>51650</v>
       </c>
       <c r="B3">
         <v>49909</v>
       </c>
       <c r="C3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3" t="s">
         <v>51</v>
       </c>
       <c r="F3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>51649</v>
       </c>
       <c r="B4">
         <v>49909</v>
       </c>
       <c r="C4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4" t="s">
         <v>51</v>
       </c>
       <c r="F4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>51661</v>
       </c>
       <c r="B5">
         <v>49900</v>
       </c>
       <c r="C5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>51662</v>
       </c>
       <c r="B6">
         <v>49900</v>
       </c>
       <c r="C6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>53416</v>
       </c>
       <c r="B7">
         <v>53411</v>
       </c>
       <c r="C7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J7">
         <v>14335.0</v>
       </c>
       <c r="K7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
-        <v>54432</v>
+        <v>54433</v>
       </c>
       <c r="B8">
         <v>53411</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="I8" t="s">
         <v>99</v>
       </c>
+      <c r="I8"/>
       <c r="J8">
-        <v>4023.0</v>
+        <v>5037.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>69</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
-        <v>54433</v>
+        <v>54434</v>
       </c>
       <c r="B9">
         <v>53411</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="I9"/>
       <c r="J9">
-        <v>5037.0</v>
+        <v>900.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>69</v>
-[...18 lines deleted...]
-      <c r="H10" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>101</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
         <v>102</v>
       </c>
       <c r="D1" t="s">
         <v>103</v>
       </c>
       <c r="E1" t="s">
         <v>104</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>51708</v>
       </c>
       <c r="B2">
         <v>51649</v>
       </c>
       <c r="C2">
         <v>2020</v>
       </c>
       <c r="D2">
         <v>30000.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>51718</v>
       </c>
       <c r="B3">
         <v>51661</v>
       </c>
       <c r="C3">
         <v>2020</v>
       </c>
       <c r="D3">
         <v>350000.0</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>51719</v>
       </c>
       <c r="B4">
         <v>51661</v>
       </c>
       <c r="C4">
         <v>2021</v>
       </c>
       <c r="D4">
         <v>350000.0</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>51709</v>
       </c>
       <c r="B5">
         <v>51650</v>
       </c>
       <c r="C5">
         <v>2021</v>
       </c>
       <c r="D5">
         <v>360000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>51707</v>
       </c>
       <c r="B6">
         <v>51648</v>
       </c>
       <c r="C6">
         <v>2020</v>
       </c>
       <c r="D6">
         <v>55000.0</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K13"/>
   <sheetViews>
@@ -3718,62 +3685,62 @@
         <v>124</v>
       </c>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3" t="s">
         <v>125</v>
       </c>
       <c r="K3" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
         <v>50326</v>
       </c>
       <c r="B4" t="s">
         <v>127</v>
       </c>
       <c r="C4" t="s">
         <v>121</v>
       </c>
       <c r="D4" t="s">
         <v>128</v>
       </c>
       <c r="E4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>129</v>
       </c>
       <c r="H4" t="s">
         <v>51</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K4" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>54393</v>
       </c>
       <c r="B5" t="s">
         <v>131</v>
       </c>
       <c r="C5" t="s">
         <v>132</v>
       </c>
       <c r="D5" t="s">
         <v>133</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
         <v>134</v>
       </c>
       <c r="G5" t="s">
@@ -3789,80 +3756,80 @@
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>53431</v>
       </c>
       <c r="B6" t="s">
         <v>137</v>
       </c>
       <c r="C6" t="s">
         <v>138</v>
       </c>
       <c r="D6" t="s">
         <v>139</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>140</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="K6" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>53441</v>
       </c>
       <c r="B7" t="s">
         <v>142</v>
       </c>
       <c r="C7" t="s">
         <v>143</v>
       </c>
       <c r="D7" t="s">
         <v>144</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
         <v>145</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="K7" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>54388</v>
       </c>
       <c r="B8" t="s">
         <v>147</v>
       </c>
       <c r="C8" t="s">
         <v>148</v>
       </c>
       <c r="D8" t="s">
         <v>149</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>150</v>
       </c>
       <c r="G8" t="s">
@@ -3878,84 +3845,84 @@
       <c r="K8" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>50331</v>
       </c>
       <c r="B9" t="s">
         <v>154</v>
       </c>
       <c r="C9" t="s">
         <v>155</v>
       </c>
       <c r="D9" t="s">
         <v>156</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>157</v>
       </c>
       <c r="H9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K9" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>53426</v>
       </c>
       <c r="B10" t="s">
         <v>159</v>
       </c>
       <c r="C10" t="s">
         <v>160</v>
       </c>
       <c r="D10" t="s">
         <v>161</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
         <v>140</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="K10" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>54391</v>
       </c>
       <c r="B11" t="s">
         <v>163</v>
       </c>
       <c r="C11" t="s">
         <v>164</v>
       </c>
       <c r="D11" t="s">
         <v>165</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s">
         <v>166</v>
       </c>
       <c r="G11" t="s">
@@ -3971,80 +3938,80 @@
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>50273</v>
       </c>
       <c r="B12" t="s">
         <v>169</v>
       </c>
       <c r="C12" t="s">
         <v>170</v>
       </c>
       <c r="D12" t="s">
         <v>171</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>172</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K12" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>53436</v>
       </c>
       <c r="B13" t="s">
         <v>174</v>
       </c>
       <c r="C13" t="s">
         <v>175</v>
       </c>
       <c r="D13" t="s">
         <v>176</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>145</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="K13" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4074,196 +4041,196 @@
         <v>180</v>
       </c>
       <c r="F1" t="s">
         <v>32</v>
       </c>
       <c r="G1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>50626</v>
       </c>
       <c r="B2">
         <v>50326</v>
       </c>
       <c r="C2">
         <v>49909</v>
       </c>
       <c r="D2" t="s">
         <v>181</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>50631</v>
       </c>
       <c r="B3">
         <v>50331</v>
       </c>
       <c r="C3">
         <v>49900</v>
       </c>
       <c r="D3" t="s">
         <v>181</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>53456</v>
       </c>
       <c r="B4">
         <v>50352</v>
       </c>
       <c r="C4">
         <v>53411</v>
       </c>
       <c r="D4" t="s">
         <v>181</v>
       </c>
       <c r="E4" t="s">
         <v>182</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>53461</v>
       </c>
       <c r="B5">
         <v>50273</v>
       </c>
       <c r="C5">
         <v>53411</v>
       </c>
       <c r="D5" t="s">
         <v>181</v>
       </c>
       <c r="E5" t="s">
         <v>182</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>53466</v>
       </c>
       <c r="B6">
         <v>53426</v>
       </c>
       <c r="C6">
         <v>53411</v>
       </c>
       <c r="D6" t="s">
         <v>181</v>
       </c>
       <c r="E6" t="s">
         <v>182</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>53471</v>
       </c>
       <c r="B7">
         <v>53436</v>
       </c>
       <c r="C7">
         <v>53411</v>
       </c>
       <c r="D7" t="s">
         <v>181</v>
       </c>
       <c r="E7" t="s">
         <v>182</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>53476</v>
       </c>
       <c r="B8">
         <v>53441</v>
       </c>
       <c r="C8">
         <v>53411</v>
       </c>
       <c r="D8" t="s">
         <v>181</v>
       </c>
       <c r="E8" t="s">
         <v>182</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>53481</v>
       </c>
       <c r="B9">
         <v>53431</v>
       </c>
       <c r="C9">
         <v>53411</v>
       </c>
       <c r="D9" t="s">
         <v>181</v>
       </c>
       <c r="E9" t="s">
         <v>182</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>54394</v>
       </c>
       <c r="B10">
         <v>54393</v>
       </c>
       <c r="C10">
         <v>49909</v>
       </c>
       <c r="D10" t="s">
         <v>181</v>
       </c>
       <c r="E10" t="s">
         <v>182</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
@@ -4367,69 +4334,69 @@
       <c r="C1" t="s">
         <v>187</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>33</v>
       </c>
       <c r="F1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>49741</v>
       </c>
       <c r="B2" t="s">
         <v>51</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
         <v>188</v>
       </c>
       <c r="E2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>49743</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>190</v>
       </c>
       <c r="E3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F3" t="s">
         <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -4561,51 +4528,51 @@
     <row r="5" spans="1:10">
       <c r="A5">
         <v>53421</v>
       </c>
       <c r="B5">
         <v>53411</v>
       </c>
       <c r="C5" t="s">
         <v>210</v>
       </c>
       <c r="D5" t="s">
         <v>211</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>212</v>
       </c>
       <c r="G5" t="s">
         <v>213</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>4</v>
       </c>
       <c r="J5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T193"/>
   <sheetViews>
@@ -4628,2169 +4595,2172 @@
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>26</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
       </c>
       <c r="H1" t="s">
         <v>28</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="P1" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="Q1" t="s">
         <v>733</v>
       </c>
       <c r="R1" t="s">
         <v>736</v>
       </c>
       <c r="S1" t="s">
         <v>746</v>
       </c>
       <c r="T1" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>214</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D2" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="E2" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F2" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="G2" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="H2" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="I2" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="J2" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="K2" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="L2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M2" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="N2" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="O2" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="P2" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="Q2" t="s">
         <v>181</v>
       </c>
       <c r="R2" t="s">
         <v>737</v>
       </c>
       <c r="S2" t="s">
         <v>747</v>
       </c>
       <c r="T2" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>61</v>
       </c>
       <c r="C3" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D3" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F3" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="G3" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="H3" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="I3" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="J3" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="K3" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="L3" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="M3" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="N3" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="O3" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="P3" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="Q3" t="s">
         <v>183</v>
       </c>
       <c r="R3" t="s">
         <v>738</v>
       </c>
       <c r="S3" t="s">
         <v>748</v>
       </c>
       <c r="T3" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>53</v>
       </c>
       <c r="D4" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E4" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F4" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="G4" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="H4" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="I4" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="J4" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="K4" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="M4" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="N4" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="O4" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="P4" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="Q4" t="s">
         <v>184</v>
       </c>
       <c r="R4" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="G5" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="H5" t="s">
         <v>55</v>
       </c>
       <c r="I5" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="J5" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="K5" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="M5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N5" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="O5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P5" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="Q5" t="s">
         <v>734</v>
       </c>
       <c r="R5" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D6" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="E6" t="s">
         <v>54</v>
       </c>
       <c r="F6" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="G6" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="H6" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="I6" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="J6" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="K6" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="M6" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="N6" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="P6" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="Q6" t="s">
         <v>735</v>
       </c>
       <c r="R6" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D7" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="E7" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="F7" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="G7" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="H7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="I7" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="J7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="K7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="M7" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="N7" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="P7" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="R7" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D8" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F8" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="G8" t="s">
         <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="I8" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="J8" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="K8" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="N8" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="P8" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="R8" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D9" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F9" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="G9" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="H9" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="I9" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="J9" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="K9" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="N9" t="s">
-        <v>92</v>
+        <v>93</v>
+      </c>
+      <c r="P9" t="s">
+        <v>732</v>
       </c>
       <c r="R9" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D10" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G10" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="H10" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="I10" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="J10" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="K10" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="N10" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="R10" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D11" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F11" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="H11" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="I11" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="J11" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="K11" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="R11" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="H12" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="I12" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="J12" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="K12" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="R12" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="D13" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H13" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="I13" t="s">
         <v>56</v>
       </c>
       <c r="J13" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="K13" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="D14" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="H14" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="I14" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="J14" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="K14" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="D15" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="H15" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="I15" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="J15" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="K15" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="D16" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="H16" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="I16" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="J16" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="K16" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="D17" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H17" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="I17" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="J17" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="K17" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="D18" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="H18" t="s">
         <v>47</v>
       </c>
       <c r="I18" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="J18" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="K18" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="D19" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="H19" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="I19" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="J19" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="K19" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="D20" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="H20" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="I20" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J20" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="K20" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="D21" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="H21" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="I21" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="J21" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="K21" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="D22" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="H22" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="I22" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="J22" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="K22" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="D23" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="H23" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="I23" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="J23" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="K23" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="D24" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="H24" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="I24" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="J24" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="K24" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="D25" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="H25" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="I25" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="J25" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="K25" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="D26" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="H26" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="I26" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="J26" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="K26" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="D27" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="H27" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="I27" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="J27" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="K27" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="D28" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="H28" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="I28" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="J28" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="K28" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="D29" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="I29" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="J29" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="K29" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="D30" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="I30" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="J30" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="K30" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="D31" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="I31" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="J31" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="K31" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="D32" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="I32" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="J32" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="K32" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="D33" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="I33" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="J33" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="K33" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="D34" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="I34" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="J34" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="K34" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="D35" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="I35" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="J35" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="K35" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="D36" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="I36" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="J36" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="K36" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="D37" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="I37" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="J37" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="K37" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="D38" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="I38" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="J38" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="K38" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="D39" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="I39" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="J39" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="K39" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="D40" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="I40" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="J40" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="K40" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="D41" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="I41" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="J41" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="K41" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="D42" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="J42" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="K42" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="D43" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="J43" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="K43" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="D44" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="J44" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="K44" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="D45" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="J45" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="K45" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="D46" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="J46" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="K46" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="D47" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="J47" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="K47" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="D48" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="J48" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="K48" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="D49" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="J49" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="K49" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="D50" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="J50" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="K50" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="D51" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="J51" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="K51" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="D52" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="J52" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="K52" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="D53" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="J53" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="K53" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="D54" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="J54" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="K54" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="D55" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="J55" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="K55" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="D56" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="J56" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="K56" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="D57" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="J57" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="K57" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="D58" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="J58" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="K58" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="D59" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="J59" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="K59" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="D60" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="J60" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="K60" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="D61" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="J61" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="K61" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="D62" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="J62" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="K62" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="D63" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="J63" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="K63" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="D64" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="J64" t="s">
         <v>46</v>
       </c>
       <c r="K64" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="D65" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="K65" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="D66" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="K66" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="D67" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="K67" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="D68" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="K68" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="D69" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K69" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
     </row>
     <row r="70" spans="1:20">
       <c r="D70" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="K70" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="71" spans="1:20">
       <c r="D71" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="K71" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
     </row>
     <row r="72" spans="1:20">
       <c r="D72" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="K72" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="73" spans="1:20">
       <c r="D73" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="K73" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="74" spans="1:20">
       <c r="D74" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="K74" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="75" spans="1:20">
       <c r="D75" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="K75" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="76" spans="1:20">
       <c r="D76" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="K76" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="77" spans="1:20">
       <c r="D77" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="K77" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="78" spans="1:20">
       <c r="D78" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="K78" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="79" spans="1:20">
       <c r="D79" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="K79" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="80" spans="1:20">
       <c r="D80" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="K80" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
     </row>
     <row r="81" spans="1:20">
       <c r="D81" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="K81" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="82" spans="1:20">
       <c r="D82" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="K82" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="83" spans="1:20">
       <c r="D83" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="K83" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="84" spans="1:20">
       <c r="D84" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="K84" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="85" spans="1:20">
       <c r="D85" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="K85" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="86" spans="1:20">
       <c r="D86" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="K86" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="87" spans="1:20">
       <c r="D87" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="K87" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
     </row>
     <row r="88" spans="1:20">
       <c r="D88" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="K88" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="89" spans="1:20">
       <c r="D89" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="K89" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="90" spans="1:20">
       <c r="D90" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="K90" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="91" spans="1:20">
       <c r="D91" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="K91" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
     <row r="92" spans="1:20">
       <c r="D92" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="K92" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="93" spans="1:20">
       <c r="D93" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="K93" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
     </row>
     <row r="94" spans="1:20">
       <c r="D94" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="K94" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="95" spans="1:20">
       <c r="D95" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="K95" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="96" spans="1:20">
       <c r="D96" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="K96" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
     </row>
     <row r="97" spans="1:20">
       <c r="D97" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="K97" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="98" spans="1:20">
       <c r="D98" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="K98" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="99" spans="1:20">
       <c r="D99" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="K99" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="100" spans="1:20">
       <c r="D100" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="K100" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="101" spans="1:20">
       <c r="D101" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="K101" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="102" spans="1:20">
       <c r="D102" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="K102" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="103" spans="1:20">
       <c r="D103" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="K103" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="104" spans="1:20">
       <c r="D104" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="K104" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="105" spans="1:20">
       <c r="D105" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="K105" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="106" spans="1:20">
       <c r="D106" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="K106" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="107" spans="1:20">
       <c r="D107" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="K107" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="108" spans="1:20">
       <c r="D108" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="K108" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
     </row>
     <row r="109" spans="1:20">
       <c r="D109" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="K109" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="110" spans="1:20">
       <c r="D110" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="K110" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
     </row>
     <row r="111" spans="1:20">
       <c r="D111" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="K111" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="112" spans="1:20">
       <c r="D112" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="K112" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
     </row>
     <row r="113" spans="1:20">
       <c r="D113" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="K113" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="114" spans="1:20">
       <c r="D114" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="K114" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="115" spans="1:20">
       <c r="D115" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="K115" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="116" spans="1:20">
       <c r="D116" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="K116" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="117" spans="1:20">
       <c r="D117" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="K117" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="118" spans="1:20">
       <c r="D118" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="K118" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
     </row>
     <row r="119" spans="1:20">
       <c r="D119" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="K119" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="120" spans="1:20">
       <c r="D120" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="K120" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="121" spans="1:20">
       <c r="D121" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="K121" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
     </row>
     <row r="122" spans="1:20">
       <c r="D122" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="K122" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="123" spans="1:20">
       <c r="D123" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="K123" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="124" spans="1:20">
       <c r="D124" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="K124" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
     </row>
     <row r="125" spans="1:20">
       <c r="D125" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="K125" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="126" spans="1:20">
       <c r="D126" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="K126" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
     </row>
     <row r="127" spans="1:20">
       <c r="D127" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="K127" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="128" spans="1:20">
       <c r="D128" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="K128" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="129" spans="1:20">
       <c r="D129" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="K129" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="130" spans="1:20">
       <c r="D130" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="K130" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
     </row>
     <row r="131" spans="1:20">
       <c r="D131" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="K131" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="132" spans="1:20">
       <c r="D132" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="K132" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="133" spans="1:20">
       <c r="D133" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="K133" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
     </row>
     <row r="134" spans="1:20">
       <c r="D134" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="K134" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="135" spans="1:20">
       <c r="D135" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="K135" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
     </row>
     <row r="136" spans="1:20">
       <c r="D136" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="K136" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="137" spans="1:20">
       <c r="D137" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="K137" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
     </row>
     <row r="138" spans="1:20">
       <c r="D138" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="K138" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="139" spans="1:20">
       <c r="D139" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="K139" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="140" spans="1:20">
       <c r="D140" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="K140" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
     </row>
     <row r="141" spans="1:20">
       <c r="D141" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="K141" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
     </row>
     <row r="142" spans="1:20">
       <c r="D142" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="K142" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="143" spans="1:20">
       <c r="D143" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="K143" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
     </row>
     <row r="144" spans="1:20">
       <c r="D144" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="K144" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="145" spans="1:20">
       <c r="D145" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="K145" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
     </row>
     <row r="146" spans="1:20">
       <c r="D146" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="K146" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="147" spans="1:20">
       <c r="D147" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="K147" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
     </row>
     <row r="148" spans="1:20">
       <c r="D148" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="K148" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
     </row>
     <row r="149" spans="1:20">
       <c r="D149" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="K149" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="150" spans="1:20">
       <c r="D150" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="K150" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="151" spans="1:20">
       <c r="D151" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="K151" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="152" spans="1:20">
       <c r="D152" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="K152" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
     </row>
     <row r="153" spans="1:20">
       <c r="D153" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="K153" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
     </row>
     <row r="154" spans="1:20">
       <c r="D154" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="K154" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="155" spans="1:20">
       <c r="D155" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="K155" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
     </row>
     <row r="156" spans="1:20">
       <c r="D156" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="K156" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
     </row>
     <row r="157" spans="1:20">
       <c r="D157" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="K157" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="158" spans="1:20">
       <c r="D158" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="K158" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
     </row>
     <row r="159" spans="1:20">
       <c r="D159" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="K159" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
     </row>
     <row r="160" spans="1:20">
       <c r="D160" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="K160" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="161" spans="1:20">
       <c r="D161" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="K161" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
     </row>
     <row r="162" spans="1:20">
       <c r="D162" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="K162" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
     </row>
     <row r="163" spans="1:20">
       <c r="K163" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="164" spans="1:20">
       <c r="K164" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
     </row>
     <row r="165" spans="1:20">
       <c r="K165" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
     <row r="166" spans="1:20">
       <c r="K166" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="167" spans="1:20">
       <c r="K167" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="168" spans="1:20">
       <c r="K168" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="169" spans="1:20">
       <c r="K169" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
     </row>
     <row r="170" spans="1:20">
       <c r="K170" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="171" spans="1:20">
       <c r="K171" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="172" spans="1:20">
       <c r="K172" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="173" spans="1:20">
       <c r="K173" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
     </row>
     <row r="174" spans="1:20">
       <c r="K174" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="175" spans="1:20">
       <c r="K175" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="176" spans="1:20">
       <c r="K176" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="177" spans="1:20">
       <c r="K177" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="178" spans="1:20">
       <c r="K178" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="179" spans="1:20">
       <c r="K179" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
     </row>
     <row r="180" spans="1:20">
       <c r="K180" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="181" spans="1:20">
       <c r="K181" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="182" spans="1:20">
       <c r="K182" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
     </row>
     <row r="183" spans="1:20">
       <c r="K183" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="184" spans="1:20">
       <c r="K184" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
     </row>
     <row r="185" spans="1:20">
       <c r="K185" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
     </row>
     <row r="186" spans="1:20">
       <c r="K186" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="187" spans="1:20">
       <c r="K187" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="188" spans="1:20">
       <c r="K188" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
     </row>
     <row r="189" spans="1:20">
       <c r="K189" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
     </row>
     <row r="190" spans="1:20">
       <c r="K190" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="191" spans="1:20">
       <c r="K191" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
     </row>
     <row r="192" spans="1:20">
       <c r="K192" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="193" spans="1:20">
       <c r="K193" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">