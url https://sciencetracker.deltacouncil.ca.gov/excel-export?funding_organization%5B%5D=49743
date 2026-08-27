--- v1 (2026-07-13)
+++ v2 (2026-08-27)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="751">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-07-12 06:43:36pm</t>
+    <t>2026-08-26 07:29:11pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_organization%5B%5D=49743</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_organization":["49743"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -4441,51 +4441,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>54161</v>
       </c>
       <c r="B2">
         <v>53411</v>
       </c>
       <c r="C2" t="s">
         <v>199</v>
       </c>
       <c r="D2" t="s">
         <v>200</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>201</v>
       </c>
       <c r="G2" t="s">
         <v>202</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J2" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>54160</v>
       </c>
       <c r="B3">
         <v>53411</v>
       </c>
       <c r="C3" t="s">
         <v>199</v>
       </c>
       <c r="D3" t="s">
         <v>204</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>205</v>
       </c>
       <c r="G3" t="s">
         <v>206</v>
       </c>
@@ -4497,51 +4497,51 @@
         <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>54159</v>
       </c>
       <c r="B4">
         <v>53411</v>
       </c>
       <c r="C4" t="s">
         <v>199</v>
       </c>
       <c r="D4" t="s">
         <v>207</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>208</v>
       </c>
       <c r="G4" t="s">
         <v>209</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J4" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>53421</v>
       </c>
       <c r="B5">
         <v>53411</v>
       </c>
       <c r="C5" t="s">
         <v>210</v>
       </c>
       <c r="D5" t="s">
         <v>211</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>212</v>
       </c>
       <c r="G5" t="s">
         <v>213</v>
       </c>