--- v0 (2026-05-22)
+++ v1 (2026-08-22)
@@ -28,62 +28,62 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="1" r:id="rId4"/>
     <sheet name="Science Activities" sheetId="2" r:id="rId5"/>
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="936">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="937">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-05-22 02:53:42pm</t>
+    <t>2026-08-21 11:22:40pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_organization%5B%5D=49720</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_organization":["49720"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -2815,50 +2815,53 @@
     <t>Grant</t>
   </si>
   <si>
     <t>Interagency Agreement</t>
   </si>
   <si>
     <t>State types of obligation</t>
   </si>
   <si>
     <t>Architectural and engineering</t>
   </si>
   <si>
     <t>Consulting services</t>
   </si>
   <si>
     <t>Contract</t>
   </si>
   <si>
     <t>Interagency agreement</t>
   </si>
   <si>
     <t>Joint power agreement</t>
   </si>
   <si>
     <t>obssss</t>
+  </si>
+  <si>
+    <t>UC-CSU-UEI-GOV</t>
   </si>
   <si>
     <t>person_activity_role</t>
   </si>
   <si>
     <t>Primary contact</t>
   </si>
   <si>
     <t>output_type</t>
   </si>
   <si>
     <t>Blog</t>
   </si>
   <si>
     <t>Data (spatial and non-spatial data)</t>
   </si>
   <si>
     <t>News article</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Photo or videos</t>
   </si>
@@ -6453,83 +6456,83 @@
         <v>142</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50838</v>
       </c>
       <c r="B5">
         <v>49873</v>
       </c>
       <c r="C5" t="s">
         <v>379</v>
       </c>
       <c r="D5" t="s">
         <v>380</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>381</v>
       </c>
       <c r="G5" t="s">
         <v>371</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>54299</v>
       </c>
       <c r="B6">
         <v>49879</v>
       </c>
       <c r="C6" t="s">
         <v>382</v>
       </c>
       <c r="D6" t="s">
         <v>383</v>
       </c>
       <c r="E6" t="s">
         <v>384</v>
       </c>
       <c r="F6" t="s">
         <v>385</v>
       </c>
       <c r="G6" t="s">
         <v>386</v>
       </c>
       <c r="H6" t="s">
         <v>387</v>
       </c>
       <c r="I6">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="J6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>54367</v>
       </c>
       <c r="B7">
         <v>49879</v>
       </c>
       <c r="C7" t="s">
         <v>382</v>
       </c>
       <c r="D7" t="s">
         <v>388</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
         <v>389</v>
       </c>
       <c r="G7" t="s">
         <v>390</v>
       </c>
@@ -6545,51 +6548,51 @@
       <c r="A8">
         <v>53971</v>
       </c>
       <c r="B8">
         <v>49879</v>
       </c>
       <c r="C8" t="s">
         <v>371</v>
       </c>
       <c r="D8" t="s">
         <v>392</v>
       </c>
       <c r="E8" t="s">
         <v>393</v>
       </c>
       <c r="F8" t="s">
         <v>394</v>
       </c>
       <c r="G8" t="s">
         <v>395</v>
       </c>
       <c r="H8" t="s">
         <v>396</v>
       </c>
       <c r="I8">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="J8" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>52096</v>
       </c>
       <c r="B9">
         <v>49796</v>
       </c>
       <c r="C9" t="s">
         <v>382</v>
       </c>
       <c r="D9" t="s">
         <v>398</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>399</v>
       </c>
       <c r="G9" t="s">
         <v>400</v>
       </c>
@@ -6714,60 +6717,60 @@
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" t="s">
         <v>30</v>
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>134</v>
       </c>
       <c r="M1" t="s">
         <v>126</v>
       </c>
       <c r="N1" t="s">
         <v>127</v>
       </c>
       <c r="O1" t="s">
         <v>908</v>
       </c>
       <c r="P1" t="s">
         <v>913</v>
       </c>
       <c r="Q1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="R1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="S1" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="T1" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>93</v>
       </c>
       <c r="C2" t="s">
         <v>409</v>
       </c>
       <c r="D2" t="s">
         <v>417</v>
       </c>
       <c r="E2" t="s">
         <v>578</v>
       </c>
       <c r="F2" t="s">
         <v>583</v>
       </c>
       <c r="G2" t="s">
         <v>593</v>
       </c>
       <c r="H2" t="s">
         <v>599</v>
       </c>
       <c r="I2" t="s">
@@ -6776,54 +6779,54 @@
       <c r="J2" t="s">
         <v>656</v>
       </c>
       <c r="K2" t="s">
         <v>717</v>
       </c>
       <c r="L2" t="s">
         <v>139</v>
       </c>
       <c r="M2" t="s">
         <v>895</v>
       </c>
       <c r="N2" t="s">
         <v>900</v>
       </c>
       <c r="O2" t="s">
         <v>909</v>
       </c>
       <c r="P2" t="s">
         <v>914</v>
       </c>
       <c r="Q2" t="s">
         <v>329</v>
       </c>
       <c r="R2" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="S2" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="T2" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>410</v>
       </c>
       <c r="D3" t="s">
         <v>418</v>
       </c>
       <c r="E3" t="s">
         <v>579</v>
       </c>
       <c r="F3" t="s">
         <v>584</v>
       </c>
       <c r="G3" t="s">
         <v>594</v>
       </c>
       <c r="H3" t="s">
@@ -6835,306 +6838,309 @@
       <c r="J3" t="s">
         <v>657</v>
       </c>
       <c r="K3" t="s">
         <v>718</v>
       </c>
       <c r="L3" t="s">
         <v>894</v>
       </c>
       <c r="M3" t="s">
         <v>896</v>
       </c>
       <c r="N3" t="s">
         <v>901</v>
       </c>
       <c r="O3" t="s">
         <v>910</v>
       </c>
       <c r="P3" t="s">
         <v>915</v>
       </c>
       <c r="Q3" t="s">
         <v>330</v>
       </c>
       <c r="R3" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="S3" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="T3" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>408</v>
       </c>
       <c r="C4" t="s">
         <v>41</v>
       </c>
       <c r="D4" t="s">
         <v>419</v>
       </c>
       <c r="E4" t="s">
         <v>580</v>
       </c>
       <c r="F4" t="s">
         <v>585</v>
       </c>
       <c r="G4" t="s">
         <v>595</v>
       </c>
       <c r="H4" t="s">
         <v>601</v>
       </c>
       <c r="I4" t="s">
         <v>624</v>
       </c>
       <c r="J4" t="s">
         <v>658</v>
       </c>
       <c r="K4" t="s">
         <v>719</v>
       </c>
       <c r="M4" t="s">
         <v>136</v>
       </c>
       <c r="N4" t="s">
         <v>902</v>
       </c>
       <c r="O4" t="s">
         <v>911</v>
       </c>
       <c r="P4" t="s">
         <v>916</v>
       </c>
       <c r="Q4" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="R4" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="C5" t="s">
         <v>411</v>
       </c>
       <c r="D5" t="s">
         <v>420</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>586</v>
       </c>
       <c r="G5" t="s">
         <v>596</v>
       </c>
       <c r="H5" t="s">
         <v>87</v>
       </c>
       <c r="I5" t="s">
         <v>625</v>
       </c>
       <c r="J5" t="s">
         <v>659</v>
       </c>
       <c r="K5" t="s">
         <v>720</v>
       </c>
       <c r="M5" t="s">
         <v>897</v>
       </c>
       <c r="N5" t="s">
         <v>903</v>
       </c>
       <c r="O5" t="s">
         <v>912</v>
       </c>
       <c r="P5" t="s">
         <v>911</v>
       </c>
       <c r="Q5" t="s">
         <v>331</v>
       </c>
       <c r="R5" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="C6" t="s">
         <v>412</v>
       </c>
       <c r="D6" t="s">
         <v>421</v>
       </c>
       <c r="E6" t="s">
         <v>581</v>
       </c>
       <c r="F6" t="s">
         <v>587</v>
       </c>
       <c r="G6" t="s">
         <v>77</v>
       </c>
       <c r="H6" t="s">
         <v>602</v>
       </c>
       <c r="I6" t="s">
         <v>626</v>
       </c>
       <c r="J6" t="s">
         <v>660</v>
       </c>
       <c r="K6" t="s">
         <v>721</v>
       </c>
       <c r="M6" t="s">
         <v>898</v>
       </c>
       <c r="N6" t="s">
         <v>137</v>
       </c>
       <c r="P6" t="s">
         <v>917</v>
       </c>
       <c r="Q6" t="s">
         <v>203</v>
       </c>
       <c r="R6" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="C7" t="s">
         <v>56</v>
       </c>
       <c r="D7" t="s">
         <v>422</v>
       </c>
       <c r="E7" t="s">
         <v>582</v>
       </c>
       <c r="F7" t="s">
         <v>588</v>
       </c>
       <c r="G7" t="s">
         <v>59</v>
       </c>
       <c r="H7" t="s">
         <v>603</v>
       </c>
       <c r="I7" t="s">
         <v>627</v>
       </c>
       <c r="J7" t="s">
         <v>661</v>
       </c>
       <c r="K7" t="s">
         <v>622</v>
       </c>
       <c r="M7" t="s">
         <v>899</v>
       </c>
       <c r="N7" t="s">
         <v>904</v>
       </c>
       <c r="P7" t="s">
         <v>918</v>
       </c>
       <c r="R7" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="C8" t="s">
         <v>413</v>
       </c>
       <c r="D8" t="s">
         <v>423</v>
       </c>
       <c r="F8" t="s">
         <v>589</v>
       </c>
       <c r="G8" t="s">
         <v>45</v>
       </c>
       <c r="H8" t="s">
         <v>604</v>
       </c>
       <c r="I8" t="s">
         <v>628</v>
       </c>
       <c r="J8" t="s">
         <v>662</v>
       </c>
       <c r="K8" t="s">
         <v>623</v>
       </c>
       <c r="N8" t="s">
         <v>905</v>
       </c>
       <c r="P8" t="s">
         <v>919</v>
       </c>
       <c r="R8" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="C9" t="s">
         <v>414</v>
       </c>
       <c r="D9" t="s">
         <v>424</v>
       </c>
       <c r="F9" t="s">
         <v>590</v>
       </c>
       <c r="G9" t="s">
         <v>597</v>
       </c>
       <c r="H9" t="s">
         <v>69</v>
       </c>
       <c r="I9" t="s">
         <v>629</v>
       </c>
       <c r="J9" t="s">
         <v>663</v>
       </c>
       <c r="K9" t="s">
         <v>722</v>
       </c>
       <c r="N9" t="s">
         <v>906</v>
       </c>
+      <c r="P9" t="s">
+        <v>920</v>
+      </c>
       <c r="R9" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="C10" t="s">
         <v>415</v>
       </c>
       <c r="D10" t="s">
         <v>425</v>
       </c>
       <c r="F10" t="s">
         <v>591</v>
       </c>
       <c r="G10" t="s">
         <v>598</v>
       </c>
       <c r="H10" t="s">
         <v>605</v>
       </c>
       <c r="I10" t="s">
         <v>630</v>
       </c>
       <c r="J10" t="s">
         <v>664</v>
       </c>
       <c r="K10" t="s">
@@ -7148,51 +7154,51 @@
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="C11" t="s">
         <v>416</v>
       </c>
       <c r="D11" t="s">
         <v>426</v>
       </c>
       <c r="F11" t="s">
         <v>592</v>
       </c>
       <c r="H11" t="s">
         <v>60</v>
       </c>
       <c r="I11" t="s">
         <v>631</v>
       </c>
       <c r="J11" t="s">
         <v>665</v>
       </c>
       <c r="K11" t="s">
         <v>724</v>
       </c>
       <c r="R11" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="D12" t="s">
         <v>427</v>
       </c>
       <c r="F12" t="s">
         <v>58</v>
       </c>
       <c r="H12" t="s">
         <v>606</v>
       </c>
       <c r="I12" t="s">
         <v>594</v>
       </c>
       <c r="J12" t="s">
         <v>666</v>
       </c>
       <c r="K12" t="s">
         <v>725</v>
       </c>
       <c r="R12" t="s">
         <v>379</v>
       </c>
     </row>