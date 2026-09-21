--- v0 (2026-06-24)
+++ v1 (2026-09-21)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="684">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-23 08:17:21pm</t>
+    <t>2026-09-20 07:15:31pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_organization%5B%5D=49666</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_organization":["49666"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3343,51 +3343,51 @@
         <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>52066</v>
       </c>
       <c r="B4">
         <v>49781</v>
       </c>
       <c r="C4" t="s">
         <v>122</v>
       </c>
       <c r="D4" t="s">
         <v>130</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>131</v>
       </c>
       <c r="G4" t="s">
         <v>132</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J4" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>