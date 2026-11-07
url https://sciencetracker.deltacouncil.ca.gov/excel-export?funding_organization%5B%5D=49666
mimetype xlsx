--- v1 (2026-09-21)
+++ v2 (2026-11-07)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="684">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-09-20 07:15:31pm</t>
+    <t>2026-11-06 11:34:17pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_organization%5B%5D=49666</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_organization":["49666"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -3287,51 +3287,51 @@
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50835</v>
       </c>
       <c r="B2">
         <v>49781</v>
       </c>
       <c r="C2" t="s">
         <v>122</v>
       </c>
       <c r="D2" t="s">
         <v>123</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>124</v>
       </c>
       <c r="G2" t="s">
         <v>125</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J2" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>52061</v>
       </c>
       <c r="B3">
         <v>49781</v>
       </c>
       <c r="C3" t="s">
         <v>122</v>
       </c>
       <c r="D3" t="s">
         <v>127</v>
       </c>
       <c r="E3"/>
       <c r="F3" t="s">
         <v>128</v>
       </c>
       <c r="G3" t="s">
         <v>129</v>
       </c>