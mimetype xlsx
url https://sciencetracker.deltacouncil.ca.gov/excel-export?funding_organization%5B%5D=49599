--- v0 (2026-06-22)
+++ v1 (2026-08-07)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1010">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-06-22 06:39:44am</t>
+    <t>2026-08-07 06:45:21am</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_organization%5B%5D=49599</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_organization":["49599"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7677,389 +7677,389 @@
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50761</v>
       </c>
       <c r="B2">
         <v>49838</v>
       </c>
       <c r="C2" t="s">
         <v>383</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
         <v>384</v>
       </c>
       <c r="F2" t="s">
         <v>105</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="J2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50762</v>
       </c>
       <c r="B3">
         <v>49838</v>
       </c>
       <c r="C3" t="s">
         <v>383</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>385</v>
       </c>
       <c r="F3" t="s">
         <v>105</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="J3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50763</v>
       </c>
       <c r="B4">
         <v>49838</v>
       </c>
       <c r="C4" t="s">
         <v>383</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>386</v>
       </c>
       <c r="F4" t="s">
         <v>105</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="J4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50770</v>
       </c>
       <c r="B5">
         <v>49843</v>
       </c>
       <c r="C5" t="s">
         <v>383</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>387</v>
       </c>
       <c r="F5" t="s">
         <v>127</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="J5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50771</v>
       </c>
       <c r="B6">
         <v>49843</v>
       </c>
       <c r="C6" t="s">
         <v>383</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
         <v>388</v>
       </c>
       <c r="F6" t="s">
         <v>127</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50772</v>
       </c>
       <c r="B7">
         <v>49843</v>
       </c>
       <c r="C7" t="s">
         <v>383</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>389</v>
       </c>
       <c r="F7" t="s">
         <v>127</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="J7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50781</v>
       </c>
       <c r="B8">
         <v>49846</v>
       </c>
       <c r="C8" t="s">
         <v>383</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>390</v>
       </c>
       <c r="F8" t="s">
         <v>145</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="J8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50782</v>
       </c>
       <c r="B9">
         <v>49846</v>
       </c>
       <c r="C9" t="s">
         <v>383</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>391</v>
       </c>
       <c r="F9" t="s">
         <v>145</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="J9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50778</v>
       </c>
       <c r="B10">
         <v>49845</v>
       </c>
       <c r="C10" t="s">
         <v>383</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>392</v>
       </c>
       <c r="F10" t="s">
         <v>137</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>1482</v>
+        <v>1489</v>
       </c>
       <c r="J10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50779</v>
       </c>
       <c r="B11">
         <v>49845</v>
       </c>
       <c r="C11" t="s">
         <v>383</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
         <v>393</v>
       </c>
       <c r="F11" t="s">
         <v>137</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
-        <v>1479</v>
+        <v>1486</v>
       </c>
       <c r="J11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50780</v>
       </c>
       <c r="B12">
         <v>49845</v>
       </c>
       <c r="C12" t="s">
         <v>383</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
         <v>394</v>
       </c>
       <c r="F12" t="s">
         <v>137</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
-        <v>1385</v>
+        <v>1392</v>
       </c>
       <c r="J12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50698</v>
       </c>
       <c r="B13">
         <v>49841</v>
       </c>
       <c r="C13" t="s">
         <v>383</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
         <v>395</v>
       </c>
       <c r="F13" t="s">
         <v>116</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="J13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50699</v>
       </c>
       <c r="B14">
         <v>49841</v>
       </c>
       <c r="C14" t="s">
         <v>383</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
         <v>396</v>
       </c>
       <c r="F14" t="s">
         <v>116</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="J14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50700</v>
       </c>
       <c r="B15">
         <v>49841</v>
       </c>
       <c r="C15" t="s">
         <v>383</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
         <v>397</v>
       </c>
       <c r="F15" t="s">
         <v>116</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="J15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50724</v>
       </c>
       <c r="B16">
         <v>49892</v>
       </c>
       <c r="C16" t="s">
         <v>383</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
         <v>398</v>
       </c>
       <c r="F16" t="s">
         <v>184</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
@@ -8119,209 +8119,209 @@
       </c>
       <c r="J18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>50708</v>
       </c>
       <c r="B19">
         <v>49874</v>
       </c>
       <c r="C19" t="s">
         <v>383</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
         <v>401</v>
       </c>
       <c r="F19" t="s">
         <v>161</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="J19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50773</v>
       </c>
       <c r="B20">
         <v>49844</v>
       </c>
       <c r="C20" t="s">
         <v>383</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
         <v>402</v>
       </c>
       <c r="F20" t="s">
         <v>403</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="J20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50774</v>
       </c>
       <c r="B21">
         <v>49844</v>
       </c>
       <c r="C21" t="s">
         <v>383</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
         <v>404</v>
       </c>
       <c r="F21" t="s">
         <v>403</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="J21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50775</v>
       </c>
       <c r="B22">
         <v>49844</v>
       </c>
       <c r="C22" t="s">
         <v>383</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
         <v>405</v>
       </c>
       <c r="F22" t="s">
         <v>403</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="J22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50776</v>
       </c>
       <c r="B23">
         <v>49844</v>
       </c>
       <c r="C23" t="s">
         <v>383</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
         <v>406</v>
       </c>
       <c r="F23" t="s">
         <v>403</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="J23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50777</v>
       </c>
       <c r="B24">
         <v>49844</v>
       </c>
       <c r="C24" t="s">
         <v>383</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
         <v>407</v>
       </c>
       <c r="F24" t="s">
         <v>403</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="J24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50749</v>
       </c>
       <c r="B25">
         <v>49835</v>
       </c>
       <c r="C25" t="s">
         <v>408</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
         <v>409</v>
       </c>
       <c r="F25" t="s">
         <v>410</v>
       </c>
       <c r="G25" t="s">
         <v>411</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="J25" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50722</v>
       </c>
       <c r="B26">
         <v>49891</v>
       </c>
       <c r="C26" t="s">
         <v>383</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
         <v>413</v>
       </c>
       <c r="F26" t="s">
         <v>414</v>
       </c>
       <c r="G26" t="s">
         <v>180</v>
       </c>
@@ -8333,515 +8333,515 @@
         <v>167</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50728</v>
       </c>
       <c r="B27">
         <v>49830</v>
       </c>
       <c r="C27" t="s">
         <v>415</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
         <v>416</v>
       </c>
       <c r="F27" t="s">
         <v>417</v>
       </c>
       <c r="G27" t="s">
         <v>418</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="J27" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50735</v>
       </c>
       <c r="B28">
         <v>49832</v>
       </c>
       <c r="C28" t="s">
         <v>415</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
         <v>419</v>
       </c>
       <c r="F28" t="s">
         <v>417</v>
       </c>
       <c r="G28" t="s">
         <v>420</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="J28" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50741</v>
       </c>
       <c r="B29">
         <v>49833</v>
       </c>
       <c r="C29" t="s">
         <v>415</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
         <v>421</v>
       </c>
       <c r="F29" t="s">
         <v>417</v>
       </c>
       <c r="G29" t="s">
         <v>418</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="J29" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50744</v>
       </c>
       <c r="B30">
         <v>49834</v>
       </c>
       <c r="C30" t="s">
         <v>415</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
         <v>422</v>
       </c>
       <c r="F30" t="s">
         <v>417</v>
       </c>
       <c r="G30" t="s">
         <v>423</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="J30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>50748</v>
       </c>
       <c r="B31">
         <v>49835</v>
       </c>
       <c r="C31" t="s">
         <v>415</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
         <v>424</v>
       </c>
       <c r="F31" t="s">
         <v>417</v>
       </c>
       <c r="G31" t="s">
         <v>425</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="J31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>50752</v>
       </c>
       <c r="B32">
         <v>49836</v>
       </c>
       <c r="C32" t="s">
         <v>415</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
         <v>426</v>
       </c>
       <c r="F32" t="s">
         <v>417</v>
       </c>
       <c r="G32" t="s">
         <v>423</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="J32" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50764</v>
       </c>
       <c r="B33">
         <v>49839</v>
       </c>
       <c r="C33" t="s">
         <v>383</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
         <v>427</v>
       </c>
       <c r="F33" t="s">
         <v>428</v>
       </c>
       <c r="G33" t="s">
         <v>429</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="J33" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50701</v>
       </c>
       <c r="B34">
         <v>49852</v>
       </c>
       <c r="C34" t="s">
         <v>383</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
         <v>430</v>
       </c>
       <c r="F34" t="s">
         <v>151</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="J34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50702</v>
       </c>
       <c r="B35">
         <v>49852</v>
       </c>
       <c r="C35" t="s">
         <v>383</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
         <v>431</v>
       </c>
       <c r="F35" t="s">
         <v>151</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="J35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50703</v>
       </c>
       <c r="B36">
         <v>49852</v>
       </c>
       <c r="C36" t="s">
         <v>383</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
         <v>432</v>
       </c>
       <c r="F36" t="s">
         <v>151</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="J36" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50727</v>
       </c>
       <c r="B37">
         <v>49830</v>
       </c>
       <c r="C37" t="s">
         <v>433</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
         <v>434</v>
       </c>
       <c r="F37" t="s">
         <v>50</v>
       </c>
       <c r="G37" t="s">
         <v>410</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="J37" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50696</v>
       </c>
       <c r="B38">
         <v>49829</v>
       </c>
       <c r="C38" t="s">
         <v>415</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
         <v>435</v>
       </c>
       <c r="F38" t="s">
         <v>35</v>
       </c>
       <c r="G38" t="s">
         <v>436</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="J38" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50704</v>
       </c>
       <c r="B39">
         <v>49863</v>
       </c>
       <c r="C39" t="s">
         <v>383</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
         <v>437</v>
       </c>
       <c r="F39" t="s">
         <v>155</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="J39" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40">
         <v>50705</v>
       </c>
       <c r="B40">
         <v>49863</v>
       </c>
       <c r="C40" t="s">
         <v>383</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
         <v>438</v>
       </c>
       <c r="F40" t="s">
         <v>155</v>
       </c>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="J40" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>50706</v>
       </c>
       <c r="B41">
         <v>49863</v>
       </c>
       <c r="C41" t="s">
         <v>383</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
         <v>439</v>
       </c>
       <c r="F41" t="s">
         <v>155</v>
       </c>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="J41" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50730</v>
       </c>
       <c r="B42">
         <v>49830</v>
       </c>
       <c r="C42" t="s">
         <v>408</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
         <v>440</v>
       </c>
       <c r="F42" t="s">
         <v>441</v>
       </c>
       <c r="G42" t="s">
         <v>442</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="J42" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50742</v>
       </c>
       <c r="B43">
         <v>49833</v>
       </c>
       <c r="C43" t="s">
         <v>408</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
         <v>443</v>
       </c>
       <c r="F43" t="s">
         <v>441</v>
       </c>
       <c r="G43" t="s">
         <v>442</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="J43" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50747</v>
       </c>
       <c r="B44">
         <v>49835</v>
       </c>
       <c r="C44" t="s">
         <v>408</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
         <v>444</v>
       </c>
       <c r="F44" t="s">
         <v>441</v>
       </c>
       <c r="G44" t="s">
         <v>442</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="J44" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50723</v>
       </c>
       <c r="B45">
         <v>49891</v>
       </c>
       <c r="C45" t="s">
         <v>383</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
         <v>445</v>
       </c>
       <c r="F45" t="s">
         <v>180</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45">
@@ -8929,79 +8929,79 @@
         <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50738</v>
       </c>
       <c r="B49">
         <v>49832</v>
       </c>
       <c r="C49" t="s">
         <v>415</v>
       </c>
       <c r="D49"/>
       <c r="E49" t="s">
         <v>449</v>
       </c>
       <c r="F49" t="s">
         <v>450</v>
       </c>
       <c r="G49" t="s">
         <v>417</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="J49" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>50745</v>
       </c>
       <c r="B50">
         <v>49834</v>
       </c>
       <c r="C50" t="s">
         <v>408</v>
       </c>
       <c r="D50"/>
       <c r="E50" t="s">
         <v>451</v>
       </c>
       <c r="F50" t="s">
         <v>452</v>
       </c>
       <c r="G50" t="s">
         <v>453</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="J50" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>50721</v>
       </c>
       <c r="B51">
         <v>49891</v>
       </c>
       <c r="C51" t="s">
         <v>383</v>
       </c>
       <c r="D51"/>
       <c r="E51" t="s">
         <v>454</v>
       </c>
       <c r="F51" t="s">
         <v>411</v>
       </c>
       <c r="G51" t="s">
         <v>455</v>
       </c>
@@ -9013,79 +9013,79 @@
         <v>167</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50766</v>
       </c>
       <c r="B52">
         <v>49839</v>
       </c>
       <c r="C52" t="s">
         <v>383</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
         <v>456</v>
       </c>
       <c r="F52" t="s">
         <v>411</v>
       </c>
       <c r="G52" t="s">
         <v>429</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="J52" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50732</v>
       </c>
       <c r="B53">
         <v>49831</v>
       </c>
       <c r="C53" t="s">
         <v>415</v>
       </c>
       <c r="D53"/>
       <c r="E53" t="s">
         <v>457</v>
       </c>
       <c r="F53" t="s">
         <v>58</v>
       </c>
       <c r="G53" t="s">
         <v>425</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="J53" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>50710</v>
       </c>
       <c r="B54">
         <v>49885</v>
       </c>
       <c r="C54" t="s">
         <v>383</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
         <v>458</v>
       </c>
       <c r="F54" t="s">
         <v>169</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54">
@@ -9283,181 +9283,181 @@
       </c>
       <c r="J61" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>50753</v>
       </c>
       <c r="B62">
         <v>49837</v>
       </c>
       <c r="C62" t="s">
         <v>383</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
         <v>467</v>
       </c>
       <c r="F62" t="s">
         <v>100</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="J62" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50754</v>
       </c>
       <c r="B63">
         <v>49837</v>
       </c>
       <c r="C63" t="s">
         <v>383</v>
       </c>
       <c r="D63"/>
       <c r="E63" t="s">
         <v>468</v>
       </c>
       <c r="F63" t="s">
         <v>100</v>
       </c>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="J63" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>50755</v>
       </c>
       <c r="B64">
         <v>49837</v>
       </c>
       <c r="C64" t="s">
         <v>383</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
         <v>469</v>
       </c>
       <c r="F64" t="s">
         <v>100</v>
       </c>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="J64" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50767</v>
       </c>
       <c r="B65">
         <v>49842</v>
       </c>
       <c r="C65" t="s">
         <v>383</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
         <v>470</v>
       </c>
       <c r="F65" t="s">
         <v>121</v>
       </c>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65">
-        <v>1405</v>
+        <v>1412</v>
       </c>
       <c r="J65" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>50768</v>
       </c>
       <c r="B66">
         <v>49842</v>
       </c>
       <c r="C66" t="s">
         <v>383</v>
       </c>
       <c r="D66"/>
       <c r="E66" t="s">
         <v>471</v>
       </c>
       <c r="F66" t="s">
         <v>121</v>
       </c>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66">
-        <v>1440</v>
+        <v>1447</v>
       </c>
       <c r="J66" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>50769</v>
       </c>
       <c r="B67">
         <v>49842</v>
       </c>
       <c r="C67" t="s">
         <v>383</v>
       </c>
       <c r="D67"/>
       <c r="E67" t="s">
         <v>472</v>
       </c>
       <c r="F67" t="s">
         <v>121</v>
       </c>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67">
-        <v>1449</v>
+        <v>1456</v>
       </c>
       <c r="J67" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>