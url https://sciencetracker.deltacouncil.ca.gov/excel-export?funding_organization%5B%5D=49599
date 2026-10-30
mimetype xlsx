--- v1 (2026-08-07)
+++ v2 (2026-10-30)
@@ -39,51 +39,51 @@
     <sheet name="Funding Awards" sheetId="3" r:id="rId6"/>
     <sheet name="Funding Expenditures" sheetId="4" r:id="rId7"/>
     <sheet name="People" sheetId="5" r:id="rId8"/>
     <sheet name="People Links" sheetId="6" r:id="rId9"/>
     <sheet name="Organizations" sheetId="7" r:id="rId10"/>
     <sheet name="Products and Outputs" sheetId="8" r:id="rId11"/>
     <sheet name="Lookup Lists and Metadata" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1010">
   <si>
     <t>Delta Science Tracker Data Export</t>
   </si>
   <si>
     <t>Cover sheet placeholder for overview text...</t>
   </si>
   <si>
     <t xml:space="preserve">Date Generated: </t>
   </si>
   <si>
-    <t>2026-08-07 06:45:21am</t>
+    <t>2026-10-30 01:30:51pm</t>
   </si>
   <si>
     <t xml:space="preserve">Creator Username: </t>
   </si>
   <si>
     <t>Guest</t>
   </si>
   <si>
     <t xml:space="preserve">Permalink: </t>
   </si>
   <si>
     <t>sciencetracker.deltacouncil.ca.gov/excel-export?funding_organization%5B%5D=49599</t>
   </si>
   <si>
     <t>Filters Applied</t>
   </si>
   <si>
     <t>The following filters were applied to the downloaded data...</t>
   </si>
   <si>
     <t>{"funding_organization":["49599"]}</t>
   </si>
   <si>
     <t>Science Activity ID</t>
   </si>
@@ -7677,389 +7677,389 @@
       </c>
       <c r="J1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>50761</v>
       </c>
       <c r="B2">
         <v>49838</v>
       </c>
       <c r="C2" t="s">
         <v>383</v>
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
         <v>384</v>
       </c>
       <c r="F2" t="s">
         <v>105</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="J2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>50762</v>
       </c>
       <c r="B3">
         <v>49838</v>
       </c>
       <c r="C3" t="s">
         <v>383</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
         <v>385</v>
       </c>
       <c r="F3" t="s">
         <v>105</v>
       </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="J3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>50763</v>
       </c>
       <c r="B4">
         <v>49838</v>
       </c>
       <c r="C4" t="s">
         <v>383</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>386</v>
       </c>
       <c r="F4" t="s">
         <v>105</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="J4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>50770</v>
       </c>
       <c r="B5">
         <v>49843</v>
       </c>
       <c r="C5" t="s">
         <v>383</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>387</v>
       </c>
       <c r="F5" t="s">
         <v>127</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>50771</v>
       </c>
       <c r="B6">
         <v>49843</v>
       </c>
       <c r="C6" t="s">
         <v>383</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
         <v>388</v>
       </c>
       <c r="F6" t="s">
         <v>127</v>
       </c>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>50772</v>
       </c>
       <c r="B7">
         <v>49843</v>
       </c>
       <c r="C7" t="s">
         <v>383</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>389</v>
       </c>
       <c r="F7" t="s">
         <v>127</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="J7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>50781</v>
       </c>
       <c r="B8">
         <v>49846</v>
       </c>
       <c r="C8" t="s">
         <v>383</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>390</v>
       </c>
       <c r="F8" t="s">
         <v>145</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>50782</v>
       </c>
       <c r="B9">
         <v>49846</v>
       </c>
       <c r="C9" t="s">
         <v>383</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>391</v>
       </c>
       <c r="F9" t="s">
         <v>145</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>50778</v>
       </c>
       <c r="B10">
         <v>49845</v>
       </c>
       <c r="C10" t="s">
         <v>383</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>392</v>
       </c>
       <c r="F10" t="s">
         <v>137</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="J10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>50779</v>
       </c>
       <c r="B11">
         <v>49845</v>
       </c>
       <c r="C11" t="s">
         <v>383</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
         <v>393</v>
       </c>
       <c r="F11" t="s">
         <v>137</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="J11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>50780</v>
       </c>
       <c r="B12">
         <v>49845</v>
       </c>
       <c r="C12" t="s">
         <v>383</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
         <v>394</v>
       </c>
       <c r="F12" t="s">
         <v>137</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="J12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>50698</v>
       </c>
       <c r="B13">
         <v>49841</v>
       </c>
       <c r="C13" t="s">
         <v>383</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
         <v>395</v>
       </c>
       <c r="F13" t="s">
         <v>116</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>50699</v>
       </c>
       <c r="B14">
         <v>49841</v>
       </c>
       <c r="C14" t="s">
         <v>383</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
         <v>396</v>
       </c>
       <c r="F14" t="s">
         <v>116</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="J14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>50700</v>
       </c>
       <c r="B15">
         <v>49841</v>
       </c>
       <c r="C15" t="s">
         <v>383</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
         <v>397</v>
       </c>
       <c r="F15" t="s">
         <v>116</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="J15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>50724</v>
       </c>
       <c r="B16">
         <v>49892</v>
       </c>
       <c r="C16" t="s">
         <v>383</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
         <v>398</v>
       </c>
       <c r="F16" t="s">
         <v>184</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
@@ -8145,183 +8145,183 @@
       </c>
       <c r="J19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>50773</v>
       </c>
       <c r="B20">
         <v>49844</v>
       </c>
       <c r="C20" t="s">
         <v>383</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
         <v>402</v>
       </c>
       <c r="F20" t="s">
         <v>403</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>50774</v>
       </c>
       <c r="B21">
         <v>49844</v>
       </c>
       <c r="C21" t="s">
         <v>383</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
         <v>404</v>
       </c>
       <c r="F21" t="s">
         <v>403</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="J21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>50775</v>
       </c>
       <c r="B22">
         <v>49844</v>
       </c>
       <c r="C22" t="s">
         <v>383</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
         <v>405</v>
       </c>
       <c r="F22" t="s">
         <v>403</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>50776</v>
       </c>
       <c r="B23">
         <v>49844</v>
       </c>
       <c r="C23" t="s">
         <v>383</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
         <v>406</v>
       </c>
       <c r="F23" t="s">
         <v>403</v>
       </c>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="J23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>50777</v>
       </c>
       <c r="B24">
         <v>49844</v>
       </c>
       <c r="C24" t="s">
         <v>383</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
         <v>407</v>
       </c>
       <c r="F24" t="s">
         <v>403</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>50749</v>
       </c>
       <c r="B25">
         <v>49835</v>
       </c>
       <c r="C25" t="s">
         <v>408</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
         <v>409</v>
       </c>
       <c r="F25" t="s">
         <v>410</v>
       </c>
       <c r="G25" t="s">
         <v>411</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="J25" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>50722</v>
       </c>
       <c r="B26">
         <v>49891</v>
       </c>
       <c r="C26" t="s">
         <v>383</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
         <v>413</v>
       </c>
       <c r="F26" t="s">
         <v>414</v>
       </c>
       <c r="G26" t="s">
         <v>180</v>
       </c>
@@ -8333,353 +8333,353 @@
         <v>167</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>50728</v>
       </c>
       <c r="B27">
         <v>49830</v>
       </c>
       <c r="C27" t="s">
         <v>415</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
         <v>416</v>
       </c>
       <c r="F27" t="s">
         <v>417</v>
       </c>
       <c r="G27" t="s">
         <v>418</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="J27" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>50735</v>
       </c>
       <c r="B28">
         <v>49832</v>
       </c>
       <c r="C28" t="s">
         <v>415</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
         <v>419</v>
       </c>
       <c r="F28" t="s">
         <v>417</v>
       </c>
       <c r="G28" t="s">
         <v>420</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="J28" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>50741</v>
       </c>
       <c r="B29">
         <v>49833</v>
       </c>
       <c r="C29" t="s">
         <v>415</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
         <v>421</v>
       </c>
       <c r="F29" t="s">
         <v>417</v>
       </c>
       <c r="G29" t="s">
         <v>418</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J29" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>50744</v>
       </c>
       <c r="B30">
         <v>49834</v>
       </c>
       <c r="C30" t="s">
         <v>415</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
         <v>422</v>
       </c>
       <c r="F30" t="s">
         <v>417</v>
       </c>
       <c r="G30" t="s">
         <v>423</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="J30" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>50748</v>
       </c>
       <c r="B31">
         <v>49835</v>
       </c>
       <c r="C31" t="s">
         <v>415</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
         <v>424</v>
       </c>
       <c r="F31" t="s">
         <v>417</v>
       </c>
       <c r="G31" t="s">
         <v>425</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J31" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32">
         <v>50752</v>
       </c>
       <c r="B32">
         <v>49836</v>
       </c>
       <c r="C32" t="s">
         <v>415</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
         <v>426</v>
       </c>
       <c r="F32" t="s">
         <v>417</v>
       </c>
       <c r="G32" t="s">
         <v>423</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="J32" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33">
         <v>50764</v>
       </c>
       <c r="B33">
         <v>49839</v>
       </c>
       <c r="C33" t="s">
         <v>383</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
         <v>427</v>
       </c>
       <c r="F33" t="s">
         <v>428</v>
       </c>
       <c r="G33" t="s">
         <v>429</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="J33" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34">
         <v>50701</v>
       </c>
       <c r="B34">
         <v>49852</v>
       </c>
       <c r="C34" t="s">
         <v>383</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
         <v>430</v>
       </c>
       <c r="F34" t="s">
         <v>151</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35">
         <v>50702</v>
       </c>
       <c r="B35">
         <v>49852</v>
       </c>
       <c r="C35" t="s">
         <v>383</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
         <v>431</v>
       </c>
       <c r="F35" t="s">
         <v>151</v>
       </c>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36">
         <v>50703</v>
       </c>
       <c r="B36">
         <v>49852</v>
       </c>
       <c r="C36" t="s">
         <v>383</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
         <v>432</v>
       </c>
       <c r="F36" t="s">
         <v>151</v>
       </c>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="J36" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37">
         <v>50727</v>
       </c>
       <c r="B37">
         <v>49830</v>
       </c>
       <c r="C37" t="s">
         <v>433</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
         <v>434</v>
       </c>
       <c r="F37" t="s">
         <v>50</v>
       </c>
       <c r="G37" t="s">
         <v>410</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J37" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38">
         <v>50696</v>
       </c>
       <c r="B38">
         <v>49829</v>
       </c>
       <c r="C38" t="s">
         <v>415</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
         <v>435</v>
       </c>
       <c r="F38" t="s">
         <v>35</v>
       </c>
       <c r="G38" t="s">
         <v>436</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="J38" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39">
         <v>50704</v>
       </c>
       <c r="B39">
         <v>49863</v>
       </c>
       <c r="C39" t="s">
         <v>383</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
         <v>437</v>
       </c>
       <c r="F39" t="s">
         <v>155</v>
       </c>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39">
@@ -8741,107 +8741,107 @@
         <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
         <v>50730</v>
       </c>
       <c r="B42">
         <v>49830</v>
       </c>
       <c r="C42" t="s">
         <v>408</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
         <v>440</v>
       </c>
       <c r="F42" t="s">
         <v>441</v>
       </c>
       <c r="G42" t="s">
         <v>442</v>
       </c>
       <c r="H42"/>
       <c r="I42">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="J42" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43">
         <v>50742</v>
       </c>
       <c r="B43">
         <v>49833</v>
       </c>
       <c r="C43" t="s">
         <v>408</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
         <v>443</v>
       </c>
       <c r="F43" t="s">
         <v>441</v>
       </c>
       <c r="G43" t="s">
         <v>442</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="J43" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44">
         <v>50747</v>
       </c>
       <c r="B44">
         <v>49835</v>
       </c>
       <c r="C44" t="s">
         <v>408</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
         <v>444</v>
       </c>
       <c r="F44" t="s">
         <v>441</v>
       </c>
       <c r="G44" t="s">
         <v>442</v>
       </c>
       <c r="H44"/>
       <c r="I44">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J44" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45">
         <v>50723</v>
       </c>
       <c r="B45">
         <v>49891</v>
       </c>
       <c r="C45" t="s">
         <v>383</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
         <v>445</v>
       </c>
       <c r="F45" t="s">
         <v>180</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45">
@@ -8929,163 +8929,163 @@
         <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49">
         <v>50738</v>
       </c>
       <c r="B49">
         <v>49832</v>
       </c>
       <c r="C49" t="s">
         <v>415</v>
       </c>
       <c r="D49"/>
       <c r="E49" t="s">
         <v>449</v>
       </c>
       <c r="F49" t="s">
         <v>450</v>
       </c>
       <c r="G49" t="s">
         <v>417</v>
       </c>
       <c r="H49"/>
       <c r="I49">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="J49" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50">
         <v>50745</v>
       </c>
       <c r="B50">
         <v>49834</v>
       </c>
       <c r="C50" t="s">
         <v>408</v>
       </c>
       <c r="D50"/>
       <c r="E50" t="s">
         <v>451</v>
       </c>
       <c r="F50" t="s">
         <v>452</v>
       </c>
       <c r="G50" t="s">
         <v>453</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J50" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51">
         <v>50721</v>
       </c>
       <c r="B51">
         <v>49891</v>
       </c>
       <c r="C51" t="s">
         <v>383</v>
       </c>
       <c r="D51"/>
       <c r="E51" t="s">
         <v>454</v>
       </c>
       <c r="F51" t="s">
         <v>411</v>
       </c>
       <c r="G51" t="s">
         <v>455</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J51" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52">
         <v>50766</v>
       </c>
       <c r="B52">
         <v>49839</v>
       </c>
       <c r="C52" t="s">
         <v>383</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
         <v>456</v>
       </c>
       <c r="F52" t="s">
         <v>411</v>
       </c>
       <c r="G52" t="s">
         <v>429</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="J52" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53">
         <v>50732</v>
       </c>
       <c r="B53">
         <v>49831</v>
       </c>
       <c r="C53" t="s">
         <v>415</v>
       </c>
       <c r="D53"/>
       <c r="E53" t="s">
         <v>457</v>
       </c>
       <c r="F53" t="s">
         <v>58</v>
       </c>
       <c r="G53" t="s">
         <v>425</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="J53" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54">
         <v>50710</v>
       </c>
       <c r="B54">
         <v>49885</v>
       </c>
       <c r="C54" t="s">
         <v>383</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
         <v>458</v>
       </c>
       <c r="F54" t="s">
         <v>169</v>
       </c>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54">
@@ -9173,51 +9173,51 @@
         <v>48</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58">
         <v>50714</v>
       </c>
       <c r="B58">
         <v>49885</v>
       </c>
       <c r="C58" t="s">
         <v>415</v>
       </c>
       <c r="D58"/>
       <c r="E58" t="s">
         <v>462</v>
       </c>
       <c r="F58" t="s">
         <v>169</v>
       </c>
       <c r="G58" t="s">
         <v>463</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J58" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59">
         <v>50715</v>
       </c>
       <c r="B59">
         <v>49885</v>
       </c>
       <c r="C59" t="s">
         <v>415</v>
       </c>
       <c r="D59"/>
       <c r="E59" t="s">
         <v>464</v>
       </c>
       <c r="F59" t="s">
         <v>169</v>
       </c>
       <c r="G59" t="s">
         <v>463</v>
       </c>
@@ -9283,181 +9283,181 @@
       </c>
       <c r="J61" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>50753</v>
       </c>
       <c r="B62">
         <v>49837</v>
       </c>
       <c r="C62" t="s">
         <v>383</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
         <v>467</v>
       </c>
       <c r="F62" t="s">
         <v>100</v>
       </c>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J62" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
         <v>50754</v>
       </c>
       <c r="B63">
         <v>49837</v>
       </c>
       <c r="C63" t="s">
         <v>383</v>
       </c>
       <c r="D63"/>
       <c r="E63" t="s">
         <v>468</v>
       </c>
       <c r="F63" t="s">
         <v>100</v>
       </c>
       <c r="G63"/>
       <c r="H63"/>
       <c r="I63">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J63" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64">
         <v>50755</v>
       </c>
       <c r="B64">
         <v>49837</v>
       </c>
       <c r="C64" t="s">
         <v>383</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
         <v>469</v>
       </c>
       <c r="F64" t="s">
         <v>100</v>
       </c>
       <c r="G64"/>
       <c r="H64"/>
       <c r="I64">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="J64" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65">
         <v>50767</v>
       </c>
       <c r="B65">
         <v>49842</v>
       </c>
       <c r="C65" t="s">
         <v>383</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
         <v>470</v>
       </c>
       <c r="F65" t="s">
         <v>121</v>
       </c>
       <c r="G65"/>
       <c r="H65"/>
       <c r="I65">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="J65" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66">
         <v>50768</v>
       </c>
       <c r="B66">
         <v>49842</v>
       </c>
       <c r="C66" t="s">
         <v>383</v>
       </c>
       <c r="D66"/>
       <c r="E66" t="s">
         <v>471</v>
       </c>
       <c r="F66" t="s">
         <v>121</v>
       </c>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="J66" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67">
         <v>50769</v>
       </c>
       <c r="B67">
         <v>49842</v>
       </c>
       <c r="C67" t="s">
         <v>383</v>
       </c>
       <c r="D67"/>
       <c r="E67" t="s">
         <v>472</v>
       </c>
       <c r="F67" t="s">
         <v>121</v>
       </c>
       <c r="G67"/>
       <c r="H67"/>
       <c r="I67">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="J67" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>